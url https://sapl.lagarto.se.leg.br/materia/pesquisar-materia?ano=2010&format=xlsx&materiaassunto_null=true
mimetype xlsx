--- v0 (2025-11-04)
+++ v1 (2026-04-21)
@@ -51,1625 +51,1625 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/2/2_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA JOSÉ MESSIAS DE SANTANA, LOCALIZADA NO BAIRRO SÃO JOSÉ, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/3/3_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PONTE DE_x000D_
 ALVENARIA NO RIO DO URUBU QUE LIGA OS POVOADOS CARAÍBA E GAMELEIRO,_x000D_
 POIS A QUE HOJE EXISTE É DE MADEIRA E ESTÁ TRAZENDO RISCO AOS QUE A_x000D_
 TRANSITAM.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4/4_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PONTE DE_x000D_
 ALVENARIA NO RIO DO MACHADO QUE LIGA OS POVOADOS PÉ DA SERRA DO QÜI_x000D_
 E SOBRADO, POIS A QUE HOJE EXISTE É DE MADEIRA E ESTÁ TRAZENDO RISCO AOS_x000D_
 QUE A TRANSITAM.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/5/5_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA ONDE_x000D_
 ESTÁ LOCALIZADO O POSTO DE SAÚDE DO POVOADO BRASÍLIA, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/6/6_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DO CONJUNTO_x000D_
 ALBANO FRANCO E DO CONJUNTO ARTUR DE OLIVEIRA REIS, ESTE PRÓXIMO AO_x000D_
 CAMPO DE FUTEBOL, AMBOS LOCALIZADOS NO POVOADO BRASÍLIA, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/7/7_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONCLUIDO O CALÇAMENTO DA RUA_x000D_
 QUE VAI DO POSTO POLICIAL À IGREJA ADVENTISTA, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/8/8_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA TRAVESSA_x000D_
 CONHECIDA POR LIMOEIRO II, LOCALIZADA NO BAIRRO CENTRO, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/9/9_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA CONSTRUIDA UMA SEDE_x000D_
 PARA O CENTRO COMUNITÁRIO SANTO ANTONIO, ATENDENDO AO PEDIDO DOS_x000D_
 MEMBROS DA REFERIDA ASSOCIAÇÃO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/10/10_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO NAS_x000D_
 SEGUINTES RUAS, TRAVESSAS E AVENIDA LOCALIZADAS NO BAIRRO NOVO HORIZONTE:_x000D_
 &amp;#61623; AVENIDA JOVINO BISPO DA CRUZ;_x000D_
 &amp;#61623; RUA LUIS FONTES DE CARVALHO;_x000D_
 &amp;#61623; RUA PROFESSOR BISPO SANTOS_x000D_
 &amp;#61623; TRAVESSA ANANIAS LIBÓRIO;_x000D_
 &amp;#61623; TRAVESSA JOSÉ ANTONIO DO NASCIMENTO; E_x000D_
 &amp;#61623; TRAVESSA PROFESSOR BISPO SANTOS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/11/11_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. VIVALDY CABRAL_x000D_
 SANTOS, DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE - DTTU, NO_x000D_
 SENTIDO DA VIABILIDADE DE COLOCAÇÃO DE SEMÁFORO NA AVENIDA CONTORNO COM_x000D_
 A TRAVESSA DO RIACHÃO, ATENDENDO AOS CONSTANTES APELOS DOS MOTORISTAS E_x000D_
 PEDESTRES.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/12/12_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO_x000D_
 MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO_x000D_
 MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA FEITO O CALÇAMENTO DAS SEGUINTES RUAS E TRAVESSAS LOCALIZADAS NO BAIRRO ALDEMAR DE_x000D_
 CARVALHO:</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/13/13_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/14/14_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA_x000D_
 QUE SEJA FEITA A TERRAPLANAGEM E PIÇARRAGEM EM APROXIMADAMENTE SEICENTOS_x000D_
 METROS (600MTS) DA ESTRADA DO POVOADO QUILOMBO, LOCAL ESTE ONDE SERÁ_x000D_
 FEITO UM ARASTÃO FESTIVO PELA COMUNIDADE NO DIA 18 DE MARÇO DO ANO DE_x000D_
 2010.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/15/15_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA_x000D_
 QUE SEJA FEITA A MELHORIA EM APROXIMADAMENTE QUINHETOS METROS (500MTS)_x000D_
 DA ESTRADA DO POVOADO JOERANA COM PATROLAMENTO E PIÇARRAGEM, BEM COMO_x000D_
 COLOCAÇÃO DE AREIA EM ARÉA DESTINADA AO LAZER, NA PRATICA DO FUTEBOL.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/16/16_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJAM AMPLIADAS AS ÁREAS DOS CEMITÉRIOS DOS POVOADOS CARCARÁ E O DOS OLHOS D&amp;#180;ÁGUA, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/17/17_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO NA_x000D_
 AVENIDA LIBÉRIO MONTEIRO, LOCALIZADA NO BAIRRO CENTRO, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/18/18_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO SR. JOSÉ PEDRO FREIRE CORREIA,_x000D_
 SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, QUE SEJA EFETUADA_x000D_
 LIMPEZA E AMPLIAÇÃO DE UMA AGUADA (TANQUE DE CHÃO) NO PAU D ARCO,_x000D_
 POVOADO SACO DO TIGRE NO MUNICÍPIO DE LAGARTO, TENDO EM VISTA ESTA_x000D_
 AGUADA SERVIR TRADICIONALMENTE COMO ÚNICA FONTE DE ABASTECIMENTO DE ÁGUA_x000D_
 PARA O CONSUMO HUMANO DE APROXIMADAMENTE 12 (DOZE) FAMÍLIAS QUE_x000D_
 RESIDEM NAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/19/19_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 JOAQUIM JOVENTINO FONTES, LOCALIZADA NO BAIRRO SÃO JOSÉ, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/20/20_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO_x000D_
 MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO_x000D_
 MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA FEITA A LIMPEZA E PROTEÇÃO DO MINANTE LOCALIZADO NA VILA ANTONIO MARTINS,_x000D_
 CONHECIDO POR SUBACO DA CACHORRA, COMO TAMBÉM O CALÇAMENTO DA REFERIDA VILA,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E PELO FATO DA ÁGUA DO MINATE SER USADA_x000D_
 PELA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/21/21_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA ENVIADO A ESTA CÂMARA_x000D_
 PROJETO DE LEI QUE LEGALIZANDO TODAS AS LANCHONETES LOCALIZADAS NO_x000D_
 MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/22/22_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA SANADO O PROBLEMA DE UMA_x000D_
 FOSSA EM CÉU ABERTO NA AVENIDA FRANCISCO LEITE ROLLEMBERG (ANTIGA_x000D_
 ESTAÇÃO), NAS PROXIMIDADES DA RESIDÊNCIA DA SRA. MARIA DE BEIJO,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES, POIS A MESMA VEM_x000D_
 CAUSANDO DANOS A SAÚDE.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/23/23_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO_x000D_
 MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO_x000D_
 MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA FEITO O CALÇAMENTO DA RUA JOÃO MARTINS DE OLIVEIRA, LOCALIZADA NO BAIRRO LIBÓRIO,_x000D_
 ATENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/24/24_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. DIRETOR DO DER_x000D_
 &amp;#8211; DEPARTAMENTO DE ESTRADAS E RODAGENS, NO SENTIDO QUE SEJA ASFALATADA A_x000D_
 RODOVIA 214 NO TRECHO DA ENTRADA DO POVOADO URUBUTINGA, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/25/25_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. PREFEITO_x000D_
 MUNICIPAL DE LAGARTO VALMIR MONTEIRO E O SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA QUE SEJA_x000D_
 REALIZADO A PAVIMENTAÇÃO COM CALÇAMENTO A PARALELEPIPEDO EM_x000D_
 APROXIMADAMENTE QUINHETOS (500MTS) DA RUA PORFIRIO BISPO DOS SANTOS, NO_x000D_
 BAIRRO PRATAS NO MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/26/26_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. VALMOR BARBOSA_x000D_
 BEZERRA, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, NO SENTIDO QUE SEJA_x000D_
 COLOCADA BORRA ASFALTICA AO REDOR DA PRAÇA BALBINO ALVES, LOCALIZADA NO DO_x000D_
 POVOADO BRASÍLIA, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/27/27_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ FERNANDES_x000D_
 DE LIMA, SECRETÁRIO ESTADUAL DE EDUCAÇÃO, NO SENTIDO QUE SEJA CONSTRUIDA_x000D_
 UMA ESCOLA DE 2° GRAU NO POVOADO BRASÍLIA, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/28/28_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUIDA UMA CICLO VIA QUE_x000D_
 VAI DO POVOADO BRASÍLIA ATÉ O POVOADO JENIPAPO, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DE AMBOS POVOADOS, POIS A MESMA_x000D_
 GARANTIRÁ A SEGURANÇA DOS PEDESTRES.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/29/29_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. CRISTIANE_x000D_
 CARVALHO SANTANA MELO, SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO QUE_x000D_
 SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA OS SEGUINTES POVOADOS:</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/30/30_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. CRISTIANE_x000D_
 CARVALHO SANTANA MELO, SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO QUE_x000D_
 SEJAM DISPONIBILIZADOS MÉDICOS DO PSF PARA ATENDER OS MORADORES DOS_x000D_
 SEGUINTES POVOADOS._x000D_
 &amp;#61623; POVOADO MANGABEIRA;_x000D_
 &amp;#61623; POVOADO JUERANA;_x000D_
 &amp;#61623; POVOADO AÇUZINHO;_x000D_
 &amp;#61623; POVOADO LUIZ FREIRE; E_x000D_
 &amp;#61623; POVOADO PÉ DA SERRA DO QUI.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/31/31_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS_x000D_
 NA PRAÇA JOSÉ RODRIGUES DOS SANTOS, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/32/32_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA TRAVESSA_x000D_
 CONHECIDA POR TRAVESSA DO MOINHO, LOCALIZADA NO BAIRRO CENTRO, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/33/33_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO_x000D_
 MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO_x000D_
 MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA COLOCADA BORRA ASFALTICA DA RUA ANTONIO ROCHA, AVENIDA JOSÉ LOIOLA DA SILVA ATÉ A_x000D_
 CLÍNICA DA FAMÍLIA DR. DAVI MARCOS DE LIMA, LOCALIZADA NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/34/34_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PRAÇA SÃO_x000D_
 JOSÉ, LOCALIZADA NO POVOADO JENIPAPO, ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/35/35_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇAMENTO DO_x000D_
 CONJUNTO ALBANO FRANCO, LOCALIZADA NO POVOADO JENIPAPO, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/36/36_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇAMENTO DO_x000D_
 CONJUNTO LOIOLA II, LOCALIZADO NO BAIRRO SÃO JOSÉ, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/37/37_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM COLOCADOS 02 (DOIS)_x000D_
 REDUTORES DE VELOCIDADE 01 (UM) NAS SEFGUINTES LOCALIDADES:</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/38/38_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POSTO_x000D_
 MÉDICO, LOCALIZADSO NO POVOADO COLÔNIA TREZE, TENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/39/39_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA LAVANDERIA,_x000D_
 LOCALIZADA NO POVOADO RIO DAS VACAS, TENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/40/40_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. CRISTIANE_x000D_
 CARVALHO SANTANA MELO, SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO QUE_x000D_
 SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA O POSTO DE MÉDICO LOCALIZADO_x000D_
 NO POVOADO COLÔNIA TREZE, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/41/41_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ÉZIO PRATA FARO_x000D_
 - DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, NO_x000D_
 SENTIDO QUE SEJA FEITA A LIMPEZA DA RODOVIA 214 NO TRECHO QUE VAI DA_x000D_
 SEDE DO MUNICÍPIO ATÉ O POVOADO JENIPAPO E DESTE ATÉ O MUNICÍPIO DE_x000D_
 ITAPORANGA, ATENDENDO AOS CONSTANTES APELOS DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/42/42_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA PRAÇA_x000D_
 JEREMIAS MONTEIRO, LOCALIZADA NO BAIRRO CENTRO, COMO TAMBÉM QUE SEJA_x000D_
 COLOCADA UM CAIXA DE LIXO NAS PROXIMIDADES DA REFERIDA PRAÇA, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/43/43_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, PARA QUE SEJA REFORÇADO JUNTO AO_x000D_
 PRESIDENTE DO DER QUANTO A LIMPEZA DA RODOVIA 214 NO TRECHO QUE VAI DA_x000D_
 SEDE DO MUNICÍPIO ATÉ O POVOADO JENIPAPO E DESTE ATÉ O MUNICÍPIO DE_x000D_
 ITAPORANGA, ATENDENDO AOS CONSTANTES APELOS DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/44/44_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE, NO SENTIDO QUE SEJA_x000D_
 IMPLANTADO NO POVOADO COLÔNIA TREZE, MUNICÍPIO DE LAGARTO UM POSTO_x000D_
 AVANÇADO DO BANESE, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES,_x000D_
 POIS A REFERIDA COMUNIDADE TEM CERCA DE 25 MIL HABITANTES.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/45/45_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A URBANIZAÇÃO DA PRAÇA_x000D_
 IRMÃ MARIA CÂNDIDA, LOCALIZADA NO BAIRRO NOVO HORIZONTE, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/46/46_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DAS SEGUINTES RUAS NO LOTEAMENTO MESQUITA, NO BAIRRO SÃO_x000D_
 JOSÉ:_x000D_
 &amp;#61623; RUA OSMAR LINO MESQUITA;_x000D_
 &amp;#61623; RUA OSMUNDO LINO MESQUITA;_x000D_
 &amp;#61623; RUA SANTA LUZIA;_x000D_
 &amp;#61623; RUA JOSÉ LINO DE MESQUITA; E_x000D_
 &amp;#61623; RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/47/47_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ADERALDO PRATA,_x000D_
 DIRETOR DO DEPARTEMENTO DO MEIO AMBIENTE, VINCULADO A SECRETARIA DE_x000D_
 AGRICULTURA, ABASTECIMENTO E IRRIGAÇÃO, NO SENTIDO QUE SEJA FEITA A_x000D_
 ARBORIZAÇÃO DOS CANTEIROS CENTRAIS E DA PRAÇA DO ASSENTAMENTO CHE_x000D_
 GUEVARA CUJAS RUAS A AGROVILA FORAM RECENTEMENTE PAVIMENTOS COM_x000D_
 PARALELEPIPEDOS ATRAVÉS DO RECURSO DO GOVERNO DO ESTADO, E DE FORMA_x000D_
 A PERMITIR UMA MELHOR URBANIZAÇÃO DO REFERIDO ASSENTAMENTO,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/48/48_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE A SRª MÔNICA SAMPAIO, SECRETARIA_x000D_
 ESTADUAL DE SAÚDE, COMO TAMBÉM À SRª. CRISTIANE CARVALHO SANTANA_x000D_
 MELO, SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE SEJA FEITA POR AMBAS_x000D_
 SECRETARIAS A ELABORAÇÃO DE UM ESTUDO DE VIABILIDADE PARA MANUTENÇÃO DOS_x000D_
 CONVÊNIOS COM O HOSPITAL NOSSA SENHORA DA CONCEIÇÃO E A MATERNIDADE_x000D_
 ZACARIAS JÚNIOR, MESMO APÓS A ENTREGA DO HOSPITAL REGIONAL DE LAGARTO,_x000D_
 UTILIZANDO A INFRAESTRUTURA JÁ EXISTENTE, DANDO MAIOR OPÇÃO DE ATENDIMENTO_x000D_
 AO POVO LAGARTENSE.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/49/49_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA DA_x000D_
 ASSOCIAÇÃO COMUNITÁRIA JOVENS RURAIS, LOCALIZADA NO POVOADO BRASÍLIA,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/50/50_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 ENFRENTE A ESCOLA MUNICIPAL DR. ANÍBAL FREIRE, LOCALIZADA NO POVOADO_x000D_
 BOA VISTA, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/51/51_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE, NO SENTIDO QUE SEJA_x000D_
 IMPLANTADO NO POVOADO JENIPAPO, MUNICÍPIO DE LAGARTO UM POSTO_x000D_
 AVANÇADO DO BANESE, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES,_x000D_
 POIS A REFERIDA COMUNIDADE TEM CERCA DE 10 MIL HABITANTES.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/52/52_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONCLUSÃO DO_x000D_
 CALÇAMENTO DA AVENIDA GUSTAVO HORA, LOCALIZADA NO BAIRRO PRATAS,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/53/53_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 EDIVALDO JUNIOR DE FARIA, LOCALIZADA NO BAIRRO PRATAS, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/54/54_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO DE QUE SEJA PASSADA A MÁQUINA PATROL E_x000D_
 COLOCADA PIÇARRA NA ESTRADA QUE VAI DO POVOADO BRASÍLIA, POVOADO_x000D_
 BRITINHO ATÉ O ASSENTAMENTO TIMBURANA, ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/55/55_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO UM ABRIGO NO_x000D_
 PONTO DE ÔNIBUS LOCALIZADO NA ESTRADA VÁRZEA DO ESPINHO (CONHECIDA_x000D_
 COMO A ENTRADA DO PROJETO), ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/56/56_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA ELABORADO PROJETO DE_x000D_
 LEI INSTITUINDO NO MUNICÍPIO DE LAGARTO DO ESTADO DE SERGIPE O CONSELHO_x000D_
 MUNICIPAL DE DIREITOS HUMANOS, TENDO EM VISTA O VETO TOTAL AO PROJETO DE_x000D_
 LEI N°17/2010 E PELO RECONHECIMENTO DO PODER EXECUTIVO QUANTO A_x000D_
 IMPORTÂNCIA E RELEVÂNCIA DESTE NA DEFESA DA SOCIEDADE E AVALIZAÇÃO DO_x000D_
 PRINCIPIO DA DIGNIDADE DA PESSOA HUMANA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/57/57_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA B,_x000D_
 LOCALIZADA NO BAIRRO NOVO HORIZONTE (ATRÁS DA IGREJA SANTA TEREZINHA),_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/58/58_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. VIVALDY CABRAL_x000D_
 SANTOS, DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE - DTTU, NO_x000D_
 SENTIDO QUE SEJA DISPONIBILIZADO BATEDORES PARA ACOMPANHAR OS_x000D_
 FUNERAIS COM DESTINO AO CEMITÉRIO NOSSA SENHORA DA PIEDADE,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO BAIRRO MATINHA,_x000D_
 ALDEMAR DE CARVALHO E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/59/59_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS -_x000D_
 SEMDURB, NO SENTIDO QUE SEJA FEITO OS CALÇAMENTOS DAS SEGUINTES RUAS E_x000D_
 AVENIDAS, LOCALIZADAS NO BAIRRO SÃO JOSÉ:_x000D_
 &amp;#61623; AVENIDA ERENITA FRANCISCO DE JESUS;_x000D_
 &amp;#61623; RUA ANTÔNIO MARTINS DE MENEZES;_x000D_
 &amp;#61623; TRAVESSA ANTÔNIO MARTINS DE MENEZES;_x000D_
 &amp;#61623; TRAVESSA LUÍS AMANCIO;_x000D_
 &amp;#61623; RUA SANTA TEREZINHA;_x000D_
 &amp;#61623; RUA SANTA LUZIA;_x000D_
 &amp;#61623; TRAVESSA GILBERTO;_x000D_
 &amp;#61623; RUA FREI DAMIÃO; E_x000D_
 &amp;#61623; AVENIDA FRANCISCO ANTÔNIO DE FIGUEREDO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/60/60_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL DE LAGARTO COM CÓPIA AO ILUSTRÍSSIMO SR._x000D_
 JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, TRANSPORTES,_x000D_
 MEIO AMBIENTE E URBANISMO, NO SENTIDO QUE SEJA FEITA A PERFURAÇÃO E_x000D_
 INSTALAÇÃO DE UM POÇO ARTESIANO, COM CAIXA D&amp;#8217;ÁGUA E CHAFARIZ NO_x000D_
 POVOADO AÇU VELHO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/61/61_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO DÉDA_x000D_
 CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE COM CÓPIA AO ILUSTRÍSSIMO SR._x000D_
 VALMOR BARBOSA BEZERRA, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, NO_x000D_
 SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFALTICA DA PISTA DO ARAÇÁ,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/62/62_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE A ILUSTRÍSSIMA SENHORA CRISTIANE_x000D_
 CARVALHO SANTANA MELO, SECRETARIA MUNICIPAL DE SAÚDE, NO SENTIDO QUE_x000D_
 SEJA AMPLIADA A QUANTIDADE DE FICHAS PARA CLÍNICO GERAL NO ATUAL POSTO_x000D_
 MARIA DO CARMO ALVES, LOCALIZADO NO BAIRRO ALDEMAR DE CARVALHO, POIS_x000D_
 A QUANTIDADE ATUAL NÃO ESTÁ ATENDENDO A DEMANDA DA POPUPALÇÃO ASSISTIDA_x000D_
 PELO REFERIDO POSTO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/63/63_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE A ILUSTRÍSSIMA SENHORA CRISTIANE_x000D_
 CARVALHO SANTANA MELO, SECRETARIA MUNICIPAL DE SAÚDE, NO SENTIDO QUE_x000D_
 SEJA COLOCADO A DISPOSIÇÃO DOS MORADORES DO POVOADO BRASÍLIA UM_x000D_
 MÉDICO AMBULATÓRIAL NO CENTRO DE SAÚDE ARTUR DE OLIVEIRA REIS,_x000D_
 LOCALIZADO NO POVOADO BRASÍLIA, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO REFEIDO POVOADO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/64/64_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA DA_x000D_
 MATINHA, LOCALIZADA NO POVOADO PURURUCA, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/65/65_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 CONHECIDA POR RUA DA CERÂMICA, LOCALIZADA NO BAIRRO SÃO JOSÉ,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/66/66_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DAS SEGUINTES RUAS, LOCALIZADAS NO BAIRRO SÃO JOSÉ:_x000D_
 &amp;#61623; RUA JOSÉ CRISVALDO DE ARAÚJO;_x000D_
 &amp;#61623; RUA JOAQUIM JOVENTINO FONTES.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/67/67_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A AMPLIAÇÃO DO_x000D_
 CALÇAMENTO DO POVOADO PURURUCA EM DIREÇÃO/ATÉ O PRIMEIRO AGLOMERADO_x000D_
 DE CASAS DAQUELA LOCALIDADE, PERFAZENDO APROXIMADAMENTE 2KM LINEAR DE_x000D_
 ESTRADA A SER CALÇADA, COMO TAMBÉM O CALÇAMENTO DA SAÍDA DO POVOADO_x000D_
 PURUCA EM DIREÇÃO AOS POVOADOS OITEIROS E FAZENDA DE CIMA, NAS_x000D_
 MESMAS PROPORÇÕES DO INDICADO ACIMA, ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/68/68_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DE TODAS AS_x000D_
 RUAS DO LOTEAMENTO MESQUITA, LOCALIZADA NO BAIRRO SÃO JOSÉ, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/69/69_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. DIRETOR DO DER_x000D_
 &amp;#8211; DEPARTAMENTO DE ESTRADAS E RODAGENS, NO SENTIDO QUE SEJA FEITA A_x000D_
 RECUPERAÇÃO E SINALIZAÇÃO DA RODOVIA 214, ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/70/70_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO DE QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 DO POSTO MÉDICO RAIMUNDA RODRIGUES DO NASCIMENTO REIS, LOCALIZADA NO_x000D_
 POVOADO BRASÍLIA, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/71/71_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO_x000D_
 MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO_x000D_
 MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA FEITA UMA PRAÇA EM FRENTE À IGREJA CATÓLICA DO POVOADO CARAÍBAS,_x000D_
 ACOMPONHADA DE CALÇAMENTO AO SEU REDOR, ATENDENDO AOS CONSTANTES PEDIDOS DOS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/72/72_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JORGE PRATA RIBEIRO, SECRETÁRIO DA_x000D_
 SAÚDE, QUE SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA ATENDER AOS MORADORES DO_x000D_
 POVOADO OITEIROS E CIRCUNVIZINHOS-ATALHO, BORRA DA MATA, SENA, PAPAGAIO, LAJE,_x000D_
 CAVALEIRA E BOA VISTA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/73/73_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. ISMAR VIANA,_x000D_
 SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, NO SENTIDO QUE CRIADO NO ÂMBITO_x000D_
 DO MUNÍCIPIO A OUVIDORIA MUNICIPAL DE LAGARTO, COM SUGESTÃO EM ANEXO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/74/74_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA_x000D_
 QUE SEJA FEITA A FIXAÇÃO DE PLACAS INDICATIVAS COM AS NOMENCLATURAS DAS_x000D_
 RUAS, AVENIDAS E PRÉDIOS PÚBLICOS, CONFORME PROJETOS APROVADOS NESTA_x000D_
 CASA E EM ATENDIMENTO AO MINISTÉRIO PÚBLICO, COM A SUBSTITUIÇÃO DOS_x000D_
 NOMES DE PESSOAS VIVAS EM LOGRADOUROS E PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/75/75_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO DE_x000D_
 APROXIMADAMENTE TREZENTOS E QUARENTA METROS (340M), NA VILA ANTONIO_x000D_
 MARTINS, CONHECIDA COMO SUBACO DA CACHORA, LOCALIZADA NO BAIRRO_x000D_
 JARDIM CAMPO NOVO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/76/76_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA DO PONTO DE_x000D_
 ÔNIBUS, LOCALIZADO EM FRENTE AO POSTO DE COMBUSTÍVEL NA RODOVIA-214,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITO O ASFALTAMENTO DA_x000D_
 AVENIDA CORONEL FRANCISCO GARCEZ, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA COMUNIDADE.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, QUE_x000D_
 SEJA EFETUADA MELHORIA NA ESTRADA QUE LIGA O ASSENTAMENTO MÁRTIRES DE_x000D_
 ELDORADO E A RODOVIA ESTADUAL ROSENDO RIBEIRO, NO MUNICÍPIO DE LAGARTO,_x000D_
 PROPORCIONANDO DESLOCAMENTO DE VEÍCULOS DE GRANDE PORTE E MAIOR_x000D_
 COMODIDADE AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/79/79_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, QUE_x000D_
 SEJA EFETUADA MELHORIA NA ESTRADA QUE LIGA O ASSENTAMENTO KARL MARQUES NA_x000D_
 ANTIGA FAZENDA CONTADOR A RODOVIA ESTADUAL ROSENDO RIBEIRO, NO_x000D_
 MUNICÍPIO DE LAGARTO, PROPORCIONANDO DESLOCAMENTO DE VEÍCULOS DE GRANDE_x000D_
 PORTE E MAIOR COMODIDADE AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/80/80_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA NO PONTO DE_x000D_
 ÔNIBUS, LOCALIZADO EM FRENTE À ENTRADA QUE DAR ACESSO AO POVOADO CRIOLO,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA COMUNIDADE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE_x000D_
 OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SR._x000D_
 PREFEITO JOSÉ VALMIR MONTEIRO E O ILMO. SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETARIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, SEJA_x000D_
 EFETUADO DRENAGEM E PAVIMENTAÇÃO DA RUA MONSENHOR JASON NAS_x000D_
 PROXIMIDADES DO BAIRRO PACHECO,NESTE MUNICÍPIO, PROPORCIONANDO_x000D_
 QUALIDADE DE VIDA AOS MORADORES DESTA RUA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR.MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE COM CÓPIA AO_x000D_
 ILUSTRÍSSIMO SR. VALMOR BARBOSA BEZERRA, SECRETÁRIO ESTADUAL DE_x000D_
 INFRAESTRUTURA, NO SENTIDO QUE SEJA FEITA A OPERAÇÃO TAPA BURACO NA_x000D_
 RODOVIA-SE 214 QUE LIGA ITAPORANGA/LAGARTO, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃODO_x000D_
 CALÇAMENTO DA PRAÇA ROSENDO RIBEIRO &amp;#8220;PRAÇA DO MERCADO&amp;#8221;, ATENDENDO_x000D_
 AOS CONSTANTES APELOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JORGE PRATA_x000D_
 RIBEIRO, SECRETÁRIO MUNICIPAL DA SAÚDE, NO SENTIDO QUE SEJA IMPLANTADA A_x000D_
 SAÚDE MÓVEL, NESTE MUNICÍPIO, COMPOSTO POR MÉDICOS ESPECIALISTAS EM_x000D_
 GINECOLOGIA, OFTOMOLOGIA, ODONTOLOGIA E CLÍNICO GERAL, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇAMENTO DA ESTRADA_x000D_
 CONHECIDA COMO CAMINHO DO SÍTIO DE DR. EVANDRO, LOCALIZADA NO BAIRRO_x000D_
 ALTO DA BOA VISTA, ATENDENDO AOS CONSTANTES APELOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ REINALDO SOUZA-_x000D_
 SUPERVISOR DA ENERGISA, NO SENTIDO QUE SEJA COLOCADO DOIS POSTES DE_x000D_
 LUZ, QUE FICARÃO LOCALIZADOS NA RUA &amp;#8220;F&amp;#8221; NO CONJUNTO SÍLVIO ROMERO, A_x000D_
 QUAL FICA LOCALIZADA NA BAIXA PRÓXIMO AO CANAL, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO DA RUA_x000D_
 &amp;#8220;F&amp;#8221;, PRECISAMENTE NO FUNDO DA IGREJA EVANGÉLICA, LOCALIZADA NO_x000D_
 CONJUNTO SÍLVIO ROMERO, ATENDENDO AOS CONSTANTES APELOS DA DOS_x000D_
 MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO NO_x000D_
 CALÇAMENTO DAS SEGUINTES TRAVESSAS E RUA LOCALIZADA NO BAIRRO LIBÓRIOS:_x000D_
 &amp;#61623; TV. TANCREDO NEVES;_x000D_
 &amp;#61623; TV. TIRADENTES;_x000D_
 &amp;#61623; TV. 15 DE NOVEMBRO;_x000D_
 &amp;#61623; TV. SÃO JOÃO;_x000D_
 &amp;#61623; TV. LAGARTO;_x000D_
 &amp;#61623; TV. LIBÓRIO; E_x000D_
 &amp;#61623; RUA JOSÉ PADEIRO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA TRAVESSA SEM DENOMINAÇÃO N° 2920, NO MAPA DO PERÍMETRO_x000D_
 URBANO DE LAGARTO DA SEPLAN, LOCALIZADA NO BAIRRO EXPOSIÇÃO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA TRAVESSA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA_x000D_
 TRAVESSA PALERMO MENDES, LOCALIZADA NO BAIRRO ESTAÇÃO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA TRAVESSA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA ENCAMINHADO MÁQUINAS E_x000D_
 TRATORES PARA O POVOADO COLÔNIA TREZE. ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES DA REFERIDA TRAVESSA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DO_x000D_
 CALÇAMENTO E A REDE DE ESGOTO DA TRAVESSA ANTÔNIO OLIVA, LOCALIZADA NO_x000D_
 BAIRRO CENTRO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA_x000D_
 TRAVESSA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DA PRAÇA_x000D_
 RUI MENDES, LOCALIZADA NO BAIRRO CENTRO. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SR. PREFEITO JOSÉ VALMIR MONTEIRO, PARA QUE_x000D_
 SEJA CRIADO O PROCON MUNICIPAL EM LAGARTO; ÒRGÃO ESTE RESPONSÁVEL PELA APLICAÇÃO DO_x000D_
 CÓDIGO DE DEFESA DO CONSUMIDOR, PELA PROMOÇÃO DA HARMONIA ENTRE FORNECEDOR E_x000D_
 CONSUMIDOR, ALEM DA RAPIDEZ EM SOLUCIONAR PENDÊNCIAS ENTRE AS PARTES, EVITANDO-SE O_x000D_
 USO DE MEIOS JUDICIAIS._x000D_
 LEVANDO-SE EM CONSIDERAÇÃO, A LOCALIZAÇÃO GEOGRÁFICA DESTE MUNICÍPIO,_x000D_
 PROPOMOS QUE V. EX. PROMOVA MEIOS PARA A REALIZAÇÃO DE PARCERIAS COM OS MUNICÍPIOS_x000D_
 VIZINHOS PARA A INSTALAÇÃO DESTE ÓRGÃO._x000D_
 DESTACAMOS AINDA, QUE COM O ADVENTO DO HOSPITAL REGIONAL E A_x000D_
 INSTALAÇÃO DO CAMPUS DA SAÚDE HAVERÁ NATURALMENTE UM MAIOR INCREMENTO_x000D_
 POPULACIONAL, COM CONSEQÜENTE AUMENTO DE DEMANDA PARA O CONSUMO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DAS_x000D_
 SEGUINTES RUAS, DO LOTEAMENTO MESQUITA, LOCALIZADAS NO BAIRRO SÃO JOSÉ:_x000D_
 &amp;#61623; RUA JOSÉLINO MESQUITA;_x000D_
 &amp;#61623; RUA SANTA LUZIA;_x000D_
 &amp;#61623; RUA OSMUNDO LIMA DE MESQUITA;_x000D_
 &amp;#61623; RUA OSMAR SILVA MESQUITA; E_x000D_
 &amp;#61623; RUA CRISALDO DE ARAÚJO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE ESGOTO DA RUA_x000D_
 DIREITA, LOCALIZADA NO BAIRRO ALDEMAR DE CARVALHO:</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA DOS BANHEIROS DO_x000D_
 MERCADO MUNICIPAL JOÃO ALVES FILHO, ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS FEIRANTES.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA ESTRADA NELSON DE MANINHO, LOCALIZADA NO BAIRRO CIDADE_x000D_
 NOVA, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. LUCIANO DE_x000D_
 AZEVEDO PIMENTEL, SUPERINTENDENTE REGIONAL DA CAIXA ECONÔMICA_x000D_
 FEDERAL/SERGIPE, NO SENTIDO QUE SEJA VIABILIZADA A IMPLANTAÇÃO DE UMA_x000D_
 CASA LOTÉRICA NO POVOADO COLÔNIA TREZE, MUNICÍPIO DE LAGARTO,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO CALÇAMENTO_x000D_
 DA RUA SÃO COSME, LOCALIZADA NA COLÔNIA TREZE. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM ENCAMINHADAS MÁQUINAS_x000D_
 PATROL, DESTINADAS AOS POVOADOS CAJAZEIRA E CANDIAL DA CAJAZEIRA._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DOS REFERIDOS POVOADOS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. IBRAIN SILVA MONTEIRO-_x000D_
 SECRETÁRIO DE ESPORTE E LAZER, NO SENTIDO QUE SEJAM COLOCADAS TRAVES NO_x000D_
 CAMPO DE FUTEBOL, DO POVOADO BRITINHO. ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES DOS REFERIDOS POVOADO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, NO SENTIDO_x000D_
 QUE SEJA FEITA A TERRAPLANAGEM E PIÇARRAGEM EM APROXIMADAMENTE AO_x000D_
 POSTO MÉDICO DO POVOADO BRASÍLIA ATÉ O POVOADO BRITINHO, FINALIZANDO_x000D_
 NO ASSENTAMENTO DA IMBURANA (ANTIGA FAZENDA DE JUAREZ). ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DOS REFERIDOS POVOADOS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Xexeu</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, QUE SEJA ENVIADO A ESTA CASA O PROJETO DE LEI CRIANDO A_x000D_
 COORDENADORIA DA DEFESA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4738/proposta_de_emenda_a_lei_organica_no_01-2010_-_de_20_de_junho_de_2010_-_licenca_maternidade_remunerada_de_180_cento_e_oitenta_dias..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4738/proposta_de_emenda_a_lei_organica_no_01-2010_-_de_20_de_junho_de_2010_-_licenca_maternidade_remunerada_de_180_cento_e_oitenta_dias..pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica nº 05-2010 - de 11 de agosto de 2010 - Altera o inciso X do § 2º do artigo 99 da Lei Orgânica Municipal - Licença maternidade, remunerada, de 180 (cento e oitenta) dias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1976,67 +1976,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4738/proposta_de_emenda_a_lei_organica_no_01-2010_-_de_20_de_junho_de_2010_-_licenca_maternidade_remunerada_de_180_cento_e_oitenta_dias..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2010/4738/proposta_de_emenda_a_lei_organica_no_01-2010_-_de_20_de_junho_de_2010_-_licenca_maternidade_remunerada_de_180_cento_e_oitenta_dias..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>