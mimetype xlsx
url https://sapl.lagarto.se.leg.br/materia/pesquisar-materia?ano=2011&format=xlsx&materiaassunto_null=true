--- v0 (2025-11-03)
+++ v1 (2026-04-09)
@@ -54,3040 +54,3040 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joselmo de Antônio Simões</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/112/112_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA JOSÉ MESSIAS DE SANTANA, LOCALIZADA NO BAIRRO PRATAS,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/113/113_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DAS SEGUINTES RUAS, LOCALIZADA NO BAIRRO LIBÓRIOS:</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/114/114_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NA_x000D_
 RUA SIMÃO DIAS, LOCALIZADA NO BAIRRO LAUDELINO FREIRE, ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/115/115_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADO BUEIROS E PIÇARRA NO_x000D_
 RIACHÃO DO TIGRE EM FRENTE À CASA DE ZÉ CAETANO, LOCALIZADO NO POVOADO_x000D_
 SACO DO TIGRE, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Flamarion Déda</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/116/116_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA_x000D_
 QUE SEJA FEITA A PIÇARRAGEM NO ASSENTAMENTO UMBURANA DE CHEIRO, QUE FICA_x000D_
 LOCALIZADO NAS PROXIMIDADES DO POVOADO BRASÍLIA. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DO REFERIDO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/117/117_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONCLUÍDOS OS CALÇAMENTOS_x000D_
 DA AVENIDA GUSTAVO HORA E DA TRAVESSA GUSTAVO HORA III, LOCALIZADAS_x000D_
 NO BAIRRO PRATAS, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/118/118_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE REALIZADA A RECUPERAÇÃO DO_x000D_
 CALÇAMENTO DA RUA JOAQUIM PRATA, LOCALIZADA NO BAIRRO NOVO HORIZONTE,_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/119/119_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE OBRAS, MEIO AMBIENTE, PARA_x000D_
 QUE SEJA FEITA A TERRAPLANAGEM E PIÇARRAGEM DA RUA ROSENDO RIBEIRO FILHO,_x000D_
 RUA QUE DÁ ACESSO A MATINHA, LOCALIZADA NO BAIRRO LIBÓRIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Fraga da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/120/120_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE COM CÓPIA AO ILUSTRÍSSIMO_x000D_
 SR. VALMOR BARBOSA BEZERRA, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, NO_x000D_
 SENTIDO DE QUE SEJA DENOMINADA O CAMPUS DA UNIVERSIDADE FEDERAL DE_x000D_
 SERGIPE EM LAGARTO DE HERNÁNI ROMERO LIBÓRIO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/121/121_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ALBINO DE BRITO_x000D_
 GOMES, DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE - DTTU, NO_x000D_
 SENTIDO DA VIABILIDADE DE COLOCAÇÃO DE SEMÁFORO NA AVENIDA CONTORNO_x000D_
 COM A TRAVESSA DO RIACHÃO, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/122/122_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA CORONEL ANTONIO OLÍVIA, LOCALIZADA NO CENTRO DESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA_x000D_
 RUA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Carlos da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ EMANOEL_x000D_
 MONTEIRO FERREIRA, GERENTE DA ENERGISA- REGIONAL DE LAGARTO, NO_x000D_
 SENTIDO QUE SEJA FEITA A TROCA DO TRANSFORMADOR, QUE FICA POSICIONADO_x000D_
 NA RUA DO POSTO, LOCALIZADA NO POVOADO BRASÍLIA, EM VIRTUDE DO MESMO_x000D_
 NÃO SUPORTAR A CARGA NECESSÁRIA DE CONSUMO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Baiano do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/124/124_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA ENCAMINHADO A ESTA_x000D_
 CASA PROJETO DE LEI QUE TENHA O OBJETIVO DE BENEFICIAR TODA A POPULAÇÃO,_x000D_
 PRINCIPALMENTE, A POPULAÇÃO MAIS CARENTE COM A REDUÇÃO DOS VALORES_x000D_
 COBRADOS DA CIP- CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/125/125_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PIÇARRAGEM EM_x000D_
 APROXIMADAMENTE 6 KM (SEIS QUILÔMETROS), DA ESTRADA QUE INICIA NO_x000D_
 POVOADO URUBU GRANDE ATÉ O POVOADO BOA VISTA DO URUBU. ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DOS REFERIDOS POVOADOS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/126/126_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETARIA DE OBRAS, TRANSPORTE, MEIO AMBIENTE E_x000D_
 URBANISMO, NO SENTIDO DE DISPONIBILIZAR TRANSPORTE ESCOLAR PARA ATENDER_x000D_
 AOS ALUNOS DO ASSENTAMENTO TIMBURANA, UMA VEZ QUE OS MESMOS_x000D_
 PERCORREM CERCA DE 4KM (QUATRO QUILÔMETROS) PARA CHEGAR ATÉ A ESCOLA._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/127/127_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA JOSÉ MAURÍCIO DO NASCIMENTO, QUE FICA LOCALIZADA ENTRE O_x000D_
 BAIRRO LIBÓRIO E SÍLVIO ROMERO DESTE MUNICÍPIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Bruno Vieira</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO REPAROS, POR CONTA DE_x000D_
 UMA EROSÃO NA RUA 1, BAIRRO ALDEMAR DE CARVALHO NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jeová da Academia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/129/129_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DAS RUAS_x000D_
 A E B, QUE SE ENCONTRA LOCALIZADA NO BAIRRO SANTA TEREZINHA, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS_x000D_
 RUAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO DE QUE SEJA FEITA REFORMA NA PRAÇA DO_x000D_
 FORRÓDROMO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/131/131_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. ANDRESA_x000D_
 SANTOS NASCIMENTO, SECRETÁRIA MUNICIPAL DO DESENVOLVIMENTO DE AÇÃO_x000D_
 SOCIAL , NO SENTIDO DE QUE SEJA FEITA ALTERAÇÃO DO LOCAL DE ENTREGA DOS PEIXES_x000D_
 DURANTE A SEMANA SANTA. PASSANDO A SEREM ENTREGUES NOS BAIRROS ABAIXO_x000D_
 CITADO:</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/132/132_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. ANDRESA_x000D_
 SANTOS NASCIMENTO, SECRETÁRIA MUNICIPAL DO DESENVOLVIMENTO DE AÇÃO_x000D_
 SOCIAL, NO SENTIDO DE QUE SEJA FEITA A IMPLANTAÇÃO DE UM POSTO DO CRAS_x000D_
 (CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL), NO POVOADO BRASÍLIA._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/133/133_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PIÇARRAGEM NA ESTRADA_x000D_
 DO POVOADO VARGEM, PRÓXIMA AO CAMPO DE FUTEBOL, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/134/134_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR.MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE COM CÓPIA AO_x000D_
 ILUSTRÍSSIMO SR. VALMOR BARBOSA BEZERRA, SECRETÁRIO ESTADUAL DE_x000D_
 INFRAESTRUTURA, NO SENTIDO DE QUE SEJA FEITO O RECAPEAMENTO DA RODOVIA_x000D_
 ARTUR DE OLIVEIRA REIS NO TRECHO DO POVOADO URUBUTINGA PORQUE O_x000D_
 MESMO ESTÁ EM PÉSSIMAS CONDIÇÕES BEM COMO A CAPINAGEM DE TODA A_x000D_
 EXTENSÃO DA REFERIDA RODOVIA, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/135/135_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO DO MUNICÍPIO DE LAGARTO, COM CÓPIA AO ILUSTRÍSSIMO SR._x000D_
 JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO_x000D_
 URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO DE QUE SEJA FEITO O_x000D_
 RECAPEAMENTO DA AVENIDA DO BAIRRO DA ESTAÇÃO, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/136/136_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL DE LAGARTO, COM CÓPIA PARA A ILUSTRÍSSIMA_x000D_
 SRª. MARIA VANDA MONTEIRO, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, NO_x000D_
 SENTIDO DE QUE SEJAM PROVIDENCIADOS CURSOS DE CAPACITAÇÃO NOS OFÍCIOS_x000D_
 DE: PEDREIRO, CARPINTEIRO, PINTOR, JARDINEIRO, ELETRICISTA, ENCANADOR,_x000D_
 MECÂNICO DE AUTOS, COMPUTAÇÃO, CORTE E COSTURA, CULINÁRIA E ARTESANATO_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA DO CALÇAMENTO_x000D_
 DA AVENIDA CORONEL FRANCISCO GARCEZ, QUE FICA LOCALIZADA NO CENTRO,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/138/138_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO MELHORAMENTO NO SISTEMA_x000D_
 DE ESGOTO E COLOCADA BORRA ASFÁLTICA NA RUA DE LARANJEIRAS, QUE FICA_x000D_
 LOCALIZADA NO CENTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/139/139_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOÃO PRADO_x000D_
 FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA_x000D_
 RECOLOCADOS OS REDUTORES DE VELOCIDADE, OS QUAIS FORAM RETIRADOS NA_x000D_
 OPERAÇÃO DE RECAPEAMENTO DA PISTA, SENDO UM NO INÍCIO E OUTRO APÓS O_x000D_
 TREVO DE ITABAIANA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/140/140_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOÃO PRADO_x000D_
 FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJAM_x000D_
 COLOCADOS DOIS SEMÁFOROS NA AVENIDA CONTORNO (RODOVIA LOURIVAL_x000D_
 BAPTISTA), SENDO UM LOCALIZADO NO CRUZAMENTO DA RUA RIACHÃO COM A_x000D_
 PRAÇA GEREMIAS MONTEIRO E OUTRO LOCALIZADO NO CRUZAMENTO DA RUA DR._x000D_
 NILO ROMERO COM O TREVO QUE DÁ ACESSO A RODOVIA SE-104_x000D_
 (LAGARTO/RIACHÃO DO DANTAS), NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/141/141_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. ALBINO DE BRITO GOMES,_x000D_
 DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE- DTTU, NO SENTIDO QUE_x000D_
 SEJAM RETIRADAS AS ÁRVORES LOCALIZADAS NA RUA FLORIANO PEIXOTO, NO_x000D_
 TRECHO QUE COMPREENDE DO GBARBOSA A IGREJA DO ROSÁRIO; O_x000D_
 RECAPEAMENTO DA MESMA E REMARCAÇÃO PARA QUE SEJA DISPONIBILIZADO_x000D_
 ESTACIONAMENTO DE UM DOS LADOS DA VIA, NESTE MUNICÍPIO. ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS COMERCIANTES E MORADORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/142/142_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITO O CALÇAMENTO DAS RUAS_x000D_
 1, 2, 3, 4 E 5 NO LOTEAMENTO NOSSA SENHORA DA PIEDADE, LOCALIZADO NO_x000D_
 BAIRRO DA TORRE (QUE FICA LOCALIZADO AO LADO DO HOSPITAL REGIONAL), NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA_x000D_
 RUA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/143/143_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. FLORIANO_x000D_
 FONSECA, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, NO SENTIDO DE QUE_x000D_
 PROCEDA ESTUDO PARA ANÁLISE DE VIABILIDADE DA AMPLIAÇÃO DOS KW LIMITES,_x000D_
 QUE PERMITEM A ISENÇÃO DA CIP (CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA)_x000D_
 PARA USUÁRIOS DE BAIXA RENDA, PASSANDO DE 60 KW PARA 80 KW._x000D_
 ATENDENDO OS ANSEIOS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/144/144_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. IBRAIN_x000D_
 SILVA MONTEIRO, SECRETÁRIO MUNICIPAL DE ESPORTE E LAZER, NO_x000D_
 SENTIDO DE QUE SEJA CONCEDIDA SUBVENÇÃO SOCIAL PARA O LAGARTO FUTEBOL_x000D_
 CLUBE, NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) MENSAL DURANTE O PERÍODO_x000D_
 EM QUE O MESMO ESTIVER PARTICIPANDO DO CAMPEONATO DA SEGUNDA DIVISÃO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/145/145_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NA_x000D_
 RUA EUVIRA DE OLIVEIRA E NA TRAVESSA EUVIRA DE OLIVEIRA, LOCALIZADA NO_x000D_
 BAIRRO LAUDELINO FREIRE. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Xexeu</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/146/146_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO DE QUE SEJA FEITA A REFORMA DA PRAÇA_x000D_
 SÃO JOSÉ, QUE FICA LOCALIZADA NO POVOADO JENIPAPO, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/147/147_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DO_x000D_
 CONJUNTO SÃO FRANCISCO, LOCALIZADO NO POVOADO JENIPAPO, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO_x000D_
 POVOADO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/148/148_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA DO_x000D_
 POSTO DE SAÚDE, LOCALIZADO NO POVOADO JENIPAPO, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/149/149_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NA_x000D_
 AVENIDA LOURIVAL BATISTA, LOCALIZADA NO BAIRRO ESTAÇÃO, NESTE MUNICÍPIO_x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/150/150_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE A BIBLIOTECA DA ESCOLA MUNICIPAL_x000D_
 JOSÉ ANTONIO DOS SANTOS, SEJA NOMEADA &amp;#8220; BIBLIOTECA PROFESSOR CELSO_x000D_
 MILTON&amp;#8221;.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/151/151_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITO O CALÇAMENTO DA_x000D_
 ESTRADA QUE DÁ ACESSO A IGREJA ADVENTISTA, LOCALIZADA NO POVOADO BREJO,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/152/152_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA TRAVESSA PALERMA MENDES, &amp;#8220;ANTIGO BECO DA LAVANDERIA&amp;#8221;,_x000D_
 LOCALIZADA NO BAIRRO DA ESTAÇÃO VELHA, NESTE MUNICÍPIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/153/153_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE A QUADRA DE ESPORTES, LOCALIZADA_x000D_
 NO BAIRRO JARDIM CAMPO NOVO SEJA NOMEADA &amp;#8220;QUADRA PROFESSOR CELSO_x000D_
 MILTON&amp;#8221;.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/154/154_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE A QUADRA DE ESPORTES, LOCALIZADA_x000D_
 NO BAIRRO MATINHA SEJA NOMEADA &amp;#8220;QUADRA JOÃO SIQUEIRA&amp;#8221;, CONHECIDO_x000D_
 POR JOÃO DA GRÁFICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/155/155_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO UMA QUADRA DE ESPORTES_x000D_
 NO BAIRRO ESTAÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COBRADO DO BANCO BANESE A_x000D_
 INSTALAÇÃO DE SANITÁRIOS E BEBEDOURO, CONFORME LEIS QUE REGULAMENTAM_x000D_
 TAL OBRIGATORIEDADE.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NA_x000D_
 AVENIDA NOSSA SENHORA DA PIEDADE, NESTE MUNICÍPIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REPOSIÇÃO DE LÂMPADAS_x000D_
 NO POVOADO BRASÍLIA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/159/159_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NAS_x000D_
 RUAS QUE DÃO ACESSO À PRAÇA FELIPE FONTES, LOCALIZADA NO CENTRO, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/160/160_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NAS_x000D_
 RUAS QUE DÃO ACESSO À PRAÇA PROFESSOR JOSÉ MACHADO, LOCALIZADA NO_x000D_
 CENTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/161/161_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA AV. EREMITAS FRANCISCO DE JESUS, LOCALIZADA NO LOIOLA (BAIRRO_x000D_
 SÃO JOSÉ), NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/162/162_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A INSTALAÇÃO DE PLACAS DE_x000D_
 IDENTIFICAÇÃO DA LOCALIZAÇÃO DE TODOS OS POVOADOS DO MUNICÍPIO DE_x000D_
 LAGARTO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/163/163_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PRAÇA_x000D_
 PROFESSOR JOSÉ MACHADO (CONHECIDA COMO PRAÇA DA ANTÁRTICA),_x000D_
 LOCALIZADA NO CENTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS_x000D_
 DOS MORADORES.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/164/164_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA PRAÇA NO_x000D_
 LOGRADOURO CONHECIDO COMO PRAÇA DO CHAFARIZ, NO BAIRRO NOVO_x000D_
 HORIZONTE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/165/165_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA PRAÇA DA IGREJA_x000D_
 SANTA TEREZINHA, NO BAIRRO SANTA TEREZINHA, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/166/166_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNO ESTADUAL, COM CÓPIA AO ILUSTRÍSSIMO SR. BELIVALDO_x000D_
 CHAGAS, SECRETÁRIO ESTADUAL DA EDUCAÇÃO, NO SENTIDO QUE SEJA_x000D_
 IMPLANTADA UMA UNIDADE ESCOLAR DE ENSINO MÉDIO, NO BAIRRO SÃO JOSÉ,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO_x000D_
 REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/167/167_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNO ESTADUAL, COM CÓPIA AO ILUSTRÍSSIMO SR. BELIVALDO_x000D_
 CHAGAS, SECRETÁRIO ESTADUAL DA EDUCAÇÃO, NO SENTIDO QUE SEJA_x000D_
 IMPLANTADA UMA UNIDADE ESCOLAR DE ENSINO MÉDIO, NO POVOADO BRASÍLIA,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO_x000D_
 REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/168/168_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA SÃO_x000D_
 PAULO, LOCALIZADA NO BAIRRO EXPOSIÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/169/169_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 JOAQUIM JOVENTINO FONTES, LOCALIZADA NO BAIRRO SÃO JOSÉ, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA_x000D_
 RUA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/170/170_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DO POVOADO_x000D_
 RIO FUNDO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/171/171_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DAS PRAÇAS_x000D_
 DA IGREJA CATÓLICA, DA ASSEMBLÉIA DE DEUS E DA IGREJA ADVENTISTA_x000D_
 LOCALIZADAS NO POVOADO MARIQUITA, COMO TAMBÉM O CALÇAMENTO AO REDOR_x000D_
 DAS REFERIDAS IGREJAS, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO_x000D_
 REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/172/172_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O AUMENTO DE CARGA DA_x000D_
 REDE DE ENERGIA, EM TODOS OS POVOADOS DESTE MUNICÍPIO. ATENDENDO AOS_x000D_
 CONSTANTES APELOS DOS MORADORES DOS POVOADOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/173/173_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POSTO DE_x000D_
 SAÚDE MARIA DUCARMO, NO BAIRRO ALDEMAR DE CARVALHO, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO_x000D_
 BAIRRO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/174/174_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO CONSELHO_x000D_
 MUNICIPAL DE EDUCAÇÃO, NA RUA DO COLÉGIO SÍLVIO ROMERO, ANTIGA CASA_x000D_
 DE PIEDADE HORA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/175/175_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITAS RAMPAS DE ACESSO NOS_x000D_
 SEGUINTES LOCAIS:</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/176/176_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO CALÇAMENTO DA RUA_x000D_
 CARLOS HENRIQUE DE SANTANA, BAIRRO CENTRO, NESTE MUNICÍPIO. ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/177/177_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA NAS_x000D_
 RUAS QUE DÃO ACESSO A PRAÇA SEBASTIÃO GARCEZ, BAIRRO CENTRO, NESTE_x000D_
 MUNICÍPIO. . ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA_x000D_
 RUA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/178/178_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POSTO DE_x000D_
 SAÚDE DA COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA COLÔNIA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/179/179_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PRAÇA SÃO_x000D_
 DOMINGOS, QUE FICA LOCALIZADA NO BAIRRO ALDEMAR DE CARVALHO, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO_x000D_
 BAIRRO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA_x000D_
 MONSENHOR JASON, QUE FICA LOCALIZADA NO BAIRRO ALDEMAR DE CARVALHO,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO_x000D_
 REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/181/181_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DAS SEGUINTES RUAS NO LOTEAMENTO MESQUITA, NO BAIRRO SÃO_x000D_
 JOSÉ:</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/182/182_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA EFETUADA A RECUPERAÇÃO DA_x000D_
 PASSAGEM MOLHADA QUE DÁ ACESSO AO ASSENTAMENTO CABOCLA E O POVOADO_x000D_
 SACO REDONDO, PARCIALMENTE DESTRUÍDA EM VIRTUDE DAS FORTES CHUVAS,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/183/183_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. FLORIANO_x000D_
 FONSECA, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, NO SENTIDO QUE SEJA_x000D_
 ANALISADA A POSSIBILIDADE DE ENVIAR PARA ESTA CASA LEGISLATIVA, PROJETO DE_x000D_
 LEI EM SUBSTITUIÇÃO AO DECRETO MUNICIPAL QUE TRATA DO AUXÍLIO_x000D_
 DESEMPENHO DOS AGENTES DE SAÚDE. CONSIDERANDO A REIVINDICAÇÃO DA_x000D_
 CATEGORIA EM ASSEMBLEIA, E QUE ESTA PROPICIARÁ MAIOR SEGURANÇA AOS_x000D_
 SERVIDORES DA SAÚDE.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/184/184_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ALFÁLTICA NA_x000D_
 AVENIDA ZACARIAS JÚNIOR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/185/185_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ALFÁLTICA NA_x000D_
 RUA B, CONJUNTO SILVIO ROMERO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/186/186_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO A ILUSTRÍSSIMA SENHORA GERENTE DO_x000D_
 BANCO BRADESCO, NO SENTIDO QUE SEJA COLOCADAS CADEIRAS E CONFORME O § 2º_x000D_
 DO ARTIGO 2º DA LEI 161/2005 SEJA FORNECIDA SENHAS DE ATENDIMENTO PARA_x000D_
 OS CAIXAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/187/187_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇAMENTO DO POVOADO_x000D_
 MARIQUITA, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO_x000D_
 POVOADO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/188/188_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A MANUTENÇÃO DA REDE DE_x000D_
 ESGOTO NA RUA MANOEL DE PAULA MENEZES LIMA, AO LADO DO HIPER G._x000D_
 BARBOSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/189/189_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, QUE SEJA ENVIADO A ESTA CASA O PROJETO DE_x000D_
 LEI CRIANDO A COORDENADORIA DA DEFESA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/190/190_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS_x000D_
 DOS POSTES, QUE SE ENCONTRAM LOCALIZADOS NO POVOADO BRASÍLIA, NESTE_x000D_
 MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO_x000D_
 POVOADO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/191/191_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ÀS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRA O_x000D_
 POSTO POLICIAL DO POVOADO BRASÍLIA E A FALTA DE UMA VIATURA PARA A_x000D_
 EFETIVAÇÃO DOS SERVIÇOS._x000D_
 INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMº. SR. SECRETÁRIO DE ESTADO_x000D_
 DA SEGURANÇA PÚBLICA JOÃO ELOY, NO SENTIDO QUE SEJA PROVIDENCIADA A_x000D_
 REFORMA DO POSTO POLICIAL DO POVOADO BRASÍLIA, COMO TAMBÉM QUE_x000D_
 SEJA COLOCADA UMA VIATURA A DISPOSIÇÃO DO REFERIDO ÓRGÃO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/192/192_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS_x000D_
 DOS POSTES, QUE NÃO ESTEJAM EM BOM FUNCIONAMENTO, OS QUAIS SE_x000D_
 ENCONTRAM LOCALIZADOS NO CENTRO DESTA CIDADE. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/193/193_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO PONTO DE_x000D_
 ÔNIBUS, LOCALIZADO NA RODOVIA QUE VAI DE LAGARTO A RIACHÃO (EM FRENTE À_x000D_
 ESTRADA QUE LEVA AO POVOADO CAMPO DO CRIOULO), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/194/194_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PRAÇA DE_x000D_
 EVENTOS NO POVOADO JENIPAPO, NESTE MUNICÍPIO. ATENDENDO AOS APELOS_x000D_
 DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/195/195_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POSTO_x000D_
 MÉDICO DO POVOADO JENIPAPO, NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS_x000D_
 MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/196/196_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. PAULO_x000D_
 ROLLEMBERG, ENGENHEIRO DA ENERGISA, NO SENTIDO QUE SEJA FEITA A_x000D_
 EXTENSÃO DA REDE ELÉTRICA DA RUA F, QUADRA I, LOTE 07, LOCALIZADA NO_x000D_
 LOTEAMENTO LIBÓRIO, BAIRRO SÍLVIO ROMERO, NESTE MUNICÍPIO. ATENDENDO_x000D_
 AOS APELOS DOS MORADORES DO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/197/197_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA PAVIMENTAÇÃO ALFÁLTICA_x000D_
 NA RUA PEDRO LOIOLA PRATA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/198/198_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA CONTINUIDADE DA AVENIDA BRASÍLIA, PARTINDO DA RODOVIA_x000D_
 QUE DÁ ACESSO A ITABAIANA ATÉ A BR- LOURIVAL BAPTISTA, LOCALIZADA NO_x000D_
 BAIRRO DA HORTA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/199/199_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA EREMITA, LOCALIZADA NO CENTRO, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/200/200_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOÃO PRADO_x000D_
 FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA FEITA A_x000D_
 SINALIZAÇÃO VERTICAL E HORIZONTAL DA RODOVIA 214 QUE LIGA LAGARTO AO_x000D_
 POVOADO JENIPAPO, COMO TAMBÉM DA RODOVIA 265 QUE LIGA O POVOADO_x000D_
 BRASÍLIA AO MUNICÍPIO DE ITAPORANGA, ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/201/201_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILM°. LEONARDO SOUZA SANTANA_x000D_
 ALMEIDA- JUIZ ELEITORAL DA COMARCA DE LAGARTO, NO SENTIDO QUE SEJA FEITO_x000D_
 UM ESTUDO DE VIABILIDADE PARA QUE POSSA VIM IMPLANTAR UMA NOVA_x000D_
 SEÇÃO ELEITORAL NO POVOADO AÇU VELHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/202/202_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SR. PREFEITO JOSÉ VALMIR_x000D_
 MONTEIRO E AO ILMº. SECRETÁRIO DE DESENVOLVIMENTO URBANO SR. PEDRO_x000D_
 CORREIA, QUE DESENVOLVA PROJETO DE PRESERVAÇÃO E MANUTENÇÃO DE UM_x000D_
 PARQUE ECOLÓGICO NO ASSENTAMENTO SABOEIRO EM_x000D_
 LAGARTO, COM VISTA A EXPLORAÇÃO DE TURISMO ECOLÓGICO E GERAÇÃO DE RENDA_x000D_
 ENTRE AS FAMÍLIAS BENEFICIÁRIAS ALÉM DE PROMOVER CAPACITAÇÃO PARA QUE_x000D_
 POSSAM GERIR O EMPREENDIMENTO DE FORMA SUSTENTÁVEL E ECONOMICAMENTE_x000D_
 VIÁVEL.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/203/203_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SR. PREFEITO JOSÉ VALMIR_x000D_
 MONTEIRO E A ILMª. SECRETÁRIA DE SAÚDE SR. ALINE, QUE SEJA CONSTRUÍDO UM_x000D_
 POSTO DE SAÚDE NO POVOADO ESTACINHA, PARA ATENDIMENTO DO PSF, EM_x000D_
 ÁREA A SER DOADA PELA ASSOCIAÇÃO DE MORADORES PARA TAL FIM.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Carminho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/204/204_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA TRAVESSA CORONEL ANTONIO OLIVA, LOCALIZADA NO CENTRO,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA_x000D_
 REFERIDA TRAVESSA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/205/205_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DAS_x000D_
 SEGUINTES RUAS E TRAVESSA, LOCALIZADAS NO BAIRRO SÃO JOSÉ, CENTRO, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/206/206_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/207/207_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PRAÇA_x000D_
 FELINO FONTES JUNTAMENTE COM A REFORMA DO PARQUE PARA CRIANÇAS, QUE_x000D_
 FICA LOCALIZADA NO CENTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/208/208_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PRAÇA_x000D_
 PROFESSOR JOSÉ MACHADO, QUE FICA LOCALIZADA NO CENTRO, NESTE MUNICÍPIO._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA REGIÃO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/209/209_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO.SR. PREFEITO JOSÉ VALMIR_x000D_
 MONTEIRO, COM COPIA PARA O SECRETÁRIO DE ADMINISTRAÇÃO FLORIANO FONSECA E_x000D_
 O SECRETARIO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS SR. PEDRO_x000D_
 CORREIA, NO SENTIDO DE SOMAR ESFORÇOS CONJUNTAMENTE COM A ORGANIZAÇÃO DO_x000D_
 MOVIMENTO &amp;#8220; TURMA DA BIKE&amp;#8221; QUER SEJA ATRAVÉS DE APOIO E PARCERIA,_x000D_
 ELABORAÇÃO DE ESTUDO E PROJETO,CONVÊNIOS COM O MUNICÍPIO E ESTADO E UNIÃO,_x000D_
 OU EM BUSCA DE EMENDAS DE PARLAMENTARES, PARA AMPLIAÇÃO DA CICLOVIA DA_x000D_
 CIDADE NOVA COM EXTENSÃO MÍNIMA DE 12KM ( DOZE QUILÔMETROS) CONFORME_x000D_
 PERCURSO DESCRITO: DA CAIXA D ÁGUA ATE O INICIO DA CICLOVIA E DESTA_x000D_
 RETORNANDO PELA SE LOURIVAL BATISTA , ( BAR DO JACARÉ ) ATÉ A BARRAGEM_x000D_
 DIONÍSIO MACHADO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/210/210_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DO ASFALTO_x000D_
 DO BAIRRO ESTAÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO. SEGUE ANEXO ABAIXO ASSINADO DOS MORADORES_x000D_
 DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/211/211_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA ANTONIO DE ESTEVES, LOCALIZADA NO BAIRRO ALTO DA BOA_x000D_
 VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/212/212_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO CALÇAMENTO_x000D_
 DA PRAÇA DA IGREJA SÃO JOSÉ, QUE FICA LOCALIZADA NO POVOADO JENIPAPO,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/213/213_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 DA AVENIDA LAGARTO COMO TAMBÉM AO REDOR DA PRAÇA SÃO JOSÉ, QUE FICA_x000D_
 LOCALIZADA NO POVOADO JENIPAPO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/214/214_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 DA RUA JÚLIO CÉSAR EVANGELISTA, LOCALIZADA NO BAIRRO LAUDELINO FREIRE,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/215/215_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DO_x000D_
 CALÇAMENTO DA RUA BENIGNO DE OLIVEIRA, LOCALIZADA NO POVOADO_x000D_
 JENIPAPO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/216/216_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. JOSÉ EMANOEL MONTEIRO_x000D_
 FERREIRA, GERENTE DA ENERGISA- REGIONAL DE LAGARTO, NO SENTIDO QUE_x000D_
 SEJA COLOCADO UM POSTE DE ILUMINAÇÃO NA RUA EUZÉBIO FRANCISCO DE_x000D_
 JESUS, BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/217/217_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 EM VOLTA DA PRAÇA DO MERCADO BEM COMO DA PRAÇA BALBINO ALVES,_x000D_
 LOCALIZADAS NO POVOADO BRASÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/218/218_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJAM COLOCADAS DUAS LUMINÁRIAS_x000D_
 COMPLETAS NA RUA JOÃO FERREIRA DO ESPÍRITO SANTO, BAIRRO NOVO_x000D_
 HORIZONTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/219/219_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA_x000D_
 10, BAIRRO ADEMAR DE CARVALHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/220/220_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,_x000D_
 PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE_x000D_
 CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE_x000D_
 DE ESGOTO DA RUA ANTONIO DE PORFÍRIO, LOCALIZADA NO BAIRRO EXPOSIÇÃO,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/221/221_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E_x000D_
 OBRAS PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. JOÃO PRADO FEITOSA,_x000D_
 GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA FEITA A ALTERAÇÃO_x000D_
 NA ESTRUTURA DO TREVO DO POVOADO BRASÍLIA QUE DÁ ACESSO AO POVOADO_x000D_
 JENIPAPO E A CIDADE DE ITAPORANGA, NESTE MUNICÍPIO._x000D_
 CONSIDERANDO QUE NESTA LOCALIDADE É ALTO NÚMERO DE ÍNDICES DE_x000D_
 ACIDENTES, CAUSADOS PELA DIFICULDADE DO FLUXO DOS VEÍCULOS NESTA VIA_x000D_
 PÚBLICA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/222/222_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E_x000D_
 OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A &amp;#8220;CAPINAGEM&amp;#8221;_x000D_
 DA RODOVIA QUE LIGA LAGARTO AO POVOADO JENIPAPO E DA RODOVIA QUE_x000D_
 LIGA O POVOADO BRASÍLIA AO POVOADO SAPÉ NO MUNICÍPIO DE ITAPORANGA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/223/223_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 DA RUA LARANJEIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/224/224_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O RECAPEAMENTO DO_x000D_
 ASFALTO DA AVENIDA DA ESTAÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES_x000D_
 APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/225/225_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA IMPLANTADA RAMPA DE ACESSO_x000D_
 NO POSTO DO LEITE, LOCALIZADO NA RUA NILO ROMERO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/226/226_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONCLUÍDA A OBRA DE_x000D_
 CONSTRUÇÃO DA QUADRA ESPORTIVA, LOCALIZADA NO BAIRRO MATINHA, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/227/227_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA DA ESCOLA_x000D_
 SANTIAGO BISPO, ANTIGA ESCOLA JERÔNIMO REIS, LOCALIZADA NO CONJUNTO_x000D_
 AUGUSTO FRANCO, POVOADO BRASÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/228/228_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/229/229_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO,_x000D_
 SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. ALBINO DE BRITO_x000D_
 GOMES - DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE- DTTU, NO_x000D_
 SENTIDO QUE SEJAM RESTAURADAS AS SINALIZAÇÕES, VERTICAL E HORIZONTAL, DAS_x000D_
 VIAS PÚBLICAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/230/230_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A IMPLANTAÇÃO DE DOIS_x000D_
 ABRIGOS, QUE FICARÃO LOCALIZADOS NA PISTA QUE LIGA LAGARTO/SIMÃO DIAS._x000D_
 SENDO QUE UM FICARÁ NO PONTO DE OTÁVIO E OUTRO NA ENTRADA QUE DÁ_x000D_
 ACESSO A IGREJA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/231/231_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRª. ANDRESA_x000D_
 SANTOS NASCIMENTO, SECRETARIA DE AÇÃO SOCIAL, NO SENTIDO QUE SEJA_x000D_
 ENVIADO A ESTA CASA PROJETO DE LEI QUE INSTITUI PROGRAMA LEITE DA VIDA_x000D_
 NO ÂMBITO DESTE MUNICÍPIO. O PROGRAMA VISA OFERECER UM COMPLEXO_x000D_
 ALIMENTAR PARA AS FAMÍLIAS DE BAIXA RENDA, COM CRIANÇA E IDOSOS EM_x000D_
 SITUAÇÃO DE RISCO NUTRICIONAL.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/232/232_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA ENOQUE CARLOS DE SANTANA, LOCALIZADA NO BAIRRO_x000D_
 LIBÓRIO. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/233/233_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA ERASMO JOAQUIM DA FONSECA, LOCALIZADA NO BAIRRO_x000D_
 LAUDELINO FREIRE. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/234/234_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA 14, LOCALIZADA NO BAIRRO ADEMAR DE CARVALHO._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/235/235_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DE UMA_x000D_
 PRAÇA DE NOME SÃO FRANCISCO DE ASSIS, QUE FICARÁ LOCALIZADA NO BAIRRO_x000D_
 LIBÓRIO. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA VALDOMIRA MONTEIRO DE CARVALHO, LOCALIZADA NO BAIRRO_x000D_
 LAUDELINO FREIRE. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA JOAQUIM JOVENTINO FONTES, LOCALIZADA NO BAIRRO SÃO JOSÉ._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO, NA FORMA DE_x000D_
 ABAIXO-ASSINADO QUE SEGUE EM ANEXO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA A BORRA ASFÁLTICA DA_x000D_
 AVENIDA CORONEL FRANCISCO GARCEZ, LOCALIZADAS NO BAIRRO CENTRO, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS E LUMINÁRIAS EM TODA A EXTENSÃO DO POVOADO BRASÍLIA, BEM COMO NA QUADRA DE ESPORTES DO REFERIDO POVOADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/240/240_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS_x000D_
 E LUMINÁRIAS EM TODA A EXTENSÃO DO POVOADO BRASÍLIA, BEM COMO NA_x000D_
 QUADRA DE ESPORTES DO REFERIDO POVOADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 E A REDE DE ESGOTO DA TRAVESSA ROSENDO LINO DE MESQUITA, LOCALIZADA NO_x000D_
 BAIRRO HORTA. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 E A REDE DE ESGOTO DA RUA ENOQUE AMORIM, LOCALIZADA NO BAIRRO HORTA._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A SUBSTITUIÇÃO,_x000D_
 URGENTE, DAS LÂMPADAS DA QUADRA DE ESPORTE DO POVOADO_x000D_
 AÇUZINHO, COM O OBJETIVO DE AUMENTAR O POTENCIAL DE ILUMINAÇÃO._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA CICLO VIA QUE_x000D_
 SE ESTENDERÁ DO POVOADO BRASÍLIA ATÉ O POVOADO JENIPAPO ACOMPANHADA_x000D_
 DE UMA PERFEITA ILUMINAÇÃO, COMPREENDENDO CERCA DE 3 KM. ATENDENDO_x000D_
 AOS CONSTANTES APELOS DOS MORADORES DE AMBOS POVOADOS, POIS A MESMA_x000D_
 GARANTIRÁ A SEGURANÇA DOS PEDESTRES, ESPECIFICAMENTE, DOS FUNCIONÁRIOS DA_x000D_
 FÁBRICA AZALÉIA QUE RESIDEM NO POVOADO JENIPAPO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA- SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E_x000D_
 OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA INTENSIFICADA A_x000D_
 FISCALIZAÇÃO NOS ESTABELECIMENTOS COMERCIAIS, QUE UTILIZAM DE ALGUM_x000D_
 MODO O GÁS LIQUEFEITO PETRÓLEO &amp;#8211; GLP, ESPECIFICAMENTE, NA ELABORAÇÃO_x000D_
 DE ALVARÁ DE FUNCIONAMENTO QUE FICA A CARGO DA SECRETARIA DE FINANÇAS._x000D_
 ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ALBINO DE_x000D_
 BRITO GOMES - DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE, NO_x000D_
 SENTIDO DE CRIAR ESTACIONAMENTOS PARA MOTOCICLETAS NAS PRINCIPAIS_x000D_
 ARTÉRIAS DO CENTRO DA CIDADE COM PLACAS DE IDENTIFICAÇÃO HORIZONTAL E_x000D_
 VERTICAL, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/247/247_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DAS RUAS E TRAVESSAS, LOCALIZADAS NO BAIRRO SÃO JOSÉ:</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/248/248_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DO ABRIGO_x000D_
 QUE FICA LOCALIZADO NA RODOVIA SE &amp;#8211; 104 SENTIDO RIACHÃO DO DANTAS, EM_x000D_
 FRENTE À ESTRADA QUE DÁ ACESSO AO POVOADO CRIOULO. ATENDENDO AOS APELOS_x000D_
 DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/249/249_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 DA TRAVESSA PASTOR PEREIRA, QUE FICA LOCALIZADA NO BAIRRO EXPOSIÇÃO._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/250/250_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DAS SEGUINTES TRAVESSAS, QUE FICAM LOCALIZADAS NO BAIRRO_x000D_
 EXPOSIÇÃO:</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. BELIVALDO_x000D_
 CHAGAS, SECRETARIO DE ESTADO DA EDUCAÇÃO, COM CÓPIA AO_x000D_
 EXCELENTÍSSIMO SR. MARCELO DÉDA CHAGAS, GOVERNADOR DO ESTADO, NO_x000D_
 SENTIDO QUE SEJA IMPLANTADA UMA ESCOLA TÉCNICA NO POVOADO BRASÍLIA,_x000D_
 NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO_x000D_
 POVOADO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. BELIVALDO_x000D_
 CHAGAS, SECRETARIO DE ESTADO DA EDUCAÇÃO, COM CÓPIA AO_x000D_
 EXCELENTÍSSIMO SR. MARCELO DÉDA CHAGAS, GOVERNADOR DO ESTADO, NO_x000D_
 SENTIDO QUE SEJA IMPLANTADA UMA ESCOLA TÉCNICA NO BAIRRO SÃO JOSÉ_x000D_
 &amp;#8220;LOIOLA&amp;#8221;, NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS MORADORES DO_x000D_
 REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/253/253_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA JOSÉ MAURÍCIO DO NASCIMENTO, QUE FICA LOCALIZADA NO_x000D_
 BAIRRO LIBÓRIO. ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS, GOVERNADOR DO ESTADO, COM CÓPIA AO ILUSTRÍSSIMO SR. JOÃO_x000D_
 PRADO FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA_x000D_
 FEITO O COMPLEMENTO DO ASFALTO NO POVOADO URUBUTINGA, SENDO ESTE_x000D_
 LOCALIZADO NA RODOVIA ARTUR DE OLIVEIRA REIS SE265, QUE DÁ SENTIDO_x000D_
 LAGARTO A ITAPORANGA, NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/255/255_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA PROVIDENCIADA A REFORMA DO_x000D_
 MERCADO MUNICIPAL CONSTRUTOR JOÃO ALVES, ATENDENDO AOS CONSTANTES_x000D_
 APELOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/256/256_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ_x000D_
 PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO_x000D_
 URBANO E OBRAS PÚBLICAS - SEMDURB, COM CÓPIA PARA O EXMº_x000D_
 JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL NO SENTIDO QUE SEJA_x000D_
 PROVIDENCIADA A COLOCAÇÃO DE LÂMPADAS NA RUA S/D, Nº 973, NO_x000D_
 TRECHO ENTRE A UNED E A FÁBRICA DO GRUPO MARATÁ NO BAIRRO_x000D_
 JARDIM CAMPO NOVO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR._x000D_
 MARCELO DÉDA CHAGAS, GOVERNADOR DO ESTADO DE SERGIPE COM_x000D_
 CÓPIA AO ILUSTRÍSSIMO SR. VALMOR BARBOSA BEZERRA, SECRETÁRIO_x000D_
 ESTADUAL DE INFRAESTRUTURA E DO DESENVOLVIMENTO ENERGÉTICO_x000D_
 SUSTENTÁVEL, NO SENTIDO QUE SEJA PROVIDENCIADA A REFORMA DO_x000D_
 COLÉGIO ESTADUAL SILVIO ROMERO, DE CÓDIGO DO MEC DE Nº_x000D_
 28011082, QUE FICA LOCALIZADO NA AVENIDA CORONEL FRANCISCO_x000D_
 GARCEZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE_x000D_
 ESGOTO DA TRAVESSA NELSON DE MANINHO, QUE FICA LOCALIZADA ENTRE A_x000D_
 QUADRA 45 E 47, NO BAIRRO CIDADE NOVA. ATENDENDO AOS APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ EMANOEL MONTEIRO_x000D_
 FERREIRA -GERENTE DA ENERGISA- REGIONAL DE LAGARTO, COM CÓPIA AO_x000D_
 ILUSTRÍSSIMO SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO_x000D_
 DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE_x000D_
 SEJA RETIRADO O POSTE DE LUZ QUE SE ENCONTRA LOCALIZADO NO MEIO DA RUA_x000D_
 SÃO JOSÉ COM A TRAVESSA NELSON DE MANINHO, NO BAIRRO CIDADE NOVA._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOÃO ELOY &amp;#8211; SECRETÁRIO DE_x000D_
 ESTADO DA SEGURANÇA PÚBLICA, COM CÓPIA AO EXCELENTÍSSIMO SR. MARCELO_x000D_
 DÉDA CHAGAS - GOVERNADOR, NO SENTIDO QUE SEJA REATIVADO O POSTO_x000D_
 POLICIAL QUE FICA LOCALIZADO NO POVOADO BRASÍLIA, NESTE MUNICÍPIO._x000D_
 COMO TAMBÉM SOLICITAR QUE SEJA DISPONIBILIZADA UMA VIATURA._x000D_
 ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA DO LIMOEIRO, QUE FICA LOCALIZADA NO BAIRRO_x000D_
 EXPOSIÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS MORADORES DO_x000D_
 REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ALBINO DE_x000D_
 BRITO GOMES - DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE,_x000D_
 COM CÓPIA AO ILMº.SR. JOSÉ PEDRO FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO_x000D_
 DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE_x000D_
 SEJA FEITA A SINALIZAÇÃO HORIZONTAL DAS VIAS PÚBLICAS DESTE MUNICÍPIO._x000D_
 ATENDENDO AO APELO DOS MORADORES DO REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DAS SEGUINTES RUAS, QUE FICAM LOCALIZADAS NO BAIRRO ALTO DA_x000D_
 BOA VISTA:</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA JOÃO DIAS DO SANTOS, QUE FICA LOCALIZADA NO CONJUNTO_x000D_
 LAUDELINO FREIRE. ATENDENDO AO APELO DOS MORADORES DO REFERIDO_x000D_
 CONJUNTO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/265/265_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA TRAVESSA SIMÃO DIAS, QUE FICA LOCALIZADA NO CONJUNTO_x000D_
 LAUDELINO FREIRE. ATENDENDO AO APELO DOS MORADORES DO REFERIDO_x000D_
 CONJUNTO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA TRAVESSA SÃO PAULO, QUE FICA LOCALIZADA NO BAIRRO_x000D_
 EXPOSIÇÃO. ATENDENDO AO APELO DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/267/267_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DAS SEGUINTES RUAS, QUE FICAM LOCALIZADAS NO BAIRRO PRATAS:</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA PEDRO ANTÔNIO DE SOUZA, QUE FICA LOCALIZADA NO_x000D_
 BAIRRO SÃO JOSÉ, ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/269/269_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE_x000D_
 ESGOTO DA RUA DE TIDE, LOCALIZADA NO BAIRRO CIDADE NOVA. ATENDENDO AOS_x000D_
 APELOS DOS MORADORES DO REFERIDO BAIRRO, NA FORMA DE ABAIXO-ASSINADO QUE_x000D_
 SEGUE EM ANEXO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/270/270_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DO PONTO_x000D_
 DE ÔNIBUS QUE FICA LOCALIZADO EM FRENTE À ENTRADA DO POVOADO TANQUE NA_x000D_
 RODOVIA SE &amp;#8211; 104 SENTIDO RIACHÃO DO DANTAS, COMO TAMBÉM DO PONTO DE_x000D_
 ÔNIBUS LOCALIZADO EM FRENTE À ESTRADA QUE DÁ ACESSO AO POVOADO CRIOULO,_x000D_
 ATENDENDO AOS APELOS DOS MORADORES DOS REFERIDOS POVOADOS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/271/271_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO, O_x000D_
 CALÇAMENTO E A LIMPEZA DO MINANTE DA VILA ANTONIO MARTINS, QUE FICA_x000D_
 LOCALIZADA NO POVOADO FAZENDA GRANDE, ATENDENDO AOS APELOS DOS_x000D_
 MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA RUA SANTA TEREZINHA, NO BAIRRO SÃO JOSÉ, NESTE_x000D_
 MUNICÍPIO, ATENDENDO AOS APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DA PRAÇA_x000D_
 ANTONIO RABELO, NO BAIRRO LIBÓRIO, NESTE MUNICÍPIO, ATENDENDO AOS_x000D_
 APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE ENVIE A ESTA CASA PROJETO_x000D_
 DE LEI CONCEDENDO UMA SUBVENÇÃO SOCIAL NO VALOR DE R$20.000,00 (VINTE_x000D_
 MIL REAIS), PARA A APAE, LOCALIZADA NA RUA JOSÉ BARRETO DE SOUZA,_x000D_
 BAIRRO LAUDELINO FREIRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/275/275_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA INSERIDO QUEBRA-MOLAS NA_x000D_
 AVENIDA NOSSA SENHORA DA PIEDADE, QUE FICA LOCALIZADA NO BAIRRO_x000D_
 CENTRO/ADEMAR DE CARVALHO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA_x000D_
 SEM DENOMINAÇÃO, Nº2375, QUE FICA LOCALIZADA NO BAIRRO ADEMAR DE_x000D_
 CARVALHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA REFORMA E AMPLIAÇÃO DAS_x000D_
 SALAS DE AULA DA ESCOLA MANOEL DE PAULA MENEZES LIMA, NO BAIRRO_x000D_
 ALDEMAR DE CARVALHO, NESTE MUNICÍPIO, ATENDENDO AOS APELOS DOS_x000D_
 MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. PREFEITO_x000D_
 MUNICIPAL, JOSÉ VALMIR MONTEIRO, SENTIDO QUE SEJA IMPLANTADA_x000D_
 UMA SUBPREFEITURA NO POVOADO COLÔNIA TREZE, ATENDENDO AOS_x000D_
 APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO E O_x000D_
 SANEAMENTO BÁSICO DA TRAVESSA A SUBESTAÇÃO, QUE FICA LOCALIZADA NO_x000D_
 BAIRRO LIBÓRIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL COM CÓPIA AO ILUSTRÍSSIMO SR. JOÃO PRADO_x000D_
 FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA FEITA A_x000D_
 REVITALIZAÇÃO E A CONSTRUÇÃO DE UMA PONTE MOLHADA DA ESTRADA QUE LIGA_x000D_
 O POVOADO JENIPAPO, ESTA LOCALIZADA NO MUNICÍPIO DE LAGARTO; E AO_x000D_
 POVOADO RIBEIRA NO MUNICÍPIO DE CAMPO DO BRITO. ATENDENDO AOS APELOS_x000D_
 DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL COM CÓPIA AO ILUSTRÍSSIMO SR. JOÃO PRADO_x000D_
 FEITOSA, GERENTE EXECUTIVO DO 2º DISROD, NO SENTIDO QUE SEJA_x000D_
 IMPLANTADOS REDUTORES DE VELOCIDADE ENTRE A FÁBRICA DA AZALÉIA E O TREVO_x000D_
 QUE DÁ ACESSO AO POVOADO JENIPAPO; E OUTRO NAS PROXIMIDADES DO TREVO_x000D_
 DO POVOADO JENIPAPO SENTIDO POVOADO ESTANCINHA AMBOS LOCALIZADOS NO_x000D_
 MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REDE DE ESGOTO E O_x000D_
 CALÇAMENTO DA TRAVESSA BELA VISTA, NO BAIRRO CIDADE NOVA, NESTE_x000D_
 MUNICÍPIO, ATENDENDO AOS APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ PEDRO_x000D_
 FREIRE CORREIA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS_x000D_
 PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA COLOCADA BORRA ASFÁLTICA, NA_x000D_
 RUA B, CONJUNTO SILVIO ROMERO, NESTE MUNICÍPIO, ATENDENDO AOS APELOS_x000D_
 DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR_x000D_
 MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA FEITA UMA REDUÇÃO NA_x000D_
 COBRANÇA DOS ALVARÁS DOS MOTOS TAXI, NO EXERCÍCIO DE 2012, NESTE_x000D_
 MUNICÍPIO, ATENDENDO AOS APELOS DA CATEGORIA SUPRA CITADA.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/4737/proposta_de_emenda_a_lei_organica_no_01-2011_-_de_27_de_setembro_de_2011_-_altera_o_numero_de_vereadores_para_17_em_conformidade_ao_art._29__inciso_iv_da_cf..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/4737/proposta_de_emenda_a_lei_organica_no_01-2011_-_de_27_de_setembro_de_2011_-_altera_o_numero_de_vereadores_para_17_em_conformidade_ao_art._29__inciso_iv_da_cf..pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica nº 06-2011 - de 19 de outubro de 2011 - Altera o § 3º do art. 11 da Lei Orgânica Municipal - Altera o número de vereadores para 17 em conformidade ao art. 29 , inciso IV da CF.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3394,67 +3394,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/4737/proposta_de_emenda_a_lei_organica_no_01-2011_-_de_27_de_setembro_de_2011_-_altera_o_numero_de_vereadores_para_17_em_conformidade_ao_art._29__inciso_iv_da_cf..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2011/4737/proposta_de_emenda_a_lei_organica_no_01-2011_-_de_27_de_setembro_de_2011_-_altera_o_numero_de_vereadores_para_17_em_conformidade_ao_art._29__inciso_iv_da_cf..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="231.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>