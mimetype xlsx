--- v0 (2025-11-11)
+++ v1 (2026-04-13)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jeová da Academia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento e a rede de esgoto da Rua Valdomira Monteiro de Carvalho, localizada no Bairro Laudelino Freire.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5614/indicacao_76-2012.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5614/indicacao_76-2012.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a doação de uma área de terra para a construção da sede da associação dos moto-táxis.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5615/indicacao_77-2012.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5615/indicacao_77-2012.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de antena de telefonia no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5616/indicacao_105-2012.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5616/indicacao_105-2012.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento da Travessa José Joelson Souza de Farias, localizada no Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/303/303_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE MORADORES MARIA JOSÉ DOS SANTOS, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/302/302_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CANCELAMENTO DE ALVARÁ DE FUNCIONAMENTO A ESTABELECIMENTOS QUE PROMOVAM A EXPLORAÇÃO E/OU VIOLÊNCIA CONTRA CRIANÇAS E ADOLESCENTES. CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/293/293_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA "COMPROMISSO COM CRISTO", E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Fraga da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/286/286_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGARTO PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/301/301_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA " MARTINHO PEREIRA LIMA", A ATUAL RUA JOSÉ ANTONIO DE VASCONCELOS, LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, DENOMINADA PELO INCISO IV DO ART. 1º DA LEI Nº 386, DE 21 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/297/297_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA " ROMUALDO SEIXAS NETO" A ATUAL RUA JOSÉ MARCELINO PRATA, LOCALIZADA NO CONJUNTO ALBANO FRANCO, NO BAIRRO SÃO JOSÉ, DENOMINADA PELA ALÍNEA A) DO ART. 1º DA LEI Nº 15/1999.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/296/296_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A SOCIEDADE LAGARTENSE DE AMIGOS E PROTETORES DOS ANIMAIS, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/294/294_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 13-A DA LEI Nº 26/98, DE 17 DE SETEMBRO DE 1998, QUE DISPÕE SOBRE A DENOMINAÇÃO E DELIMITAÇÃO DA ZONA CENTRAL E BAIRROS DA CIDADE DE LAGARTO; REVOGA A LEI Nº 433, DE 22 DE DEZEMBRO DE 2011; E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/300/300_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO CÍVICO-CULTURAL DO MUNICÍPIO, O FESTIVAL DA MANDIOCA, COMO EVENTO A SER REALIZADO ANUALMENTE, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/299/299_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO CÍVICO-CULTURAL DO MUNICÍPIO, O "ENCONTRO CULTURAL DE LAGARTO", COMO EVENTO A SER REALIZADO ANUALMENTE, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/295/295_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A UTILIDADE PÚBLICA A COOPERATIVA DOS TAXISTAS DE LAGARTO - COOPERLAGARTO, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/298/298_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS A PARTIR DE 1º DE JANEIRO DE 2013, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/291/291_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA PÚBLICA MUNICIPAL "PROFESSORA ALICE CIRILO DA SILVA", DA SECRETARIA MUNICIPAL DA CULTURA, DA JUVENTUDE E DO ESPORTE - SECJESP, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/292/292_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER O USO, À UNIVERSIDADE TIRADENTES - UNIT, DO IMÓVEL PERTENCENTE AO MUNICÍPIO, LOCALIZADO NA AVENIDA PRESIDENTE KENNEDY, Nº 302, NA CIDADE DE LAGARTO, ESTADO DE SERGIPE, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/290/290_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVISÃO TERRITORIAL DO MUNICÍPIO DE LAGARTO EM ÁREAS E ZONAS, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/288/288_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO LAGARTO FUTEBOL CLUBE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATADAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -651,67 +651,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5614/indicacao_76-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5615/indicacao_77-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5616/indicacao_105-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/288/288_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5614/indicacao_76-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5615/indicacao_77-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/5616/indicacao_105-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2012/288/288_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>