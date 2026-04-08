--- v0 (2026-02-15)
+++ v1 (2026-04-08)
@@ -54,2396 +54,2396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ibrain Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/317/317_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE ELABORADO UM PROJETO DE LEI QUE POSSIBILITE A PERMUTAÇÃO DE IMPOSTOS SOBRE SERVIÇOS (ISS) EM BOLSAS DE ESTUDO PARA CIDADÃOS LAGARTENSES QUE COMPROVEM NÃO POSSUIR CONDIÇÕES PARA PROSSEGUIR COM OS SEUS ESTUDOS. </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joselmo de Antônio Simões</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/318/318_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/318/318_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITOS A CONCLUSÃO DO CALÇAMENTO DA AVENIDA FRANCISCO ANTÔNIO DE FIGUEIREDO, LOCALIZADA NO BAIRRO SÃO JOSÉ, BEM COMO O CALÇAMENTO E A REDE DE ESGOTO DA RUA JOSÉ SIMÕES DE CARVALHO, LOCALIZADA NO BAIRRO CENTRO, AMBAS NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS._x000D_
 _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/319/319_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/319/319_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA UMA PRAÇA, NO POVOADO QUILOMBO, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE._x000D_
 _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/320/320_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/320/320_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REVITALIZAÇÃ DO CALÇAMENTO DO POVOADO ITAPERINHA DOS GATOS, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE._x000D_
 _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/321/321_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/321/321_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REVITALIZAÇÃO DA PRAÇA JOSÉ JUSTINIANO RAMOS, LOCALIZADA NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA LOCALIDADE._x000D_
 _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/322/322_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/322/322_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A INSTALAÇÃO DA REDE ELÉTRICA DO POÇO ARTESIANO DO POVOADO CRIOULINHO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA LOCALIDADE._x000D_
 _x000D_
  _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Soró da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/323/323_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REVITALIZAÇÃO DA PRAÇA BALBINO ALVES, LOCALIZADA NO POVOADO BRASÍLIA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE._x000D_
 _x000D_
 ESTOU CERTO DE QUE, ESSA PRESIDÊNCIA ESTARÁ SENSÍVEL ÀS RAZÕES DO PEDIDO._x000D_
 </t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/324/324_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/324/324_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA REALIZADO A CONCLUSÃO DA OBRA DE CONSTRUÇÃO DA CASA DE FARINHA DO POVOADO AÇU VELHO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/325/325_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/325/325_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO UMA UNIDADE BÁSICA DE SAÚDE - UBS NA COMUNIDADE DA PIÇARREIRA, LOCALIZADA NO POVOADO COLÔNIA TREZE  , NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé do Perfume</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/326/326_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA ESTRADA QUE LIGA O POVOADO SANTO ANTÔNIO AO ASSENTAMENTO CRUZ DAS ALMAS, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/327/327_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/327/327_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO UMA AMBULÂNCIA DE SIMPLES REMOÇÃO PARA A COMUNIDADE DO POVOADO QUILOMBO , NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eduardo de João Maratá</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/328/328_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA COMUNIDADE DA PIÇARREIRA, LOCALIZADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Creusa do Oiteiros</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/329/329_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/329/329_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONSTRUÍDOS 02 (DOIS) QUEBRA-MOLAS  NO POVOADO PURURUCA, NO TRECHO COMPREENDIDO ENTRE A PADARIA E A IGREJA DA COMUNIDADE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/330/330_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/330/330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONSTRUÍDOS 02 (DOIS) QUEBRA-MOLA NA ESTRADA DEIJANIRO JONAS DA SILVA, LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO, E, TAMBÉM, POR SE TRATAR DE UMA LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/331/331_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/331/331_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJAM AMPLIADAS AS ÁREAS DOS CEMITÉRIOS DOS POVOADOS CARCARÁ E O DOS OLHOS D&amp;#180;ÁGUA, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Baiano do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/332/332_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/332/332_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM  FEITOS O CALÇAMENTO E A REDE DE ESGOTO DO CONJUNTO LEONOR BARRETO FRANCO, QUE FICA LOCALIZADO NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DO REFERIDO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/333/333_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/333/333_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITO COMPLEMENTO DO CALÇAMENTO DA RUA  MONSENHOR JUAREZ E O CALÇAMENTO DAS RUAS DONATO BATISTA DE SANTANA E TORQUATO FELIX DO NASCIMENTO , AMBAS LOCALIZADAS NO BAIRRO SILVIO ROMERO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/334/334_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA &amp;#8220;A&amp;#8221;, LOTEAMENTO MARINA, LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/335/335_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/335/335_texto_integral.doc</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/336/336_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DOS POVOADOS JENIPAPO, ARAÇA, QUIRINO, MATO DA MADEIRA E JOÃO MARTIN,  NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A CONCLUSÃO DA OBRA DA QUADRA DE ESPORTE DO POVOADO LUIZ FREIRE, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS JOVENS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/338/338_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA REFEITO A COBERTURA DO PALCO DA PRAÇA SANTA RITA, QUE FICA LOCALIZADA NO POVOADO AÇUZINHO FREIRE, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A LIMPEZA DO TERRENO QUE FICA AOS ARREDORES DO CAMPO DE FUTEBOL, LOCALIZADO NO BAIRRO JARDIM CAMPO NOVO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/340/340_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/340/340_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DOS POVOADOS BOEIRO, FLEXAS, RIO FUNDO, MARIQUITA, PIABAS, QUIPÉ, POMBO, BONFIM, CANDEAL DA TAPERA, OLHOS D&amp;#180;ÁGUA, ASSENTAMENTO SABOEIRO, CARCARÁ, ITAPERINHA DOS GATOS E PAU D&amp;#180;ARCO, TODOS LOCALIZADOS NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/341/341_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/341/341_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA SANTOS JÚNIOR, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO  ITAPERINHA  DOS GATOS E REGIÃO, QUE ABRANGE CERCA DE 08 (OITO) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/342/342_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/342/342_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. CARLOS ÂNGELO DA SILVA, SECRETÁRIO MUNICIPAL DO PLANEJAMENTO - SEPLAG, NO SENTIDO QUE SEJA REALIZADO O PAGAMENTO DO 13° SALÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS NA DATA DE SEU ANIVERSÁRIO. ATENDENDO AOS CONSTANTES APELOS DOS SERVIDORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/343/343_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/343/343_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA A LIMPEZA DOS TANQUES DOS POVOADOS MARIQUITA, PIABAS, TAPERA DOS MODESTOS E QUIPÉ, TODOS LOCALIZADOS NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jailton da Mercearia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/344/344_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/344/344_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A CONCLUSÃO DO CALÇAMENTO DA RUA DR. EVANDRO, ESPECIFICAMENTE NO TRECHO CONHECIDO COMO &amp;#8220;ESTRADA DE LOSA&amp;#8221;, LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/345/345_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/345/345_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONSTRUÍDOS 02 (DOIS) QUEBRA-MOLA NA RUA EDIVALDO DE FARIAS JÚNIOR, LOCALIZADA NO BAIRRO PRATAS, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/353/353_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ WILLAME DE FRAGA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. FÁBIO HENRIQUE, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE ESGOTO DAS RUAS ANTÔNIO MENEZES DE JESUS, MARIA DO CARMO SILVA DE MENEZES E ANTÔNIO DE PORFIRIO, LOCALIZADAS AO LADO E AO FUNDO DA CLINICA DA FAMÍLIA ANTÔNIO MAROTO,  NO BAIRRO EXPOSIÇÃO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/354/354_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/354/354_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ WILLAME DE FRAGA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. FÁBIO HENRIQUE, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE ESGOTO DA RUA DIVINA PASTORA,  LOCALIZADA NO BAIRRO PRATAS, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/355/355_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/355/355_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REPOSIÇÃO DE LÂMPADAS DA REDE PÚBLICA DO MUNICÍPIO COM LÂMPADAS  DE LIGHT EMITTING DIODE (LED) EM PARCERIA COM A INDÚSTRIA HDA DO NORDESTE INDÚSTRIA E COMÉRCIO DE COMPONENTES. </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JC</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/356/356_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/356/356_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA SANTOS JÚNIOR, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO  TANQUEE REGIÃO, QUE ABRANGE CERCA DE 04 (QUATRO) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/357/357_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/357/357_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O MURO DA ESCOLA MUNICIPAL CHILE, QUE FICA LOCALIZADA NO POVOADO MARIQUITA, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS PAIS E ALUNOS DA REFERIDA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/358/358_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO UMA UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS NA COMUNIDADE MATINHA, QUE FICA LOCALIZADO NO BAIRRO LIBÓRIOS, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/359/359_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/359/359_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONSTRUÍDOS ABRIGOS PARA OS USUÁRIOS DO TRANSPORTE PÚBLICO MUNICIPAL.  EM ATENDIMENTO AOS CONSTANTES APELOS DOSA USUÁRIOS DO REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/360/360_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DEPARTAMENTO ESTADUAL DE INFRAESTRUTURA RODOVIÁRIA - DER, NO SENTIDO QUE SEJAM CONSTRUÍDOS  02 (DOIS) ABRIGOS PARA USUÁRIOS DE TRANSPORTE PÚBLICO NA RODOVIA 270, QUE LIGA OS MUNICÍPIOS DE LAGARTO E SIMÃO DIA, NO TRECHO PRÓXIMO A ENTRADA DO POVOADO QUILOMBO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/361/361_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA IMPLANTADO A OUVIDORIA GERAL DO MUNICÍPIO. ATENDENDO AOS ANSEIOS DA POPULAÇÃO LAGARTENSE PELO REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/362/362_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/362/362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REVITALIZAÇÃO DO POÇO ARTESIANO DO POVOADO PÉ DA SERRA DO QUI. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM  MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/363/363_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/363/363_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA ESCAVADO UM POÇO ARTESIANO NO POVOADO MARIQUITA, NESTE MUNICÍPIO, PARA A CAPTAÇÃO DE ÁGUAS SUBTERRÂNEAS. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/364/364_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/365/365_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/365/365_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA SANTOS JÚNIOR, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO  COLÔNIA TREZE  E REGIÃO, QUE ABRANGE CERCA DE 10 (DEZ) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/366/366_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/366/366_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PODA DAS ÁRVORES DA PRAÇA SILVIO ROMERO, LOCALIZADA NO BAIRRO CENTRO, BEM COMO A REPOSIÇÃO DE LÂMPADAS DA MESMA, NESTA MUNICÍPIO. ATENDENDO AOS CONSTANTES DOS TRANSEUNTES DA REFERIDA PRAÇA. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/367/367_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/367/367_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA SANTOS JÚNIOR, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO  CRIOULO E REGIÃO, QUE ABRANGE CERCA DE 06 (SEIS) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Clayton Moore</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/368/368_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/368/368_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A LIMPEZA DO CANAL DA RUA &amp;#8220;JOSÉ BARRETO DE SOUZA&amp;#8221;, LOCALIZADA  NO CONJUNTO LAUDELINO FREIRE, BAIRRO LAUDELINO FREIRE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/369/369_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM  IMPLANTADO  01 (UM) QUEBRA-MOLA NA RODOVIA 459, EM FRENTE ESCOLA MUNICIPAL SANTOS DUMONT, NO POVOADO BRASÍLIA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS PAIS DOS ALUNOS DESSA UNIDADE ESCOLAR, BEM COMO OS APELOS DOS MORADORES DO REFERIDO POVOADO E REGIÃO, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/370/370_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/370/370_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE COLETA DE LIXO (CARRO DO LIXO), NO POVOADO BOEIRO, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/371/371_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/371/371_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO EM PARALELEPÍPEDO E A REDE DE ESGOTO DA RUA PRESIDENTE VARGAS,  LOCALIZADA NO BAIRRO PRATAS, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/372/372_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/372/372_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO NO POVOADO CARCARÁ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DO REFERIDO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/373/373_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/373/373_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DO POVOADO QUILOMBO, NESTE MUNICÍPIO. NO TRECHO CORRESPONDENTE DA RODOVIA SE 260 ATÉ A IGREJA CATÓLICA DO RESPECTIVO POVOADO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/374/374_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/374/374_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO.  GOVERNADOR DO ESTADO SERGIPE, SR. JACKSON BARRETO DE LIMA, NO SENTIDO QUE SEJA IMPLANTADO A MODALIDADE DE ENSINO MÉDIO (SEGUNDO GRAU) NO POVOADO MARIQUITA, QUE ABRANGE CERCA DE 4 (QUATRO) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/375/375_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/375/375_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA RAUL PEREIRA, LOCALIZADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/381/381_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/381/381_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO O SISTEMA DE MARCAÇÃO DE CONSULTAS E EXAMES ONLINE NA UNIDADE BÁSICA DE SAÚDE DO POVOADO AÇUZINHO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS DA RESPECTIVA COMUNIDADE E REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/382/382_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/382/382_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM  IMPLANTADO  01 (UM) QUEBRA-MOLA NA RODOVIA RIACHÃO DO DANTAS, NAS PROXIMIDADES DA EMPRESA DISTRIBUIDORA DE GÁS &amp;#8211; ATUAL GÁS, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DE PAIS E ALUNOS DA ESCOLA MUNICIPAL JOSÉ ANTÔNIO DOS SANTOS, ANTIGA ESCOLA PREFEITO ZEZÉ ROCHA, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A ILUMINAÇÃO DA RODOVIA ROSENDO RIBEIRO FILHO, NO TRECHO COMPREENDIDO ENTRE O CEMITÉRIO NOSSA SENHORA DA PIEDADE E A ENTRADA DOS CONJUNTOS HABITACIONAIS JOÃO E JÚLIA NOGUEIRA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS TRANSEUNTES DA REFERIDA RODOVIA.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AO LUGAREJO SENA, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA A LIMPEZA DOS TANQUES DOS POVOADOS PURURUCA, MORCEGO, CAVALEIRA, SACO REDONDO, SACO DO TIGRE, ASSENTAMENTO 22 DE NOVEMBRO E LUGAREJO SENA, TODOS LOCALIZADOS NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM CONSTRUÍDAS UNIDADES BÁSICAS DE SAÚDE &amp;#8211; UBS NOS POVOADOS JUERANA E ARAÇA, NESTE MUNICÍPIO ATENDENDO AOS CONSTANTES APELOS DOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS DAS RESPECTIVAS COMUNIDADES E REGIÕES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DO POVOADO  BRASÍLIA E REGIÃO CIRCUNVIZINHA, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/389/389_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/389/389_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DO MURO NA ESCOLA MUNICIPAL PAULO RODRIGUES, LOCALIZADA NO POVOADO AÇU ( PISTA DO AÇU), NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/390/390_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/390/390_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA COMUNICAÇÃO A EMPRESA ENERGISA COM A FINALIDADE DE MUDAR O TRANSFORMADOR PARA QUE POSSIBILITE O FUNCIONAMENTO DO POÇO ARTESIANO DO POVOADO OITEIROS, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA, NO SENTIDO QUE SEJA DISPONIBILIZADO  POR  02 (DIAS) O SERVIÇO DE MUTIRÃO PARA A RETIRADA DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO OITEIROS, PURURUCA E REGIÃO, QUE ABRANGE CERCA DE CINCO (05) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. CARLOS ANGELO DA SILVA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO - NO SENTIDO QUE SEJA ENVIADO PROJETO DE LEI A ESTA CASA, COM FINALIDADE DE AUTORIZAR O AFASTAMENTO DE SERVIDOR PÚBLICO PORTADOR DE DEFICIÊNCIA. ATENDENDO AOS CONSTANTES APELOS DE VÁRIOS SERVIDORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DO CAMPO DE FUTEBOL NO POVOADO QUIPÉ, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO PODAMENTO DAS ÁRVORES DO POVOADO SANTO ANTÔNIO , NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇA,MENTO NO TRECHO CONHECIDO COMO &amp;#8220; ESTRADA  DE ANA LÚ) NO POVOADO BREJO, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA O CALÇAMENTO NO TRECHO CONHECIDO COMO &amp;#8220;ESTRADA  DE ANA LÚ&amp;#8221; NO POVOADO BREJO, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A LIMPEZA DO TANQUE DO ASSENTAMENTO &amp;#8220; 20 DE NOVEMBRO&amp;#8221;, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITOS (02 ) DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA 15, CONJUNTO JULIA NOGUEIRA, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DA RUA ELVIRA DE OLIVEIRA, BAIRRO LAUDELINO FREIRE, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A TROCA DA CAIXA D&amp;#180;ÁGUA POR DE FIBRA, TENDO AS PÉSSIMAS CONDIÇÕES DA ATUAL DA CAIXA, DO ASSENTAMENTO TIRADENTES, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A LIMPEZA E CAPINAGEM DA PRAÇA SÃO JOSÉ E RUAS, DO POVOADO JENIPAPO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM IMPLANTADO 01 (UM) QUEBRA-MOLA NA RODOVIA 270, NA ENTRADA DO LOTEAMENTO KAPTIVA, NO POVOADO QUEIROZ, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS PAIS DOS ALUNOS DESSA UNIDADE ESCOLAR, BEM COMO OS APELOS DOS MORADORES DO REFERIDO POVOADO E REGIÃO, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.doc</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA E AMPLIAÇÃO DO COLÉGIO ANTONIEL, DO POVOADO QUIRINO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO. </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REVITALIZAÇÃO DO PAISAGISMO DO TREVO QUE DÁ ACESSO AO MUNICÍPIO DE RIACHÃO DO DANTAS,LOCALIZADO NA RODOVIA CONTORNO, NESTE MUNICÍPIO. E, QUE NESSE PROJETO SEJA INCLUÍDO UMA HOMENAGEM AO ATLETA &amp;#8220;DIEGO COSTA&amp;#8221; EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS E TORCEDORES LAGARTENSES. </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.doc</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. FLORIANO SANTOS FONSECA, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO - SEMAD, NO SENTIDO QUE SEJA REALIZADO O PAGAMENTO DO 13° SALÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS NA DATA DE SEU ANIVERSÁRIO. ATENDENDO AOS CONSTANTES APELOS DOS SERVIDORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A CONCLUSÃO DA QUADRA DE ESPORTES DO POVOADO OLHOS D&amp;#8217;ÁGUA, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A CONCLUSÃO DAS CASAS DOADAS AS FAMÍLIAS DE BAIXA RENDA DO POVOADO QUIPÉ, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CAPTURA DE ANIMAIS SOLTOS NA RODOVIA SE - 160, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MOTORISTAS E MOTOCICLISTAS QUE TRAFEGAM NESSA VIA. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POÇO ARTESIANO DO POVOADO RIO DAS VACAS, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR MELHORIA NO FORNECIMENTO E ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA  CONSTRUÍDO UM CAMPO DE FUTEBOL NO POVOADO BREJO, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS ATLETAS E TORCEDORES LAGARTENSES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA PRAÇA LOCALIZADA EM FRENTE A IGREJA CATÓLICA DO BAIRRO JARDIM CAMPO NOVO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA FEITO TERMO DE COMODATO COLOCANDO OS 02 (DOIS) CAMPOS DE FUTEBOL LOCALIZADOS AO LADO DO BNB CLUBE A DISPOSIÇÃO DO LAGARTO FUTEBOL CLUBE. </t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO E DA PRAÇA NO POVOADO FUZUÊ, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS ATLETAS E TORCEDORES LAGARTENSES. </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA JOANA FERREIRA, BAIRRO HORTA, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS ATLETAS E TORCEDORES LAGARTENSES. </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A ATIVAÇÃO DOS DOIS POÇOS ARTESIANOS DO ASSENTAMENTO 22 DE NOVEMBRO, TENDO EM VISTA QUE OS MESMOS JÁ ESTÃO EM CONDIÇÕES DE FUNCIONAR, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS ATLETAS E TORCEDORES LAGARTENSES. </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA  FEITO O PIÇARAMENTO DE TODA A PISTA DO PAU GRANDE, PASSANDO PELA JUERENA ATÉ O ACUZINHO  E POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DO REFERIDO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E NOS CONJUNTOS ALBANO FRANCO E CAMPO NOVO AMBOS NO POVOADO BRASÍLIA, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS ATLETAS E TORCEDORES LAGARTENSES.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO UMA UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS NO POVOADO BRITINHO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA TRAVESSA JOSÉ ANTÔNIO DE VASCONCELOS, ESPECIFICAMENTE NO TRECHO CONHECIDO COMO &amp;#8220; ESTRADA JOSÉ ANANIAS DOS SANTOS, SEGUINDO A LATERAL ESQUERDA DA IGREJA SANTA LUZIA&amp;#8221;, LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/434/434_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/434/434_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A CONCLUSÃO DO CALÇAMENTO DA RUA JOSÉ NICOLAU DE MENEZES, ESPECIFICAMENTE NO TRECHO DA EXTREMIDADE LIGADA A RUA JOSÉ ANTÔNIO VASCONCELOS LOCALIZADA NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/435/435_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/435/435_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A CONCLUSÃO DO CALÇAMENTO DA RUA LUCAS OITEIROS, ESPECIFICAMENTE NO TRECHO CONHECIDO COMO &amp;#8220;ESTRADA DA CRECHE E CLÍNICA DE SAÚDE&amp;#8221;, LOCALIZADA NO BAIRRO PRATAS, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA RUA ACRIPINO FONTES, QUE FICA LOCALIZADA NO BAIRRO EXPOSIÇÃO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA ESTRADA DAS ONZE CASA, QUE FICA LOCALIZADA NO BAIRRO HORTA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SE PROCEDA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA&amp;#8221;,  NO BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. MARCOS ROBERTO,  GERENTE OPERACIONAL DA COMPANHIA DE SANEAMENTO DE SERGIPE &amp;#8211; DESO &amp;#8211; REGIONAL SUL,  NO SENTIDO DE QUE SEJA FEITA A AMPLIAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA ATÉ O POVOADO GALO ASSANHADO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS SEUS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURE, NO SENTIDO QUE SEJA REVITALIZAÇÃO DA ROTATÓRIA-TREVO QUE ACESSO A ENTRADA DA CIDADE, NESTE MUNICÍPIO. EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA PROVIDENCIADA A REPOSIÇÃO DAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA DA PRAÇA JOSÉ DOMINGOS VIEIRA, LOCALIZADA NO BAIRRO LAUDELINO FREIRE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES, TRANSEUNTES E ESTUDANTES DA ESCOLA MUNICIPAL FREI CRISTÓVÃO DE SANTO HILÁRIO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA COMUNICAÇÃO A EMPRESA ENERGISA COM A FINALIDADE DE REALIZAR A TROCA O TRANSFORMADOR PARA QUE POSSIBILITE O FUNCIONAMENTO DO POÇO ARTESIANO DO POVOADO ATALHO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS CIDADÃOS DESTA LOCALIDADE E REGIÃO POR UMA MELHORIA NO ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_n_103_de_2017_washington_-_posto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_n_103_de_2017_washington_-_posto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a Construção de Posto de Saúde no Povoado Piabas, neste município</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONCLUSÃO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA PACHECO, QUE FICA LOCALIZADA NO BAIRRO SÍLVIO ROMERO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Joselmo de Antônio Simões, Ibrain Monteiro, Josivaldo da Equoterapia, Zé do Perfume</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JACKSON BARRETO DE LIMA - GOVERNADOR DO ESTADO DE SERGIPE,  NO SENTIDO QUE SEJA FEITA A AMPLIAÇÃO DO GASODUTO ATÉ O MUNICÍPIO DE LAGARTO.  </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA PREVISTO NO ORÇAMENTO ANUAL DO MUNICÍPIO, AS DESPESAS REFERENTES A INSTALAÇÃO DO GASODUTO NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A LIMPEZA DO CANAL DO CONJUNTO LOIOLA, QUE FICA LOCALIZADO NO BAIRRO SÃO JOSÉ,  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PRAÇA NO LARGO EM FRENTE A UNIDADE BÁSICA DE SAÚDE DR. DAVI, QUE FICA LOCALIZADO NO CONJUNTO JARDIM CAMPO NOVO, BAIRRO SÃO JOSÉ,  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONCLUÍDA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA PACHECO, LOCALIZADA NO BAIRRO SÍLVIO ROMERO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A PASSAGEM SOBRE O CANAL NA RUA JOSÉ FELISBERTO PRATA PARA A RUA PEDRO CORREIA DOS SANTOS, AMBAS LOCALIZADAS NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A URBANIZAÇÃO DA AVENIDA FRANCISCO ANTÔNIO FIGUEIREDO, DO TRECHO CORRESPONDENTE A PARTE LATERAL DO CAMPUS ANTÔNIO GRACIA FILHO À UNIDADE BÁSICA DA SAÚDE DR. DAVI E, DA AVENIDA JOSÉ LOIOLA DA SILVA, DO TRECHO CORRESPONDENTE A UNIDADE BÁSICA DE SAÚDE DR. DAVI À IGREJA LUZ PARA AS NAÇÕES, AMBAS LOCALIZADAS NO BAIRRO  SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO UMA UNIDADE BÁSICA DE SAÚDE - UBS NO POVOADO RIO FUNDO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA A CONSTRUÇÃO DE POSTO DE SAÚDE, NOS POVOADOS JUERANA, RIOS DAS VACAS E LUIZ FREIRE, NESTE MUNICÍPIO.ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO UMA UNIDADE BÁSICA DE SAÚDE - UBS NO POVOADO BOEIRO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO EM PARALELEPÍPEDO DAS RUAS JOÃO DE INÊS, BNB E ANTÔNIO MOURA DOS SANTOS, QUE FICAM LOCALIZADAS NO BAIRRO CIDADE NOVA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO UM CANTEIRO CENTRAL NA RUA ANTÔNIO ROCHA, QUE FICA LOCALIZADA NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A RECUPERAÇÃO DAS PONTES QUE FICAM LOCALIZADAS NO POVOADO CRIOULO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA DE ACESSO AO POVOADO. </t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO ABRIGO DE PASSAGEIROS QUE FICA NA AVENIDA ANTÔNIO MARTINS DE MENEZES, NAS PROXIMIDADES DO TREVO QUE DÁ ACESSO A CIDADE DE ITABAIANA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS USUÁRIOS DO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DE UMA PRAÇA EM FRENTE A IGREJA CATÓLICA DO POVOADO QUILOMBO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A PIÇARRAGEM DA ESTRADA CONHECIDA COMO &amp;#8220;CORREDOR DE NONI&amp;#8221;, PRÓXIMO A CASA DO SENHOR ZÉ DO BREJO,  QUE FICA LOCALIZADA NO POVOADO CARAÍBAS  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO AGENTE DE SAÚDE PARA OS POVOADOS RIO FUNDO E  CANDEAL DA TAPERA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJA O RECAPEAMENTO NA EXTENSÃO DA RODOVIA 459, QUE DA ACESSO AO POVOADO BRASÍLIA E JENIPAPO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS PAIS DOS ALUNOS DESSA UNIDADE ESCOLAR, BEM COMO OS APELOS DOS MORADORES DO REFERIDO POVOADO E REGIÃO, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. </t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A MANUTENÇÃO DO POÇO ARTESIANO DOS POVOADOS OLHOS D&amp;#8217;ÁGUA E TAPERA DOS MODESTOS, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE &amp;#8211; SSP/SE, DR. JOÃO BATISTA, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADA DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO JENIPAPO E REGIÃO, QUE ABRANGE CERCA DE 10 (DEZ)OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/475/475_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/475/475_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AOS ILUSTRÍSSIMOS SENHORES NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E VALMIR RAFAEL SILVA MONTEIRO, SECRETÁRIO MUNICIPAL DA CULTURA, DA JUVENTUDE E DO ESPORTE &amp;#8211; SECJESP, NO SENTIDO QUE SEJA FEITAM IMPLANTADAS &amp;#8220;ACADEMIAS AO AR LIVRE&amp;#8221; NO BALNEÁRIO JOSÉ AGUINALDO E NAS PRAÇAS JOSÉ DOMINGOS VIEIRA E NA JEREMIAS MONTEIRO DE CARVALHO, LOCALIZADOS NOS BAIRROS CENTRO, LAUDELINO FREIRE E SÃO JOSÉ, RESPECTIVAMENTE. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS LAGARTENSES POR ESPAÇOS PÚBLICOS PARA A ATIVIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/476/476_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/476/476_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO A VOSSA EXCELÊNCIA O SR. MARCONY CABRAL SANTOS &amp;#8211; COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SERGIPE, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE CAPTURA DE ANIMAIS SOLTOS NAS RODOVIAS QUE DÃO ACESSO AO MUNICÍPIO DE LAGARTO. A RAZÃO DE TAL PEDIDO REPOUSO NA INTENÇÃO DE DIMINUIR OS CONSTANTES ACIDENTES QUE OCORREM NESSAS RODOVIAS ENTRE  CONDUTORES DE VEÍCULOS E ESSES ANIMAIS. </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/477/477_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/477/477_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA DISPONIBILIZADO CARROS PIPA PARA OS POVOADOS PIABAS, OLHOS D&amp;#8217;ÁGUA E TAPERA DOS MODESTOS, NESTE MUNICÍPIO,  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/478/478_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/478/478_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJAM ESCAVADOS 02 (DOIS) POÇOS ARTESIANOS NOS POVOADOS VÁRZEA DOS ESPINHOS E ARAÇÁ, AMBOS LOCALIZADOS NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/479/479_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/479/479_texto_integral.doc</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/480/480_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE FEITA À LIMPEZA DA LAGOA SECA SITUADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja, Ibrain Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXMO. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE, DR. JOÃO BATISTA SANTOS JÚNIOR, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA OS POVOADOS COLÔNIA TREZE, CRIOULO E PARA O BAIRRO JARDIM CAMPO NOVO, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DOS POVOADOS BOMFIM E CANDEAL DA TAPERA, NESTE MUNICÍPIO,  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA RUA JATOBÁ, QUE FICA LOCALIZADO AO FUNDO DA IGREJA NOSSA SENHORA DAS GRAÇAS NO POVOADO JENIPAPO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO HORTA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA JOAQUIM JOVENTINO FONTES, QUE FICA LOCALIZADA NO BAIRRO SÃO JOSÉ,  NESTA MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA RUA PORFÍRIO BISPO DOS SANTOS, QUE FICA LOCALIZADA NO BAIRRO PRATAS,  NESTA MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DO POVOADO BREJO E REGIÃO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES. </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA PERFURADO 01 (UM) POÇO ARTESIANO NO POVOADO CAVALHEIRA DO OITEIRO, LOCALIZADO NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>JC, Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA INSTALAÇÃO DE 01(UMA) CAIXA D&amp;#8217;ÁGUA E DE 01 (UMA) BOMBA SUBMERSA NO POÇO ARTESIANO  DO ASSENTAMENTO ROSELI NUNES I, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>JC, Alex Dentinho, Clayton Moore, Eduardo de João Maratá, Gilberto da Farinha, Gordinho de Jorge da Laranja, Jailton da Mercearia, Marta da Dengue, Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO QUE SEJA FEITA A DOAÇÃO DO TERRENO ONDE FUNCIONAVA A ESCOLA MUNICIPAL DO POVOADO RIO DA VACA, PARA O GOVERNO DO ESTADO DE SERGIPE, PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA REFERIDA LOCALIDADE, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO O SISTEMA DE 24 HORAS DE FUNCIONAMENTO DA UNIDADE BÁSICA DE SAÚDE PADRE ALMEIDA, QUE FICA LOCALIZADA NO POVOADO COLÔNIA TREZE , NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA UMA PRAÇA E O CALÇAMENTO NA PIÇAREIRA DE BAIXO EM FRENTE À IGREJA CATÓLICA, POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA. </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA TRAVESSA NOVO TEMPO RUA JOSÉ NILSON DE JESUS MOTA, QUE FICAM LOCALIZADA CONFRENTE AO HOSPITAL REGIONAL,  NO BAIRRO NOVO HORIZONTE,  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REFORMA DAS PRAÇAS FELINO FONTES E JOSÉ MACHADO, LOCALIZADAS NO BAIRRO CENTRO,  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA VIABILIZADA A POSSIBILIDADE DA REALIZAÇÃO DA SESSÃO ITINERANTE NO POVOADO SANTO ANTÔNIO NO DIA 18 DE ABRIL POR OCASIÃO DAS COMEMORAÇÕES ALUSIVAS AO ANIVERSÁRIO DE LAGARTO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO UMA UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS NO POVOADO SANTO ANTÔNIO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA A ILUSTRÍSSIMA SRA. VANDA MONTEIRO, SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, NO SENTIDO DE QUE 30% DOS HORTIFRUTIGRANJEIROS ADQUIRIDOS PELO MUNICÍPIO, SEJAM HIDROPÔNICOS, COM O OBJETIVO DE INCENTIVAR O CULTIVO DESSA NOVA TÉCNICA DENTRO DA AGRICULTURA FAMILIAR E A REDUÇÃO DO CONSUME DE ÁGUA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SRA. ANDRESSA NASCIMENTO, SECRETÁRIO MUNICIPAL DE AÇÃO SOCIAL E O DIRETOR NO NAT, NO SENTIDO QUE SEJAM DISPONIBILIZADOS CURSOS PROFISSIONALIZANTES AOS ALUNOS DO ENSINO MÉDIO DESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DO REFERIDO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/504/504_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/504/504_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMOS SRS. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMA SRA. VANDA MONTEIRO, SECRETÁRIA MUNICIPAL DO EDUCAÇÃO-SEMED &amp;#8211; E AO  SR. ANTÔNIO JOSÉ FLAMARION DE CARVALHO DÉDA E A SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DO DESENVOLVIMENTO RURAL &amp;#8211; SEMADER, NO SENTIDO QUE REALIZA O INCENTIVO A ORGANIZAÇÃO DE HORTAS ESCOLARES, ATRAVÉS DE HORTA VERTICAL FEITAS A PARTIR DE GARRAFAS &amp;#8220;PET&amp;#8221;, PARA AS ESCOLAS QUE NÃO POSSUAM ESPAÇOS PARA A IMPLANTAÇÃO NO SOLO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS ALUNOS E DIRETORES DOS COLÉGIOS DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SENHOR ADELSON RIBEIRO DD. DIRETOR DO DEPARTAMENTO DE TRÂNSITO E TRANSPORTE URBANO -  DTTU, NO SENTIDO QUE SEJAM IMPLANTADAS VAGAS DE ESTACIONAMENTO PARA MOTOCICLETAS PARA PESSOAS PORTADORAS DE DEFICIÊNCIA NOS PRINCIPAIS BAIRROS DESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS LAGARTENSES QUE UTILIZAM TAL MODALIDADE DE TRANSPORTE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM IMPLANTADO 01 (UM) QUEBRA-MOLA NA RODOVIA 270, EM FRENTE AO BAR DO TONINHO, NO POVOADO QUILOMBO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES PEDIDOS DOS MORADORES DO REFERIDO POVOADO E REGIÃO, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A RECUPERAÇÃO DA VIGA E LAJE DE SUSTENTAÇÃO DA CAIXA D&amp;#8217; ÁGUA DO POVOADOS MARIQUITA PRÓXIMO A LADEIRA DA CAÇUBA, NESTE MUNICÍPIO,  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A RECUPERAÇÃO DA VIGA E LAJE DE SUSTENTAÇÃO DA CAIXA D&amp;#8217; ÁGUA DA CRECHE SOSSEGO DA MAMÃE NO POVOADOS OLHOS D&amp;#8217; ÁGUA, NESTE MUNICÍPIO,  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, NO SENTIDO QUE SEJA FEITA A REFORMA DA ESCOLA MUNICIPAL DINAMARCA, QUE FICA LOCALIZADA NO POVOADO SANTO ANTÔNIO, NESTE MUNICÍPIO. E, QUE NESSA NOVA INSTALAÇÃO SEJA IMPLANTADO ALGUM SERVIÇO PÚBLICO PARA A COMUNIDADE LOCAL E REGIÃO, COMO: UMA UNIDADE BÁSICA DE SAÚDE- UBS,  OU UMA UNIDADE ESCOLAR OU AINDA UM CENTRO SOCIAL. </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SE PROCEDA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA&amp;#8221;,  NO POVOADO PIÇARREIRA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E IMPLANTAÇÃO DA REDE DE ESGOTO NAS RUAS 2,3 E 4 NO CONJUNTO JARDIM MORUMBI, FUNDO DA ASSOCIAÇÃO ACÁCIA RIBEIRO, LOCALIZADAS NO BAIRRO ADEMAR DE CARVALHO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REFORMA DAS PONTES QUE DÃO ACESSO AOS ASSENTAMENTOS CABOCLO E XXII DE NOVEMBRO, FAZENDA PALMA E POVOADO OITEIROS, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR, NO SENTIDO QUE SEJA  VISTO A POSSIBILIDADE DE REGULAMENTAÇÃO DE ESTÁGIO REMUNERADO NAS REPARTIÇÕES PÚBLICAS MANTIDAS PELO MUNICIPAL PARA ALUNOS REGULARMENTE MATRICULADOS EM CURSOS DE GRADUAÇÃO E/OU DE EDUCAÇÃO BÁSICA PROFISSIONALIZANTE. ATENDENDO AOS APELOS DOS ESTUDANTES DAS REFERIDAS MODALIDADES DE ENSINO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.doc</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Fábio Frank</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PRAÇA NO LARGO DA CRUZ DAS ALMAS, QUE FICA LOCALIZADO NO POVOADO SANTO ANTÔNIO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA IMPLANTADA UMA EQUIPE PERMANENTE DE REPARO DOS CALÇAMENTOS DO MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS LAGARTENSES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.doc</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.doc</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA IMPLANTADO UMA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA NA UBS PADRE ALMEIDA, QUE FICA LOCALIZADA NO POVOADO COLÔNIA TREZE , NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E OS DA REGIÃO CIRCUNVIZINHA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA  FEITO O CALÇAMENTO NO POVOADO JUERANA, NO TRECHO CORRESPONDENTE A ESCOLA MUNICIPAL JOSÉ ALMEIDA MONTEIRO ATÉ A IGREJA CATÓLICA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/538/538_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/538/538_texto_integral.doc</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/539/539_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/539/539_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO A REFORMA DA PRAÇA JOSÉ MACHADO, QUE FICA  LOCALIZADA NO BAIRRO CENTRO,  NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS LAGARTENSES.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/540/540_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/540/540_texto_integral.doc</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/541/541_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/541/541_texto_integral.doc</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/542/542_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/542/542_texto_integral.doc</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SENHOR ADELSON RIBEIRO &amp;#8211; SECRETÁRIO MUNICIPAL DA ORDEM PÚBLICA E DA DEFESA DA CIDADANIA &amp;#8211; SEMOP, NO SENTIDO QUE SEJA IMPLANTADO UM NÚMERO DE EMERGÊNCIA PARA ATENDER AS POSSÍVEIS NECESSIDADES DOS CIDADÃOS LAGARTENSES. </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA ESCAVADO 01 (UM) POÇO ARTESIANO NO POVOADO PURURUCA, LOCALIZADO NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SE PROCEDA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO FAZENDA GRANDE, AO LADO DA IGREJA CATÓLICA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.doc</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DOS POVOADOS MARIQUITA, OLHOS D&amp;#8217;ÁGUA, PIABAS, RETIRO, ASSENTAMENTO SABOEIRO, RIO FUNDO, BOMFIM, FLEXA, CANDEAL DA TAPERA,TAPERA DOS MODESTOS, QUIPÉ 5, CARCARÁ, ITAPERINHA DOS GATOS E 	QUILOMBO, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES. </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA ESTRADA DO POVOADO SANTO ANTÔNIO A CRUZ DAS ALMAS, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO UMA AMBULÂNCIA PARA O POVOADO MARIQUITA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE &amp;#8211; SSP/SE, DR. JOÃO ELOY DE MENEZES, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADA DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO TANQUE E REGIÃO, QUE ABRANGE CERCA DE 5 (CINCO) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM IMPLANTADO 01 (UM) QUEBRA-MOLA NA RODOVIA 270, EM FRENTE A ENTRADA DA RUA GUSTAVO HORA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES PEDIDOS DOS MORADORES DA REFERIDA RUA, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO O MURO DO TIRO DE GUERRA &amp;#8211; 06/015- LAGARTO, QUE FICA LOCALIZADO NESTE MUNICÍPIO </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJAM PERFURADOS POÇOS ARTESIANOS NO 7º BATALHÃO DA POLÍCIA MILITAR (7º BPM) &amp;#8211; SEDE EM LAGARTO E NOS POVOADOS SACO GRANDE E CANDEAL, LOCALIZADOS NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AOS ILUSTRÍSSIMOS SENHORES NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS&amp;#8211; SEMDURB E AO ANTÔNIO JOSÉ FLAMARION DE CARVALHO DÉDA, SECRETARIO MUNICIPAL DO MEIO AMBIENTE E DO DESENVOLVIMENTO RURAL &amp;#8211; SEMADER,  NO SENTIDO QUE SEJA FEITA A LIMPEZA DA CACHOEIRA DO POVOADO QUIRINO, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE E BANHISTAS QUE FREQUENTAM O LOCAL. </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PRAÇA, PRÓXIMO A IGREJA,  NO POVOADO GAMELEIRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. CARLOS ÂNGELO DA SILVA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, NO SENTIDO QUE SEJA FEITO A REFORMA/REVITALIZAÇÃO DO TREVO QUE DO ACESSO À CIDADE DE BOQUIM, POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CONSTRUÍDO O CALÇAMENTO DO POVOADO PIÇARREIRA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA/TERRAPLANAGEM DAS ESTRADAS AOS POVOADOS CATITA,  BARRO VERMELHO, ASSENTAMENTO MOREIRA, NESTE MUNICÍPIO.  EM ATENDIMENTO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DOS POVOADOS CATITA, BARRO VERMELHO E ASSENTAMENTO MOREIRA, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES. </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO DR. JOÃO ELOY DE MENEZES - SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE SERGIPE &amp;#8211; SSP/SE,  NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADO DO DOCUMENTO DE IDENTIDADE (RG) PARA O POVOADO  LUIZ FREIRE, QUE ABRANGE CERCA DE 04 (QUATRO) OUTROS POVOADOS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS CARMELITA MARIA DE JESUS, JOSÉ LINO DE MESQUITA, MIRENA SOUZA MENEZES, RUA SANTA LUZIA, OSMUNDO LINO DE MESQUITA,  OSMAR SILVA MESQUITA, QUE FICAM  LOCALIZADAS NO BAIRRO SÃO JOSÉ, LOCAL CONHECIDO &amp;#8220;LOTEAMENTO  MESQUITA&amp;#8221;, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.doc</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AOS ILUSTRÍSSIMOS SENHORES NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E VALMIR RAFAEL SILVA MONTEIRO, SECRETÁRIO MUNICIPAL DA CULTURA, DA JUVENTUDE E DO ESPORTE &amp;#8211; SECJESP, NO SENTIDO QUE SEJA FEITA IMPLANTADA  &amp;#8220;ACADEMIA AO AR LIVRE&amp;#8221; NA PRAÇA SANTA LUZIA, QUE FICA LOCALIZADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA COMUNIDADE POR ESPAÇOS PÚBLICOS PARA O EXERCÍCIO DE PRÁTICAS ESPORTIVAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITO O PISO DA QUADRA POLIESPORTIVA DANIEL ALVES DA SILVA. QUADRA DE ESPORTE QUE FICA LOCALIZADA NO POVOADO COLÔNIA TREZE, NAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL MONSENHOR JOÃO BATISTA DE CARVALHO DALTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS PROFISSIONAIS E ALUNOS DA REFERIDA COMUNIDADE ESCOLAR. </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E O SR. ANTÔNIO JOSÉ FLAMARION DE CARVALHO DÉDA SECRETARIA MUNICIPAL DO MEIO AMBIENTE E DO DESENVOLVIMENTO RURAL &amp;#8211; SEMADER, NO SENTIDO QUE SEJA A PADRONIZAÇÃO DAS BARRACAS DA FEIRA NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS PROFISSIONAIS E ALUNOS DA REFERIDA COMUNIDADE ESCOLAR. </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PONTE QUE DÁ ACESSO AO ASSENTAMENTO GUE GUEVARA, LOCALIZADA NO BAIRRO ALDEMAR DE CARVALHO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO ASSENTAMENTO E DOS TRANSEUSTES DA REFERIDA PASSAGEM.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDO 01 (UM) QUEBRA-MOLAS NAS PROXIMIDADES DA PRAÇA SANTA TEREZINHA, LOCALIZADA NO BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUSTES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
@@ -2899,63 +2899,63 @@
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ADRIEL CORREA ALCÂNTARA, DIRETOR GERAL DA FUNDAÇÃO ESTADUAL DE SAÚDE - FUNESA, NO SENTIDO QUE SEJA DISPONIBILIZADO OS AGENTES DE ENDEMIAS PARA O SERVIÇO DE MUTIRÃO EM CAMBATE AO AEDES AEGYPTI NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA FEITA UMA PULVERIZAÇÃO DE INSETICIDA COM O &amp;#8220;CARRO FUMACÊ&amp;#8221;  NO PERÍMETRO URBANO DA CIDADE, COM A INTENÇÃO DE MANTER O CONTROLE DOS VETORES TRANSMISSORES DE DOENÇAS.  ATENDENDO AOS CONSTANTES APELOS DOS LAGARTENSES POR CONTROLE DESSES AGENTES NOCIVOS A SAÚDE.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/631/631_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/631/631_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA MARIA JOSÉ HORA, QUE FICA LOCALIZADA NO BAIRRO CENTRO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/632/632_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/632/632_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA RUA CARMELITA MARIA DE JESUS, QUE FICA LOCALIZADA NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SECRETARIO DE ESTADO DE PLANEJAMENTO, ORÇAMENTO E GESTÃO DO &amp;#8211; SEPLAG, O SR. ROSMAN PEREIRA DOS SANTOS, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DO CENTRO DE ATENDIMENTO AO CIDADÃO - CEAC ITINERANTE PARA O POVOADO MARIQUITA E ADJACÊNCIAS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SECRETARIO DE ESTADO DE PLANEJAMENTO, ORÇAMENTO E GESTÃO DO &amp;#8211; SEPLAG, O SR. ROSMAN PEREIRA DOS SANTOS, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DO CENTRO DE ATENDIMENTO AO CIDADÃO - CEAC ITINERANTE PARA O POVOADO COLÔNIA TREZE E ADJACÊNCIAS, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
@@ -3136,348 +3136,348 @@
   <si>
     <t>661</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITAS A TERRAPLANAGEM DAS ESTRADAS E  REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DO POVOADO BREJO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJAM FEITAS AS PAVIMENTAÇÕES EM PARALELEPÍPEDO DAS RUAS GEROLINA ALVES DE SOUZA E NOVA ESPERANÇA, AMBAS LOCALIZADAS NO CONJUNTO LOIOLA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.  </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/668/668_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO POÇO ARTESIANO DO POVOADO PIABAS, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR MELHORIA NO FORNECIMENTO E ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/669/669_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/670/670_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/671/671_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA RUA ELVIRA DE OLIVEIRA, QUE FICA LOCALIZADA NO BAIRRO LAUDELINO FREIRA, NESTE MUNICÍPIO. ATENDENDO AOS APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA VIA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/672/672_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEIA A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DO POVOADO SACO REDONDO,  NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEIA A LIMPEZA DO PRÉDIO DA ESCOLA MUNICIPAL QUE FICA LOCALIZADA NO POVOADO SACO REDONDO,  NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEIA A TERRAPLANAGEM DA ESTRADA PRINCIPAL QUE DÁ ACESSO AO POVOADO PURURUCA, BEM COMO AS ESTRADAS QUE DÃO ACESSO AOS POVOADOS FAZENDA DE CIMA E MIRANDA,  NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDAS COMUNIDADES.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DAS LÂMPADAS DO CAMPO DE FUTEBOL DO_x000D_
 7º BATALHÃO DA POLÍCIA MILITAR (7º BPM) &amp;#8211; SEDE EM LAGARTO.   ATENDENDO AOS CONSTANTES APELOS DOS MILITARES E  ATLETAS DA COMUNIDADE QUE FAZEM USO DO ESPAÇO._x000D_
 </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DAS LÂMPADAS DO POVOADO QUILOMBO E REGIÃO. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTAS COMUNIDADES.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO PARA O POVOADO COLÔNIA TREZE A CARRETA MÓVEL QUE REALIZA EXAMES PREVENTIVOS DE CÂNCER DE MAMA E COLO DO ÚTERO, BEM COMO O ENCAMINHAMENTO PARA TRATAMENTO.   O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DO MURO DO CEMITÉRIO DO POVOADO CARCARÁ. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REPOSIÇÃO DAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA NOS POVOADOS BRASÍLIA, BOA VISTA , URUBU GRANDE, MOITA, TABOCA, ASSENTAMENTO IMBURANA, ASSENTAMENTO KARL MAX E O ASSENTAMENTO CAMILO TORRES. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTAS COMUNIDADES.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA PONTE QUE FICA LOCALIZADA NO  POVOADO BRINQUINHO, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTAS COMUNIDADES.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/682/682_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR.  ADELSON RIBEIRO, SECRETÁRIO MUNICIPAL DA ORDEM PÚBLICA E DEFESA DA CIDADANIA &amp;#8211; SEMOP, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO DE NOTIFICAR A EMPRESA COMCAL PARA FAZER A REMOÇÃO DO AMONTOADO DE TERRA EXISTENTE NA RUA ENOQUE MARTINS FONTES, BAIRRO NOVO HORIZONTE, QUE VEM CAUSANDO PERIGO AS RESIDÊNCIAS NAS PROXIMIDADES DEVIDO AO GRANDE RISCO DE DESLIZAMENTO. </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/683/683_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/683/683_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A PERFURAÇÃO DE UM POÇO ARTESIANO NO CONJUNTO ANTÔNIO MARTINS DE MENEZES, LOCALIZADO NO BAIRRO ALTO DA BOA VISTA,  NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO,  COM CÓPIA AO ILUSTRÍSSIMO SR. JOSÉ ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO A UNIDADE MÓVEL ODONTOLÓGICA PARA O DISTRITO 05, COM SEDE NO POVOADO QUILOMBO, NESTE MUNICÍPIO. A RAZÃO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE APROXIMAR OS SERVIÇOS OFERTADOS POR ESSA SECRETARIA AOS CIDADÃOS LAGARTENSES. </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJAM FEITAS AS INSTALAÇÕES DA BOMBA D&amp;#8217;ÁGUA E DA CAIXA D&amp;#8217; ÁGUA NO POÇO ARTESIANO QUE FICA LOCALIZADO NO TERRENO DO FALECIDO TOMÁS, NO POVOADO QUILOMBO,  NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS POR UMA AMPLIAÇÃO NO FORNECIMENTO E ABASTECIMENTO DE ÁGUA POTÁVEL NA REFERIDA COMUNIDADE. </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">           INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR.  VALMIR MONTEIRO, PREFEITO MUNICIPAL, NO SENTIDO DE QUE SEJA DISPONIBILIZADO INTERNET EM TODOS OS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE LAGARTO, COM O OBJETIVO DE FACILITAR OS TRABALHOS DOS SERVIDORES DOS DIVERSOS ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL EDUVIRGENS ARAÚJO MENEZES DO POVOADO ITAPERINHA. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB, NO SENTIDO QUE SEJA FEITA A REFORMA DA ESCOLA MUNICIPAL LUIZA PEREIRA NASCIMENTO RODRIGUES LOCALIZADA NA AVENIDA GUSTAVO HORA, BAIRRO PRATAS. ATENDENDO AOS CONSTANTES APELOS DOS CIDADÃOS QUE RESIDEM NESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. CARLOS ÂNGELO DA SILVA, SECRETÁRIO MUNICIPAL DO PLANEJAMENTO E ORÇAMENTO &amp;#8211; SEPLAN, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO EM PARALELEPÍPEDO NA TRAVESSA DA CERÂMICA,  LOCALIZADA NO BAIRRO CENTRO, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA ARTÉRIA.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>A ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. CARLOS ÂNGELO DA SILVA, SECRETÁRIO MUNICIPAL DO PLANEJAMENTO E ORÇAMENTO &amp;#8211; SEPLAN, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA SÃO COSME,  LOCALIZADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA ARTÉRIA.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS &amp;#8211; SEMDURB E AO ILUSTRÍSSIMO SR. CARLOS ÂNGELO DA SILVA, SECRETÁRIO MUNICIPAL DO PLANEJAMENTO E ORÇAMENTO &amp;#8211; SEPLAN, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA &amp;#8220;PISTA DA GRANJA&amp;#8221;, ATÉ A IGREJA DA REFERIDA RUA,  LOCALIZADA NO POVOADO COLÔNIA TREZE, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA ARTÉRIA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAMOS À MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGARTO, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SECRETÁRIO DE ESTADO - CHEFE DA CASA CIVIL O SR. BELIVALDO CHAGAS SILVA, NO SENTIDO QUE SEJA DISPONIBILIZADO O SERVIÇO DE MUTIRÃO PARA A RETIRADA DO DOCUMENTO DE IDENTIDADE (RG) PARA OS POVOADOS QUILOMBO E MARIQUITA E REGIÕES, NESTE MUNICÍPIO. O MOTIVO DE TAL PEDIDO ESTÁ FUNDAMENTADO NA NECESSIDADE DE AMPLIAR O ACESSO DO CIDADÃO AOS SERVIÇOS OFERECIDOS POR ESSE ÓRGÃO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/697/697_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ANTÔNIO JOSÉ DE VASCONCELOS &amp;#8211; DIRETOR PRESIDENTE DO DER, NO SENTIDO QUE SEJAM  IMPLANTADO  01 (UM) QUEBRA-MOLAS NA RODOVIA ANTÔNIO MARTINS DE MENEZES, NO POVOADO MOITA REDONDA,NAS PROXIMIDADES DA EMPRESA MULTYPLANTE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DA REFERIDA RODOVIA, POR SE TRATAR DE UMA  LOCAL DE GRANDE FLUXO DE PESSOAS E DE VEÍCULOS. </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. ALBERTO RODRIGUES CAVALCANTE, SECRETÁRIO MUNICIPAL DE SAÚDE - SMS, NO SENTIDO QUE SEJA DISPONIBILIZADO O CARRO ODONTOLÓGICO NO POSTO DE SAÚDE DOS POVOADOS COLÔNIA TREZE, PIÇAREIRA, LUIZ FREIRE, RIO DAS VACAS, AÇUZINHO E MANGABEIRA, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/701/701_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JORGE CARVALHO , SECRETÁRIO ESTADUAL DE EDUCAÇÃO, NO SENTIDO QUE SEJA FEITA A DOAÇÃO  DE PARTE DO TERRENO ONDE FUNCIONA A ESCOLA ESTADUAL LUIZ ALVES OLIVEIRA (ONDE FUNCIONA A UAB), NO POVOADO COLÔNIA TREZE, PARA O MUNICÍPIO DE LAGARTO, COM A FINALIDADE  DE CONSTRUÇÃO  DO &amp;#8220;MERCADO DA CARNE&amp;#8221;, NESTE MUNICÍPIO, ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA PERFURADO 01 (UM) POÇO ARTESIANO NO POVOADO CAVALEIRAS, LOCALIZADO NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. JOSÉ CARLOS FELIZOLA FILHO - DIRETOR PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE - COHIDRO, NO SENTIDO QUE SEJA INSTALADA UMA CAIXA D&amp;#180;ÁGUA NO POVOADO LIMOEIRO, LOCALIZADO NESTE MUNICÍPIO. E, QUE SEJAM INSTALADAS TORNEIRAS NO REFERIDO POÇO QUE CONTÉM UM CHAFARIZ. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DA REFERIDA COMUNIDADE POR UM MELHOR SERVIÇO DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
@@ -4777,240 +4777,240 @@
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA O CALÇAMENTO NA AVENIDA ANTÔNIO FRANCISCO FIGUEIREDO, NO TRECHO CONFRONTE AO COLÉGIO ADVENTISTA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES E TRANSEUNTES DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITA A TERRAPLANAGEM DAS ESTRADAS DO POVOADO SENA, LOCALIZADO NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA CONSTRUÍDA UMA ESCOLA MUNICIPAL COM GINÁSIO POLIESPORTIVO NA RODOVIA SE &amp;#8211; 170, EM ÁREA RESERVADO POR LEI AO DO MUNICÍPIO DENTRO DOS EMPREENDIMENTOS IMOBILIÁRIOS, LOCALIZADO NO BAIRRO ALDEMAR DE CARVALHO NESTE MUNICÍPIO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DAS COMUNIDADES CIRCUNVIZINHAS, QUE DESEJAM UMA INSTITUIÇÃO DE ENSINO E ESPAÇO PARA PRÁTICA DE ATIVIDADES ESPORTIVAS.  </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/311/311_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>A MESA DA CÂMARA MUNICIPAL DE LAGARTO, REQUER NOS TERMOS DO ART. 144, COMBINADO COM O ART. 78 DO REGIMENTO INTERNO, APÓS OUVIDO O PLENÁRIO, A DELIBERAÇÃO EM REGIME DE URGÊNCIA ESPECIAL E A DISPENSA DOS PARECERES  DOS PROJETOS DE LEIS NºS 01 E 02/2017, QUE DENOMINA PRAÇAS NOS BAIRROS NOVO HORIZONTE E ALTO DA BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/312/312_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/312/312_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA NOS TERMOS DO INCISO X DO §3º DO ART. 123 DO REGIMENTO INTERNO, QUE DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE CONVIDANDO O MAGNÍFICO REITOR DO CENTRO UNIVERSITÁRIO AGES, PROF. JOSÉ WILSON DOS SANTOS, PARA FAZER USO DA TRIBUNA DESTA CASA, EXPLANANDO SOBRE OS INVESTIMENTOS DA IMPLANTAÇÃO DO CAMPUS LAGARTO DA FACULDADE AGES E OS CONSEQUENTES BENEFÍCIOS TRAZIDOS PARA A SOCIEDADE LAGARTENSE E PARA A REGIÃO CENTRO-SUL DO ESTADO.</t>
   </si>
   <si>
     <t>Joselmo de Antônio Simões, JC, Marta da Dengue, Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/313/313_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/313/313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE LAGARTO MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DO ILUSTRÍSSIMO SR. IVAN DIAS DE SOUSA, OCORRIDO NO DIA 11 DE FEVEREIRO DO CORRENTE ANO._x000D_
 _x000D_
 É, POIS, JUSTA A HOMENAGEM PÓSTUMA DESTA CASA, REPRESENTANTE DOS MUNÍCIPES, A UM CIDADÃO QUE ESTÁ A MERECER A SAUDADE._x000D_
 _x000D_
 APRESENTAMOS-LHE ESTA MOÇÃO QUE BEM ATESTA OS SENTIMENTOS DE SOLIDARIEDADE DESTA NOBRE CASA, NESTE DOLOROSO TRANSE QUE ATINGE AOS SEUS FAMILIARES E AMIGOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/314/314_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/314/314_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NOS TERMOS DO INCISO XII DO §3º DO ART. 123 DO REGIMENTO INTERNO, QUE DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE CONVOCANDO A SECRETARIA MUNICIPAL DE EDUCAÇÃO MARIA VANDA MONTEIRO, PARA FAZER EXPLANANDO SOBRE O PLANO DE AÇÃO DA SECRETARIA NA SESSÃO ORDINÁRIA DO DIA 21 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/315/315_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE LAGARTO MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DO ILUSTRÍSSIMO SR. JOSÉ RIBEIRO FILHO, OCORRIDO NO DIA 16 DE FEVEREIRO DO CORRENTE ANO._x000D_
 _x000D_
 É, POIS, JUSTA A HOMENAGEM PÓSTUMA DESTA CASA, REPRESENTANTE DOS MUNÍCIPES, A UM CIDADÃO QUE ESTÁ A MERECER A SAUDADE._x000D_
 _x000D_
 APRESENTAMOS-LHE ESTA MOÇÃO QUE BEM ATESTA OS SENTIMENTOS DE SOLIDARIEDADE DESTA NOBRE CASA, NESTE DOLOROSO TRANSE QUE ATINGE AOS SEUS FAMILIARES E AMIGOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/316/316_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE LAGARTO MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DO ILUSTRÍSSIMO SR. JANISSON MONTEIRO BARBOSA, OCORRIDO NO DIA 17 DE FEVEREIRO DO CORRENTE ANO._x000D_
 _x000D_
 É, POIS, JUSTA A HOMENAGEM PÓSTUMA DESTA CASA, REPRESENTANTE DOS MUNÍCIPES, A UM CIDADÃO QUE ESTÁ A MERECER A SAUDADE._x000D_
 _x000D_
 APRESENTAMOS-LHE ESTA MOÇÃO QUE BEM ATESTA OS SENTIMENTOS DE SOLIDARIEDADE DESTA NOBRE CASA, NESTE DOLOROSO TRANSE QUE ATINGE AOS SEUS FAMILIARES E AMIGOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/346/346_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/346/346_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SENHOR JOSÉ CARLOS FELIZOLA FILHO - DIRETOR-PRESIDENTE DA COMPANHIA DE DESENVOLVIMENTO DE RECURSOS HÍDRICOS E IRRIGAÇÃO DE SERGIPE &amp;#8211; COHIDRO, , PARA QUE POSSA FAZER USO DA TRIBUNA DESTA CASA, EXPLANANDO SOBRE AS CONDIÇÕES DE ABASTECIMENTO E FORNECIMENTO DE ÁGUA DO PERÍMETRO IRRIGADO DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/376/376_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/376/376_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO O SENHOR PRESIDENTE DA ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS, DANILO MENEZES, PARA FAZER USO DA TRIBUNA DESTA CASA PARA FAZER EXPLANAÇÃO SOBRE A PRESTAÇÃO DE REFERIDO SERVIÇO DE TRANSPORTE ESCOLAR E OS CONSEQUENTES BENEFÍCIOS TRAZIDOS PARA A SOCIEDADE LAGARTENSE.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/377/377_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/377/377_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO EXCELENTÍSSIMO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, SR. JORGE CARVALHO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE SERVIÇO DE TRANSPORTE ESCOLAR, SUA DISTRIBUIÇÃO E OS CONSEQUENTES BENEFÍCIOS TRAZIDOS PARA A SOCIEDADE LAGARTENSE.</t>
   </si>
   <si>
     <t>Marta da Dengue, Alex Dentinho, Baiano do Treze, Clayton Moore, Creusa do Oiteiros, Eduardo de João Maratá, Fábio Frank, Gordinho de Jorge da Laranja, Ibrain Monteiro, Jailton da Mercearia, JC, Joselmo de Antônio Simões, Josivaldo da Equoterapia, Washington da Mariquita, Zé do Perfume</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/378/378_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/378/378_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS, QUE OUVIDO O PLENÁRIO, SEJAM ENCAMINHADOS VOTOS DE CONGRATULAÇÃO A VOSSA REVERENDÍSSIMA PADRE RAIMUNDO SOARES DINIZ, PÁROCO DA IGREJA NOSSA SENHORA DA PIEDADE, PELA PASSAGEM DO SEU ANIVERSÁRIO OCORRIDO NO ÚLTIMO DIA 23 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO MAGNÍFICO REITOR DA UNIVERSIDADE FEDERAL DE SERGIPE ANGELO ROBERTO ANTONIOLLI, PELA PASSAGEM DO SEU ANIVERSÁRIO OCORRIDO NO ÚLTIMO DIA 07 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>Fábio Frank, Alex Dentinho, Creusa do Oiteiros, Gilberto da Farinha, Gordinho de Jorge da Laranja, Jailton da Mercearia, JC, Joselmo de Antônio Simões, Marta da Dengue, Soró da Brasília, Washington da Mariquita, Zé do Perfume</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">QUE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE, APRESENTANDO VOTOS DE SOLIDARIEDADE AO CONSELHEIRO ULICES ANDRADE, EM DECORRÊNCIA DA AÇÃO CIVIL PÚBLICA, MOVIDA PELA PROMOTORA DE JUSTIÇA DO MUNICÍPIO DE GARARU, ROSANE GONÇALVES DOS SANTOS, QUE PEDE O SEU AFASTAMENTO SOB O ARGUMENTO DE PRÁTICA DE IMPROBIDADE ADMINISTRATIVA. </t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO A DIRETORIA DO SINDICATO DOS TRABALHADORES NA INDÚSTRIA DA PURIFICAÇÃO E DISTRIBUIÇÃO DE ÁGUA E EM SERVIÇOS DE ESGOTOS DO ESTADO DE SERGIPE, SINDISAN, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE  A PRIVATIZAÇÃO DA DESO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE E DO DESENVOLVIMENTO RURAL ANTÔNIO JOSÉ FLAMARION DE CARVALHO DÉDA, PARA FALAR SOBRE A ESTIAGEM QUE ATINGE O MUNICÍPIO DE LAGARTO E DA POSSIBILIDADE DO PODER EXECUTIVO DECRETAR ESTADO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDA O ILUSTRÍSSIMO SR. MAJOR KLEBERSON PINHEIRO - COMANDANTE DO 7º BATALHÃO DA POLÍCIA MILITAR (7º BPM) &amp;#8211; SEDE EM LAGARTO, PARA QUE POSSA FAZER USO DA TRIBUNA DESTA CASA, EXPLANANDO SOBRE AS AÇÕES DESENVOLVIDAS AO LONGO DOS 02 ANOS NO COMANDO DO BATALHÃO. </t>
   </si>
   <si>
     <t>CONVITE AO SR SANDRO OLIVEIRA CHAGAS, DIRETOR DE URBANIZAÇÃO E OBRAS DO MUNICÍPIO DE LAGARTO PARA FAZER EXPLANAÇÃO SOBRE AS AÇÕES REALIZADAS ACERCA DO ABASTECIMENTO E FORNECIMENTO DE ÁGUA ATRAVÉS DE CARROS PIPA.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/436/436_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/436/436_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. LUIZ CARLOS MARTINS,  ENGENHEIRO CIVIL DA CONSTRUTORA MRM, RESPONSÁVEL PELA OBRA DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE SERVIÇOS, PRAZOS E BENEFÍCIOS TRAZIDOS PARA A SOCIEDADE LAGARTENSE DECORRENTES DA EXECUÇÃO DESSA OBRA.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/437/437_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/437/437_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. FRANCISCO ESTRELA DANTAS NETO,  GERENTE-GERAL DA UNIDADE DA CAIXA ECONÔMICA DO MUNICÍPIO DE LAGARTO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE  A EXECUÇÃO DA MEDIDA PROVISÓRIA Nº 763/2016, QUE PERMITE O SAQUE DO FGTS DE CONTAS INATIVAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE, EM ATENÇÃO AO OFÍCIO ORIUNDO DO SINTESE, NO QUAL SOLICITA O ESPAÇO NA TRIBUNA DESTA CASA, REQUER QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE CONVIDANDO REPRESENTANTES DO SINTESE PARA REALIZAR AUDIÊNCIA PÚBLICA PARA DEBATER SOBRE A REFORMA DA PREVIDÊNCIA. </t>
   </si>
   <si>
     <t>CONVOCANDO O SECRETARIO MUNICIPAL DE SAÚDE JOSÉ ALBERTO RODRIGUES CAVALCANTE, PARA EXPLANAR SOBRE AS EVOLUÇÕES NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. NOEL ALVES DOS SANTOS,  SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE  A SITUAÇÃO DOS PROCESSOS LICITATÓRIOS DO MERCADO MUNICIPAL MARCELO DÉDA.  </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. FELIPE AFONSO DA COSTA CRUZ,  REPRESENTANTE DA EQUIPE &amp;#8220;PEDAL LOUCO&amp;#8221;  E ORGANIZADOR DA                &amp;#8220;III  MARATONA  DE MOUNTAIN BIKE DE LAGARTO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE  A PRÁTICA DO CICLISMO NO MUNICÍPIO E SOBRE A REFERIDA MARATONA.   </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER QUE, OUVIDO O PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. IVANILDO MACHADO DOS SANTOS - PRESIDENTE DO GRUPO JUNINO &amp;#8220;QUADRILHA ARRYBA SAYA&amp;#8221;, PARA QUE POSSA FAZER USO DA TRIBUNA DESTA CASA, EXPLANANDO SOBRE AS A TRAJETÓRIA E AS ATIVIDADES  DESSE GRUPO NAS ATIVIDADES ARTÍSTICAS NO MUNICÍPIO DE LAGARTO. </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja, Josivaldo da Equoterapia</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. JOSÉ ROBERTO DOS SANTOS, SERVIDOR EFETIVO DESTE ÓRGÃO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE SEU PROJETO DE SUSTENTABILIDADE &amp;#8220;A INCLUSÃO DO SISTEMA DE HIDROPONIA E AAQUAPONIA NO PROCESSO PEDAGÓGICO&amp;#8221;.  </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. PROF. JOSÉ ALVES DE SOUZA,  DIRETOR DA ESCOLA MUNICIPAL MONSENHOR JOÃO BATISTA DE CARVALHO DALTRO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE A SITUAÇÃO DA REFERIDA UNIDADE ESCOLAR. </t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO O ILUSTRÍSSIMO SENHOR FLORIANO FONSECA, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE A COMEMORAÇÃO DO CENTENÁRIO DE NASCIMENTO DO HISTORIADOR ADALBERTO FONSECA E DO LANÇAMENTO DO SELO COMEMORATIVO EM SUA HOMENAGEM.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO O ILUSTRÍSSIMO SENHOR VALTER SANTANA, SUPERINTENDENTE DA EMPRESA BRASILEIRA DE SERVIÇOS HOSPITALAR - EBSERH,  PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE O PROCESSO DE FEDERALIZAÇÃO DO HOSPITAL REGIONAL DE LAGARTO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS QUE, OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE CONVIDANDO AO ILUSTRÍSSIMO SR. EXCELENTÍSSIMO JOSÉ VALMIR MONTEIRO,  PREFEITO DESTE MUNICÍPIO, PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO NO DIA 18 DE ABRIL NA SESSÃO NO POVOADO SANTO ANTÔNIO SOBRE OS PRIMEIROS 100(CEM) DIAS DE SUA ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO CONVIDANDO O SR ISMAR DOS SANTOS VIANA, ANALISTA DE CONTROLE EXTERNO E ASSESSOR DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE - TCE, PARA EXPLANAR SOBRE A ÉTICA DOS VEREADORES. </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDANDO AO EXCELENTÍSSIMO SR. FÁBIO REIS &amp;#8211; DEPUTADO FEDERAL (PMDB-SE), PARA FAZER USO DA TRIBUNA DESTA CASA EXPLANANDO SOBRE AS EMENDAS PARLAMENTARES PARA O MUNICÍPIO DE LAGARTO. _x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>MOÇÃO PESAR PELO FALECIMENTO DE ALVÁRO DE SOUZA OLIVEIRA, OCORRIDO NO DIA 03 DE MAIO DE 2017.</t>
   </si>
   <si>
@@ -5518,105 +5518,105 @@
 A CÂMARA MUNICIPAL DE LAGARTO MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DO VALTER DE LELES FERREIRA, OCORRIDO NO DIA 05 DE DEZEMBRO DO CORRENTE ANO._x000D_
 _x000D_
 É, POIS, JUSTA A HOMENAGEM PÓSTUMA DESTA CASA, REPRESENTANTE DOS MUNÍCIPES, A UMA ILUSTRE CIDADÃ QUE ESTÁ A MERECER A SAUDADE._x000D_
 _x000D_
 APRESENTAMOS-LHE ESTA MOÇÃO QUE BEM ATESTA OS SENTIMENTOS DE SOLIDARIEDADE DESTA NOBRE CASA, NESTE DOLOROSO TRANSE QUE ATINGE AOS SEUS FAMILIARES E AMIGOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 REQUEIRO A MESA, NOS TERMOS DO ART. 144, COMBINADO COM O ART. 78 DO REGIMENTO INTERNO, APÓS OUVIDO O PLENÁRIO, A DELIBERAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DOS PROJETOS DE LEI NºS 84/2017; 86/2017; 87/2017; 88/2017; 89/2017; 90/2017; 91/2017; 92/2017 E 93/2017, E O PROJETO DE LEI COMPLEMENTAR Nº 08/2017._x000D_
 </t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/349/349_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA NO BAIRRO NOVO HORIZONTE E DÁ PROVIDÊNCIAS CORRELATAS. PRAÇA SANTA TEREZINHA.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/350/350_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA NO BAIRRO ALTO DA BOA VISTA E DÁ PROVIDÊNCIAS CORRELATAS. PRAÇA SANTA LUZIA.</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO LAGARTO FUTEBOL CLUBE, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO MENOR VALOR DE VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>ALTERA O ART. 141-0 E OS INCISOS I E II E ACRESCENTA O INCISO III AO ART. 141-0 DA LEI 200/2006, CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DA AGRICULTURA E DÁ PROVIDÊNCIAS CORRELATAS. </t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO MENOR VALOR DE VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A FIRMAR, EM NOME DO MUNICÍPIO DE LAGARTO,CONVÊNIO DE COOPERAÇÃO INSTITUCIONAL COM A UNIVERSIDADE FEDERAL DE SERGIPE - UFS/SE, PARA FINS DE IMPLEMENTAÇÃO DE PROGRAMA DE COOPERAÇÃO ACADÊMICA, CIENTÍFICA E TECNOLÓGICA, COM O ESTABELECIMENTO DE AÇÕES CONJUNTAS NO ATENDIMENTO EM SAÚDE DA COMUNIDADE, AÇÕES NO ÂMBITO DA ASSISTÊNCIA SOCIAL E DA EDUCAÇÃO. </t>
   </si>
   <si>
     <t>DENOMINA RUAS JOÃO TEMOTEO DOS SANTOS E JOANA FERREIRA LOCALIZADA NO BAIRRO HORTA.</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO CÍVICO-CULTURAL DO MUNICÍPIO DE LAGARTO, O EVENTO MARATONA DE MOUNTAIN BIKE DE LAGARTO, A SER REALIZADO ANUALMENTE NO DIA 20 DE ABRIL.</t>
   </si>
   <si>
     <t>DENOMINA ESTRADA SANTO ANTÔNIO NO POVOADO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA QUADRA POLIESPORTIVA JOSÉ RAIMUNDO DE OLIVEIRA NO POVOADO  LUIZ FREIRE DE DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA RUAS DANILO LOIOLA SILVA SANTOS E GILDETE RIBEIRO CHAGAS DA SILVA NO BAIRRO SÃO JOSÉ E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2018, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA QUADRA POLIESPORTIVA JOSÉ DOMINGOS DE JESUS NO BAIRRO SÃO JOSÉ E DÁ PROVIDÊNCIAS CORRELATAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>INSTITUI PRAZO PARA PAGAMENTO DE ARTISTAS LOCAIS CONTRATADOS PELO PODER PÚBLICO NO MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
@@ -6575,67 +6575,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/382/382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_n_103_de_2017_washington_-_posto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/344/344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/381/381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/382/382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/435/435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/444/indicacao_n_103_de_2017_washington_-_posto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/504/504_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/683/683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H707"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>