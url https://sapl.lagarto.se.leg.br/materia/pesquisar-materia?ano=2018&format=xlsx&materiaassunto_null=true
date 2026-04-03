--- v0 (2025-12-27)
+++ v1 (2026-04-03)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JC</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO ILUSTRÍSSIMO SR. CARLOS FERNANDES DE MELO NETO, DIRETOR &amp;#8211; PRESIDENTE DA COMPANHIA DE SANEAMENTO DE SERGIPE &amp;#8211; DESO &amp;#8211; REGIONAL SUL, NO SENTIDO DE QUE SEJA FEITA A AMPLIAÇÃO DE 300 METROS DA REDE DE ABASTECIMENTO DE ÁGUA NO POVOADO TANQUE, NESTE MUNICÍPIO. ATENDENDO AOS CONSTANTES APELOS DOS MORADORES DO REFERIDO POVOADO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joselmo de Antônio Simões</t>
   </si>
   <si>
     <t>INDICO À MESA, NOS TERMOS REGIMENTAIS E DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADA SOLICITAÇÃO AO EXCELENTÍSSIMO SR. JOSÉ VALMIR MONTEIRO, COM CÓPIA AO ILUSTRÍSSIMO SR. NOEL ALVES DE SOUZA, SECRETÁRIO MUNICIPAL DO DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEMDURB, NO SENTIDO QUE SEJA FEITO O CALÇAMENTO E A REDE DE ESGOTO DAS RUAS ANTÔNIO MENEZES DE JESUS, MARIA DO CARMO SILVA DE MENEZES E ANTÔNIO DE PORFIRIO, LOCALIZADAS AO LADO E AO FUNDO DA CLÍNICA DA FAMÍLIA ANTÔNIO MAROTO,  NO BAIRRO EXPOSIÇÃO.  ATENDENDO AOS CONSTANTES APELOS DOS MORADORES, COMERCIANTES E TRANSEUNTES DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
@@ -1727,447 +1727,447 @@
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. José Valmir Monteiro, com cópia ao Ilustríssimo Sr. Noel Alves de Souza, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja construída uma Praça no Povoado Pururuca, neste município. Atendendo aos constantes apelos dos moradores da localidade.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. José Valmir Monteiro, com cópia ao Ilustríssimo Sr. Noel Alves de Souza, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja feita a retirada do entulho que se encontra em frente ao Colégio Municipal João Pedro de Araújo localizado no Povoado Jeniapapo, neste município. Atendendo aos constantes apelos dos moradores da localidade.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao_n_184__de_2018_josivaldo_-_capinagem_e_limpeza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao_n_184__de_2018_josivaldo_-_capinagem_e_limpeza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento da Rua Nossa Esperança, localizada ao lado do Colégio Dom Mário, no Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2105/indicacao_n_185_de_2018_josivaldo_-_capinagem_e_limpeza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2105/indicacao_n_185_de_2018_josivaldo_-_capinagem_e_limpeza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a limpeza das vias públicas dos Bairros Jardim Campo Novo, São José e Novo Horizonte,  neste município.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao_n_187__de_2018_josivaldo_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao_n_187__de_2018_josivaldo_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as pavimentações asfálticas dos bairros Loiola, Novo Horizonte, Horta, Pratas, Silvio Romero e Alto da Boa Vista, todos localizados neste município.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2107/indicacao_n_194_de_2018_josivaldo_-_centro_de_distribuicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2107/indicacao_n_194_de_2018_josivaldo_-_centro_de_distribuicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a transformação o antigo Mercado das Bananas em um Centro de Abastecimento</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2108/indicacao_n_199__de_2018_josivaldo_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2108/indicacao_n_199__de_2018_josivaldo_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação em paralelepípedo da Rua João de Inês, localizada no Bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2109/indicacao_n_211_de_2018_josivaldo_-_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2109/indicacao_n_211_de_2018_josivaldo_-_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída  uma  Praça no Povoado Brejo, no largo onde fica localizada a Igreja Católica Nossa Senhora de Fátima, neste município.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2110/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2110/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a piçarragem/terraplgaem da Rua conhecida da “Vaca atolada”, localizada no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao_n_221_de_2018_josivaldo_-_reforma_de_calcada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao_n_221_de_2018_josivaldo_-_reforma_de_calcada.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a calçada em frente a creche municipal   Mesquita, que fica localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2112/indicacao_n_222_de_2018_josivaldo_-_reforma_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2112/indicacao_n_222_de_2018_josivaldo_-_reforma_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizada a praça Manoel Filho de Carvalho(Praça do Rosário), que fica localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2113/indicacao_n_230_de_2018_josivaldo_-_concerto_de_passagens_de_vias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2113/indicacao_n_230_de_2018_josivaldo_-_concerto_de_passagens_de_vias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a recuperação das passagens das vias públicas: Eremitas Francisca de Jesus com a Petrolina Maria da Conceição e da Eremita Francisca de Jesus com a Raymundo Alves de Carvalho, todas localizadas no São José, neste município.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2114/indicacao_n_233_de_2018_josivaldo_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2114/indicacao_n_233_de_2018_josivaldo_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a pavimentação em paralelepípedo do trecho restante da Rua Porfírio Bispo dos Santos, que faz ligação com a Rua Gustavo Hora, localizada no Bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2115/indicacao_n_234_de_2018_josivaldo_-_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2115/indicacao_n_234_de_2018_josivaldo_-_terraplanagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a terraplanagem para a instalação de um campo de futebol no assentamento Roseli Nunes. Bem como que seja a limpeza do açude do mesmo assentamento.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2116/indicacao_n_239_de_2018_josivaldo_-urbanizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2116/indicacao_n_239_de_2018_josivaldo_-urbanizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a urbanização do terreno que fica localizado na Rua Carmelita Maria de Jesus, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2117/indicacao_n_242_de_2018_josivaldo_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2117/indicacao_n_242_de_2018_josivaldo_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a pavimentação em paralelepípedo da Rua José Silveira Lins, localizada no bairro Libórios, neste município</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2118/indicacao_n_246_de_2018_josivaldo_-_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2118/indicacao_n_246_de_2018_josivaldo_-_terraplanagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a piçarragem/terraplanagem da Estrada do Povoado Catita, neste município.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao_n_251_de_2018_josivaldo_-_construcao_de_creche.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao_n_251_de_2018_josivaldo_-_construcao_de_creche.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma creche escolar no prédio abandonado que fica localizado no Povoado Barro Vermelho, neste município</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao_n_252_de_2018_josivaldo_-_conclusao_de_rede_de_esgoto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao_n_252_de_2018_josivaldo_-_conclusao_de_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a conclusão da rede de esgoto da Rodovia Ribeiro de Souza,  localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2121/indicacao_n_260_de_2018_josivaldo_-_capinagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2121/indicacao_n_260_de_2018_josivaldo_-_capinagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a capinagem nas Ruas proximas da Garagem do Município, localizada no bairro Exposição, neste município</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2122/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2122/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a limpeza do canal, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2123/indicacao_n_263_de_2018_josivaldo_-_reforma.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2123/indicacao_n_263_de_2018_josivaldo_-_reforma.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a revitalização/ reforma do Calçadão do Centro, neste município.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2124/indicacao_n_264_de_2018_josivaldo_-_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2124/indicacao_n_264_de_2018_josivaldo_-_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construída uma quadra poliesportiva na Escola Luiza Pereira, que fica localizada na Avenida Gustavo Hora, no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2125/indicacao_n_265_de_2018_josivaldo_-_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2125/indicacao_n_265_de_2018_josivaldo_-_terraplanagem.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a piçarragem/terraplanagem do largo que fica localizado no Povoado Fuzuê, localizado neste município</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao_no_269_de_2018_josivaldo-_revitalizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao_no_269_de_2018_josivaldo-_revitalizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização/reforma da lavanderia da comunidade Mesquita, que fica localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao_no_270_de_2018_josivaldo-_limpeza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao_no_270_de_2018_josivaldo-_limpeza.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as limpezas dos tanques das comunidades Assentamentos Rosely Nunes e da Várzea do Barro vermelho, localizadas neste município.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2128/indicacao_n_284_de_2018_josivaldo_-_limpeza_de_tanque.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2128/indicacao_n_284_de_2018_josivaldo_-_limpeza_de_tanque.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a limpeza do tanque “brejinho” que fica localizado no Povoado Brejo, neste município</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao_n_298_de_2018_josivaldo_-_limpeza_e_capinagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao_n_298_de_2018_josivaldo_-_limpeza_e_capinagem.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a limpeza, bem como a capinagem  da rua Erondina Mota, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao_n_303_de_2018_josivaldo_-_semop_sinalizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao_n_303_de_2018_josivaldo_-_semop_sinalizacao.pdf</t>
   </si>
   <si>
     <t>no sentido que seja analisada a possibilidade de implantação de vagas de estacionamento rotativo na lateral do Mercado Municipal José Correia Sobrinho.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2131/indicacao_n_304_de_2018_josivaldo_-_limpeza_canal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2131/indicacao_n_304_de_2018_josivaldo_-_limpeza_canal.pdf</t>
   </si>
   <si>
     <t>no sentido que seja a limpeza do canal Bairro São José, neste município.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2132/indicacao_n_322_de_2018_josivaldo_-_recuperacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2132/indicacao_n_322_de_2018_josivaldo_-_recuperacao.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feita a recuperação da Rua dos Expedicionários e da Avenida Eremitas Francisco de Jesus, localizadas no bairro São José, neste município.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_n_323_de_2018_creusa_-_quebra-mola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_n_323_de_2018_creusa_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro, com cópia aos Ilustríssimos Sr. Noel Alves de Souza, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, no sentido que sejam construídos 02 (dois) quebra-molas na Rua Jorge Henrique de Andrade, localizada no bairro São José, neste município. Em atendimento aos constantes apelos dos moradores e transeuntes da referida via.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_n_324_de_2018__jose_carvalho_-_ambulancia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_n_324_de_2018__jose_carvalho_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Ribeiro, com cópia ao Ilustríssimo Sr. Cleverton Oliveira, Secretário Municipal de Saúde, no sentido que seja feita disponibilizado uma ambulância para o Povoado Quilombo. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_n_325_de_2018__jose_carvalho_-_lixeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_n_325_de_2018__jose_carvalho_-_lixeira.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Ribeiro, com cópia ao Ilustríssimo Sr. Noel Alves de Souza, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja analisada a possibilidade de mudança de local da lixeira situada no Povoado Santo Antônio, localizado neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_n_326_de_2018_joselmo_-__correios_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_n_326_de_2018_joselmo_-__correios_.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Israel Bispo dos Santos – Superintendente de Operações dos Correios em Sergipe, no sentido que seja realizada a entrega das Correspondências nas respectivas residências do Loteamento Nova Esperança, localizado no bairro Alto da Boa Vista neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_n_327_de_2018_joselmo_-_placas_de_ruas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_n_327_de_2018_joselmo_-_placas_de_ruas.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Noel Alves de Souza, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que sejam tomadas as providências necessárias para aposição da placas com os nomes das ruas do Loteamento Nova Esperança, localizado no bairro Alto da Boa Vista neste município. Atendendo aos constantes apelos dos moradores da referida comunidade e dos profissionais que trabalham nos Correios.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 A VEREADORA QUE ESTE SUBSCREVE REQUER NOS TERMOS REGIMENTAIS, QUE OUVIDO O PLENÁRIO, SEJAM ENCAMINHADOS VOTOS DE CONGRATULAÇÃO À DEPUTADA ESTADUAL LOURDES GORETTE DE OLIVEIRA REIS, PELA PASSAGEM DO SEU ANIVERSÁRIO NO DIA 13 DE FEVEREIRO._x000D_
 </t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja oficiado a  Empresa de Telefonia VIVO e Agência Nacional de Telecomunicações –ANATEL melhorias no serviço prestado no Povoado Colônia Treze, neste município. Tal pedido está fundamento nas constantes reclamações pela má qualidade dos serviços prestados aos clientes, pois estão sendo afetados e prejudicados em vários serviços oferecidos pela empresa, tais como: serviços de voz (na grande maioria das vezes, não conseguem originar e receber ligações ou até mesmo dar continuidade em uma ligação com boa qualidade); serviços da dados (SMS que, frequentemente, não são enviados e nem recebidos); e, internet 3G, serviço no qual a operadora não proporciona a velocidade prometida e o sinal é muito instável._x000D_
           Bem como, enviar solicitação a ANATEL  sobre que maneira esta Agência pode intervir quanto à precariedade da prestação de serviço da empresa VIVO/TELEFONICA em nosso município.</t>
@@ -2483,87 +2483,87 @@
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. EDNALDO DE JESUS PEREIRA (CONHECIDO COMO MARTELINHO DE OURO),  ocorrido no dia 17 de junho do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Creusa do Oiteiros, Marta da Dengue</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. EURIDES FRANCISCA SANTOS, ocorrido no dia 18 de junho do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento_no_044_de_2018_josivaldo_explanacao_prefeito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento_no_044_de_2018_josivaldo_explanacao_prefeito.pdf</t>
   </si>
   <si>
     <t>convidando o Excelentíssimo Sr. JOSÉ VALMIR MONTEIRO – Prefeito Municipal, para fazer explanação na tribuna desta Casa sobre a administração.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2134/requerimento_no_047_de_2018_josivaldo_-_aplausos_luciano_pacheco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2134/requerimento_no_047_de_2018_josivaldo_-_aplausos_luciano_pacheco.pdf</t>
   </si>
   <si>
     <t>sejam encaminhados votos de congratulação ao Sr. LUCIANO PACHECO DE SOUZA, Técnico Legislativo desta Casa, pela passagem do seu aniversário que acontece no dia de hoje.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2135/requerimento_no_048_de_2018_josivaldo_-_explanacao_railson_imposto_iss.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2135/requerimento_no_048_de_2018_josivaldo_-_explanacao_railson_imposto_iss.pdf</t>
   </si>
   <si>
     <t>seja enviado expediente convidando o ilustríssimo senhor RAILSON DE JESUS SOUZA – Diretor do Departamento da Administração e finanças Municipal.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2136/requerimento_no_054_de_2018_josivaldo_-_pesar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2136/requerimento_no_054_de_2018_josivaldo_-_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOÃO BERNARDO DE SANTANA, conhecido como “Joaozinho de Eremita”,,  ocorrido no dia de hoje.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2137/requerimento_no_066_de_2018_josivaldo_-_explanacao_escritora_nalva_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2137/requerimento_no_066_de_2018_josivaldo_-_explanacao_escritora_nalva_santos.pdf</t>
   </si>
   <si>
     <t>seja enviado expediente convidando a ilustríssima senhora NALVA SANTOS DIAS – Escritora  lagartense, para que possa fazer uso da tribuna desta Casa explanando sobre  seus trabalhos como escritora.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE EQUOTERAPIA COMO OPÇÃO TERAPÊUTICA DE SAÚDE PÚBLICA PARA PESSOAS COM DEFICIÊNCIA E/OU COM MOBILIDADE REDUZIDA E/OU COM OUTRAS NECESSIDADES ESPECÍFICAS NO ÂMBITO DA CIDADE DE LAGARTO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia, Creusa do Oiteiros</t>
   </si>
   <si>
     <t>RECONHECE COMO PATRIMÔNIO HISTÓRICO E CULTURAL DE NATUREZA IMATERIAL, A FEIRA LIVRE DO MUNICÍPIO DE LAGARTO</t>
   </si>
@@ -2629,66 +2629,66 @@
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária referente ao exercício de 2019</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilizar cadeira de rodas nos locais que especifica.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade do acesso de pessoas portadoras de deficiência nas casas de shows, cinemas, teatros, circos, praças de esportes e em quaisquer ambientes onde sejam realizadas espetáculos artísticos ou culturais no âmbito do Município de Lagarto</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir a disciplina de Empreendedorismo na grade curricular das Escolas Municipais no âmbito do Município de Lagarto</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2138/projeto_de_lei_no_18_de_2018_-_denomina_avenida_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2138/projeto_de_lei_no_18_de_2018_-_denomina_avenida_josivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida e dá providências correlatas.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>Estima a receita  e fixa a despesa do município de Lagarto para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2139/projeto_de_lei_no_24_de_2018_-_denomina_praca_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2139/projeto_de_lei_no_24_de_2018_-_denomina_praca_josivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina Praça no Bairro São José e dá providências correlatas.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE ARTESANATO CASULO CRIATIVO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Denomina Rua JAIRO DE OLIVEIRA FONTES, localizada no Povoado Rio das Vacas.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
@@ -3136,67 +3136,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao_n_184__de_2018_josivaldo_-_capinagem_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2105/indicacao_n_185_de_2018_josivaldo_-_capinagem_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao_n_187__de_2018_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2107/indicacao_n_194_de_2018_josivaldo_-_centro_de_distribuicao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2108/indicacao_n_199__de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2109/indicacao_n_211_de_2018_josivaldo_-_praca.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2110/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao_n_221_de_2018_josivaldo_-_reforma_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2112/indicacao_n_222_de_2018_josivaldo_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2113/indicacao_n_230_de_2018_josivaldo_-_concerto_de_passagens_de_vias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2114/indicacao_n_233_de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2115/indicacao_n_234_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2116/indicacao_n_239_de_2018_josivaldo_-urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2117/indicacao_n_242_de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2118/indicacao_n_246_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao_n_251_de_2018_josivaldo_-_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao_n_252_de_2018_josivaldo_-_conclusao_de_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2121/indicacao_n_260_de_2018_josivaldo_-_capinagem.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2122/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2123/indicacao_n_263_de_2018_josivaldo_-_reforma.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2124/indicacao_n_264_de_2018_josivaldo_-_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2125/indicacao_n_265_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao_no_269_de_2018_josivaldo-_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao_no_270_de_2018_josivaldo-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2128/indicacao_n_284_de_2018_josivaldo_-_limpeza_de_tanque.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao_n_298_de_2018_josivaldo_-_limpeza_e_capinagem.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao_n_303_de_2018_josivaldo_-_semop_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2131/indicacao_n_304_de_2018_josivaldo_-_limpeza_canal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2132/indicacao_n_322_de_2018_josivaldo_-_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_n_323_de_2018_creusa_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_n_324_de_2018__jose_carvalho_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_n_325_de_2018__jose_carvalho_-_lixeira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_n_326_de_2018_joselmo_-__correios_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_n_327_de_2018_joselmo_-_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento_no_044_de_2018_josivaldo_explanacao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2134/requerimento_no_047_de_2018_josivaldo_-_aplausos_luciano_pacheco.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2135/requerimento_no_048_de_2018_josivaldo_-_explanacao_railson_imposto_iss.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2136/requerimento_no_054_de_2018_josivaldo_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2137/requerimento_no_066_de_2018_josivaldo_-_explanacao_escritora_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2138/projeto_de_lei_no_18_de_2018_-_denomina_avenida_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2139/projeto_de_lei_no_24_de_2018_-_denomina_praca_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao_n_184__de_2018_josivaldo_-_capinagem_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2105/indicacao_n_185_de_2018_josivaldo_-_capinagem_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao_n_187__de_2018_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2107/indicacao_n_194_de_2018_josivaldo_-_centro_de_distribuicao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2108/indicacao_n_199__de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2109/indicacao_n_211_de_2018_josivaldo_-_praca.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2110/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao_n_221_de_2018_josivaldo_-_reforma_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2112/indicacao_n_222_de_2018_josivaldo_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2113/indicacao_n_230_de_2018_josivaldo_-_concerto_de_passagens_de_vias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2114/indicacao_n_233_de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2115/indicacao_n_234_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2116/indicacao_n_239_de_2018_josivaldo_-urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2117/indicacao_n_242_de_2018_josivaldo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2118/indicacao_n_246_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao_n_251_de_2018_josivaldo_-_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao_n_252_de_2018_josivaldo_-_conclusao_de_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2121/indicacao_n_260_de_2018_josivaldo_-_capinagem.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2122/indicacao_n_215_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2123/indicacao_n_263_de_2018_josivaldo_-_reforma.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2124/indicacao_n_264_de_2018_josivaldo_-_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2125/indicacao_n_265_de_2018_josivaldo_-_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao_no_269_de_2018_josivaldo-_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao_no_270_de_2018_josivaldo-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2128/indicacao_n_284_de_2018_josivaldo_-_limpeza_de_tanque.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao_n_298_de_2018_josivaldo_-_limpeza_e_capinagem.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao_n_303_de_2018_josivaldo_-_semop_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2131/indicacao_n_304_de_2018_josivaldo_-_limpeza_canal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2132/indicacao_n_322_de_2018_josivaldo_-_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_n_323_de_2018_creusa_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_n_324_de_2018__jose_carvalho_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_n_325_de_2018__jose_carvalho_-_lixeira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_n_326_de_2018_joselmo_-__correios_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_n_327_de_2018_joselmo_-_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento_no_044_de_2018_josivaldo_explanacao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2134/requerimento_no_047_de_2018_josivaldo_-_aplausos_luciano_pacheco.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2135/requerimento_no_048_de_2018_josivaldo_-_explanacao_railson_imposto_iss.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2136/requerimento_no_054_de_2018_josivaldo_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2137/requerimento_no_066_de_2018_josivaldo_-_explanacao_escritora_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2138/projeto_de_lei_no_18_de_2018_-_denomina_avenida_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2018/2139/projeto_de_lei_no_24_de_2018_-_denomina_praca_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>