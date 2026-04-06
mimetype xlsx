--- v0 (2025-11-04)
+++ v1 (2026-04-06)
@@ -54,12419 +54,12419 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Matheus Correa</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2686/2103031005180001.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2686/2103031005180001.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Travessa Elvira de Oliveira, localizada no bairro Laudelino Freire, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2689/2103031005180002.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2689/2103031005180002.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua José Osvaldo de Andrade(Rua da Lavanderia), localizada no bairro Laudelino Freire, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2697/2103031005180003.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2697/2103031005180003.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua José Barreto de Souza, localizada no bairro Laudelino Freire, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2691/2103031005180004.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2691/2103031005180004.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua Raimunda Rodrigues Reis, localizada no bairro Laudelino Freire, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2693/2103031005180005.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2693/2103031005180005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua Eremitas Francisco de Jesus, localizada no bairro Laudelino Freire, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2696/2103031005180006.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2696/2103031005180006.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua Bie de Patrício, localizada no bairro Alto da Boa Vista, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2695/2103031005180007.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2695/2103031005180007.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua José Evandro, localizada no bairro Alto da Boa Vista, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2684/2103031005180008.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2684/2103031005180008.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja feita a pavimentação da Rua de Tide ( Rua da Radiante), localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2685/2103031005180009.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2685/2103031005180009.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja feita a pavimentação da Rua de Tetê, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2687/2103031005180010.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2687/2103031005180010.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja feita a pavimentação da Rua Maria Vasconcelos dos Santos, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2688/2103031007440001.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2688/2103031007440001.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a pavimentação da Rua Rosa Vasconcelos de Santana, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2690/2103031007440002.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2690/2103031007440002.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a pavimentação da Rua José Dantas do Nascimento, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2692/2103031007440003.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2692/2103031007440003.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a pavimentação da Rua Josefa Farias do Nascimento, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2694/2103031007440004.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2694/2103031007440004.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a pavimentação da Rua Queirós, localizada no bairro Cidade Nova, neste município, atendendo aos constantes apelos dos moradores da referida artéria.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2698/2103031007440005.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2698/2103031007440005.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua Moacir, localizada no bairro Alto da Boa Vista, neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2700/2103031007440006.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2700/2103031007440006.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro –Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, solicitando a implantação de redutores de velocidade na Rua Bento José dos Santos, localizada no bairro Laudelino Freire neste Município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2701/2103031007440007.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2701/2103031007440007.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia a Ilmª Sra. Polyana Ribeiro – Secretária Municipal de Saúde - SMS, no sentido que seja construída uma UPA (Unidade de Pronto Atendimento), neste município, atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Genisson de Tonho de Totonho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2702/2103031007440008.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2702/2103031007440008.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja construído um novo cemitério no Povoado Jenipapo, neste município, atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcelo de Denilson</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2703/2103031007440009.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2703/2103031007440009.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia a Ilmª Sra. Polyana Ribeiro – Secretária Municipal de Saúde - SMS, no sentido que seja construída uma UPA (Unidade de Pronto Atendimento) 24 horas, na Colônia Treze, neste município. Atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2704/2103031007440010.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2704/2103031007440010.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro –Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, no sentido que sejam colocados 04 (quatro) braços da iluminação pública na entrada do Povoado Olhos D´água, atendendo aos constantes apelos dos moradores, transeuntes e motoristas que moram e trafegam na referida via por melhorias nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2705/2103031007440011.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2705/2103031007440011.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, no sentido que seja feita a limpeza da Lagoa no Povoado Sobrado, neste Município, atendendo aos constantes apelos dos moradores em reduzir significantemente a quantidade de poluentes existentes.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2706/2103031007440012.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2706/2103031007440012.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a ampliação do cemitério do Povoado Carcará, neste município, atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2707/2103040742490023.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2707/2103040742490023.pdf</t>
   </si>
   <si>
     <t>Solicitando o funcionamento 24 (vinte e quatro) horas, do telefone disponível para o recolhimento de animais nas vias públicas, como também que haja integração com a CPRV, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2708/2103040742490024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2708/2103040742490024.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas câmeras de segurança em todos os postos de saúde deste município, com o objetivo de proporcionar melhor segurança para os servidores e a população em geral.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2709/2103040742490025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2709/2103040742490025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma casa de acolhimento a moradores de rua e pessoas com problemas psiquiátricos.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2710/2103040742490026.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2710/2103040742490026.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizada a construção do Centro de Iniciação ao Esporte (CIE) na comunidade  Matinha – bairro Libório, neste município. Atendendo aos constantes apelos dos moradores por melhorias nas áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2711/2103040742490027.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2711/2103040742490027.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Centro Administrativo no Parque Exposição Nicolau Almeida, com o objetivo de gerar Economia para os cofres públicos e funcionalidade para a Administração Pública.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2712/2103040742490028.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2712/2103040742490028.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado estacionamento para bicicletas no centro comercial, neste município. Atendendo aos constantes apelos da classe ciclista.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2713/2103040742490029.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2713/2103040742490029.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação do aterro sanitário, neste município, conforme a lei de política nacional de resíduos sólidos. Objetivando causar o menor dano possível ao meio ambiente e/ou à saúde pública.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2714/2103040742490030.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2714/2103040742490030.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantas creches (padrão FNDE) em tempo integral, neste município. Atendendo aos constantes apelos da população por melhorias do ambiente educacional.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2715/2103040742490031.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2715/2103040742490031.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a rede de esgoto, como também a pavimentação da Rua João de Inês, localizada entre os bairros Libório e Cidade Nova, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2716/2103040742490032.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2716/2103040742490032.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas novas plataformas digitais (site e aplicativo) para marcação de consultas e exames pela população, atendendo aos constantes apelos dos cidadãos.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2717/2103040742490033.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2717/2103040742490033.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento da estrada que dá acesso ao matadouro, neste município, atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2718/2103040742490034.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2718/2103040742490034.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma bem como a construção de abrigos de ônibus, neste município. Atendendo aos constantes apelos dos moradores e passageiros.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2719/2103040742490035.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2719/2103040742490035.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um RESTAURANTE POPULAR com preço acessível às pessoas de baixa renda.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2720/2103040742490036.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2720/2103040742490036.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o parque  municipal do Saboeiro, nesta urbe. Atendendo aos constantes apelos da população por melhorias nas áreas de lazer, turismo e recreação.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2721/2103040742490037.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2721/2103040742490037.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um quebra-molas bem como as suas sinalizações vertical e horizontal, na Rodovia Lourival Batista, que liga os municípios de Lagarto e Simão Dias, em frente a fazenda do Sr. Zé de Lourdes e ao bar de Toinho. Atendendo aos constantes apelos dos moradores, motoristas, motociclistas e transeuntes por melhorias nas condições de segurança no trânsito</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2722/2103040742490038.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2722/2103040742490038.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as sinalizações vertical e horizontal dos logradouros públicos que recentemente receberam pavimentação, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2723/2103040742490039.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2723/2103040742490039.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a sinalização de trânsito, como também que sejam adotadas medidas com o objetivo de evitar acidentes no cruzamento da Avenida dos Expedicionários com a Avenida José Silveira Lins, localizadas no bairro Laudelino Freire, neste município, atendendo aos constantes apelos da comunidade.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2724/2103040742490040.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2724/2103040742490040.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja colocada em funcionamento a Beneficiadora da Mandioca localizada no Povoado Açu Velho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2725/2103040742490041.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2725/2103040742490041.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o debate e criação do plano de mobilidade urbana.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2726/42.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2726/42.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de neuropediatra e neurocirurgião, para atuação nas unidades de saúde deste município. Atendendo aos constantes apelos dos usuários desses serviços para ampliação ao acesso a essas respectivas especialidades.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2727/2103040742490043.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2727/2103040742490043.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o Fundo Municipal de Trabalho, Emprego e Renda neste município, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2728/2103040742490044_1.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2728/2103040742490044_1.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação asfáltica de toda a extensão da Rua de Simão Dias, neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhoria nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2729/2103040742490045.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2729/2103040742490045.pdf</t>
   </si>
   <si>
     <t>No sentido que busque projetos que possam aderir o selo Unicef ao município, para garantia dos direitos de cada criança e adolescente.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2730/2103040742490046.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2730/2103040742490046.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o fundo municipal de defesa social e segurança pública, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2731/2103040742490047.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2731/2103040742490047.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas do povoado Jenipapo e região circunvizinha, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de acesso, tráfego e segurança.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2732/2103040742490048.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2732/2103040742490048.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida e instalada uma caixa d´água de 5 mil litros e uma bomba d’ água para o poço artesiano do Povoado Palestina. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2733/2103040742490049.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2733/2103040742490049.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de manutenção das estradas e a reposição das lâmpadas da iluminação pública do Povoado Mariquita e região circunvizinha, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de acesso, tráfego e segurança.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2734/2103040742490050.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2734/2103040742490050.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um quebra-molas na Rodovia Lourival Batista, no trecho que dá acesso ao residencial Kaptiva, neste município, visando a segurança dos transeuntes, ciclistas, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2735/2103040742490051.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2735/2103040742490051.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano do Povoado Piabas (próximo ao Galo Assanhado), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2736/52.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2736/52.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o posto de saúde do Povoado Juerana e do Povoado Estancinha I, neste município. Atendendo aos constantes apelos das referidas comunidades.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Dwitht do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2737/2103040742490053.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2737/2103040742490053.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentações paralelepipedais das ruas   “10” e “11” do bairro Aldemar de Carvalho; bem como a recuperação da s pavimentações das ruas: Tancredo Neves – comunidade Matinha/ bairro Libórios e da principal do Assentamento Dr. João, todas localizadas neste município. Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhoria nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2738/2103080741350054.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2738/2103080741350054.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado o plano de carreira atualizado, de todos os servidores do Município.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Valmir de Carminho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2739/2103080741350055.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2739/2103080741350055.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de revitalização das sinalizações de trânsito, bem como a construção de redutores de velocidades nas seguintes vias públicas:_x000D_
     1. Nova Entrada que dá acesso a sede do município, localizada no Povoado Limoeiro;_x000D_
     2. Rua Laranjeiras, bairro Centro;_x000D_
     3. Rua Leonardo Batista de Santana, localizada no bairro Libórios e;_x000D_
     4. Avenida Augusto Franco, localizada no bairro Centro._x000D_
 _x000D_
 Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhoria nas condições de tráfego, segurança e saneamento básico.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2740/2103080741350056.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2740/2103080741350056.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a recuperação da ponte que liga os Povoados Itaperinha dos Gatos e Saquinho. Em atendimento aos constantes apelos dos moradores e transeuntes da referida passagem por melhoria nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Sandro do Boeiro</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2741/2103080741350057.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2741/2103080741350057.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de revitalização das sinalizações de trânsito das seguintes vias públicas:_x000D_
     1. Rua “H”, comunidade Jardim Campo Novo, bairro São José;_x000D_
     2. Avenida Francisco Antônio de Figueiredo, comunidade Albano Franco, bairro São José e;_x000D_
     3. Avenida José Loiola da Silva, localizada no bairro São José._x000D_
 _x000D_
 Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhoria nas condições de tráfego, segurança e saneamento básico.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2742/2103080741350058.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2742/2103080741350058.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam pavimentadas com asfalto as seguintes vias públicas:_x000D_
     1. Ruas Manoel Damasceno, João Correia de Souza, Pedro Loiola Prata e Josefa da Silva Júnior, todas localizadas na comunidade Loiola, bairro São José;_x000D_
 _x000D_
 Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhoria nas condições de tráfego, segurança e saneamento básico.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2743/2103080741350059.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2743/2103080741350059.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento das ruas Leonor Franco, São Miguel (que liga a rua São Cosme) e da rua conhecida por João Maratá, localizadas na Colônia 13, neste município. Atendendo aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2744/2103080741350060.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2744/2103080741350060.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento do Povoado Piçarreira de Cima e do Povoado Poeirão (ligando a Piçarreira de Baixo - conhecida por Piçarreira do Sr. Pedro Vicente), neste município. Atendendo aos constantes apelos dos moradores e transeuntes das referidas comunidades por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2745/2103080741350061.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2745/2103080741350061.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados placas de identificação em todas as ruas da cidade, além dos nomes em destaque, a identificação do bairro, o número correspondente às moradias   neste Município, atendendo aos constantes apelos dos profissionais da Educação, por melhoria ao atendimento aos seus alunos neste período  de busca para a realização das entregas de atividades.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2746/2103080741350062.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2746/2103080741350062.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos quebra-molas na extensão da Rodovia SE 170 (Rodovia que liga os municípios de Lagarto e Riachão do Dantas), nas proximidades dos seguintes locais:_x000D_
     1. Escola Cantinho do Saber;_x000D_
     2. Empresa Multy Formas;_x000D_
     3. Escola Municipal Dona Edurvirgens Araújo Menezes e_x000D_
     4. Bar de seu Jeová._x000D_
 _x000D_
 Em atendimento aos constantes apelos dos motoristas, motociclistas e moradores das respectivas locais, por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2747/2103080741350063.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2747/2103080741350063.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados serviços de melhorias na Rede de Abastecimento e fornecimento de Água dos Povoados Jenipapo, Aracá, Quirino e João Martins, todos localizados neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias da qualidade e da quantidade de água potável.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Belizário</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2748/2103080741350064.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2748/2103080741350064.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisado a possibilidade de inserção dos professores da rede municipal de ensino nos grupos prioritários de vacinação contra a COVID-19. Em atendimento aos constantes apelos dos trabalhadores do referido sistema por medidas mais eficazes à segurança de suas saúdes física e mental e a retomada presencial das aulas.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2749/2103080741350065.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2749/2103080741350065.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um profissional da saúde para acompanhar os pacientes que realizam o tratamento de hemodiálise na capital. Em atendimento aos constantes apelos dos usuários do referido servido por mais conforto e segurança durante esse traslado.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2750/2103080741350066.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2750/2103080741350066.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de inserção dos garis nos grupos prioritários de vacinação contra a COVID – 19.   Em atendimento aos constantes apelos dos trabalhadores dessa categoria por mais segurança na realização de suas atividades laborais.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2751/2103080741350067.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2751/2103080741350067.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da iluminação pública dos corredores do Povoado Brejo, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2752/2103080741350068.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2752/2103080741350068.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a compra de um terreno para ampliação do cemitério do Povoado Brejo, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2753/2103080741350069.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2753/2103080741350069.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de limpeza da Praça Rui Mendes (Forródromo), neste município,  atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Amilton Fontes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2754/2103080741350070.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2754/2103080741350070.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação asfáltica e conclusão da ciclovia da antiga rua São José,   no Bairro Cidade Nova, neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhoria nas condições de tráfego.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2755/2103080741350071.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2755/2103080741350071.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização do chafariz do Povoado Sobrado, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhoria.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Vilanio do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2756/2103080741350072.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2756/2103080741350072.pdf</t>
   </si>
   <si>
     <t>Solicitando o funcionamento 24 (vinte e quatro) horas, do Posto de Saúde do Povoado Colônia Treze, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2757/2103080741350073.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2757/2103080741350073.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação asfáltica das ruas do Conjunto Leonor Franco, como também da rua Santa Bárbara, localizadas no Povoado Colônia Treze, atendendo aos constantes apelos dos moradores da região.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2758/2103080741350074.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2758/2103080741350074.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação asfáltica de toda extensão da pista  que liga o Povoado Açu ao Povoado Açuzinho, que irá beneficiar centenas de moradores da região.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2759/2103080741350075.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2759/2103080741350075.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação asfáltica de toda extensão da Rua Joaquim Antunes de Almeida, conhecida por pista da granja, localizada no Povoado Colônia Treze, atendendo aos constantes apelos dos moradores da região.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2760/2103080741350076.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2760/2103080741350076.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação asfáltica de toda extensão da artéria conhecido por pista do cemitério, como também das ruas paralelas a Avenida Antônio Martins de Menezes (pista principal), ambas localizadas no Povoado Colônia Treze, atendendo aos constantes apelos dos moradores da região.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2761/2103080741350077.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2761/2103080741350077.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado máquinas e caçambas para que seja realizada a limpeza da lixeira do Povoado Colônia Treze, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2762/2103080741350078.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2762/2103080741350078.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a manutenção do poço artesiano localizado no Povoado Boa Vista do Urubú, atendendo aos constantes apelos de aproximadamente 80 famílias que utilizam o referido poço.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2763/2103090731570079.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2763/2103090731570079.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concluída a pavimentação asfáltica da rua Expedicionário até a avenida Eremita Francisca de Jesus no Bairro Loiola II, neste município. Atendendo aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2764/2103090731570080.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2764/2103090731570080.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo discriminados no Mercado Municipal José Corrêa Sobrinho:_x000D_
     1. Melhoria da iluminação nas partes internas e externas;_x000D_
     2. Análise sobre a possibilidade de abertura dos boxes que ainda permanecem fechados;_x000D_
     3. Instalação de sistema de monitoramento através de câmeras de segurança, e que este seja disponibilizado acesso à Secretaria Municipal de Ordem Pública e Defesa da Cidadania – SEMOP e ao 7º Batalhão de Polícia Militar;_x000D_
     4. Atenção maior na limpeza e desinfecção de locais de maior contato e uso como banheiros, bancadas e utensílios.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2765/2103090731570081.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2765/2103090731570081.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a pavimentação asfáltica na localidade dos Conjuntos João Nogueira e  Júlia Nogueira no Bairro Aldemar de Carvalho, e a recuperação asfáltica da pista até o Conjunto Habitacional Antônio Martins de Menezes no Povoado Queiroz, neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhoria nas condições de tráfego.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2766/2103090731570082.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2766/2103090731570082.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da iluminação pública do Assentamento Karl Marx, localizado, localizado neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de segurança.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2767/2103090731570083.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2767/2103090731570083.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo discriminados na barragem Dionísio Machado:_x000D_
     1. Pavimentação asfáltica da estrada, no trecho corresponde: Indústria Maratá até as margens da mesma;_x000D_
     2. Limpeza e capinação do entorno da barragem;_x000D_
     3. Melhoria no sistema de iluminação pública.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2768/2103090731570084.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2768/2103090731570084.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do calçamento em frente a obra do Centro de Especialização em Reabilitação ( CER III ) “Maria Rocha Dias”, neste município. Atendendo aos constantes apelos dos moradores por melhoria em um atendimento de qualidade.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2769/2103090731570085.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2769/2103090731570085.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a conclusão da reforma do Parque de Exposição priorizando a revitalização do muro e do asfalto da mesma, neste município. Atendendo aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2770/2103090731570086.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2770/2103090731570086.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feito a construção de redutores de velocidade e sinalização nas seguintes vias públicas: _x000D_
     • Nas principais ruas do bairro Loiola,_x000D_
     • Nas ruas que liga o bairro Loiola ao Jardim Campo Novo,_x000D_
     •  Todas as ruas do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2771/2103090731570087.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2771/2103090731570087.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo discriminados no Residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste município:_x000D_
     1. Aumento do número de dias de coleta de lixo para 03 (três)._x000D_
     2. Limpeza e capinação das vias e do entorno do residencial;_x000D_
     3. Melhoria no sistema de iluminação pública.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2772/2103090731570088.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2772/2103090731570088.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisado a possibilidade de inserção dos mototaxistas do municipal nos grupos prioritários do plano de vacinação contra a COVID-19. Em atendimento aos constantes apelos dos trabalhadores da referida categoria por medidas mais eficazes à segurança de suas saúdes física e mental e a dos usuários que se utilizam de seus serviços.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2773/2103090731570089.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2773/2103090731570089.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Dr. Sílvio César Leite, localizada no Povoado Taperinha dos Gatos, neste município. Em atendimento aos constantes apelos dos trabalhadores da referida unidade escolar, pais e alunos por melhorias na infraestrutura da escola, garantindo assim mais conforto e segurança a todos.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Rubinho do Tanque</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2774/2103090731570090.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2774/2103090731570090.pdf</t>
   </si>
   <si>
     <t>No sentido em que seja construída a pavimentação em paralelepipedal da rua principal do Povoado Curralinho,  localizado neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida comunidade por melhorias nas condições de tráfego e de saneamento básico.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2775/2103090731570091.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2775/2103090731570091.pdf</t>
   </si>
   <si>
     <t>No sentido em que sejam construídas as pavimentações asfálticas nos Povoados Tanque e Crioulo,  localizado neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida comunidade por melhorias nas condições de tráfego e de saneamento básico.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2776/2103090731570092.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2776/2103090731570092.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam construídos 02 (dois) quebra-molas na Rodovia SE 170 (Rodovia que liga os municípios de Lagarto e Riachão do Dantas), nas proximidades da entrada do Povoado Tanque, bem como sejam instaladas as sinalizações de trânsito em toda a sua extensão.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2777/2103090731570093.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2777/2103090731570093.pdf</t>
   </si>
   <si>
     <t>No sentido que seja providenciada a conclusão da instalação do poço artesiano dos Povoados Juerana e Piçarreira, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2778/2103090731570094.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2778/2103090731570094.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família - PSF no Povoado Luiz Freire, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2779/2103090731570095.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2779/2103090731570095.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Centro de Atendimento Psicossocial Infanto-juvenil no município. Atendendo aos constantes apelos dos pais, responsáveis dos usuários dos referidos serviços por melhorias no acesso e no atendimento especializado, respeitando as singularidades dos indivíduos.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2780/2103090731570096.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2780/2103090731570096.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocados braços da iluminação pública na lateral esquerda (Sentido Lagarto – Simão Dias) da Rua João Marcos (antiga Rua São José), localizada no bairro Cidade Nova, neste município. No trecho correspondente a ciclovia. Atendendo aos constantes apelos dos moradores, esportistas e ciclistas que moram e trafegam na referida via por melhorias nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2781/2103090731570097.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2781/2103090731570097.pdf</t>
   </si>
   <si>
     <t>No sentido que seja providenciada a ampliação dos atendimentos no Posto de Saúde do Povoado Mangabeira, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2782/2103090731570098.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2782/2103090731570098.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do posto de saúde do Povoado Pau Grande, atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2783/2103090731570099.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2783/2103090731570099.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de marcação dos exames no posto de saúde do Povoado Açuzinho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2784/21030907315700100.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2784/21030907315700100.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da rua Fortaleza, bairro Exposição, neste município. Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhorias nas condições de tráfego e de saneamento básico.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2785/21030907315700101.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2785/21030907315700101.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de limpeza e a construção do muro no cemitério do Povoado Olhos D`Água, neste município. Atendendo aos constantes apelos da referida comunidade.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2786/21030907315700102.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2786/21030907315700102.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de capinagem e a recuperação do calçamento da rua José de Oliveira (conhecida por rua Caxangá Diesel), no bairro Horta, neste município.  Solicito em caráter de urgência, visto que a pavimentação asfáltica dessa via está prevista para o dia 15/03/2021. Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhorias nas condições de tráfego e de saneamento básico.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2787/21030907315700103.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2787/21030907315700103.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a perfuração de um poço artesiano no Povoado Mariquita, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2788/21031007245900104.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2788/21031007245900104.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo discriminados no Povoado Oiteiros:_x000D_
 _x000D_
     1. Revitalização do mercado público;_x000D_
     1. Revitalização da praça pública e;_x000D_
     2. Instalação de poço artesiano.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2789/21031007245900105.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2789/21031007245900105.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das manilhas da rua Bacharel Devaldo Santos Andrade, próximo ao pastel da Noemia, localizada no bairro Libórios, neste município. Atendendo aos constantes apelos dos moradores da respectiva comunidade por melhorias na segurança do trânsito e saneamento básico.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2790/21031007245900106.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2790/21031007245900106.pdf</t>
   </si>
   <si>
     <t>No sentido que seja utilizado efetivamente o carro de captura de animais que estejam soltos nas vias e logradouros públicos do município. A razão do pedido reside no fato dos riscos de acidentes que esses animais representam ao transitarem livremente pelos referidos locais.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2791/21031007245900107.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2791/21031007245900107.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitos os seguintes serviços no Povoado Fazenda Grande; _x000D_
     • Iluminação Pública,_x000D_
     •  Reparos na instalação elétrica e hidráulica em todo o chafariz._x000D_
 Neste município. Em carácter de urgência a pedido dos moradores, pois nestes locais faz-se necessários o uso de ambos para a comunidade.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2792/21031007245900108.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2792/21031007245900108.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado calçamento da estrada principal do Povoado Carcará, neste município. Atendendo aos constantes apelos dos transeuntes e moradores da referida comunidade por melhoria nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2793/21031007245900109.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2793/21031007245900109.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a aquisição do imóvel,   Colégio Cenecista Laudelino Freire, passando a funcionar a Escola Municipal Adelina Maria de Santana Souza. E o prédio da Adelina Maria passa a funcionar o Centro de Especialização, localizados no Centro neste município. Faz-se necessários em caráter de urgência o uso de ambos para a comunidade.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2794/21031007245900110.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2794/21031007245900110.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada                                                                                                                                                                                                                                                                                                                                                             iluminação no cemitério do Povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2795/21031007245900111.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2795/21031007245900111.pdf</t>
   </si>
   <si>
     <t>No sentido que amplie o quantitativo de psicólogos para atuação nas unidades de saúde deste município. Atendendo aos constantes apelos dos usuários da referida especialidade.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2796/21031007245900112.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2796/21031007245900112.pdf</t>
   </si>
   <si>
     <t>No sentido que fiscalize e solicite providências do CNEC sobre o antigo prédio do Colégio Cenecista Laudelino Freire, neste município, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2797/21031007245900113.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2797/21031007245900113.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e conclusão das bases das caixas d´água do Povoado Carcará, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2798/21031007245900114.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2798/21031007245900114.pdf</t>
   </si>
   <si>
     <t>No sentido que destine emenda parlamentar para construção de uma quadra poliesportiva no Povoado Mariquita, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de desporto e lazer.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2799/21031007245900115.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2799/21031007245900115.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma do abrigo de ônibus do Povoado Saquinho, neste Município, atendendo aos constantes apelos dos moradores e passageiros da referida comunidade.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2800/21031007245900116.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2800/21031007245900116.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um colégio estadual de ensino médio no Povoado Mariquita, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade e região por ampliação na oferta e melhoria no acesso ao sistema educacional.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2801/21031007245900117.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2801/21031007245900117.pdf</t>
   </si>
   <si>
     <t>No sentido que seja sinalizado vertical com placas de indicação em todos os POVOADOS que tem por finalidade identificar as vias e os locais de interesse, bem como orientar condutores de veículos quanto aos percursos, os destinos, as distâncias, as Placas de Identificação posicionam o condutor ao longo do seu deslocamento ou com relação a distâncias ou ainda aos locais de destino, neste município. A pedido dos ciclistas, trilheiros e visitantes, para melhor locomoção dos povoados vizinhos.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2802/21031007245900118.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2802/21031007245900118.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizada a obra de pavimentação paralelepipedal das ruas do Conjunto Morumbi, localizado no bairro Aldemar de Carvalho, neste município.  Em atendimento aos constantes apelos dos moradores e transeuntes da referida comunidade por melhoria nas condições de tráfego, segurança e saneamento básico.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2803/21031007245900119.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2803/21031007245900119.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de coleta do lixo no Povoado João Martins e na estrada de Pequeno no Povoado Araçá, neste município. Atendendo aos constantes apelos dos moradores das referidas localidades, por melhoria nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2804/21031007245900120.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2804/21031007245900120.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estendido o serviço de coleta do lixo até o Povoado Pindoba, localizado neste município. Atendendo aos constantes apelos dos moradores da referida localidade, por melhoria nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2805/21031007245900121.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2805/21031007245900121.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do Povoado Crioulo, localizado neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2806/21031007245900122.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2806/21031007245900122.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação dos serviços da Patrulha Maria da Penha no Município de Lagarto, como ferramenta para coibir a violência doméstica e familiar contra a mulher.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2807/2103150916570123.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2807/2103150916570123.pdf</t>
   </si>
   <si>
     <t>No sentido que famílias moradoras do Povoado Piabas, neste município, sejam contempladas no programa de erradicação de casas de Taipa. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de moradia e a redução das desigualdades sociais.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2808/2103150916570124.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2808/2103150916570124.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a perfuração de um poço artesiano no Assentamento Maria do Carmo (conhecido por Rodão), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2809/2103150916570125.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2809/2103150916570125.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação asfáltica na entrada do Conjunto João Nogueira, neste município. Atendendo aos constantes apelos dos moradores, transeuntes e motoristas que transitam pela referida via por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2810/2103150916570126.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2810/2103150916570126.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um reservatório de água com capacidade para 40 mil litros no Povoado Olhos D`água, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2811/2103150916570127.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2811/2103150916570127.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento das  ruas:_x000D_
     • Rua José Nicolau Menezes;_x000D_
     • Rua Alto da Boa Vista (que liga a pista até a escola Municipal Paulino Vieira do Nascimento);_x000D_
     • Rua Travessa Daniel de Oliveira;_x000D_
     • Rua José Antônio Vasconcelos de Menezes; _x000D_
 Localizadas no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2812/2103150916570128.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2812/2103150916570128.pdf</t>
   </si>
   <si>
     <t>No sentido que o município retorne com o ambulatório interdisciplinar, composto por    equipes de médicos, enfermeiros, nutricionistas, fisioterapeutas, psicólogos, terapeutas ocupacionais e fonoaudiólogos. Em atendimento aos constantes apelos da população para ampliação ao acesso a essas respectivas especialidades.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2813/2103150916570129.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2813/2103150916570129.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam alocadas placas de identificação em todas as ruas do Povoado Colônia Treze, além dos nomes em destaque, a identificação do bairro, o número correspondente às moradias.  Atendendo aos constantes apelos dos moradores da referida comunidade pela solução dessa situação que tem ocasionado transtornos para os que necessitam identificar endereços, seja para atividades particulares ou comerciais.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2814/2103150916570130.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2814/2103150916570130.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a finalização do calçamento da Rua Prof. Severiano J. Lima, bem como a realização do calçamento da Rua Antônio de Oliveira Teixeira, ambos no bairro Novo Horizonte, neste município. Atendendo aos constantes apelos dos moradores das referidas vias por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2815/2103150916570131.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2815/2103150916570131.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Rio das Vacas, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2816/2103150916570132.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2816/2103150916570132.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizado o canteiro de árvores da Avenida Joaquim Antunes de Almeida (popularmente conhecida como Pista da granja), localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade  por melhorias nas condições de mobilidade urbana , estética e paisagística.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2817/2103150916570133.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2817/2103150916570133.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro da Escola Laudelino Prata Loiola no Povoado Pau Grande, neste município. Em atendimento aos constantes apelos dos moradores, alunos e pais de alunos.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2818/2103150916570134.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2818/2103150916570134.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o complemento do calçamento na Pista do Pau Grande, localizada na Colônia 13, bem como a construção de um quebra-molas nas imediações da casa do Sr. Fernando da Galinha na referida via, neste município, atendendo aos constantes apelos dos moradores, transeuntes e motoristas por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2819/2103150916570135.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2819/2103150916570135.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da Rua Edivaldo Junior de Farias Pratas, bem como a  finalizar a construção creche ambos localizados no Bairro Pratas, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e no acesso ao sistema educacional.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2820/2103150916570136.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2820/2103150916570136.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Centro de Especialidades Odontológicas - CEO. Em atendimento aos constantes apelos dos usuários por melhorias no acesso e qualidade dos serviços oferecidos por esse órgão.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2821/2103150916570137.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2821/2103150916570137.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da parada de ônibus da entrada do Povoado Boeiro, localizada na Rodovia SE-270, que liga o nosso município ao simaodiense. Em atendimento aos constantes apelos dos moradores da respectiva comunidade por melhorias nas condições de proteção e segurança contra as intempéries naturais.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2822/2103150916570138.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2822/2103150916570138.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no Povoado Quilombo, localizado neste município. Em atendimento aos constantes apelos dos moradores da respectiva comunidade por mais áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2823/2103150916570139.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2823/2103150916570139.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas praças nos Povoados Piçarreira e São Vicente, ambos localizados neste município. Em atendimento aos constantes apelos dos moradores das referidas comunidades por mais áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2824/2103150916570140.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2824/2103150916570140.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a atualização do plano diretor municipal, com o objetivo de permitir o crescimento desta urbe de forma sustentável e ordenada.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2825/2103150916570141.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2825/2103150916570141.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o levantamento das ruas com repetição de nomes, bem como a obrigatoriedade da identificação de todas as vias deste município.  Atendendo aos constantes apelos da população pela solução dessas situações que tem ocasionado transtornos para os que necessitam identificar endereços, seja para atividades particulares ou comerciais.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2826/2103150916570142.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2826/2103150916570142.pdf</t>
   </si>
   <si>
     <t>Solicitamos a postergação do prazo de pagamento do IPTU do dia 03 de março de 2021 para 31 de julho do corrente ano, em decorrência da crise gerada pela pandemia.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2827/2103150916570143.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2827/2103150916570143.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as construções das pavimentações paralelepipedais das principais vias públicas dos Povoados Luiz Freire, Cova da onça e Novo Paraíso,  ambos localizados neste município. Em atendimento aos constantes apelos dos moradores das referidas comunidades por condições de saneamento básico e segurança.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2828/2103150916570144.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2828/2103150916570144.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um sistema de irrigação na praça Santa Luzia, localizada no Povoado Colônia Treze, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade pela manutenção e conservação da jardinagem da referida praça.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2829/2103150916570145.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2829/2103150916570145.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nas seguintes localidades:_x000D_
     1. Mercado Municipal José Corrêa Sobrinho;_x000D_
     2. Povoado Taboca;_x000D_
     3. Povoado Galo Assanhado e;_x000D_
     4. Campo de futebol Marinho Correia, localizado no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2830/2103150916570146.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2830/2103150916570146.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das lâmpadas fluorescentes por lâmpadas de LED da Avenida Antônio Martins de Menezes, localizada no Povoado Colônia Treze, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de segurança no trânsito e inibição das ações de criminosos.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2831/2103150916570147.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2831/2103150916570147.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada  a desinfecção dos locais onde ocorrem as feiras livres dos Povoados Colônia Treze, Jenipapo e Brasília. Tendo em vista que o serviço de desinfecção e limpeza de ruas, avenidas e espaços públicos de maior circulação de pessoas, objetiva minimizar o risco de contaminação e proliferação da COVID-19 no município.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2832/2103150916570148.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2832/2103150916570148.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza   e o calçamento da Travessa João Dias dos Santos, no conjunto Laudelino Freire, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2833/2103190813070001.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2833/2103190813070001.pdf</t>
   </si>
   <si>
     <t>Realizada a reforma do Centro Cultural Adalberto Fonseca, localizado na Praça Nossa Senhora da Piedade, neste município. Atendendo aos constantes apelos da população em prol da valorização da cultura.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2834/2103190813070002.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2834/2103190813070002.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma ponte no Povoado Pau Grande, neste município. Atendendo aos constantes apelos dos moradores, transeuntes e motoristas da referida comunidade por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2835/2103190813070003.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2835/2103190813070003.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a continuação dos calçamentos das seguintes vias públicas: _x000D_
 _x000D_
     • Pista do Cemitério_x000D_
     • Pista da Granja_x000D_
 Localizadas no Povoado Colônia 13, neste Município. Atendendo aos constantes apelos dos moradores, transeuntes e motoristas por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2836/2103190813070004.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2836/2103190813070004.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do campo de futebol “popularmente conhecido como campo do Priquitão” no Povoado Novo Paraíso, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2837/2103190813070005.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2837/2103190813070005.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estendido o serviço de coleta do lixo na via “conhecida popularmente por Zé Rolinha”, no Povoado Estancinha I, neste município. Atendendo aos constantes apelos dos moradores da referida localidade, por melhoria nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2838/2103190813070154.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2838/2103190813070154.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma linha de ônibus que faça ligação entre a sede do município e o Povoado João Martins, nesta urbe. Atendendo aos constantes apelos dos moradores e passageiros da referida comunidade.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2839/2103190813070155.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2839/2103190813070155.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada a obra de pavimentação em paralelepípedo da estrada que liga o Povoado Quirino ao Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores e passageiros da referida comunidade.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2840/2103190813070156.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2840/2103190813070156.pdf</t>
   </si>
   <si>
     <t>No sentido que seja tomada uma solução rápida em relação ao SALÁRIO DE DEZEMBRO, pois o atraso prejudicam o sustento das famílias dos trabalhadores, principalmente neste momento conturbado devido a Covid-19. Sendo inaceitável que os servidores da Educação fiquem com seus salários atrasados, neste município.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2841/2103190813070157.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2841/2103190813070157.pdf</t>
   </si>
   <si>
     <t>No sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido para o Conjunto Júlia Nogueira, neste município. Atendendo aos constantes apelos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2842/2103190813070158.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2842/2103190813070158.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o calçamento das ruas do Bairro Cidade Nova, neste município;_x000D_
 _x000D_
     1. Estrada do coqueiro,_x000D_
     2. Rua do galo assanhado,_x000D_
     3. Travessa do galo assanhado, _x000D_
     4. Estrada do coqueiro de cima.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2843/2103190813070159.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2843/2103190813070159.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça (denominada por Santa Terezinha) na Travessa da Rua B – Bairro Novo Horizonte, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2844/2103190813070160.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2844/2103190813070160.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos vestiários no campo de futebol do Povoado Mariquita, localizado neste município. Em atendimento aos constantes apelos dos moradores e desportistas da respectiva comunidade por melhorias nas áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2845/2103190813070161.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2845/2103190813070161.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada o reparo na rede esgoto da Travessa Libério Monteiro cruzamento com a rua Simão Dias, localizada no bairro Centro, neste município. Atendendo aos constantes apelos dos moradores da respectiva comunidade por melhorias na segurança do trânsito e saneamento básico.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2846/2103190813070162.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2846/2103190813070162.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o reparo na tampa da rede esgoto da Rua Laranjeiras, localizada no bairro Centro, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias na segurança do trânsito e saneamento básico.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2847/2103190813070163.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2847/2103190813070163.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada  a possibilidade de alugar uma casa para abrigar as mulheres lagartenses vítimas  de violência doméstica. Atendendo aos constantes apelos desse contingente populacional por melhores condições das garantias de suas integridades física e mental.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2848/2103190813070164.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2848/2103190813070164.pdf</t>
   </si>
   <si>
     <t>No sentido em que seja reformada, em regime de urgência, a Escola Municipal Antônio Francisco de Jesus, localizada no Povoado Campo do Crioulo,  localizado neste município. Atendendo aos constantes apelos dos estudantes, pais e profissionais da referida unidade escolar por melhorias nas condições de segurança e na garantia de um aumento na qualidade do processo de ensino-aprendizagem.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2849/2103190813070165.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2849/2103190813070165.pdf</t>
   </si>
   <si>
     <t>No sentido em que sejam realizadas as pavimentações nas seguintes localidades:_x000D_
 _x000D_
     1. Pavimentação paralelepipedal na rua principal do Povoado Candeal da Cajazeiras e;_x000D_
     2. Pavimentação asfáltica da rua principal do Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2850/2103190813070166.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2850/2103190813070166.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a Escola Municipal Maria de Lourdes, situada no Povoado João Martins, neste município. Atendendo aos constantes apelos dos estudantes, pais e profissionais da referida unidade escolar por melhorias nas condições de segurança e na garantia de um aumento na qualidade do processo de ensino-aprendizagem.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2851/2103190813070167.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2851/2103190813070167.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a reposição de lâmpadas dos Povoados Jenipapo, Brasília, Urubu, Urubu Grande, Açu Velho e Araçá, todos localizados neste município. Atendendo aos constantes apelos dos moradores das respectivas comunidades por melhorias nas condições de segurança e reforço para inibir as ações de criminosos.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2852/2103190813070168.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2852/2103190813070168.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as seguintes obras no Povoado Brejo, neste município;_x000D_
        _x000D_
     • Revitalização do Brejinho;_x000D_
     • Limpeza da piscina do Brejo;_x000D_
     • Calçamento iniciando da lagoa do sobrado, sendo finalizado na Igreja do Brejo.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2853/2103190813070169.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2853/2103190813070169.pdf</t>
   </si>
   <si>
     <t>No sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido para a Rua Fortaleza, bairro Exposição neste município. Atendendo aos constantes apelos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2854/2103190813070170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2854/2103190813070170.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma, bem como a instalação do sistema de irrigação do Estádio Marinho Corrêa, situado no Povoado Colônia 13, neste município. Atendendo aos constantes apelos dos desportistas da referida localidade.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2855/2103190813070171.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2855/2103190813070171.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a seguinte obra, neste município;_x000D_
        _x000D_
     • Limpeza do tanque da nação no Povoado Açuzinho.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2856/2103190813070172.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2856/2103190813070172.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a seguinte obra  na Rodovia Antônio Martins de Menezes, neste município;_x000D_
        _x000D_
     • Revitalização das Piscinas e Mirantes da vila conhecida como sovaco da cachorra próxima a Faculdade Ages.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2857/2103190813070173.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2857/2103190813070173.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a seguinte obra  no Povoado Sobrado, neste município;_x000D_
        _x000D_
     • Construção de uma Orlinha na Lagoa do Sobrado .</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2858/2103190813070174.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2858/2103190813070174.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estabelecida a suspensão de cobranças da dívida ativa no decorrer do ano de 2021, em razão dos impactos econômicos consequentes da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2859/2103190813070175.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2859/2103190813070175.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado em caráter de urgência;_x000D_
 _x000D_
     • Que a Prefeitura contrate mais um profissional FISIOTERAPEUTA para suprir a grande demanda de atendimento a clínica de Fisioterapia da Colônia 13. _x000D_
     • Faça a distribuição de máscaras e álcool em gel aos feirantes dos Povoados Colônia 13, Jenipapo e Brasília e no Mercado José Correia Sobrinho._x000D_
 _x000D_
 Com objetivo minimizar o risco de contaminação e proliferação da COVID-19 no município.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2860/2103190813070176.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2860/2103190813070176.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisado a possibilidade de inserção dos Agentes da guarda municipal e os do Departamento de trânsito e transportes Urbano – DTTU nos grupos prioritários do plano de vacinação contra a COVID-19. Em atendimento aos constantes apelos dos trabalhadores da referida categoria por medidas mais eficazes à segurança de suas saúdes física e mental e a dos usuários que se utilizam de seus serviços.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2861/2103190813070177.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2861/2103190813070177.pdf</t>
   </si>
   <si>
     <t>No sentido que o poder executivo envie a Câmara Municipal de Lagarto um projeto de lei concedendo a isenção de pagamento do IPTU, para os prédios comerciais que tiveram suas atividades suspensas por decretos do governo do Estado, decorrentes da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2862/2103190813070178.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2862/2103190813070178.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e desinfecção dos veículos que transportam equipes da saúde, para a segurança dos profissionais envolvidos.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2863/2103231055270001.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2863/2103231055270001.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, no sentido que o poder executivo envie a Câmara Municipal de Lagarto um projeto de lei concedendo o parcelamento do IPTU, mesmo sendo feito o acordo.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2864/2103231055270002.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2864/2103231055270002.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, no sentido que seja criado o  programa “vale-gás” no valor de R$ 60,00 mensal, como medida de auxílio às famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2865/2103231055270003.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2865/2103231055270003.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento na Travessa Antônio Nogueira, localizada no Povoado Estancinha II, neste município. Atendendo aos constantes apelos dos transeuntes e moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2866/2103231055270004.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2866/2103231055270004.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma equipe itinerante de saúde para monitoramento, acompanhamento e distribuição de máscaras e álcool 70% nas feiras livres dos Povoados Colônia Treze, Jenipapo e Brasília. Objetivando minimizar o risco de contaminação e proliferação da COVID-19 no município.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2867/2103231055270005.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2867/2103231055270005.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a remoção do lixo acumulado às margens da Rodovia SE - 265 (nas proximidades do Riacho das Velhas), que liga o Povoado Brasília ao Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores, motoristas, motociclistas e transeuntes da referida via.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2868/2103231055270006.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2868/2103231055270006.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um quebra-molas na Pista do Açu localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores, motoristas, motociclistas e transeuntes por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2869/2103231055270007.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2869/2103231055270007.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no Assentamento Che Guevara (popularmente conhecido como Assentamento Dr. João), localizado neste município. Em atendimento aos constantes apelos dos moradores e desportistas do referido Assentamento e região.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2870/2103231055270008.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2870/2103231055270008.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 03 (três) quebra-molas no Assentamento Roseli Nunes, localizado neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de segurança no tráfego de pessoas e veículos.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2871/2103231055270009.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2871/2103231055270009.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do Povoado Pururuca, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2872/2103231055270010.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2872/2103231055270010.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado periodicamente o serviço de limpeza e desobstrução dos bueiros em diversos pontos da cidade, garantindo o escoamento da água em período chuvoso.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_n_189_de_2021_matheus_-_calcamentos_no_bairro_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_n_189_de_2021_matheus_-_calcamentos_no_bairro_prata.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as pavimentações paralelepipedais nas seguintes localidades:_x000D_
 _x000D_
     1. Rua José Santana (fundo do campo Adson do leite);_x000D_
     2. Rua Edivaldo Jr. de Faria;_x000D_
     3. Rua Lucas de Araújo Matos;_x000D_
     4. Travessa Derneval Lisboa de Araújo;_x000D_
     5. Rua Orquídia;_x000D_
     6. Rua Liro da Paz;_x000D_
     7. Rua Maragogi;_x000D_
     8. Travessa Gustavo Hora. Esta e as vias supracitadas localizadas no Bairro Pratas;_x000D_
     9. Rua Mil Quatrocentos e Vinte ou Travessa Centro Comunitário, localizada no bairro Alto da Boa Vista;</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_n_190_de_2021_matheus_-_correios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_n_190_de_2021_matheus_-_correios.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Israel Bispo dos Santos –Superintendente Estadual dos Correios, no sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido para o Residencial Kaptiva, localizado no bairro Alto da Boa Vista neste município. Atendendo aos constantes apelos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_n_191_de_2021_matheus_-_finalizacao_de_calcamento_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_n_191_de_2021_matheus_-_finalizacao_de_calcamento_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de esgotamento sanitário e limpeza, bem como a finalização dos calçamentos das ruas Josafá Vasconcelos e Belo Monte, localizadas no bairro Pratas, nesse município. Atendendo aos constantes apelos dos moradores das respectivas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_n_192_de_2021_matheus_-_semaforo_ou_redutor_de_velocidade_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_n_192_de_2021_matheus_-_semaforo_ou_redutor_de_velocidade_.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilm Sr. Marcos de Santana França – Secretário Municipal da Ordem Pública – SEMOP, no sentido que realize melhoria na sinalização de trânsito, bem como a implantação de semáforo ou redutores de velocidade no cruzamento da avenida Jovino Bispo da Cruz e rua Filadelfo Dória, neste município. Atendendo aos constantes apelos dos transeuntes e motoristas que trafegam na referida via por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_n_193_de_2021_matheus_-_medidas_de_prevencao_aedes_aegypti_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_n_193_de_2021_matheus_-_medidas_de_prevencao_aedes_aegypti_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja desenvolvido plano de ação para combate ao mosquito Aedes aegypti, como medida de prevenção e controle a dengue, zika e chikungunya, neste município. Atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_n_194_de_2021_alex_-_subvencao_lagarto_futebol_club_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_n_194_de_2021_alex_-_subvencao_lagarto_futebol_club_.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, no sentido de encaminhar Projeto de Lei a esta Casa, concedendo subvenção social ao Lagarto Futebol Clube no valor de R$ 200.000,00 (duzentos) mil reais.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_n_195_de_2021_vilanio_-_construcao_de_quadra_poliesportival.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_n_195_de_2021_vilanio_-_construcao_de_quadra_poliesportival.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva coberta no Povoado Colônia Treze, nesse município. Atendendo aos constantes apelos da referida comunidade por melhorias nas condições de desporto e lazer.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_n_196_de_2021_vilanio_-_lampadas_de_led.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_n_196_de_2021_vilanio_-_lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a troca das lâmpadas fluorescentes por lâmpadas de LED nas proximidades da pista de Boquim, localizada no Povoado Colônia Treze, nesse município. Atendendo aos constantes apelos dos moradores, motoristas, transeuntes e motociclistas que moram e trafegam na referida via por melhorias nas condições de segurança no trânsito e inibição das ações de criminosos.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_n_197_de_2021_vilanio_-_conclusao_de_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_n_197_de_2021_vilanio_-_conclusao_de_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizado o calçamento das ruas São Cosme e Raul Pereira, ambas localizadas no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores das respectivas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_n_198_de_2021_vilanio_-medidas_contra_alagamentos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_n_198_de_2021_vilanio_-medidas_contra_alagamentos.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que sejam tomadas medidas de correção e prevenção contra alagamentos nas ruas Santa Bárbara, pista dos Mourões e rua de Alemão, ambas localizadas no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores das respectivas vias por melhorias nas condições de  saneamento básico.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_n_199_de_2021_vilanio_-_alargamento_de_quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_n_199_de_2021_vilanio_-_alargamento_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam alargados os quebra-molas, realizada a recuperação da pavimentação paralelepipedal e a revitalização das sinalizações vertical e horizontal das vias marginais da Rodovia 270;  trecho correspondente à Avenida Antônio Martins de Menezes, localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos transeuntes e moradores da respectiva comunidade por melhorias nas condições de mobilidade urbana e segurança no trânsito.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2884/indicacao_n_200_de_2021_rubinho_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2884/indicacao_n_200_de_2021_rubinho_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que sejam realizadas as pavimentações paralelepipedais nas seguintes localidades:_x000D_
     1. Rua Antônio de Oliveira Teixeira – localizada na sede do município;_x000D_
     2. Estrada de Zé Bezerra – localizada no Povoado Barro Vermelho;_x000D_
     3. Estrada de Amâncio – localizada no Povoado Campo do Crioulo;_x000D_
     4. Rua da Jaqueira – localizada no Povoado Açuzinho;</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2885/indicacao_n_201_de_2021_rubinho_-_reforma_da_praca_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2885/indicacao_n_201_de_2021_rubinho_-_reforma_da_praca_.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Igor Almeida Pinheiro, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas - SEMDURB, no sentido que seja realizada a reforma da praça Santa Rita, localizada no Povoado Açuzinho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_n_202_de_2021_belizario_-_calcamento_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_n_202_de_2021_belizario_-_calcamento_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construída a pavimentação paralelepipedal e a rede de esgoto da rua Henrique R. de Souza, localizada no bairro Laudelino Freire, neste município. Atendendo aos constantes apelos dos moradores da respectiva via por melhorias na segurança do trânsito e saneamento básico.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_n_203_de_2021_vilanio_-_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_n_203_de_2021_vilanio_-_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado redutores de velocidade na pista do Pau Grande (nas proximidades do bar do Grandão), localizada no povoado Colônia Treze, neste município. Visando a segurança dos pedestres, ciclistas, motoristas e motociclistas que transitam pela referida via.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_n_204_de_2021_vilanio_ambulancia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_n_204_de_2021_vilanio_ambulancia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado mais uma ambulância na Unidade Básica de Saúde Padre Almeida, localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_n_205_de_2021_matheus_-_calcamento_em_vias_do_queiroz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_n_205_de_2021_matheus_-_calcamento_em_vias_do_queiroz.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de drenagem, esgotamento sanitário e calçamento nas seguintes localidades:_x000D_
 1- Rua José Angêlo;_x000D_
 2- Rua Melquiades Antônio dos Santos;_x000D_
 3- Travessa Dona Rosa; _x000D_
 _x000D_
 Localizadas no Queiroz, bairro Alto da Boa Vista, neste município. Atendendo aos constantes apelos dos moradores das referidas vias, por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_n_206_de_2021_matheus_-_cata_treco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_n_206_de_2021_matheus_-_cata_treco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado em prática as ações do programa “Cata Treco”, neste município. De acordo com as regras abaixo transcritas:_x000D_
 _x000D_
 1- Divulgar com antecedência o cronograma e itinerário semanal;_x000D_
 2- Disponibilizar número de whatsapp (apenas para mensagens de texto), para dúvidas da população; _x000D_
 3- Recolher materiais (como móveis e eletrodomésticos) inservíveis, evitando o descarte irregular nas ruas, avenidas e terrenos baldios da cidade;_x000D_
 4- Destinar o material recolhido para a Cooperativa de Reciclagem, os quais serão reaproveitados;_x000D_
 _x000D_
 Visando causar o menor dano possível ao meio ambiente e/ou à saúde pública.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2891/indicacao_n_207_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2891/indicacao_n_207_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as pavimentações paralelepipedais nas seguintes localidades: _x000D_
 _x000D_
 1- Rua Jatobá (que liga a praça Professora Vanderleia a Avenida José Dória);_x000D_
 2- Travessa Pref. José Lins (conhecida popularmente por Travessa da Casa de Farinha);_x000D_
 _x000D_
 Localizadas no Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores das referidas vias, por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2892/indicacao_n_208_de_2021_genisson_-_revitalizacao_de_campos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2892/indicacao_n_208_de_2021_genisson_-_revitalizacao_de_campos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização dos campos de futebol dos povoados Brasília, Jenipapo e Quirino, bem como a construção de vestiários nos campos dos povoados Jenipapo, Quirino e Araçá, neste município. Atendendo aos constantes apelos dos desportistas das referidas comunidades.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2893/indicacao_n_209_de_2021_genisson_-_revitalizacao_da_rodovia_265.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2893/indicacao_n_209_de_2021_genisson_-_revitalizacao_da_rodovia_265.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Rodovia SE - 265  que liga os municípios de Lagarto e Itaporanga D´ajuda. Atendendo aos constantes apelos da população por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2894/indicacao_n_210_de_2021_genisson_-_distribuicao_de_sementes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2894/indicacao_n_210_de_2021_genisson_-_distribuicao_de_sementes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a distribuição de sementes de milho e feijão aos pequenos produtores rurais deste município. Com o objetivo de incentivar a agricultura familiar, gerando mais oportunidades de renda aos trabalhadores do campo.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2895/indicacao_n_211_de_2021_josivan_-__calcamento_pov._porcoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2895/indicacao_n_211_de_2021_josivan_-__calcamento_pov._porcoes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento do Povoado Poção, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2896/indicacao_n_212__de_2021_josivan_-__praca_do_povoado_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2896/indicacao_n_212__de_2021_josivan_-__praca_do_povoado_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada a obra da Praça do Povoado São José, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2897/indicacao_n_213_de_2021_matheus_-_calcadao_dom_pedro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2897/indicacao_n_213_de_2021_matheus_-_calcadao_dom_pedro.pdf</t>
   </si>
   <si>
     <t>No sentido que haja fiscalização e orientação sobre as vagas de estacionamentos nas ruas perpendiculares ao calçadão Dom Pedro II. Atendendo aos constantes apelos da população por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2898/indicacao_n_214_de_2021_matheus_-_calcadao_dom_pedro_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2898/indicacao_n_214_de_2021_matheus_-_calcadao_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da iluminação pública, bem como a revitalização do calçadão Dom Pedro II, neste município. Em atendimento aos constantes apelos da população por melhorias nas condições de segurança e acesso.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n_215_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n_215_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da Rua Francisca dos Santos, localizada no Povoado Jenipapo. Atendendo aos constantes apelos dos moradores da referida via, por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2900/indicacao_n_216_de_2021_alex_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2900/indicacao_n_216_de_2021_alex_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja suspensa a cobrança da contribuição de iluminação pública durante período de calamidade pública decorrente da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2901/indicacao_n_217_de_2021_josivaldo_-_pavimentacao_asfaltica_trav._zeca_de_milha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2901/indicacao_n_217_de_2021_josivaldo_-_pavimentacao_asfaltica_trav._zeca_de_milha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de piçarragem e pavimentação asfáltica da Travessa Zeca de Milha, localizada no bairro Cidade Nova, neste município. Atendendo aos constantes apelos dos moradores da referida via, por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2902/indicacao_n_218_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2902/indicacao_n_218_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento paralelepipedal da entrada do Povoado Taperinha dos Gatos (que se inicia na Rodovia Lourival Batista SE-270) ao núcleo do Povoado Olhos D´água (trecho de aproximadamente 08 quilômetros), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade e região circunvizinha, por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n_219_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n_219_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da elaboração de emenda parlamentar que contemple o calçamento paralelepipedal da entrada do Povoado Taperinha dos Gatos (que se inicia na Rodovia Lourival Batista SE-270) ao núcleo do Povoado Olhos D´água (trecho de aproximadamente 08 quilômetros), neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades e região circunvizinha, por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2904/indicacao_n_220_de_2021_washington_-_quebra-molas_pov._fazenda_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2904/indicacao_n_220_de_2021_washington_-_quebra-molas_pov._fazenda_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados dois quebra-molas no Povoado Fazenda Grande (nas imediações da casa de Toinho Pintinha e Chácara Carvalho), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2905/indicacao_n_221_de_2021_sandro_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2905/indicacao_n_221_de_2021_sandro_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido em que sejam construídas as pavimentações paralelepipedais da seguintes vias públicas, localizadas neste município. _x000D_
     1. Rua Edivaldo Júnior de Farias no bairro Gustavo Hora;_x000D_
     2. Rua Messias de Santana no bairro Pratas._x000D_
 _x000D_
 Atendendo aos constantes apelos dos moradores e transeuntes das referidas comunidades por melhorias nas condições de tráfego e de saneamento básico.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2906/indicacao_n_222_de_2021_vilanio_-_cestas_basicas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2906/indicacao_n_222_de_2021_vilanio_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a distribuição de cestas básicas como medida de auxílio às famílias em situação de vulnerabilidade social, decorrente da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_n_223_de_2021_vilanio_-_criacao_do_diario_oficial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_n_223_de_2021_vilanio_-_criacao_do_diario_oficial.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o Diário Oficial do Município, para garantir maior transparência aos atos da administração pública.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_n_224_de_2021_vilanio_-_ponto_de_apoio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_n_224_de_2021_vilanio_-_ponto_de_apoio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um ponto de apoio a saúde da família na pista do Açu, localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_n_225_de_2021_vilanio_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_n_225_de_2021_vilanio_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da rua Luiz Rodrigues, localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da respectiva via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_n_226_de_2021_vilanio_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_n_226_de_2021_vilanio_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da elaboração de emenda parlamentar, que contemple o calçamento paralelepipedal (de aproximadamente 02 quilômetros) em ruas sem pavimentação no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade, por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2911/indicacao_n_227_de_2021_vilanio_-_redutores_de_velocidade_-_pista_da_lagoa_seca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2911/indicacao_n_227_de_2021_vilanio_-_redutores_de_velocidade_-_pista_da_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado redutores de velocidade na pista da Lagoa Seca, localizada no povoado Colônia Treze, neste município. Visando a segurança dos pedestres, ciclistas, motoristas e motociclistas que transitam pela referida via.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2912/indicacao_n_228_de_2021_vilanio_-construcao_de_praca_pista_do_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2912/indicacao_n_228_de_2021_vilanio_-construcao_de_praca_pista_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça (denominada por Praça da Bíblia) na Pista  do Cemitério, localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2913/indicacao_n_229_de_2021_josivaldo_-_implantacao_da_clinica-escola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2913/indicacao_n_229_de_2021_josivaldo_-_implantacao_da_clinica-escola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada a clínica escola no município, por fazer-se fundamental a assistência especializada e atualizada para o tratamento de pessoas com Transtorno do Espectro do Autismo (TEA).</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2914/indicacao_n_230_de_2021_josivaldo_-_calcamento_conj._maria_de_petu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2914/indicacao_n_230_de_2021_josivaldo_-_calcamento_conj._maria_de_petu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento do Residencial Maria de Petu, localizado no bairro São José, neste município. Atendendo aos constantes apelos dos moradores da referida localidade, por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2915/indicacao_n_231_de_2021_genisson_-_semaforo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2915/indicacao_n_231_de_2021_genisson_-_semaforo_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de semáforo no cruzamento da Avenida Brasília com a Rodovia Rosendo Ribeiro de Souza  SE - 170 (próximo ao Hospital Universitário de Lagarto), neste município. Atendendo aos constantes apelos dos transeuntes e motoristas que trafegam nas referidas vias por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2916/indicacao_n_232_de_2021_matheus_-_kits_de_alimentacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2916/indicacao_n_232_de_2021_matheus_-_kits_de_alimentacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada a esta Casa o cronograma dos kits de alimentação escolar, que foram e serão entregues as famílias dos alunos matriculados na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2917/indicacao_n_233_de_2021_matheus_-_vacinacao_solidaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2917/indicacao_n_233_de_2021_matheus_-_vacinacao_solidaria.pdf</t>
   </si>
   <si>
     <t>Sugerindo que adote a campanha “Vacinação Solidária”, para as pessoas que irão receber imunização possam doar um quilo alimento não perecível ou produto de higiene nos pontos de vacinação, os quais serão destinados às famílias de baixa renda.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_n_234_de_2021_matheus_-limpeza_de_terreno_baldio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_n_234_de_2021_matheus_-limpeza_de_terreno_baldio.pdf</t>
   </si>
   <si>
     <t>Seja realizado o serviço de limpeza do terreno baldio de propriedade do município, bem como da via pública referente a rua Aristides de Souza Libório, localizada no bairro Libório, nesta urbe. Atendendo aos constantes apelos dos moradores da referida localidade por melhoria no saneamento básico.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_n_235_de_2021_matheus_-_contratacao_bombeiros_civis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_n_235_de_2021_matheus_-_contratacao_bombeiros_civis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação emergencial de Bombeiros Civis para dar assistência às barreiras sanitárias, prevenção e enfrentamento à pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_n_236_de_2021_matheus_-recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_n_236_de_2021_matheus_-recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da Travessa Francisco Garcez, localizada no bairro Sílvio Romero, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_n_237_de_2021_genisson_-_quebra-molas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_n_237_de_2021_genisson_-_quebra-molas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado dois quebra-molas na Rodovia SE – 265 que liga os municípios de Lagarto e Itaporanga D´ajuda (nas proximidades da Fábrica Via Júpiter). Atendendo aos constantes apelos dos transeuntes e motoristas que trafegam na referida via por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_n_238_de_2021_marcelo_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_n_238_de_2021_marcelo_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as pavimentações paralelepipedais das vias públicas das comunidades elencadas abaixo: _x000D_
 _x000D_
     • Povoado Juerana;_x000D_
     • Entrada do Povoado Luiz Freire; trecho corresponde ao acesso ao Povoado Cova da onça;_x000D_
     • Povoado Galo assanhado; _x000D_
     • Povoado Estancinha I .</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_n_239_de_2021_amilton_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_n_239_de_2021_amilton_-_calcamento.pdf</t>
   </si>
   <si>
     <t>O sentido que seja feita a pavimentação paralelepipedal da rua “Zeca de Emídio”, localizada no bairro Cidade Nova, neste município. 	 Atendendo aos constantes apelos dos moradores e transeuntes da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n_240_de_2021_washington_-_ambulancia_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n_240_de_2021_washington_-_ambulancia_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma ambulância para atender a população do Povoado Mariquita, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n_241_de_2021_amilton_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n_241_de_2021_amilton_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no Povoado Queiroz, localizado, neste município. Atendendo aos constantes apelos dos moradores da respectiva comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2926/indicacao_n_242_de_2021_amilton_-_reforma_de_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2926/indicacao_n_242_de_2021_amilton_-_reforma_de_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformado o campo de futebol do Galo Assanhado, que fica localizado no bairro Cidade Nova, localizado neste município. Atendendo aos constantes apelos dos atletas e desportistas da respectiva comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2927/indicacao_n_243_de_2021_washington_-_cohidro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2927/indicacao_n_243_de_2021_washington_-_cohidro.pdf</t>
   </si>
   <si>
     <t>No sentido que envie duas   caixas D’água de dez mil litros cada, sendo destinadas uma para o povoado Flechas e outra para o povoado Piabas, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2928/indicacao_n_244_de_2021_washington_-_quebra-molas_pov._mariquita_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2928/indicacao_n_244_de_2021_washington_-_quebra-molas_pov._mariquita_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado dois quebra-molas no trecho pavimentado do Povoado Mariquita e Povoado Rio Fundo, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2929/indicacao_n_245_de_2021_washington_-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2929/indicacao_n_245_de_2021_washington_-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada doação do terreno de propriedade do município localizado no Povoado Mariquita (próximo a Escola Francisco José de Almeida), para a Associação Comunitária de Produtores local, com a finalidade que seja cedido a comunidade para a construção de casas populares.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2930/indicacao_n_246_de_2021_washington_-_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2930/indicacao_n_246_de_2021_washington_-_piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implementado o sistema automático de funcionamento da bomba D’água do poço artesiano  no povoado Piabas (conhecido como galo assanhado), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de abastecimento de água.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_n_247_de_2021_belizario_-_melhorias_na_rede_de_abast._-_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_n_247_de_2021_belizario_-_melhorias_na_rede_de_abast._-_deso.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ampliada a rede de abastecimento de água da Avenida Joaquim Antunes de Almeida (popularmente conhecida como Pista da Granja) até as proximidades do lixão; avenida localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_n_248_de_2021_washington_-_manilhas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_n_248_de_2021_washington_-_manilhas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocadas manilhas  no riacho entre o povoado Retiro e Saboeiro, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_n_249_de_2021_washington_-_calcamento_conj._no_pov._olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_n_249_de_2021_washington_-_calcamento_conj._no_pov._olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>O sentido que seja realizada a pavimentação paralelepipedal do Conjunto Pedro Santos Goes, localizado no Povoado Olhos D´água, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_n_250_de_2021_genisson_-_trevo_da_brasilia_e_jenipapo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_n_250_de_2021_genisson_-_trevo_da_brasilia_e_jenipapo_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma rede elétrica de baixa tensão no trevo do povoado Brasília que dá acesso ao povoado Jenipapo, neste município. Atendendo aos constantes apelos dos transeuntes e motoristas que trafegam na referida via por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_n_251__de_2021_sandro_-_ponto_de_apoio_a_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_n_251__de_2021_sandro_-_ponto_de_apoio_a_saude.pdf</t>
   </si>
   <si>
     <t>No sentido em que seja realizada a reforma do ponto de apoio da saúde do Povoado Boeiro, neste município. Atendendo aos constantes apelos dos moradores por melhoria no atendimento a população.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_n_252_de_2021_belizario_-_cidade_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_n_252_de_2021_belizario_-_cidade_nova.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os seguintes serviços:_x000D_
 _x000D_
     • Calçamento_x000D_
     • Adequação da iluminação pública_x000D_
     • Esgoto_x000D_
     • Drenagem fluvial _x000D_
     • Limpeza pública._x000D_
 _x000D_
 na Rua São José do Bairro Cidade Nova, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de trafego saneamento básico.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_n_253_de_2021_belizario_-_poco_artesiano_na_sena.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_n_253_de_2021_belizario_-_poco_artesiano_na_sena.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a perfuração de um poço artesiano no Povoado Sena, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Carlos do Gás</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_n_254_de_2021_carlos_do_gas_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_n_254_de_2021_carlos_do_gas_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído em caráter de urgência um abrigo de ônibus no povoado Brasília, localizado neste município. O objetivo é oferecer maior comodidade aos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_n_255_de_2021_carlos_do_gas_-_povoado_urubu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_n_255_de_2021_carlos_do_gas_-_povoado_urubu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da iluminação pública nas proximidades da igreja adventista do povoado Urubu Grande, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_n_256de_2021_josivaldo_-_reforma_da_escola_brasil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_n_256de_2021_josivaldo_-_reforma_da_escola_brasil.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Brasil, localizada no povoado Fazenda Grande, neste município. A reforma e ampliação contribuem para melhorar as condições de trabalho dos servidores e aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_n_257_de_2021_josivaldo_-_vacina_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_n_257_de_2021_josivaldo_-_vacina_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam vacinados(a) todas as pessoas com; Síndrome Down, paralisia cerebral, microcefalia, doenças e síndromes raras. Dar atendimento prioritário às pessoas com deficiência, assegurando atenção integral à saúde em todos os níveis.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_n_258_de_2021_marcelo_-_cobertura_do_posto_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_n_258_de_2021_marcelo_-_cobertura_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que instale uma cobertura em frente a Unidade Básica de Saúde Padre Almeida, localizada no povoado Colônia Treze, neste município. Para dar maior comodidade a população que espera pelo atendimento médico e demais procedimentos relacionados na UBS.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_n_259_de_2021_vilanio_-_auxilio_funeral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_n_259_de_2021_vilanio_-_auxilio_funeral.pdf</t>
   </si>
   <si>
     <t>No sentido que o auxílio funeral do município seja ampliado ao translado do corpo, que encontra-se fora do Estado de Sergipe a esta urbe.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_n_260_de_2021_matheus_-_banheiros_publicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_n_260_de_2021_matheus_-_banheiros_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos banheiros públicos no centro deste município, sendo masculinos, femininos, infantis e com acessibilidade para pessoas com deficiência.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_n_261_de_2021_matheus_-_manutencao_e_funcionamento_de_bomba_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_n_261_de_2021_matheus_-_manutencao_e_funcionamento_de_bomba_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção e verificado a duração do tempo de funcionamento das bombas de água dos Povoados Gameleiro e Sobrado. Em atendimento aos constantes apelos dos moradores das respectivas comunidades por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2975/indicacao_n_262_de_2021_matheus_-_corujao_da_vacinacao_econvenio_com_a_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2975/indicacao_n_262_de_2021_matheus_-_corujao_da_vacinacao_econvenio_com_a_ufs.pdf</t>
   </si>
   <si>
     <t>No sentido em que seja adotada uma iniciativa de vacinação 24 horas – “Corujão da vacina”,  com o intuito de reforçar o combate à pandemia da COVID – 19. Ao mesmo tempo em que sejam buscados o fortalecimento e a ampliação das parcerias e convênios do município com a Universidade Federal de Sergipe – UFS / Campus Lagarto, para o melhoramento das ações na saúde.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_n_263_de_2021_matheus_-_reforma_da_praca_angola_cachorro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_n_263_de_2021_matheus_-_reforma_da_praca_angola_cachorro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizada a reforma da praça Angola Cachorro, localizada no Conjunto Laudelino Freire, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_n_264_de_2021_matheus_-_recuperacao_de_estrada_pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_n_264_de_2021_matheus_-_recuperacao_de_estrada_pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação da estrada que dá acesso ao povoado Pururuca, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_n_265_de_2021_matheus_-_reposicao_de_lampadas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_n_265_de_2021_matheus_-_reposicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da iluminação pública da Rua Governador João Alves Filho e Travessa Limoeiro (nas proximidades da Delegacia Regional), localizadas no bairro Novo Horizonte, neste município. Atendendo aos constantes apelos dos moradores das referidas vias por melhorias nas condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_n_266_de_2021_washington_-_esgotamento_trav_rua_c.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_n_266_de_2021_washington_-_esgotamento_trav_rua_c.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de  esgotamento sanitário na Travessa Rua C, localizada no bairro Novo Horizonte, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_n_267__de_2021_rubinho_-_pratas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_n_267__de_2021_rubinho_-_pratas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da Estrada Raimundo Alvina, localizada no bairro Pratas, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_n_268_de_2021_rubinho_-_santo_antonio_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_n_268_de_2021_rubinho_-_santo_antonio_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da Avenida Vereador João Nogueira da Silva (nas proximidades do Santo Antônio até a Cruz das Almas) localizada no Povoado Santo Antônio, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2982/indicacao_n_269_de_2021_rubinho_-_pavimentacao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2982/indicacao_n_269_de_2021_rubinho_-_pavimentacao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação das seguintes vias: _x000D_
         _x000D_
 1- do Guede_x000D_
 2- Estrada da Mangabeira   _x000D_
 _x000D_
 Localizadas no Povoado Tanque, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2983/indicacao_n_270___de_2021_sandro_-_biblioteca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2983/indicacao_n_270___de_2021_sandro_-_biblioteca.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja feita a reabertura noturna da Biblioteca Pública Municipal José Vicente de Carvalho, neste município. Atendendo aos constantes apelos da população por melhorias no sistema educacional.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_n_271_de_2021_amilton_-_travessa_jose_vieira_filho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_n_271_de_2021_amilton_-_travessa_jose_vieira_filho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços:_x000D_
 _x000D_
     • Capinagem;_x000D_
     • Drenagem;_x000D_
     • Iluminação;_x000D_
     • Pavimentação. _x000D_
        _x000D_
       Na Travessa José Vieira Filho, localizada no bairro São José (Loiola II), neste município. Atendendo aos constantes apelos dos moradores da respectiva comunidade por melhorias nas áreas públicas de tráfego e saneamento.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2985/indicacao_n_272_de_2021_marcelo_-_calcamento_rua_sta_clara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2985/indicacao_n_272_de_2021_marcelo_-_calcamento_rua_sta_clara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento paralelepipedal da Rua Santa Clara (conhecida popularmente por rua do Sr. Costinha), localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2986/indicacao_n_273_de_2021_carlos_do_gas_-_cestas_basicas_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2986/indicacao_n_273_de_2021_carlos_do_gas_-_cestas_basicas_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a distribuição de cestas básicas as famílias em situação de vulnerabilidade social do Povoado Brasília, neste município, durante o período da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2987/indicacao_n_274_de_2021_marcelo_-_calcamento_rua_sta_terezinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2987/indicacao_n_274_de_2021_marcelo_-_calcamento_rua_sta_terezinha.pdf</t>
   </si>
   <si>
     <t>O sentido que seja realizado o calçamento paralelepipedal da Rua Santa Terezinha, localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2988/indicacao_n_275_de_2021_marcelo_-_poco_artesiano_pov._acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2988/indicacao_n_275_de_2021_marcelo_-_poco_artesiano_pov._acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a perfuração de um poço artesiano e a instalação de um chafariz público, no Povoado Açuzinho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2996/indicacao_n_276_de_2021_genisson_-_eja_escola_maria_candida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2996/indicacao_n_276_de_2021_genisson_-_eja_escola_maria_candida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada turma do ensino fundamental na modalidade Educação de Jovens e Adultos – EJA, na Escola Municipal Irmã Maria Cândida, localizada no povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso ao sistema educacional.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_n_277_de_2021_sandro_-_escola_inglaterra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_n_277_de_2021_sandro_-_escola_inglaterra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Inglaterra, localizada no povoado Quilombo, neste município. Atendendo aos constantes apelos da comunidade, pais e alunos por melhorias nas condições de um ensino de qualidade.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_n_278_de_2021_sandro_-_doacao_de_milho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_n_278_de_2021_sandro_-_doacao_de_milho.pdf</t>
   </si>
   <si>
     <t>No sentido seja feita a doação de sementes de milho crioulo, para atender aos produtores rurais deste município.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_n_279_de_2021_carlos_-_revitalizacao_da_bica_pov._urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_n_279_de_2021_carlos_-_revitalizacao_da_bica_pov._urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e revitalização da bica do povoado Urubu Grande, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_n_280_de_2021_carlos_-_implantacao_de_ciclovia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_n_280_de_2021_carlos_-_implantacao_de_ciclovia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada ciclovia em diversos pontos deste município, como meio de incentivar a prática de atividade física e a promoção do lazer para a população.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_n_281_de_2021_carlos_-_kits_de_alimentacao_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_n_281_de_2021_carlos_-_kits_de_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam distribuídos kits de alimentação escolar as famílias dos alunos matriculados na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3002/indicacao_n_282_de_2021_carlos_-_reforma_da_praca_sebastiao_garcez.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3002/indicacao_n_282_de_2021_carlos_-_reforma_da_praca_sebastiao_garcez.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça Sebastião Garcez, localizada no centro, neste município. Atendendo aos constantes apelos da população por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3003/indicacao_n_283_de_2021_washington_-_posto_policial_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3003/indicacao_n_283_de_2021_washington_-_posto_policial_.pdf</t>
   </si>
   <si>
     <t>No sentido que a Guarda Municipal faça a supervisão com rondas nos povoados Mariquita, Olhos D’água, Rio Fundo, Quilombo, Quipé, Tapera dos Modestos, Tapera dos Gatos e demais povoados vizinhos, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de segurança, devido aos vários assaltos nas regiões.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3004/indicacao_n_284_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3004/indicacao_n_284_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf</t>
   </si>
   <si>
     <t>No sentido que a rede de distribuição de água do Assentamento Karl Marx esteja disponível de dois a três dias na semana. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3005/indicacao_n_285_de_2021_washington_-_posto_policial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3005/indicacao_n_285_de_2021_washington_-_posto_policial.pdf</t>
   </si>
   <si>
     <t>No sentido que seja avaliada a reabertura do Posto Policial, no Povoado Olhos D’água, neste município. Devido ao crescimento assustador na onda de assaltos as residências e estabelecimentos comerciais dos povoados circunvizinhos.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3006/indicacao_n_286_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3006/indicacao_n_286_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano do povoado Mariquita, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3007/indicacao_n_287_de_2021_matheus_-_canal_do_loiola_e_rua_da_apae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3007/indicacao_n_287_de_2021_matheus_-_canal_do_loiola_e_rua_da_apae.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de urbanização da área do canal do Loiola, localizado no bairro São José, bem como do canal da rua José Barreto de Souza (rua da APAE), neste município. Atendendo aos constantes apelos dos moradores das referidas localidades por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_n_288_de_2021_matheus_-_reforna_do_marco_inicial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_n_288_de_2021_matheus_-_reforna_do_marco_inicial.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e preservação do marco inicial Cruz das Almas, localizado no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_n_289_de_2021_matheus_-_drenagem_av._antonio_francisco_de_figueiredo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_n_289_de_2021_matheus_-_drenagem_av._antonio_francisco_de_figueiredo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o sistema de drenagem pluvial na Avenida Francisco Antônio de Figueiredo, localizada no bairro São José, neste município. Atendendo aos constantes apelos dos moradores da referida localidade que sofrem com os transtornos causados pelo acúmulo de água em período chuvoso.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_n_290_de_2021_matheus_-_calcamento_e_drenagem_rua_dr._evandro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_n_290_de_2021_matheus_-_calcamento_e_drenagem_rua_dr._evandro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento, bem como a implantação do sistema de drenagem pluvial na rua Dr. Evandro, que liga o bairro Alto da Boa Vista ao bairro Pratas, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_n_291de_2021_matheus_-_receita_federal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_n_291de_2021_matheus_-_receita_federal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reativado o Posto de Atendimento da Receita Federal do Brasil, neste município. Objetivando maior celeridade e comodidade aos contribuintes da cidade de Lagarto e região.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3012/indicacao_n_292_de_2021_marcelo_-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3012/indicacao_n_292_de_2021_marcelo_-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estendido o serviço de coleta do lixo na estrada da Matinha, mas conhecida como “Coqueiro de Baixo”, pois o mesmo passa pelo Coqueiro de Cima e não estende ao redor do Povoado, neste município. Atendendo aos constantes apelos dos moradores da referida localidade, por melhoria nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3013/indicacao_n_293_de_2021_marcelo_-_auxilio_emergencial_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3013/indicacao_n_293_de_2021_marcelo_-_auxilio_emergencial_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o auxílio emergencial municipal, para beneficiar famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>Que sejam realizados os seguintes serviços: _x000D_
 _x000D_
     • Calçamento paralelepipedal e implantação do sistema de drenagem pluvial da rua E (rua do abrigo Girassol), localizada no bairro Laudelino Freire;_x000D_
     • Finalização do calçamento e implantação do sistema de drenagem pluvial, da Estrada Santo Antônio/Coqueiro, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3015/indicacao_n_295_de_2021_matheus_-_castramovel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3015/indicacao_n_295_de_2021_matheus_-_castramovel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja elaborado e divulgado o cronograma de castração de animais realizado pelo Centro de Controle de Zoonoses e Endemias, bem como a aquisição de uma unidade móvel “Castramóvel” para auxiliar os atendimentos de forma itinerante.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3016/indicacao_n_296_de_2021_matheus_-_bueiros_inteligentes_e_sustentaveis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3016/indicacao_n_296_de_2021_matheus_-_bueiros_inteligentes_e_sustentaveis.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados bueiros inteligentes e sustentáveis  em diversos pontos deste município. Atendendo aos constantes apelos da população que sofrem com os transtornos  dos alagamentos em dias chuvosos, causados pelo acúmulo de lixo.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3017/indicacao_n_297_de_2021_josivaldo_-_clinica_veterinaria_popular.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3017/indicacao_n_297_de_2021_josivaldo_-_clinica_veterinaria_popular.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma clínica veterinária popular, voltada para o atendimento de animais que pertencem às famílias com baixa renda, animais abandonados e resgatados por ONGs.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3018/indicacao_n_298_de_2021_washington_-_manutencao_poco_artesiano_-_pov._piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3018/indicacao_n_298_de_2021_washington_-_manutencao_poco_artesiano_-_pov._piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano do Povoado Piabas, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3019/indicacao_n_299_de_2021_washington_-_rondas_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3019/indicacao_n_299_de_2021_washington_-_rondas_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que a Guarda Municipal possa realizar supervisão com rondas nos povoados Limoeiro, Várzea dos Cágados, Fazenda Grande, Brejo e região circunvizinha, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de segurança.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3020/indicacao_n_300_de_2021_belizario_-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3020/indicacao_n_300_de_2021_belizario_-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os seguintes serviços:_x000D_
     • Coleta de lixo acumulado na esquina da Rua Josefa da Silva Júnior, localizada na comunidade Loiola, bairro São José;_x000D_
     • Instalação de uma lixeira comunitária no Conjunto habitacional João almeida Rocha, localizado no bairro Alto da Boa Vista, neste município._x000D_
 _x000D_
 	Atendendo aos constantes apelos dos moradores das referidas localidades por melhorias nas condições de saneamento básico e saúde coletiva.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3021/indicacao_n_301_de_2021_belizario_-_implatacao_de_brinquedos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3021/indicacao_n_301_de_2021_belizario_-_implatacao_de_brinquedos.pdf</t>
   </si>
   <si>
     <t>Que sejam implantados nos locais  públicos de desporto e lazer e nas praças de nosso município,  brinquedos adaptados para portadores de deficiência física e/ou mental. Atendendo aos constantes apelos dos deficientes, pais e cuidadores por melhorias nas áreas de diversão e lazer.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3022/indicacao_n_302_de_2021_matheus_-_recapeamento_da_rod._se_-_170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3022/indicacao_n_302_de_2021_matheus_-_recapeamento_da_rod._se_-_170.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da Rodovia SE - 170 que liga os municípios de Lagarto e Itabaiana, bem como a inclusão de acostamento em toda sua extensão. Atendendo aos constantes apelos da população por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3023/indicacao_n_303_de_2021_matheus_-_reforma_praca_jose_gaudencio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3023/indicacao_n_303_de_2021_matheus_-_reforma_praca_jose_gaudencio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja iniciada a construção da Praça José Gaudêncio dos Santos (próximo ao abrigo Girassol), localizada no bairro Laudelino Freire, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas áreas públicas de lazer.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3024/indicacao_n_304_de_2021_carlos_-_praca_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3024/indicacao_n_304_de_2021_carlos_-_praca_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça Nossa Senhora Aparecida, localizada no bairro Cidade Nova, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas áreas públicas de lazer.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3025/indicacao_n_305_de_2021_carlos_-_capinagem_ciclovia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3025/indicacao_n_305_de_2021_carlos_-_capinagem_ciclovia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de capina da ciclovia e passarela localizadas no bairro Cidade Nova, neste município. Atendendo aos constantes apelos dos ciclistas e moradores da referida localidade por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3026/indicacao_n_306_de_2021_carlos_-_ambulancia_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3026/indicacao_n_306_de_2021_carlos_-_ambulancia_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizada uma ambulância para atender a população do Povoado Brasília e região circunvizinha, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3027/indicacao_n_307_de_2021_carlos_-_gati_secretaria_de_seguranca_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3027/indicacao_n_307_de_2021_carlos_-_gati_secretaria_de_seguranca_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio do Grupo de Ações Táticas do Interior – GATI para a nossa cidade com uma maior regularidade. Em atendimento aos constantes apelos dos lagartenses por melhorias nas condições de segurança pública, devido ao crescimento assustador da onda de assaltos as pessoas e roubos às residências e aos estabelecimentos comerciais do município.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_n_308_de_2021_carlos_-_guarda_municipal_no_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_n_308_de_2021_carlos_-_guarda_municipal_no_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que a Guarda Municipal possa realizar supervisão com rondas nos finais de semana, no Povoado Brasília e região circunvizinha, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de segurança.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3029/indicacao_n_309_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3029/indicacao_n_309_de_2021_genisson_-_calcamento_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Travessa Brasília, localizada no bairro Exposição, neste município. Atendendo aos constantes apelos dos moradores da referida via, por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_n_310_de_2021_genisson_-__emenda_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_n_310_de_2021_genisson_-__emenda_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem pavimentações paralelepipedais das seguintes vias públicas e localidades:_x000D_
     • Povoado Jenipapo;_x000D_
     • Povoado João Martins;_x000D_
     • Vila Zé Luiz, localizado no Povoado Várzea do espinho;_x000D_
     • Estrada do Alto (também conhecida como Estrada do Projeto) localizada no Povoado Estancinha.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3031/indicacao_no_311_de_2021_genisson_-_praca_e_reforma_da_quadra_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3031/indicacao_no_311_de_2021_genisson_-_praca_e_reforma_da_quadra_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem:_x000D_
     • A construção de uma praça no residencial José Raimundo Paixão;_x000D_
     • Reforma e revitalização com cobertura da quadra poliesportiva.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3045/indicacao_n_312_de_2021_carlos_-_capinagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3045/indicacao_n_312_de_2021_carlos_-_capinagem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem dos Conjuntos habitacionais João Nogueira e Júlia Nogueira, ambos localizados no bairro Aldemar de Carvalho, neste município. Atendendo aos constantes apelos dos moradores, transeuntes e motoristas que transitam pelas referidas localidades por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3046/indicacao_n_313_de_2021_carlos_-_revitalizacao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3046/indicacao_n_313_de_2021_carlos_-_revitalizacao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma e revitalização da praça Maria Emílio de Carvalho (Praça do Rosário), localizada no bairro Centro, neste município. Atendendo aos constantes apelos da população por melhorias nas áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_n_314_de_2021_luiz_carlos_-__emenda_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_n_314_de_2021_luiz_carlos_-__emenda_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma Emenda parlamentar que contemple a construção de uma nova praça no Povoado Brasília, neste município. 	Em atendimento aos constantes apelos dos moradores da referida comunidade por mais áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_n_315_de_2021_luiz_carlos_-__emenda_-_gustinho_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_n_315_de_2021_luiz_carlos_-__emenda_-_gustinho_ribeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma Emenda parlamentar que contemple a construção de uma nova praça no Povoado Brasília, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por mais áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3049/indicacao_n_316_de_2021_vilanio_-_auxilio_aos_artistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3049/indicacao_n_316_de_2021_vilanio_-_auxilio_aos_artistas.pdf</t>
   </si>
   <si>
     <t>no sentido que seja analisada a possibilidade de criação de um auxílio emergencial para classe artística do município. Em atendimento aos constantes apelos da categoria por um apoio financeiro enquanto durar a pandemia da COVID – 19.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_n_317_de_2021_vilanio_-_procon.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_n_317_de_2021_vilanio_-_procon.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de uma Coordenadoria de Proteção e Defesa do Consumidor – PROCON no âmbito do município.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_n_318_de_2021_vilanio_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_n_318_de_2021_vilanio_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica do largo que fica localizado defronte ao cemitério da Santa Cruz, no povoado Colônia Treze, neste município. Em atendimento aos constantes apelos dos moradores da respectiva comunidade por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_n_319__de_2021_genisson_-__cosntrucao_de_posto_ubs_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_n_319__de_2021_genisson_-__cosntrucao_de_posto_ubs_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um posto de saúde da família no Povoado Quirino, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_n_320_de_2021_genisson_-_troca_de_manilhas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_n_320_de_2021_genisson_-_troca_de_manilhas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas da Rua Antônio Matias, localizada no Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de escoamento das águas pluviais, evitando assim os constantes alagamentos.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_n_321_de_2021_genisson_-_colocacao_de_transformador_de_energia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_n_321_de_2021_genisson_-_colocacao_de_transformador_de_energia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um transformador de energia na Escola Municipal João Pedro de Araújo, com o intuito de fornecer energia elétrica para o ginásio poliesportivo da referida escola, que fica localizada no Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos pais, profissionais e alunos da unidade escolar por melhorias nas condições de segurança e uso do espaço.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_n_322__de_2021_marta_-__vacina_para_caixa_de_supermercado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_n_322__de_2021_marta_-__vacina_para_caixa_de_supermercado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir no grupo prioritário do plano de vacinação contra COVID-19, os funcionários que exercem a função de caixa de supermercados, mercados e mercearias, neste município.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3056/indicacao_n_323_de_2021_matheus_-_usina_de_asfalto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3056/indicacao_n_323_de_2021_matheus_-_usina_de_asfalto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a aquisição de uma usina de asfalto para esta urbe. Objetivando a redução de custos e agilidade na melhoria das vias públicas, bem como a geração de emprego e renda.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_n_324_de_2021_josivaldo_-_recuperacao_do_calcamento_povoado_s._antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_n_324_de_2021_josivaldo_-_recuperacao_do_calcamento_povoado_s._antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a  recuperação do calçamento na entrada do Povoado Santo Antônio, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade, por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_n_325_de_2021_vilanio_-_aparelho_oximetro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_n_325_de_2021_vilanio_-_aparelho_oximetro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a distribuição do aparelho oxímetro para pacientes que estão em tratamento domiciliar contra o COVID-19, neste município.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_n_326_de_2021_washington_-_cohidro_-_quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_n_326_de_2021_washington_-_cohidro_-_quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida uma caixa d’água de 10 (dez) mil litros para o povoado Quilombo, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_n_327_de_2021_washington_-_praca_e_calcamento_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_n_327_de_2021_washington_-_praca_e_calcamento_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça pública e calçamento nas proximidades do posto de saúde do Povoado Mariquita de cima, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de lazer, tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_n_328_de_2021_washington_-_internet.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_n_328_de_2021_washington_-_internet.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada rede de internet wi-fi gratuita nas praças dos povoados e sede deste município. Atendendo aos constantes apelos da população por melhorias no acesso a comunicação e informação.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_n_329_e_2021_genisson_-_tapa-buraco_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_n_329_e_2021_genisson_-_tapa-buraco_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a “Operação Tapa-buraco” e o serviço de roçagem nas margens da Rodovia SE – 265, que liga os municípios de Lagarto e Itaporanga D´Ajuda. Atendendo aos constantes apelos dos motoristas e motociclistas, por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_n_330_de_2021_matheus_-_placas_para_ciclistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_n_330_de_2021_matheus_-_placas_para_ciclistas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas placas de sinalização indicando a presença de ciclistas, e placas “respeite a distância lateral mínima de 1,5 m da bicicleta”, no trecho urbano e ao longo do acostamento das rodovias que ligam Lagarto a municípios vizinhos. Atendendo aos constantes apelos dos ciclistas por melhorias nas condições de trafego.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_n_331_de_2021_matheus_-_absorventes_gratuitos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_n_331_de_2021_matheus_-_absorventes_gratuitos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada política pública para distribuição gratuita de absorventes à mulheres e adolescentes em situação de vulnerabilidade social, nas unidades básicas de saúde e escolas da rede pública de ensino, deste município.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_n_332_de_2021_alex_-_bancarios_-_vacina_covid-19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_n_332_de_2021_alex_-_bancarios_-_vacina_covid-19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir a categoria bancária no grupo prioritário do plano de vacinação contra COVID-19, neste município.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_n_333_de_2021_alex_-_caixa_de_lotericas_-_vacina_covid-19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_n_333_de_2021_alex_-_caixa_de_lotericas_-_vacina_covid-19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir no grupo prioritário do plano de vacinação contra COVID-19, os profissionais que atuam como caixa em Lotéricas e pontos Banese, neste município.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_n_334_de_2021_vilanio_-_calcamentos_na_colonia_treze_e_pov._mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_n_334_de_2021_vilanio_-_calcamentos_na_colonia_treze_e_pov._mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as pavimentações das vias públicas deste município, elencadas abaixo:_x000D_
 _x000D_
     • Pavimentação paralelepipedal da travessa Luís Rodrigues, rua José Francisco (conhecida popularmente por rua da oficina de Rogério), rua Miguel Monteiro (conhecida popularmente como rua da carne de porco) e pavimentação asfáltica das ruas A, B e C do Conjunto Jardim Uirapuru, localizadas no Povoado Colônia Treze;</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_n_335_de_2021_vilanio_-_maquinas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_n_335_de_2021_vilanio_-_maquinas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado permanentemente uma máquina patrol, uma máquina pá carregadeira e uma caçamba para o povoado Colônia Treze, neste município. Com o objetivo de realizar os serviços de manutenção das estradas vicinais e coleta de entulhos dispostos em vias públicas.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_n_336_de_2021_matheus__-_placas_de_denominacao_nos_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_n_336_de_2021_matheus__-_placas_de_denominacao_nos_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de denominação e orientação de destino nos povoados, as quais contenham informações sucintas sobre a origem da comunidade. Bem como, nas praças públicas localizadas em todo município, que constem sua história e geografia.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_n_337_de_2021_matheus__-_operadoras_de_telefonia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_n_337_de_2021_matheus__-_operadoras_de_telefonia.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada solicitação ao setor competente das empresas de telefonia celular, TIM, OI, VIVO E CLARO, no sentido que haja melhoria na cobertura do sinal de telefonia, nos povoados, assentamentos e sede, deste município. Atendendo aos constantes apelos da população que cada vez mais necessita dessa importante ferramenta tecnológica</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_n_338_de_2021_marcelo_-_vigilantes_-_vacina_covid-19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_n_338_de_2021_marcelo_-_vigilantes_-_vacina_covid-19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir os vigilantes no grupo prioritário do plano de vacinação contra COVID-19, neste município.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_n_339_de_2021_washington_-_ponto_de_apoio_de_saude_da_familia_-_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_n_339_de_2021_washington_-_ponto_de_apoio_de_saude_da_familia_-_piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que o prédio desativado da escola municipal do Povoado Piabas seja transformado em um ponto de apoio a saúde da família, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_n_340_de_2021_washington_-_cohidro_-_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_n_340_de_2021_washington_-_cohidro_-_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida uma caixa d’água de 10 (dez) mil litros para o poço artesiano do povoado Carcará (de cima), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_n_341_de_2021_washington_-_posto_de_saude_-_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_n_341_de_2021_washington_-_posto_de_saude_-_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde no povoado Bonfim, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_n_342_de_2021_washington_-_manutecao_do_poco_-_tapera_dos_modesto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_n_342_de_2021_washington_-_manutecao_do_poco_-_tapera_dos_modesto.pdf</t>
   </si>
   <si>
     <t>No sentido que faça a manutenção do Poço Artesiano no Povoado Tapera do Modesto, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no abastecimento de água.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_n_343__de_2021_josivaldo_-_ponto_de_apoio_a_saude_da_familia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_n_343__de_2021_josivaldo_-_ponto_de_apoio_a_saude_da_familia.pdf</t>
   </si>
   <si>
     <t>No sentido que os prédios desativados das escolas municipais localizados nos povoados Limoeiro, Barro Vermelho e Coqueiro dentre outros do município, sejam transformados em pontos de apoio a saúde da família para as referidas comunidades. Atendendo aos constantes apelos da população por melhorias no acesso aos serviços de saúde</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_n_344__de_2021_matheus_-_drenagem_rua_jose_patricio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_n_344__de_2021_matheus_-_drenagem_rua_jose_patricio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização do sistema de drenagem pluvial da rua José Patrício Nascimento, localizada no bairro Alto da Boa Vista, neste município. Atendendo aos constantes apelos dos moradores da referida via que sofrem com os transtornos causados pelo acúmulo de água em período chuvoso.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_n_345__de_2021_matheus_-_zoonose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_n_345__de_2021_matheus_-_zoonose.pdf</t>
   </si>
   <si>
     <t>No sentido que a assistência social combinado com o Centro de Controle de Zoonoses, realizem a catalogação dos carroceiros desta urbe, com o objetivo de ver sua situação econômico-social e instruí-los sobre possíveis crimes contra os animais, bem como fornecer as possíveis e mais adequadas qualificações para outras atividades laborais a serem desempenhadas para o sustento familiar.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_n_346_de_2021_belizario_-_assentamento_camilo_torres.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_n_346_de_2021_belizario_-_assentamento_camilo_torres.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços elencados abaixo, no Assentamento Camilo Torres, neste município:_x000D_
 _x000D_
     • Revitalização do poço artesiano;_x000D_
     • Implantação de uma Unidade Básica de Saúde;_x000D_
     • Pavimentação paralelepipedal das vias públicas.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_n_347_de_2021_belizario_-_povoado_sena.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_n_347_de_2021_belizario_-_povoado_sena.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um agente comunitário de saúde, para o povoado Sena, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_n_348_de_2021_washington_-_caminhao_limpa_fossa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_n_348_de_2021_washington_-_caminhao_limpa_fossa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um “caminhão limpa fossa” para atender as demandas do município. Em atendimento aos constantes apelos da população por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_n_349_de_2021_genisson_-_pav._estrada_de_edmilson_e_trav_2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_n_349_de_2021_genisson_-_pav._estrada_de_edmilson_e_trav_2.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Estrada de Edmilson e Travessa 2 da Estrada de Edmilson, localizadas no povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores das referidas vias, por melhorias nas condições de acesso e saneamento básico.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_n_350_de_2021_genisson_-_campo_de_areia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_n_350_de_2021_genisson_-_campo_de_areia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um campo de areia (ao lado do campo de futebol), no povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade, por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_n_351_de_2021_genisson_-_emendas_-_mitidieri.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_n_351_de_2021_genisson_-_emendas_-_mitidieri.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem: _x000D_
 _x000D_
     • Pavimentações paralelepipedais de vias públicas do município de Lagarto e dos Povoados Jenipapo e Brasília; _x000D_
     • Construção de quadras poliesportivas nos povoados Jenipapo, Quirino, Araçá, Estancinha e Açu Velho.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_n_352_de_2021_matheus_-_ginasio_do_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_n_352_de_2021_matheus_-_ginasio_do_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e manutenção do telhado do ginásio do Colégio Municipal Frei Cristóvão de Santo Hilário, pois encontra-se com vários buracos e as telhas, devido às fortes chuvas e ventos, podem ser arremessadas, na rua e atingir transeuntes.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_n_353_de_2021_matheus_-_rocagem_e_jardinagem_-_ladeira_do_rosario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_n_353_de_2021_matheus_-_rocagem_e_jardinagem_-_ladeira_do_rosario.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, roçagem e jardinagem da praça Manoel Filho de Carvalho (Praça do Rosário) e da Avenida José Josué da Silva (antiga ladeira do Rosário), bairro Centro, neste município. Atendendo aos constantes apelos da população por melhorias nas áreas públicas de lazer.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_n_354_de_2021_matheus_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_n_354_de_2021_matheus_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instituído o bolsa atleta do município, com o objetivo de incentivar à prática de esportes e garantir condições mínimas para que se dediquem aos treinamentos e competições.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_n_355_de_2021_sandro_-_vestiario_pov._boeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_n_355_de_2021_sandro_-_vestiario_pov._boeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído vestiário no campo de futebol do povoado Boeiro, neste município. Atendendo aos constantes apelos dos desportistas da referida comunidade.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_n_356_de_2021_sandro_-_teste_de_covid_para_os_feirantes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_n_356_de_2021_sandro_-_teste_de_covid_para_os_feirantes.pdf</t>
   </si>
   <si>
     <t>No sentido que todos os feirantes do município sejam testados para a COVID-19.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_n_357_de_2021_vilanio_-_aumento_d_beneficiarios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_n_357_de_2021_vilanio_-_aumento_d_beneficiarios.pdf</t>
   </si>
   <si>
     <t>No sentido que possa aumentar o número de 1.000 para 2.000 beneficiários do renda cidadã, programa já existente no município conforme Lei nº 884, de 08 de novembro 2019. Assim como, avaliar a possibilidade de distribuição de cestas básicas a esses beneficiários do programa, que estão em situação de vulnerabilidade, devido aos impactos sociais e econômicos sofridos em decorrência da pandemia do COVID 19.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_n_358_de_2021_belizario_-_psicologos_e_assistentes_sociais_para_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_n_358_de_2021_belizario_-_psicologos_e_assistentes_sociais_para_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja avaliada a possibilidade de contratação de Psicólogos e Assistentes Sociais para atuarem nas escolas da rede municipal. Atendendo aos constantes apelos da população em busca de um melhor processo de aprendizagem e das relações entre alunos, professores e  comunidade escolar.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3100/indicacao_n_359_de_2021_belizario_-_caixa_d_agua-_rio_fundo_de_baixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3100/indicacao_n_359_de_2021_belizario_-_caixa_d_agua-_rio_fundo_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida uma caixa d’água de 05 (cinco) mil litros para o poço artesiano do Rio Fundo (de cima), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3101/indicacao_n_360_de_2021_belizario_-_fiscalizacao_urbana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3101/indicacao_n_360_de_2021_belizario_-_fiscalizacao_urbana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado uma comissão especial de Fiscalização Urbana.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_n_361_de_2021_marta_-__vacina_covid_assistencia_social.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_n_361_de_2021_marta_-__vacina_covid_assistencia_social.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir no grupo prioritário do plano de vacinação contra COVID-19, os servidores da assistência social, deste município.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_n_362_de_2021_carlos_do_gas_-_calcamento_limpeza_e_picarragem_no_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_n_362_de_2021_carlos_do_gas_-_calcamento_limpeza_e_picarragem_no_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços nas vias públicas deste município, elencados abaixo:_x000D_
 _x000D_
     • Pavimentação paralelepipedal da rua da Escola Santiago Bispo e serviço de limpeza da rua José Marcelino, localizadas no povoado Brasília;_x000D_
     • Serviço de terraplanagem e piçarragem na estrada que liga os povoados Brasília e Açu Velho;</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_n_363_de_2021_carlos_do_gas_-_construcao_de_uma_nova_praca_no_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_n_363_de_2021_carlos_do_gas_-_construcao_de_uma_nova_praca_no_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o planejamento para construção de uma nova praça pública no povoado Brasília, neste município. Atendendo aos constantes apelos da referida comunidade, por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_n_364_de_2021_carlos_do_gas_-_semaforo_rua_de_laranjeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_n_364_de_2021_carlos_do_gas_-_semaforo_rua_de_laranjeiras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um semáforo no cruzamento da rua de Laranjeiras com a rua Dr. Armando Hora de Mesquita e avenida Novo Horizonte. Atendendo aos constantes apelos dos transeuntes e motoristas que trafegam nas referidas vias por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_n_365_de_2021_matheus_-_apae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_n_365_de_2021_matheus_-_apae.pdf</t>
   </si>
   <si>
     <t>No sentido que seja renovado o convênio com a Associação de Pais e Amigos dos Excepcionais – APAE de Lagarto, e que se faça o devido repasse dos valores destinados.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_n_366_de_2021_matheus_-bueiro_proximo_a_rodoviaria_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_n_366_de_2021_matheus_-bueiro_proximo_a_rodoviaria_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação do bueiro existente entre a Travessa Josias Machado e Avenida Contorno (rodovia SE – 170), próximo ao terminal rodoviário deste município. Atendendo aos constantes apelos dos motoristas, motociclistas e transeuntes por melhorias nas condições de segurança no trânsito.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_n_367_de_2021_matheus_-_coopcal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_n_367_de_2021_matheus_-_coopcal.pdf</t>
   </si>
   <si>
     <t>Para que haja maior apoio a reciclagem no município através da conscientização, campanhas educativas e investimentos. Ademais, que se faça um estudo sobre a viabilidade da mudança de endereço da sede da Cooperativa de Catadores de Materiais Recicláveis do município de Lagarto – COOPCAL, para um local mais apropriado que possa abarcar o franco crescimento desta atividade de forma sustentável, além da busca pela geração de emprego, renda e conservação do meio ambiente.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_n_368_de_2021_sandro_-_reforma_da_praca_do_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_n_368_de_2021_sandro_-_reforma_da_praca_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do cemitério Senhor do Bonfim, localizada na rua Tobias Barreto, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_n_369_de_2021_sandro_-_reforma_da_escola_jose_antonio_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_n_369_de_2021_sandro_-_reforma_da_escola_jose_antonio_dos_santos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal José Antônio dos Santos, localizada no bairro São José (Loiola), neste município. Atendendo aos constantes apelos dos moradores da referida localidade, pais e alunos por melhorias nas condições de trabalho dos servidores e aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_n_370_de_2021_genisson_-_construcao_de_campo_de_areia_acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_n_370_de_2021_genisson_-_construcao_de_campo_de_areia_acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um campo de areia no terreno público localizado ao lado da indústria de farinha, no povoado Açu Velho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade, por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_n_371_de_2021_washington_-_entrada_da_taperinha_-_calcamento_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_n_371_de_2021_washington_-_entrada_da_taperinha_-_calcamento_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma Emenda parlamentar que contemple a construção do calçamento que liga a entrada da pista do Povoado Taperinha dos gatos até o Povoado olhos D´água, neste município.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_n_372_de_2021_genisson_-_limpeza_e_rocagem_residencial_jose_raimundo_paixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_n_372_de_2021_genisson_-_limpeza_e_rocagem_residencial_jose_raimundo_paixao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de roçagem e limpeza do terreno público localizado no Residencial José Raimundo da Paixão, povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_n_373_de_2021_rubens_-_calcamento_travessa_ismael_silveira_-_tanque.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_n_373_de_2021_rubens_-_calcamento_travessa_ismael_silveira_-_tanque.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da travessa Ismael Silveira (que liga a praça principal a entrada do povoado Curralinho), localizada no povoado Tanque, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_n_374_de_2021_rubens_-_vestiario_povoado_tanque.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_n_374_de_2021_rubens_-_vestiario_povoado_tanque.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído vestiário no campo de futebol do povoado Tanque, neste município. Atendendo aos constantes apelos dos desportistas da referida comunidade.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3126/indicacao_n_375_de_2021_washington_-_vestiarios_povoados_mariquita_olhos_d_agua_e_mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3126/indicacao_n_375_de_2021_washington_-_vestiarios_povoados_mariquita_olhos_d_agua_e_mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos vestiários nos campos de futebol dos povoados Olhos D´água e Mangabeira, neste município. Atendendo aos constantes apelos dos desportistas das referidas comunidades.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_n_376_de_2021_washington_-_atendimento_medico_carcara_e_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_n_376_de_2021_washington_-_atendimento_medico_carcara_e_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços elencados abaixo, neste município:_x000D_
 _x000D_
     • Seja disponibilizado atendimento médico para os povoados Carcará e Bonfim;_x000D_
     • Implantação de um Centro de Referência de Assistência Social – CRAS, no povoado Mariquita.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_n_377_de_2021_washington_-_cohidro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_n_377_de_2021_washington_-_cohidro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a perfuração de um poço artesiano, bem como o fornecimento e instalação de uma caixa d´água de 10 mil litros e uma bomba d’ água para o povoado Galo Assanhado (próximo ao Povoado Rio das Vacas), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_n_378_de_2021_vilanio_-_conselho_tutelar_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_n_378_de_2021_vilanio_-_conselho_tutelar_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o conselho tutelar no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacao_n_379_de_2021_gordinho_-_vestiarios_povoados_poeirao_luiz_freire_e_porcoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacao_n_379_de_2021_gordinho_-_vestiarios_povoados_poeirao_luiz_freire_e_porcoes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos vestiários nos campos de futebol dos povoados Poeirão, Luiz Freire e Poção, neste município. Atendendo aos constantes apelos dos desportistas das referidas comunidades.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacao_n_380_de_2021_genisson_-_torre_da_vivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacao_n_380_de_2021_genisson_-_torre_da_vivo.pdf</t>
   </si>
   <si>
     <t>No sentido que promova a instalação de uma torre no Povoado Jenipapo, neste município, para fornecer sinal de qualidade a comunidade e região circunvizinha, aos quais abrangem cerca de 25 mil habitantes.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacao_n_381_de_2021_genisson_-_barragem_vaza_barris.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacao_n_381_de_2021_genisson_-_barragem_vaza_barris.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da elaboração de emenda parlamentar que contemple a execução do Projeto do Desenvolvimento de Recursos Hídricos e Abastecimento de Água do Rio Vaza Barris (PROVABASE). A Barragem do Vaza Barris é aplanada para ser ajustada perto dos limites entre os municípios de Lagarto e Campo do Brito.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacao_n_382_de_2021_josivaldo_-_tota_praca_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacao_n_382_de_2021_josivaldo_-_tota_praca_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentindo que sejam realizados os seguintes serviços;_x000D_
 _x000D_
     • Conserto da Bomba do poço do terreno da finada Tota, localizado no Povoado Quilombo,_x000D_
     • Reforma da Praça em frente da Escola Antiga Zezé Rocha, atual Antônio Rodrigues dos Santos -  Bairro Loiola;_x000D_
     • Capinagem Do Parque Nicolau de Almeida - Bairro Exposição.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacao_n_383_de_2021_sandro_-_pavimentacao_-_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacao_n_383_de_2021_sandro_-_pavimentacao_-_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Estrada de Serafim, localizada no povoado Santo Antônio, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacao_n_384_de_2021_matheus_-testes_da_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacao_n_384_de_2021_matheus_-testes_da_covid.pdf</t>
   </si>
   <si>
     <t>Que sejam imediatamente submetidas a testagem do Covid-19, todas as pessoas que forem as unidades de saúde solicitando tal serviço. Pois, foi noticiado para a prefeitura um grande número de testes chegados para a secretaria de saúde, bem como já há um tempo elevado para o LACEN/SE dar o resultado do exame então não se pode esperar tanto para fazer a testagem. Ademais, muitas pessoas estão em contato com parentes, amigos e colegas de trabalho que foram acometidos pelo vírus do COVID-19 e estão assintomáticas, havendo a necessidade de serem testadas e na hipótese de contaminação, ficarem em total isolamento, serem acompanhadas caso possa surgir sintomas e receberem imediatamente o atendimento médico com a devida prescrição de medicamento(s).</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_n_385_de_2021_matheus_-_festival_da_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_n_385_de_2021_matheus_-_festival_da_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado no corrente ano o Festival da Mandioca de forma remota, no formato digital, em decorrência da pandemia do COVID-19. Que as atrações sejam em esmagadora maioria os artistas locais, como forma também de auxiliar a classe artística deste município.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_n_386_de_2021_matheus_-_pavimentacao_rua_jose_antonio_de_vasconcelos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_n_386_de_2021_matheus_-_pavimentacao_rua_jose_antonio_de_vasconcelos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua José Antônio de Vasconcelos, localizada no bairro Alto da Boa Vista, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacao_n_387_de_2021_marta_-__ifs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacao_n_387_de_2021_marta_-__ifs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a “Operação Tapa Buraco” na Estrada da Barragem  (nas proximidades do IFS), neste município.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacao_n_388_de_2021_carlos_-_boca_de_lobo_-_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacao_n_388_de_2021_carlos_-_boca_de_lobo_-_deso.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de escoamento de água com instalação de uma boca de lobo na rua José Araújo Filho, localizada no Povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacao_n_389_de_2021_carlos_-_belivaldo_e_educacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacao_n_389_de_2021_carlos_-_belivaldo_e_educacao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços, neste município;_x000D_
 _x000D_
     • Reforma e ampliação em caráter de urgência da Escola Estadual Maria do Carmo Alves, localizada no Povoado Jenipapo; _x000D_
     • Revitalização do Colégio Estadual Prof. José Cláudio Monteiro, localizado no Povoado Brasília.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacao_n_390_de_2021_carlos_-_praca_na_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacao_n_390_de_2021_carlos_-_praca_na_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma visita técnica para avaliar a possibilidade de  construção de uma Praça Pública no Povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_n_391_de_2021_carlos_-_contratar__agente_de_saude_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_n_391_de_2021_carlos_-_contratar__agente_de_saude_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de contratação de um agente  comunitário de saúde para atender os Povoados Urubu Grande,  e os Assentamentos Brotinho e Umburana,  neste município.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_n_392_de_2021_carlos_-_insercao_dos_conselheiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_n_392_de_2021_carlos_-_insercao_dos_conselheiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de inserção dos Conselheiros Tutelares no plano de vacinação contra o COVID-19 neste município.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_n_393_de_2021_sandro_-__reforma_das_escolas_mateus_jose_e_nelson_ferreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_n_393_de_2021_sandro_-__reforma_das_escolas_mateus_jose_e_nelson_ferreira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Mateus José de Oliveira, localizada no bairro Cidade Nova e da Escola Municipal Nelson Ferreira do Nascimento, localizada no Conjunto Albano Franco, bairro Jardim Campo Novo, neste município. Atendendo aos constantes apelos dos moradores das referidas localidades, pais e alunos por melhorias nas condições de trabalho dos servidores e aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_n_394_de_2021_genisson_-__emenda_-_laercio_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_n_394_de_2021_genisson_-__emenda_-_laercio_oliveira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem a construção de um Galpão Industrial, com intuito de abrir futuras instalações de empresas que serão atraídas para a comunidade do Povoado Jenipapo, neste Município.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_n_395_de_2021_washington_-_umei_maria_clara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_n_395_de_2021_washington_-_umei_maria_clara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização e ampliação da UMEI Maria Clara Dias Reis, localizada no povoado Olhos D´água, neste município. Atendendo aos constantes apelos dos pais e professores da referida comunidade, por melhoria no acolhimento e ensino as crianças daquela região.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_n_396_de_2021_washington_-_taxistas_covid-19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_n_396_de_2021_washington_-_taxistas_covid-19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de inserção dos taxistas no grupo prioritário do plano de vacinação contra COVID-19, neste município.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_n_397_de_2021_matheus_-_medidas_sanitarias_volta_as_aulas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_n_397_de_2021_matheus_-_medidas_sanitarias_volta_as_aulas_.pdf</t>
   </si>
   <si>
     <t>Com o retorno das aulas, é necessário a inspeção da vigilância sanitária com a elaboração de um relatório com relação às condições sanitárias das escolas devido ao momento de pandemia do COVID-19. Devendo haver condições para a estadia dos alunos dentro das salas de aula, além de termômetros para aferir a temperatura dos alunos e funcionários, carteiras adaptadas e com o devido distanciamento, entre outras medidas.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_n_398_de_2021_matheus_-_manutencao_dos_semaforos_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_n_398_de_2021_matheus_-_manutencao_dos_semaforos_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção periódica dos semáforos deste município, com o objetivo de organizar e evitar acidentes de trânsito.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_n_399_de_2021_marcelo_-_ambulancia_para_o_povoado_pururuca_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_n_399_de_2021_marcelo_-_ambulancia_para_o_povoado_pururuca_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma ambulância para atender a população do Povoado Pururuca, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_n_400_de_2021_gordinho_-_ponto_de_apoio_com_maquinas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_n_400_de_2021_gordinho_-_ponto_de_apoio_com_maquinas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um ponto de apoio fixo que disponha de servidor público, uma máquina patrol, uma máquina pá carregadeira e uma caçamba para o povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_n_401_de_2021_gordinho_-_relatorio_pavimentacoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_n_401_de_2021_gordinho_-_relatorio_pavimentacoes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um relatório contendo a quantidade de autorizações para pavimentações neste município, que foram entregues a Companhia de Desenvolvimento dos Vales do São Francisco e do Parnaíba – CODEVASF, e o quantitativo de pavimentações que já foram executadas pela Companhia.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_n_402_de_2021_gordinho_-_subprefeituras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_n_402_de_2021_gordinho_-_subprefeituras.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam criadas subprefeituras nos povoados Colônia Treze, Brasília e Jenipapo, para atuarem como indutoras de desenvolvimento local.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_n_403_de_2021_vilanio_-_empresas_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_n_403_de_2021_vilanio_-_empresas_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um galpão industrial no Povoado Colônia Treze, neste município, com o intuito de abrigar futuras instalações de empresas que serão atraídas para a comunidade, podendo gerar emprego e renda para a região.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3166/indicacao_n_404__de_2021_belizario_-_servidoras_gestantes_-_afastar_devido_a_pandemia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3166/indicacao_n_404__de_2021_belizario_-_servidoras_gestantes_-_afastar_devido_a_pandemia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a regulamentação no âmbito municipal da Lei Federal nº 14.151 de 12 de maio de 2021, que determina afastamento das servidoras gestantes das atividades de trabalho presencial durante a pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3167/indicacao_n_405__de_2021_belizario_-_carteira_do_autista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3167/indicacao_n_405__de_2021_belizario_-_carteira_do_autista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada viabilidade orçamentária visando a criação da carteira de identificação do autista neste município. A referida medida faz parte da política nacional de aperfeiçoamento para fins de identificar oficialmente a pessoa autista, para melhor assegurar direitos básicos e essenciais inerentes as suas necessidades.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3168/indicacao_n_406__de_2021_belizario_-_cameras_de_seguranca_na_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3168/indicacao_n_406__de_2021_belizario_-_cameras_de_seguranca_na_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que se faça a instalação de sistema de monitoramento por câmeras nas vias de ingresso; _x000D_
 _x000D_
     • Nas saídas desta cidade;_x000D_
     • Na Praça da Igreja Matriz; _x000D_
     • Em pontos estratégicos como as ruas do comércio;</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3169/indicacao_n_407_de_2021_sandro_-__reforma_das_umei_tainah_santos_e_anatolio_garcia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3169/indicacao_n_407_de_2021_sandro_-__reforma_das_umei_tainah_santos_e_anatolio_garcia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Unidade Municipal de Educação Infantil Tainah Santos de Jesus, localizada no bairro São José (Loiola) e da Unidade Municipal de Educação Infantil Anatólio Garcia Morena Sobrinho, localizada no bairro Jardim Campo Novo, neste município. Atendendo aos constantes apelos dos moradores das referidas localidades, pais e alunos por melhorias nas condições de trabalho dos servidores e aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3170/indicacao_n_408_de_2021_sandro_-__contratacao_de_nefrologista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3170/indicacao_n_408_de_2021_sandro_-__contratacao_de_nefrologista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de médico nefrologista para o Centro de Especialidades Médicas, deste município. Atendendo aos constantes apelos da população por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_n_409_de_2021_marcelo_-_quebra-molas_na_pista_da_granja.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_n_409_de_2021_marcelo_-_quebra-molas_na_pista_da_granja.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados quebra-molas na Pista da Granja (nas imediações do finado Josino), localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_n_410_de_2021_washington_-_quadra_de_esporte_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_n_410_de_2021_washington_-_quadra_de_esporte_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e limpeza da Quadra de Esporte no Povoado Olhos D´água, neste município . Atendendo aos constantes apelos dos moradores da referida comunidade, por melhoria de lazer.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_n_411_de_2021_genisson_-_quadra_de_esporte_-_iluminacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_n_411_de_2021_genisson_-_quadra_de_esporte_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a troca dos refletores na Quadra de Esporte na Praça de Eventos do Povoado Jenipapo, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade, por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_n_412_de_2021_genisson_-_iluminacao_dos_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_n_412_de_2021_genisson_-_iluminacao_dos_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas nos seguintes povoados, Araçá, Quirino, João Martins, Jenipapo e Araçá de Luizão, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades, por melhorias na iluminação  públicas.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_n_413_de_2021_genisson_-__emenda_-_jose_valdevan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_n_413_de_2021_genisson_-__emenda_-_jose_valdevan.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a construção de um calçadão na rua Antônio Vieira dos Santos (rua que liga a praça São José a praça do mercado municipal), localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_n_414_de_2021_genisson_-_barreira_sanitaria_na_rodoviaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_n_414_de_2021_genisson_-_barreira_sanitaria_na_rodoviaria.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas barreiras sanitárias no terminal rodoviário de Lagarto, com o devido acompanhamento dos passageiros que desembarcam de outras cidades e estados. Bem como, a testagem para o COVID-19 de todos os motoristas e cobradores de ônibus deste município.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_n_415_de_2021_genisson_-_miniterminal_e_reforma_de_pontos_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_n_415_de_2021_genisson_-_miniterminal_e_reforma_de_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada os seguintes serviços elencados abaixo, neste município;_x000D_
 _x000D_
     • Construção de um mini terminal de ônibus na praça do Tanque Grande;_x000D_
     • Construção e reforma dos pontos de ônibus na Curva de Cosme, povoados Jenipapo, Brasília, Açu Velho, Gameleiro e Urubutinga, e na entrada dos Conjuntos João e Júlia Nogueira.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_n_416_de_2021_marta_-__oferta_de_fisioterapia_as_gestantes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_n_416_de_2021_marta_-__oferta_de_fisioterapia_as_gestantes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada atividades de fisioterapia para gestantes, no atendimento ao pré-natal, da rede de atenção básica ofertada pelo município. Atendendo aos constantes apelos das gestantes por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_n_417_de_2021_matheus_-__vacinacao_dos_alunos_de_internato.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_n_417_de_2021_matheus_-__vacinacao_dos_alunos_de_internato.pdf</t>
   </si>
   <si>
     <t>No sentido que possa buscar a vacinação imediata dos alunos do campus de saúde em Lagarto, os quais terão um maior contato com a população deste município e região.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_n_418_de_2021_matheus_-__atendimento_regular_no_posto_de_saude_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_n_418_de_2021_matheus_-__atendimento_regular_no_posto_de_saude_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado atendimento médico regularmente no posto de saúde, localizado no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_n_419_de_2021_matheus_-__criacao_de_um_plano_de_testagem_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_n_419_de_2021_matheus_-__criacao_de_um_plano_de_testagem_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um plano de testagem para o COVID-19 de forma a abarcar as classes que mais se expõem, sobretudo a população economicamente ativa (PEA), com objetivo de identificar quem esteja infectado pelo coronavírus, afastar momentaneamente e tratar de forma imediata, reduzindo o contágio.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_n_420_de_2021_matheus_-__mutirao_para_glaucoma_catarata_e_demais_doencas_da_visao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_n_420_de_2021_matheus_-__mutirao_para_glaucoma_catarata_e_demais_doencas_da_visao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado mutirão de diagnóstico e procedimentos cirúrgicos para o combate ao glaucoma, catarata e outras doenças que afetam a visão do cidadão.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_n_421__de_2021_josivaldo_-_calcamento_rua_jose_nicolau_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_n_421__de_2021_josivaldo_-_calcamento_rua_jose_nicolau_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da rua José Nicolau de Menezes, Localizada no Bairro Alto da Boa Vista, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de Saneamento Básico.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_n_422__de_2021_josivaldo_-_vacina_covid_telecom.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_n_422__de_2021_josivaldo_-_vacina_covid_telecom.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de incluir a categoria de trabalhadores do setor de telecomunicações, no grupo prioritário do plano de vacinação contra COVID-19, deste município.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_n_423_de_2021_rubinho_-_construcao_da_praca_da_igreja_do_povoado_cajazeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_n_423_de_2021_rubinho_-_construcao_da_praca_da_igreja_do_povoado_cajazeiras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça da igreja Santa Catarina de Sena, localizada no povoado Cajazeiras, neste município.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3186/indicacao_n_424_de_2021_rubinho_-_calcamentos_rua_nossa_senhora_da_piedade_e_rua_do_boi_berrando_-_pocao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3186/indicacao_n_424_de_2021_rubinho_-_calcamentos_rua_nossa_senhora_da_piedade_e_rua_do_boi_berrando_-_pocao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento paralelepipedal da rua Nossa Senhora da Piedade e rua do Boi Berrando, localizadas no povoado Poção, neste município. Atendendo aos constantes apelos dos moradores das referidas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_n_425_de_2021_marta_-__pracas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_n_425_de_2021_marta_-__pracas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada os seguintes serviços, neste município;_x000D_
 _x000D_
     • Reforma da Praça Sílvio Romero, localizada no bairro Centro; _x000D_
     • Revitalização da Praça Joana Gomes de Souza, localizada no bairro Libório.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_n_426_de_2021_matheus_-__reanalise_da_lei_complementar_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_n_426_de_2021_matheus_-__reanalise_da_lei_complementar_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reanálise de tabela VIII do anexo da Lei Complementar 28/2009 (Código tribunal municipal), com o objetivo de diminuir os UFM (unidade fiscal municipal), não o seu valor, mas a quantidade deles. Isso tem o objetivo claro de desonerar os comerciantes, pequenos e médios empreendedores que com relação aos tributos e tarifas municipais que eles pagam.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3189/indicacao_n_427_de_2021_matheus_-__certidao_negativa_de_debito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3189/indicacao_n_427_de_2021_matheus_-__certidao_negativa_de_debito.pdf</t>
   </si>
   <si>
     <t>Que seja liberada a certidão negativa de débito para quem não pagou o IPTU até o momento, posto que a prefeitura prorrogou o vencimento de 31/03/2021 para 30/06/2021 do pagamento com desconto, então, nada mais lógico, do que não considerar o contribuinte como devedor durante esse período temporal supracitado.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3190/indicacao_n_428_de_2021_matheus_-_projeto_de_valorizacao_mercado_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3190/indicacao_n_428_de_2021_matheus_-_projeto_de_valorizacao_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um projeto para valorização do logradouro público mercado municipal José Corrêa Sobrinho, tornando-o um ponto turístico deste município, com atrações artísticas e culturais.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_n_429_de_2021_matheus_-_rotatoria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_n_429_de_2021_matheus_-_rotatoria.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços neste município, elencados abaixo:_x000D_
 _x000D_
       - Estudar a viabilidade para implantação de solução de trânsito na parte superior e inferior da rua de Laranjeiras, com possível implementação de rotatória;_x000D_
       - Estudo técnico de trânsito para evitar rotineiros acidentes no cruzamento da rua Filadelfo Dórea com Avenida Novo Horizonte (na esquina do mercadinho Nossa Senhora Aparecida);_x000D_
       - Instalação de um quebra-molas com sinalização vertical e horizontal na Rua Joaquim Prata (nas a proximidades da casa do Miro ex vereador), localizada no bairro Novo horizonte.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_n_430_de_2021_matheus_-_inspecao_no_mercado_municipal_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_n_430_de_2021_matheus_-_inspecao_no_mercado_municipal_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma inspeção sanitária no mercado Municipal José Correia Sobrinho.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_n_431_de_2021_vilanio_-_ponto_de_testagem_para_covid_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_n_431_de_2021_vilanio_-_ponto_de_testagem_para_covid_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um ponto de testagem para o COVID-19 no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_n_432_de_2021_luiz_carlos_-_emendas_aos_deputados_federais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_n_432_de_2021_luiz_carlos_-_emendas_aos_deputados_federais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem a construção de conjuntos habitacionais no nosso município. Em atendimento aos constantes apelos dos lagartenses por melhorias e implementações nas políticas públicas de combate ao déficit habitacional.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_n_433_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_n_433_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentar que contemplem a construção de conjuntos habitacionais no nosso município. Em atendimento aos constantes apelos dos lagartenses por melhorias e implementações nas políticas públicas de combate ao déficit habitacional.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_n_434_de_2021_luiz_carlos_-_emendas_aos_senadores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_n_434_de_2021_luiz_carlos_-_emendas_aos_senadores.pdf</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_n_435_de_2021_luiz_carlos_-_conjuntos_habitacionais_-_prefeitura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_n_435_de_2021_luiz_carlos_-_conjuntos_habitacionais_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>No sentido que enviem, em conjunto, às Superintendências Estadual e Federal da Caixa Econômica Federal,  propostas para aumento das ofertas de recursos financeiros e linhas de crédito destinadas à construção de empreendimentos habitacionais no nosso município.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_n_436__de_2021_josivaldo_-_bairro_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_n_436__de_2021_josivaldo_-_bairro_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação asfáltica das avenidas Brasília e Senador Francisco Leite Neto, localizadas no bairro Exposição, neste município. Atendendo aos constantes apelos dos moradores das referidas vias por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_n_437_de_2021_genisson_-__emenda_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_n_437_de_2021_genisson_-__emenda_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemplem a construção de um Barracão  Industrial do Agricultor Familiar no Povoado Jenipapo, neste município. Em atendimento aos constantes apelos dos membros das cooperativas de cultivo de acerola da região.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_n_438_de_2021_genisson_-__emenda_-_senadora_maria_do_carmo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_n_438_de_2021_genisson_-__emenda_-_senadora_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a construção de um Barracão  Industrial do Agricultor Familiar no Povoado Jenipapo, neste município. Em atendimento aos constantes apelos dos membros das cooperativas de cultivo de acerola da região.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_n_439_de_2021_belizario_-_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_n_439_de_2021_belizario_-_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que sejam retirados os entulhos na rua da Bomba D´água, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3202/indicacao_n_440_de_2021_sandro_-_biblioteca_virtual.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3202/indicacao_n_440_de_2021_sandro_-_biblioteca_virtual.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma Biblioteca Virtual, neste município. Atendendo aos constantes apelos da população em busca de um melhor processo de aprendizagem.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3203/indicacao_n_441_de_2021_valmir_-_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3203/indicacao_n_441_de_2021_valmir_-_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um terreno para a  construção de um campo de futebol no Bairro Ademar de carvalho, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhoria nas condições de Espaço e Lazer.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3204/indicacao_n_442_de_2021_marta_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3204/indicacao_n_442_de_2021_marta_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as pavimentações paralelepipedais das ruas José Menezes de Almeida e Anfilófio Fontes, localizadas no bairro Exposição , neste município. Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de mobilidade e saneamento básico.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3205/indicacao_n_443_de_2021_marta_-_ajuda_de_custo_aos_professores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3205/indicacao_n_443_de_2021_marta_-_ajuda_de_custo_aos_professores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida uma ajuda de custo no valor de R$ 100,00 (cem) aos professores da rede municipal, para auxiliar nos gastos com a internet durante as aulas remotas em decorrência da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3206/indicacao_n_444__de_2021_marta_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3206/indicacao_n_444__de_2021_marta_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da Rua Projetada (Defronte a Igreja Plebisteriana) e Rua “A”, ambas localizadas no bairro Novo Horizonte – Comunidade Santa Terezinha. Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de mobilidade e saneamento básico.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3207/indicacao_n_445__de_2021_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3207/indicacao_n_445__de_2021_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e ampliação das duas pontes localizadas no povoado Rio Fundo (que dá acesso ao povoado Olhos D´água), neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3208/indicacao_n_446_de_2021_matheus_-_sinalizacoes_de_transito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3208/indicacao_n_446_de_2021_matheus_-_sinalizacoes_de_transito.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de instalações de redutores de velocidade e das sinalizações de trânsito vertical e horizontal no cruzamento da rua Hipólito Santos com Pedro Ribeiro de Souza, localizado no bairro Centro, neste município. Em atendimento aos constantes apelos dos moradores e transeuntes das referidas vias por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3209/indicacao_n_447_de_2021_matheus_-_finalizacao_de_onras_de_calcamento_e_calcada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3209/indicacao_n_447_de_2021_matheus_-_finalizacao_de_onras_de_calcamento_e_calcada.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam concluídos os serviços de pavimentação e de calçadas de passeio da rua Manaus, localizada no Bairro Cidade Nova, neste município. Em atendimento aos constantes apelos dos moradores e transeuntes da referida via por melhorias nas condições de tráfego, segurança e de saneamento básico.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3210/indicacao_n_448_de_2021_matheus_-_corujao_da_vacinacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3210/indicacao_n_448_de_2021_matheus_-_corujao_da_vacinacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o “Corujão da Vacinação”, através de mutirão para vacinar a população, visto que há quase 10 mil vacinas em estoque.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_n_449_de_2021_sandro_-_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_n_449_de_2021_sandro_-_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias públicas:_x000D_
     • Estrada da Pedreira, localizada no Povoado Boeiro;_x000D_
     • Rua Epaminondas Francisco de Jesus, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_n_450_de_2021_luiz_carlos_-_emendas_aos_deputados_federais_-_telefonia_movel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_n_450_de_2021_luiz_carlos_-_emendas_aos_deputados_federais_-_telefonia_movel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de um agendamento com as operadoras de telefonia móveis  que atuam no Estado para discutirem a possibilidade de instalação de uma torre no Povoado Brasília, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade e região por melhorias nas condições de acesso aos serviços de telefonia.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_n_451_de_2021_valmir_-_vestuario_no_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_n_451_de_2021_valmir_-_vestuario_no_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Que seja construído um vestuário no campo de futebol na comunidade Estação, localizado no Bairro Aldemar de carvalho, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade e região por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_n_452_de_2021_vilanio_-_asfalto_no_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_n_452_de_2021_vilanio_-_asfalto_no_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas do povoado Açuzinho, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_n_453_de_2021_vilanio_-_vacina_para_os_comerciantes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_n_453_de_2021_vilanio_-_vacina_para_os_comerciantes.pdf</t>
   </si>
   <si>
     <t>Que autorizado pelo ministério da saúde, seja elaborado um planejamento para vacinação contra o CODIV-19 dos comerciantes deste município.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_n_454_de_2021_vilanio_-_som_e_paredao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_n_454_de_2021_vilanio_-_som_e_paredao.pdf</t>
   </si>
   <si>
     <t>No sentido que os agentes públicos de fiscalização possam fazer orientações aos proprietários de som automotivo deste município, sobre a lei de perturbação do sossego alheio.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_n_455_de_2021_vilanio_-_atendimento_no_feriado_e_finais_de_semana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_n_455_de_2021_vilanio_-_atendimento_no_feriado_e_finais_de_semana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de funcionamento das Unidades Básicas de Saúde aos sábados, domingos e feriados. Atendendo aos constantes apelos da população por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_n_456_de_2021_vilanio_-_bancos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_n_456_de_2021_vilanio_-_bancos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para instalação de tendas em frente as agências bancárias, para garantir comodidade as pessoas que estão expostas ao sol e à chuva enquanto esperam por atendimento.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_n_457_de_2021_marcelo_-_emendas_ao_deputado_federal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_n_457_de_2021_marcelo_-_emendas_ao_deputado_federal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a construção da pavimentação paralelepipedal da Rua José Francisco (popularmente conhecida como pista da oficina de Rogério motos), localizada no Povoado Colônia Treze, neste município. Em atendimento aos constantes apelos dos moradores da respectiva via por melhorias nas condições de saneamento básico e tráfego.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_n_458_de_2021_belizario_-_cardioversor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_n_458_de_2021_belizario_-_cardioversor.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adquirido um cardioversor para a saúde do município.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_n_459_de_2021_belizario_-_telefone_0800.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_n_459_de_2021_belizario_-_telefone_0800.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um mecanismo de telefonia “0800”, para diversas denúncias no município.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_n_460_de_2021_belizario_-_esportes_no_espacos_publicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_n_460_de_2021_belizario_-_esportes_no_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para disponibilizar gratuitamente nos espaços públicos deste município, atividades como: lutas, diversos esportes e aulas de ritmos.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_n_461__de_2021_washington_-_manutencao_do_poco_artesiano_povoado_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_n_461__de_2021_washington_-_manutencao_do_poco_artesiano_povoado_piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Piabas (conhecido por Galo Assanhado), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3224/indicacao_n_462_de_2021_josivaldo_-_construcao_de_calcada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3224/indicacao_n_462_de_2021_josivaldo_-_construcao_de_calcada.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da calçada de passeio da rua Jorge Henrique de Andrade (fundo da Escola Zezé Rocha), localizada no bairro São José, neste município. Em atendimento aos constantes apelos dos moradores e transeuntes da referida via por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_n_463_de_2021_marcelo_-_emendas_ao_deputado_federal_e_senadores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_n_463_de_2021_marcelo_-_emendas_ao_deputado_federal_e_senadores.pdf</t>
   </si>
   <si>
     <t>Em atendimento aos constantes apelos dos moradores das respectivas vias por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_n_464_de_2021_marcelo_-_cohidro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_n_464_de_2021_marcelo_-_cohidro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a perfuração de poços artesianos nos povoados Açuzinho e Piçarreira, neste município. Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_n_465_de_2021_genisson_-_alocacao_de_placas_de_ruas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_n_465_de_2021_genisson_-_alocacao_de_placas_de_ruas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a alocação das placas indicativas dos nomes das ruas dos conjuntos habitacionais João e Júlia Nogueira, localizados no bairro Novo Horizonte, neste município. Atendendo aos constantes apelos dos moradores das referidas localidades, para que Agência de Correios consiga estender os seus serviços.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_n_466_de_2021_valmir_-_terraplanagem_e_epicarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_n_466_de_2021_valmir_-_terraplanagem_e_epicarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem da estrada que liga o povoado Saquinho ao povoado Taperinha dos Gatos, neste município. Em atendimento aos constantes apelos dos moradores e transeuntes das referidas comunidades por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_n_467_de_2021_sandro_-_apliacao_da_vacinacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_n_467_de_2021_sandro_-_apliacao_da_vacinacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação dos locais de vacinação contra o COVID-19.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_n_468_de_2021_rubinho_do_tanque_-_emendas_ao_deputado_federal_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_n_468_de_2021_rubinho_do_tanque_-_emendas_ao_deputado_federal_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a reestruturação da ponte sobre o rio Piauitinga, que liga o Povoado Santo Antônio ao Povoado Crioulo de Cima, neste município. Em atendimento aos constantes apelos dos moradores das respectivas comunidades por melhorias nas condições de acesso.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3256/indicacao_n_469_de_2021_dwith_-__deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3256/indicacao_n_469_de_2021_dwith_-__deso.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de tubulação para a distribuição de água encanada no Assentamento Antônio Conselheiro, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3257/indicacao_n_470_de_2021_dwith_-__construcao_de_um_vestiario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3257/indicacao_n_470_de_2021_dwith_-__construcao_de_um_vestiario.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um vestiário no campo de futebol do Assentamento Dr. João, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3258/indicacao_n_471_de_2021_washington_-_ligacao_de_poco_artesianos_na_mariquita_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3258/indicacao_n_471_de_2021_washington_-_ligacao_de_poco_artesianos_na_mariquita_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ligação do poço artesiano em frente a Manezinho ao poço artesiano em frente a Escola Municipal Chile, ambos localizados no povoado Mariquita.  Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3259/indicacao_n_472_de_2021_vilanio_-_atendimento_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3259/indicacao_n_472_de_2021_vilanio_-_atendimento_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para abertura aos sábados e pontos facultativos da Unidade Básica de Saúde Padre Almeida, localizada no Povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3260/indicacao_n_473_de_2021_dwith_-__emenda_parlamentar_gustinho_ribeiro_-_rua_tiradentes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3260/indicacao_n_473_de_2021_dwith_-__emenda_parlamentar_gustinho_ribeiro_-_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação em paralelepípedo da rua Tiradentes (bairro Matinha), neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3261/indicacao_n_474_de_2021_dwith_-__deso_-_roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3261/indicacao_n_474_de_2021_dwith_-__deso_-_roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de tubulação para a distribuição de água encanada no Assentamento Roseli Nunes, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3262/indicacao_n_475_de_2021_dwith_-__construcao_de_um_vestiario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3262/indicacao_n_475_de_2021_dwith_-__construcao_de_um_vestiario.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços elencados abaixo, neste município:_x000D_
 _x000D_
     • Construção de um vestiário no campo de futebol do Assentamento Antônio Conselheiro;_x000D_
     • Calçamento da rua Tiradentes (bairro Matinha);</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3263/indicacao_n_476_de_2021_sandro_-_taperinha_dos_gato.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3263/indicacao_n_476_de_2021_sandro_-_taperinha_dos_gato.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica no Povoado Taperinha dos Gato, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de saneamento básico e segurança no trânsito.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3264/indicacao_n_477__de_2021_marta_-_limpeza_da_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3264/indicacao_n_477__de_2021_marta_-_limpeza_da_bica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam  realizados os serviços de limpeza e capinagem do Balneário José Agnaldo da Silva, localizado no bairro Centro, neste município. E, a possibilidade de reabertura do mesmo para a realização de atividades desportivas. Em atendimento aos constantes apelos dos lagartenses por manutenção das áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3265/indicacao_n_478_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3265/indicacao_n_478_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de um agendamento com as operadoras de telefonia móveis  que atuam no Estado para discutirem sobre a instalação de uma torre no Povoado Brasília, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade e região por melhorias nas condições de acesso aos serviços de telefonia.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3266/indicacao_no_479_de_2021_matheus_-_gasoduto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3266/indicacao_no_479_de_2021_matheus_-_gasoduto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o gasoduto no município de Lagarto, para auxiliar no seu desenvolvimento industrial.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3267/indicacao_n_480_de_2021_genisson_-_lrpd.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3267/indicacao_n_480_de_2021_genisson_-_lrpd.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Laboratório Regional de Próteses Dentárias (LRPD), para atender a população em vulnerabilidade social deste município.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3268/indicacao_n_481_de_2021_belizario_-_lixo_eletronico_nas_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3268/indicacao_n_481_de_2021_belizario_-_lixo_eletronico_nas_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um programa educativo e voluntário de arrecadação do denominado “lixo eletrônico nas escolas da rede pública municipal”.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3270/indicacao_n_482_e_2021_matheus_-_sinalizacao_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3270/indicacao_n_482_e_2021_matheus_-_sinalizacao_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas as sinalizações de trânsito horizontal e vertical da Rodovia SE – 170, que liga os municípios de Lagarto e Riachão do Dantas.  Atendendo aos constantes apelos dos motoristas e motociclistas, por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3271/indicacao_n_483_de_2021_matheus_-_abrigo_e_hospital_veterinario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3271/indicacao_n_483_de_2021_matheus_-_abrigo_e_hospital_veterinario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um abrigo para animais de rua, bem como um hospital veterinário municipal que possa oferecer serviços gratuitos de atendimento e funcionamento 24 horas.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3272/indicacao_n_484_de_2021_carlos_-_terraplanagem_e_picarragem_acuzinho_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3272/indicacao_n_484_de_2021_carlos_-_terraplanagem_e_picarragem_acuzinho_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados_x000D_
 os serviços de terraplanagem e piçarragem da estrada que liga o_x000D_
 povoado Brasília ao povoado Açuzinho, bem como em toda estrada do_x000D_
 povoado Moita, neste município. Em atendimento aos constantes apelos_x000D_
 dos moradores e transeuntes das referidas comunidades por melhorias nas_x000D_
 condições de tráfego.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3273/indicacao_n_485_de_2021_carlos_-_reforma_da_vilinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3273/indicacao_n_485_de_2021_carlos_-_reforma_da_vilinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma das casas da Vilinha que estão em condições precárias, localizada no povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de moradia e a redução das desigualdades sociais</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3274/indicacao_n_486_de_2021_marcelo_-_distribuicao_de_mudas_de_plantas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3274/indicacao_n_486_de_2021_marcelo_-_distribuicao_de_mudas_de_plantas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja desenvolvida política de incentivo aos pequenos produtos rurais do município, com a distribuição de mudas de frutas cítricas. Atendendo aos constantes apelos dos membros da referida categoria por políticas públicas de desenvolvimento rural, geração de renda e subsistência familiar.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3275/indicacao_n_487_de_2021_washington_-_lixao_povoado_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3275/indicacao_n_487_de_2021_washington_-_lixao_povoado_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza do lixão localizado no povoado Olhos D´água, neste município. Objetivando causar o menor dano possível ao meio ambiente e/ou à saúde pública.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3276/indicacao_n_488_de_2021_washington_-__emenda_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3276/indicacao_n_488_de_2021_washington_-__emenda_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a construção da pavimentação em paralelepípedo do Conjunto Habitacional Pedro Goes, localizado no povoado Olhos D´água, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3277/indicacao_n_489_de_2021_amilton_-_fumace.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3277/indicacao_n_489_de_2021_amilton_-_fumace.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de fumacê no Residencial Kaptiva, localizado no bairro Alto da Boa Vista, bem como em diversos pontos deste município, para o controle de infestação de mosquitos.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3278/indicacao_n_490_de_2021_josivaldo_-_construcao_de_passeio_e_parquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3278/indicacao_n_490_de_2021_josivaldo_-_construcao_de_passeio_e_parquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de ciclovia, calçada de passeio, academia ao ar livre e parquinho infantil de diversões na Avenida Francisco de Figueiredo, localizada no bairro São José, neste município. Em atendimento aos constantes apelos dos moradores, transeuntes e desportistas da respectiva localidade por mais e melhores áreas públicas de desporto e lazer.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3279/indicacao_n_491de_2021_josivaldo_-_construcao_de_canteiro_central.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3279/indicacao_n_491de_2021_josivaldo_-_construcao_de_canteiro_central.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de canteiro central na Avenida Antônio Rocha, localizada no bairro São José, neste município. Em atendimento aos constantes apelos dos moradores, transeuntes e desportistas da respectiva localidade por mais e melhores áreas públicas de desporto e lazer e segurança no trânsito.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3280/indicacao_n_492_de_2021_josivaldo_-_pavimentacao_do_quilombo_e_reposicao_de_lampadas_do_brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3280/indicacao_n_492_de_2021_josivaldo_-_pavimentacao_do_quilombo_e_reposicao_de_lampadas_do_brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados, neste município:_x000D_
 _x000D_
     • Recuperação da pavimentação em paralelepípedo da entrada do povoado Quilombo;_x000D_
     • Reposição das lâmpadas da iluminação pública do povoado Brejo.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_n_493_de_2021_matheus_-_emenda_de_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_n_493_de_2021_matheus_-_emenda_de_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para confecção de emenda parlamentar que contemple a construção de uma quadra poliesportiva coberta no Povoado Açu Velho, nesse município. Atendendo aos constantes apelos da referida comunidade por melhorias nas condições de desporto e lazer.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_n_494_de_2021_matheus_-_residencial_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_n_494_de_2021_matheus_-_residencial_silvio_romero.pdf</t>
   </si>
   <si>
     <t>NO sentido que sejam realizados os serviços abaixo elencados, no residencial Sílvio Romero, localizado no bairro Ademar de Carvalho, neste município:_x000D_
 _x000D_
     • Visita rotineira do agente de saúde;_x000D_
     • Presença de agente de endemias, pois na região foram encontrados por populares focos do mosquito Aedes aegypti;</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_n_495_de_2021_matheus_-_bica_do_povoado_acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_n_495_de_2021_matheus_-_bica_do_povoado_acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada revitalização da nascente da Bica do povoado Açu Velho, área de preservação permanente (APP), segundo a lei 12.651/2012. Além de executar serviços de acessibilidade para se chegar ao local, tornando útil a população residente na região e um ponto turístico para os visitantes</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_n_496_de_2021_matheus_-_conselho_municipal_-_conlgbt.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_n_496_de_2021_matheus_-_conselho_municipal_-_conlgbt.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o Conselho Municipal de Promoção da Cidadania e Direitos de Lésbicas, Gays, Bissexuais, Travestis e Transexuais – CONLGBT.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_n_497_de_2021_amilton_-_quebra_mola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_n_497_de_2021_amilton_-_quebra_mola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado quebra-mola na Rua Coronel Souza Freire (nas imediações da Caixa Econômica Federal), localizada, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_n_498_de_2021_amilton_-_capinagem_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_n_498_de_2021_amilton_-_capinagem_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de capinagem no Residencial Kaptiva, localizado no bairro Alto da Boa Vista. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de saneamento básico.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_n_499_de_2021_genisson_-_ciclovia_rodovia_se_-_170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_n_499_de_2021_genisson_-_ciclovia_rodovia_se_-_170.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma ciclovia na Rodovia SE – 170, que liga os municípios de Lagarto e Riachão do Dantas. Atendendo aos constantes apelos dos ciclistas por melhorias na segurança das áreas de desporto e lazer.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_n_500_de_2021_marta_-_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_n_500_de_2021_marta_-_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam revitalizadas as faixas de pedestres em diversas vias deste município, com o objetivo de oferecer mais segurança e prevenir acidentes.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_n_501_de_2021_dwith_-__vestiario_povoaodo_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_n_501_de_2021_dwith_-__vestiario_povoaodo_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído vestiário no campo de futebol do povoado Itaperinha, neste município. Atendendo aos constantes apelos dos desportistas da referida comunidade.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_n_502_de_2021_dwith_-__construcao_de_quebra_mola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_n_502_de_2021_dwith_-__construcao_de_quebra_mola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um redutor de velocidade (quebra-mola) em frente a Escola Municipal Manoel de Paula Menezes Lima, localizada no bairro Ademar de Carvalho. Atendendo aos constantes apelos dos pais e servidores da respectiva unidade escolar por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_n_503_de_2021_dwith_-__calcamento_ruas_10_e_14.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_n_503_de_2021_dwith_-__calcamento_ruas_10_e_14.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações em paralelepípedo das ruas “10” e “14”, ambas localizadas no bairro Ademar de Carvalho. Atendendo aos constantes apelos dos moradores das respectivas vias por melhorias nas condições de tráfego e saneamento básico trânsito.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3301/indicacao_n_504_de_2021_dwith_-__calcamento_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3301/indicacao_n_504_de_2021_dwith_-__calcamento_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica ou em paralelepípedo do Assentamento Tapera do Nico (antiga fazenda Dr. João), neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de tráfego e saneamento básico trânsito.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3302/indicacao_n_505_de_2021_carlos_-__reforma_de_posto_medico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3302/indicacao_n_505_de_2021_carlos_-__reforma_de_posto_medico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e ampliação do horário de funcionamento/atendimento do posto de saúde da família do Povoado Brasília, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3303/indicacao_n_506_de_2021_sandro_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3303/indicacao_n_506_de_2021_sandro_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica da estrada que dá acesso ao Povoado Crioulo pela Rodovia SE – 170. Atendendo aos constantes apelos dos moradores da referida localidade e região circunvizinha por melhorias nas condições de saneamento básico e segurança no trânsito.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3304/indicacao_n_507_de_2021_josivaldo_-_reducao_do_iss.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3304/indicacao_n_507_de_2021_josivaldo_-_reducao_do_iss.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedida redução na alíquota do Imposto Sobre Serviço (ISS), neste município.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3305/indicacao_n_508_de_2021_vilanio_-_premiacao_por_desempenho_na_vacinacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3305/indicacao_n_508_de_2021_vilanio_-_premiacao_por_desempenho_na_vacinacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um programa para premiar os municípios que tiveram o melhor desempenho nas campanhas de imunização contra a Covid-19 no estado.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3306/indicacao_n_509_de_2021_vilanio_-_acolhimento_a_moradores_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3306/indicacao_n_509_de_2021_vilanio_-_acolhimento_a_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um programa de acolhimento, proteção e assistência as pessoas em situação de rua, e seja disponibilizado um contato telefônico para população auxiliar na identificação.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3307/indicacao_n_510__de_2021_vilanio_-_antiga_escola_em_ponto_de_apoio_a_saude_da_familia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3307/indicacao_n_510__de_2021_vilanio_-_antiga_escola_em_ponto_de_apoio_a_saude_da_familia.pdf</t>
   </si>
   <si>
     <t>No sentido que o prédio desativado da escola municipal do povoado Poção seja reformado e transformado em um ponto de apoio a saúde da família, neste município. Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3308/indicacao_n_511_de_2021_vilanio_-_dia_do_ciclista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3308/indicacao_n_511_de_2021_vilanio_-_dia_do_ciclista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja incluído o dia do ciclista no calendário cultural do município, promovendo atividades e campanhas educativas, gerando incentivo a essa categoria.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3309/indicacao_n_512_de_2021_vilanio_-_doacao_de_terreno_-_frigorifico_industrial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3309/indicacao_n_512_de_2021_vilanio_-_doacao_de_terreno_-_frigorifico_industrial.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita doação do terreno de propriedade do município localizado no Povoado Poção, nesta urbe, para a instalação de um frigorífico industrial.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3310/indicacao_n_513_de_2021_vilanio_-_limpeza_de_bueiros_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3310/indicacao_n_513_de_2021_vilanio_-_limpeza_de_bueiros_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado periodicamente o serviço de limpeza e desobstrução dos bueiros em diversos pontos do povoado Colônia Treze, neste município, garantindo o escoamento da água em período chuvoso.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3311/indicacao_n_514_de_2021_marcelo_-__emenda_parlamentar_-_travessa_ze_serenoo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3311/indicacao_n_514_de_2021_marcelo_-__emenda_parlamentar_-_travessa_ze_serenoo.pdf</t>
   </si>
   <si>
     <t>Que contemple o calçamento em paralelepípedo da travessa José Caetano de Menezes (conhecida popularmente como rua de Zé Sereno), localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico trânsito.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3312/indicacao_n_515_de_2021_marcelo_-__redutores_de_velocidade_na_rodovia_lourival_batista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3312/indicacao_n_515_de_2021_marcelo_-__redutores_de_velocidade_na_rodovia_lourival_batista.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade na Rodovia Lourival Batista SE-270, (nas proximidades da entrada do povoado Novo Paraíso).  Atendendo aos constantes apelos dos motoristas, motociclistas e moradores da referida localidade por melhorias nas condições de tráfego e segurança no trânsito.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3313/indicacao_n_516_de_2021_marcelo_-__calcamento_travessa_jose_caetano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3313/indicacao_n_516_de_2021_marcelo_-__calcamento_travessa_jose_caetano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento em paralelepípedo da travessa José Caetano de Menezes (conhecida popularmente como rua de Zé Sereno), localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico trânsito.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3314/indicacao_n_517_de_2021_valmir_-__calcamento_avenida_machado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3314/indicacao_n_517_de_2021_valmir_-__calcamento_avenida_machado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação em paralelepípedo da avenida Machado, localizada no bairro Ademar de Carvalho, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhorias nas condições de tráfego e saneamento básico trânsito.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3315/indicacao_n_518_de_2021_matheus_-_ruas_antonio_porfirio_maria_do_carmo_e_antonio_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3315/indicacao_n_518_de_2021_matheus_-_ruas_antonio_porfirio_maria_do_carmo_e_antonio_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de drenagem, calçamento e restruturação da iluminação pública, das vias abaixo elencadas:_x000D_
 _x000D_
     • Rua Antônio de Porfírio (ao lado do Ginásio de Esportes “O Ribeirão”;_x000D_
     • Rua Maria do Carmo Silva de Menezes (ao lado da clínica Maroto);_x000D_
     • Rua Antônio Menezes de Jesus.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3316/indicacao_n_519_de_2021_matheus_-_recapeamento_joao_almeida_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3316/indicacao_n_519_de_2021_matheus_-_recapeamento_joao_almeida_rocha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da via de acesso ao conjunto habitacional João Almeida Rocha, neste município. Atendendo aos constantes apelos dos moradores da referida localidade por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3317/indicacao_n_520__de_2021_washington_-__cosntrucao_de_posto_de_saude_pov_candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3317/indicacao_n_520__de_2021_washington_-__cosntrucao_de_posto_de_saude_pov_candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um posto de saúde da família no Povoado Candeal da Tapera, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3324/indicacao_n_521_de_2021_matheus_-_limpeza_do_lixo_rua_antonio_porfirio_e_saboeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3324/indicacao_n_521_de_2021_matheus_-_limpeza_do_lixo_rua_antonio_porfirio_e_saboeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a colocação de lixeiras, bem como o serviço rotineiro de recolhimento do lixo, nas localidades abaixo elencadas, deste município:_x000D_
 _x000D_
     • Rua Antônio de Porfírio (ao lado do Ginásio de Esportes “O Ribeirão”, localizada no bairro Exposição;_x000D_
     • Área de preservação do Saboeiro;</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3325/indicacao_n_522_de_2021_vilanio_-_contratacao_de_medico_para_povoado_luis_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3325/indicacao_n_522_de_2021_vilanio_-_contratacao_de_medico_para_povoado_luis_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um médico para atuar no povoado Luís Freire, neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias no acesso aos serviços de saúde.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3326/indicacao_n_523_de_2021_vilanio_-_calcamento_pista_do_campo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3326/indicacao_n_523_de_2021_vilanio_-_calcamento_pista_do_campo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o calçamento em paralelepípedo da Pista do Campo, localizada no povoado Colônia Treze, neste município. Atendendo aos constantes apelos dos moradores da referida via por melhores nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3327/indicacao_n_524_de_2021_vilanio_-_cursos_profissionalizantes_senac.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3327/indicacao_n_524_de_2021_vilanio_-_cursos_profissionalizantes_senac.pdf</t>
   </si>
   <si>
     <t>No sentido que seja firmado parceria com o Senac para cadastramento de Associações Comunitárias, e seja disponibilizado cursos profissionalizantes em diversos povoados deste município.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3328/indicacao_n_525_de_2021_vilanio_-_nova_agencia_da_cef.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3328/indicacao_n_525_de_2021_vilanio_-_nova_agencia_da_cef.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um ponto de atendimento da Caixa Econômica Federal no povoado Colônia Treze, neste município. Visando oferecer melhor atendimento a população e empresas instaladas na região.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3329/indicacao_n_526_de_2021_matheus_-_limpeza_praca_sebastiao_garcez.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3329/indicacao_n_526_de_2021_matheus_-_limpeza_praca_sebastiao_garcez.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza, roçagem e jardinagem da praça Sebastião Garcez, localizada no centro, neste município. Atendendo aos constantes apelos da população por melhorias nas áreas públicas de desporto e lazer</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3330/indicacao_n_527_de_2021_genisson_-__calcamento_rua_antonio_luiz_trindade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3330/indicacao_n_527_de_2021_genisson_-__calcamento_rua_antonio_luiz_trindade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o calçamento em paralelepípedo da rua Antônio Luiz Trindade (fundo da Vitória Vidros), localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3331/indicacao_n_528_de_2021_alex_-__emenda_parlamentar_avenida_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3331/indicacao_n_528_de_2021_alex_-__emenda_parlamentar_avenida_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Que contemple o calçamento em paralelepípedo da avenida Nossa Senhora de Fátima, localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3332/indicacao_n_529_de_2021_alex_-_reposicao_da_lampadas_povoado_gaviao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3332/indicacao_n_529_de_2021_alex_-_reposicao_da_lampadas_povoado_gaviao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da iluminação pública do povoado Gavião, neste município.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3333/indicacao_n_530_de_2021_alex_-_doacao_de_area_para_instalacao_de_agencias_bancarias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3333/indicacao_n_530_de_2021_alex_-_doacao_de_area_para_instalacao_de_agencias_bancarias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a doação de uma área no Parque de Exposição Nicolau Almeida para instalação de novas agências bancárias, neste município.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3334/indicacao_n_531_de_2021_alex_-_revitalizacao_da_avenida_nossa_senhora_da_piedade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3334/indicacao_n_531_de_2021_alex_-_revitalizacao_da_avenida_nossa_senhora_da_piedade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçamento da avenida Nossa Senhora da Piedade (que liga o bairro Jardim Campo Novo ao Trevo de Itabaiana), neste município.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3335/indicacao_n_532_de_2021_genisson_-__paisagismo_da_praca_do_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3335/indicacao_n_532_de_2021_genisson_-__paisagismo_da_praca_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de urbanização, tais como: iluminação, bancos e paisagismo da praça Vanderléia Paixão, mais conhecida como praça do cemitério do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3336/indicacao_n_533_de_2021_sandro_-_cosnstrucao_de_cras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3336/indicacao_n_533_de_2021_sandro_-_cosnstrucao_de_cras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de Referência de Assistência Social – CRAS no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3337/indicacao_n_534_de_2021_sandro_-_reforma_de_escola_adelina_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3337/indicacao_n_534_de_2021_sandro_-_reforma_de_escola_adelina_maria.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma nas instalações da Escola Municipal Adelina Maria de Santana Souza, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3338/indicacao_n_535_de_2021_rubinho_-_construcao_de_quadra_poliesportiva_povoado_tanque.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3338/indicacao_n_535_de_2021_rubinho_-_construcao_de_quadra_poliesportiva_povoado_tanque.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva com cobertura no Povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3339/indicacao_n_536_de_2021_josivaldo_-_recapeamento_crioulo_e_assentamento_22_de_novembro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3339/indicacao_n_536_de_2021_josivaldo_-_recapeamento_crioulo_e_assentamento_22_de_novembro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação das estradas de acesso do povoado Santo Antônio ao povoado Crioulo, bem como, do assentamento 22 de Novembro ao povoado Oiteiros, neste município.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3340/indicacao_n_537_de_2021_josivaldo_-_abertura_de_portao_no_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3340/indicacao_n_537_de_2021_josivaldo_-_abertura_de_portao_no_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a abertura de um portão de acesso no Colégio Municipal Frei Cristóvão de Santo Hilário,  muro lateral a praça José Domingos Vieira (Três Poderes), neste município.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3341/indicacao_n_538_de_2021_matheus_-_cef_especializada_em_agronegocio_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3341/indicacao_n_538_de_2021_matheus_-_cef_especializada_em_agronegocio_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma agência da Caixa Econômica Federal especializada em agronegócio, neste município.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3342/indicacao_n_539_de_2021_matheus_-_defesa_civil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3342/indicacao_n_539_de_2021_matheus_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a verificação da situação dos prédios públicos deste município, com emissão de laudo para que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3343/indicacao_n_540_de_2021_alex_-__emenda_parlamentar_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3343/indicacao_n_540_de_2021_alex_-__emenda_parlamentar_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple o calçamento de toda extensão da estrada para Jardim Campo Novo (que liga o bairro Jardim Campo a Indústria Maratá), neste município.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3344/indicacao_n_541_de_2021_alex_-__reabertura_do_balneareio_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3344/indicacao_n_541_de_2021_alex_-__reabertura_do_balneareio_bica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Balneário Bica, neste município, com as devidas medidas de proteção contra a COVID-19.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3345/indicacao_n_542_de_2021_alex_-__recapeamento_rua_dr._laudelino_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3345/indicacao_n_542_de_2021_alex_-__recapeamento_rua_dr._laudelino_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o  recapeamento asfáltico ou a operação tapa-buracos da rua Dr. Laudelino Freire, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3346/indicacao_n_543_de_2021_vilanio_-_revitalizacao_de_momumento_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3346/indicacao_n_543_de_2021_vilanio_-_revitalizacao_de_momumento_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de revitalização e paisagismo do monumento e dos canteiros do trevo rodoviário que dá acesso ao município de Boquim, localizado no Povoado Colônia Treze, conhecido como “trevo do balão”, neste município.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3347/indicacao_n_544_de_2021_vilanio_-_capinacao_de_campos_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3347/indicacao_n_544_de_2021_vilanio_-_capinacao_de_campos_de_futebol.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as capinações dos campos de futebol das comunidades Poções, Pista do Açu, Estancinha, Açuzinho, Açu Velho e da Pista do Pau Grande, todas localizadas neste município.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3348/indicacao_n_545_de_2021_vilanio_-_detetizacao_dos_predios_escolares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3348/indicacao_n_545_de_2021_vilanio_-_detetizacao_dos_predios_escolares.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de dedetização dos prédios das unidades escolares municipais.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3349/indicacao_n_546_de_2021_vilanio_-_ronda_policial_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3349/indicacao_n_546_de_2021_vilanio_-_ronda_policial_.pdf</t>
   </si>
   <si>
     <t>No sentido que a Guarda Municipal faça a supervisão com rondas no povoado Colônia Treze e região.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3350/indicacao_n_547_de_2021_sandro_-_placas_de_identificacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3350/indicacao_n_547_de_2021_sandro_-_placas_de_identificacao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam alocadas  as placas de identificação das ruas abaixo discriminadas:_x000D_
     • Avenida Eremita Francisca de Jesus;_x000D_
     • Rua Jeremias da Silva Melo;_x000D_
     • Rua José Vieira Filho;_x000D_
     • Rua Emília Marta de Jesus;_x000D_
     • Rua Salustiano Bispo Santos;_x000D_
     • Rua Antônio Egídio Loiola;_x000D_
     • Avenida José Loiola da Silva;_x000D_
     • Rua Pedro Loiola Prata.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3351/indicacao_n_548_de_2021_sandro_-_implantacao_de_academia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3351/indicacao_n_548_de_2021_sandro_-_implantacao_de_academia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de uma academia ao ar livre na Praça Justiniano Ramos, localizada na comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3352/indicacao_n_549_de_2021_rubinho_-_construcao_de_praca_em_assentamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3352/indicacao_n_549_de_2021_rubinho_-_construcao_de_praca_em_assentamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no largo da Igreja São Francisco de Assis, localizada no Assentamento José Gomes da Silva, neste município.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3353/indicacao_n_550_de_2021_gordinho_-_reforma_praca_santa_luzi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3353/indicacao_n_550_de_2021_gordinho_-_reforma_praca_santa_luzi.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3365/indicacao_n_551_de_2021_washington_-_manutencao_poco_artesiano_pov_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3365/indicacao_n_551_de_2021_washington_-_manutencao_poco_artesiano_pov_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Carcará (próximo ao Sr. Filomeno), neste município. Em atendimento aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de fornecimento e abastecimento de água.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3366/indicacao_n_552__de_2021_dwitht_-_operacao_tapa_buracos_av_brasilia_e_nicolau_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3366/indicacao_n_552__de_2021_dwitht_-_operacao_tapa_buracos_av_brasilia_e_nicolau_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a operação tapa-buracos da avenida Brasília a avenida Nicolau Almeida, localizadas no bairro Exposição, neste município. Atendendo aos constantes apelos dos moradores das referidas vias, motoristas e motociclistas por melhorias nas condições de tráfego.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3367/indicacao_n_553_de_2021_vilanio_-_contratacao_de_coveiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3367/indicacao_n_553_de_2021_vilanio_-_contratacao_de_coveiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de contratação de um coveiro para o cemitério do Povoado Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3368/indicacao_n_554_de_2021_vilanio_-_guia_de_funcionamento_de_parques_de_diversoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3368/indicacao_n_554_de_2021_vilanio_-_guia_de_funcionamento_de_parques_de_diversoes.pdf</t>
   </si>
   <si>
     <t>Apresentem um guia de orientações e protocolos de segurança para funcionamento de parques de diversões em eventos tradicionais como quermesses, exposição, padroeiros, e eventos afim.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3369/indicacao_n_555_de_2021_vilanio_-_disponibilizacao_de_transporte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3369/indicacao_n_555_de_2021_vilanio_-_disponibilizacao_de_transporte.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado transporte para conduzir os plantonistas da Clínica Maroto após o expediente até os seus lares.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3370/indicacao_n_556_de_2021_vilanio_-_governo_do_estado_-_incentivos_fiscais_ao_frigorifico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3370/indicacao_n_556_de_2021_vilanio_-_governo_do_estado_-_incentivos_fiscais_ao_frigorifico.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja estudada a possibilidade de concessão de incentivos fiscais e logísticos ao Grupo Maratá para a futura instalação do frigorífico industrial no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3371/indicacao_n_557_de_2021_rubinho_-_construcao_de_vestiario_no_povoado_crioulo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3371/indicacao_n_557_de_2021_rubinho_-_construcao_de_vestiario_no_povoado_crioulo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de vestiários no campo de futebol no Povoado Campo do Crioulo, neste município.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3372/indicacao_n_558_de_2021_rubinho_-_marcacao_de_consultas_no_pov._santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3372/indicacao_n_558_de_2021_rubinho_-_marcacao_de_consultas_no_pov._santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de marcação dos exames no posto de saúde do Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3373/indicacao_n_559_de_2021_genisson_-_belivado_torre_movel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3373/indicacao_n_559_de_2021_genisson_-_belivado_torre_movel.pdf</t>
   </si>
   <si>
     <t>No sentido de que viabilize junto a Agência Nacional de Telecomunicações (Anatel) e a empresa de telefonia móvel VIVO, a instalação de uma torre no povoado Jenipapo, neste Município, para fornecer sinal de qualidade a comunidade e região circunvizinha, os quais abrangem cerca de 20 habitantes.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3374/indicacao_n_560_de_2021_genisson_-_belivado_galpao_industriall.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3374/indicacao_n_560_de_2021_genisson_-_belivado_galpao_industriall.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Galpão Industrial no Povoado Jenipapo, nesse município. Para instalação de novas empresas, podendo gerar emprego e renda para população desta região.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3375/indicacao_n_561_de_2021_alex_-__emenda_parlamentar_santa_terezinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3375/indicacao_n_561_de_2021_alex_-__emenda_parlamentar_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple ruas sem pavimentações na comunidade Santa Terezinha, bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3376/indicacao_n_562_de_2021_gordinho_-_doacao_de_sementes_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3376/indicacao_n_562_de_2021_gordinho_-_doacao_de_sementes_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a distribuição de sementes, bem como, seja disponibilizado “horas” de tratores e assistência técnica aos produtores, do povoado Colônia Treze e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3377/indicacao_n_563_de_2021_vilanio_-_internet_gratuita_em_pracas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3377/indicacao_n_563_de_2021_vilanio_-_internet_gratuita_em_pracas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado sinal de internet gratuito nas praças Santa Luzia e Santa Rita, localizadas nos povoados Colônia Treze e Açuzinho, respectivamente.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3378/indicacao_n_564_de_2021_vilanio_-_documentacao_de_area_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3378/indicacao_n_564_de_2021_vilanio_-_documentacao_de_area_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a regularização da documentação do local onde existia a antiga escola no Povoado Rio das Vacas, a fim de uma possível construção de uma quadra poliesportiva no referido local.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3379/indicacao_n_565_de_2021_vilanio_-_pocos_artesianos_-_governo_do_estado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3379/indicacao_n_565_de_2021_vilanio_-_pocos_artesianos_-_governo_do_estado.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam perfurados poços artesianos nas comunidades da Piçarreira e Galo Assanhado, ambos localizados neste município.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3380/indicacao_n_566_de_2021_vilanio_-_ronda_policial_cprv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3380/indicacao_n_566_de_2021_vilanio_-_ronda_policial_cprv.pdf</t>
   </si>
   <si>
     <t>No sentido que a CPRV faça a supervisão com rondas no povoado Colônia Treze e região.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3381/indicacao_n_567__de_2021_dwitht_-_reabertura_do_posto_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3381/indicacao_n_567__de_2021_dwitht_-_reabertura_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reaberto o posto de saúde da comunidade Matinha, localizada no bairro Libório, neste município.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3382/indicacao_n_568_de_2021_marta_-_recapeamento_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3382/indicacao_n_568_de_2021_marta_-_recapeamento_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o  recapeamento asfáltico ou a operação tapa-buracos da avenida Sindicalista Antônio Francisco da Rocha (próximo ao Balneário Bica), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3383/indicacao_n_569_de_2021_marta_-_limpeza_do_conjunto_laudelino_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3383/indicacao_n_569_de_2021_marta_-_limpeza_do_conjunto_laudelino_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das vias públicas do bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3384/indicacao_n_570_de_2021_washington_-_bracos_da_iluminacao_publica_assentamento_roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3384/indicacao_n_570_de_2021_washington_-_bracos_da_iluminacao_publica_assentamento_roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocados braços da iluminação pública no assentamento Roseli Nunes, neste município.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3385/indicacao_n_571_de_2021_washington_-_reforma_da_escola_jose_marcelino_e_praca_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3385/indicacao_n_571_de_2021_washington_-_reforma_da_escola_jose_marcelino_e_praca_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços elencados abaixo:_x000D_
 _x000D_
     • Reforma da praça Santo Antônio;_x000D_
     • Reforma da Escola Municipal José Marcelino Prata.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3386/indicacao_n_572_de_2021_josivaldo_-_calcamento_da_rua_f.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3386/indicacao_n_572_de_2021_josivaldo_-_calcamento_da_rua_f.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de pavimentação paralelepipedal da rua Edson Dória de Carvalho – antiga “Rua F”, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3387/indicacao_n_573_de_2021_marcelo_-_construcao_de_estatua_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3387/indicacao_n_573_de_2021_marcelo_-_construcao_de_estatua_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma estátua em tamanho real do ex-prefeito Artur de Oliveira Reis e a sua instalação em uma praça do núcleo urbano da cidade.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3388/indicacao_n_574_de_2021_washington_-_ampliacao_da_rede_de_agua_na_mariquita_-_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3388/indicacao_n_574_de_2021_washington_-_ampliacao_da_rede_de_agua_na_mariquita_-_deso.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação de rede de abastecimento de água na estrada principal do povoado Mariquita (próximo ao ponto da Jega).</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3389/indicacao_n_575_de_2021_genisson_-_belivado_pavimentacao_no_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3389/indicacao_n_575_de_2021_genisson_-_belivado_pavimentacao_no_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento em paralelepípedo das ruas sem pavimentação no povoado Jenipapo, neste município. Atendendo aos constantes apelos da população da referida comunidade por melhorias nas condições de tráfego e saneamento básico.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3390/indicacao_n_576_de_2021_josivaldo_-_picarragem_estrada_da_porteira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3390/indicacao_n_576_de_2021_josivaldo_-_picarragem_estrada_da_porteira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de piçarragem na estrada da Porteira (após o parque de vaquejada Dois Irmãos), localizada no povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3391/indicacao_n_577_de_2021_belizario_-_quebra-molas_rua_joaquim_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3391/indicacao_n_577_de_2021_belizario_-_quebra-molas_rua_joaquim_prata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um quebra-molas na rua Joaquim Prata, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3392/indicacao_n_578_de_2021_belizario_-_traves_no_campo_do_povoado_saco_redondo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3392/indicacao_n_578_de_2021_belizario_-_traves_no_campo_do_povoado_saco_redondo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a colocação de traves no campo de futebol do povoado Saco Redondo, neste município.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3393/indicacao_n_579_de_2021_marcelo_-_der_lampadas_de_led_rodovia_antonio_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3393/indicacao_n_579_de_2021_marcelo_-_der_lampadas_de_led_rodovia_antonio_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das lâmpadas da rodovia Antônio Martins de Menezes (nas proximidades do povoado Colônia Treze) por lâmpadas de LED.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3394/indicacao_n_580_de_2021_marcelo_-_reforma_de_campo_de_futebol_marinho_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3394/indicacao_n_580_de_2021_marcelo_-_reforma_de_campo_de_futebol_marinho_correia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada parceria entre Município e Estado para reforma e ampliação do Estádio Marinho Corrêa, localizado no povoado Colônia Treze. Com arquibancadas, sistema de refletores, alambrados, gramado com irrigação, lanchonetes, vestiários, estacionamento, banheiros para os atletas, árbitros e o público em geral.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3395/indicacao_n_581_de_2021_vilanio_-_obrigatoriedade_da_vacinacao_servidores_publicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3395/indicacao_n_581_de_2021_vilanio_-_obrigatoriedade_da_vacinacao_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de tornar obrigatório a vacinação contra a COVID – 19 de todos os servidores que prestam serviços ao município, como forma de proteger os trabalhadores e população que são atendidos pelos serviços públicos municipais.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3396/indicacao_n_582_de_2021_vilanio_-_reforma_de_academiia_ao_ar_livre_da_praca_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3396/indicacao_n_582_de_2021_vilanio_-_reforma_de_academiia_ao_ar_livre_da_praca_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da academia ao ar livre da praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3397/indicacao_n_583_de_2021_josivan_-_reforma_de_quadra_esportiva_do_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3397/indicacao_n_583_de_2021_josivan_-_reforma_de_quadra_esportiva_do_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva Zagueirão que fica localizada na Pista da Lagoa Seca, no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3398/indicacao_n_584_de_2021_vilanio_-_emendas_aos_deputados_federais_-_reforma_de_quadra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3398/indicacao_n_584_de_2021_vilanio_-_emendas_aos_deputados_federais_-_reforma_de_quadra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de  criação de uma parceria com o Ministério do Esporte – ME para a realização de reforma e modernização do Campo de futebol José Marinho Correia, que fica localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3399/indicacao_n_585_de_2021_belizario_-_feira_de_profissoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3399/indicacao_n_585_de_2021_belizario_-_feira_de_profissoes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma feira de profissões, voltada aos estudantes que estão concluindo o ensino médio em escolas públicas, e seja aberta ao público em geral, deste município.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3400/indicacao_n_586_de_2021_matheus_-_qr_code_nas_placas_de_reformas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3400/indicacao_n_586_de_2021_matheus_-_qr_code_nas_placas_de_reformas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja afixado QR CODE nas placas de inaugurações ou reformas deste município para facilitar a população no acesso às informações.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3401/indicacao_n_587_de_2021_matheus_-_atualizacao_do_codigo_tributario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3401/indicacao_n_587_de_2021_matheus_-_atualizacao_do_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a atualização do código tributário municipal.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3402/indicacao_n_588_de_2021_washington_-_poda_das_arvores_do_povoado_taperinha_dos_gatos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3402/indicacao_n_588_de_2021_washington_-_poda_das_arvores_do_povoado_taperinha_dos_gatos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a poda das árvores que compõe a arborização da via pública, do povoado Taperinha dos Gatos, neste município.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3403/indicacao_n_589_de_2021_genisson_-_ampliacao_no_horario_de_atendimento_ubs_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3403/indicacao_n_589_de_2021_genisson_-_ampliacao_no_horario_de_atendimento_ubs_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação no horário de atendimento da Unidade Básica de Saúde localizada no povoado Jenipapo, até as 22:00 horas com a equipe de médicos, enfermeiros, e demais profissionais.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3404/indicacao_n_590_de_2021_alex_-_passagem_de_caminho_de_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3404/indicacao_n_590_de_2021_alex_-_passagem_de_caminho_de_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja expandido o serviço de coleta de lixo até a estrada de Zezé de Sinhá, localizada no Povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3405/indicacao_n_591_de_2021_alex_-__instalacao_de_estatua_diego_costa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3405/indicacao_n_591_de_2021_alex_-__instalacao_de_estatua_diego_costa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma estátua em tamanho real do jogador Diego Costa e a sua instalação em uma praça ou no Estádio Paulo Barreto de Menezes - “Barretão”.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3406/indicacao_n_592_de_2021_matheus_-_instalacao_de_centro_cultural.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3406/indicacao_n_592_de_2021_matheus_-_instalacao_de_centro_cultural.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adquirido um imóvel para preservação e instalação de um centro cultural ou, até mesmo, cedida a Academia Lagartense de Letras para abrigar a sua sede.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3407/indicacao_n_593_de_2021_matheus_-_construcao_de_casas_populares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3407/indicacao_n_593_de_2021_matheus_-_construcao_de_casas_populares.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados estudos que viabilizem a construção de casas populares para a comunidade carente deste município.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3408/indicacao_n_594_de_2021_matheus_-_animais_nas_vias_publicas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3408/indicacao_n_594_de_2021_matheus_-_animais_nas_vias_publicas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a efetivação de programa de orientação da população e busca ativa por animais soltos nas vias públicas municipais, com fito de evitar acidentes de trânsito e punir a negligência dos proprietários desses animais que os deixam soltos sem vistoriá-los.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3409/indicacao_n_595_de_2021_genisson_-_fumace_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3409/indicacao_n_595_de_2021_genisson_-_fumace_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de fumacê, bem como, seja destinada uma equipe de agentes de endemias para o povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3410/indicacao_n_596_de_2021_marta_-_calcamento_travessa_gerson_dos_santos_silva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3410/indicacao_n_596_de_2021_marta_-_calcamento_travessa_gerson_dos_santos_silva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da travessa Gerson dos Santos Silva (em frente a lanchonete Caldo de Cana) localizada no bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3411/indicacao_n_597de_2021_josivsan_-_emendas_ao_deputado_federail_-_construcao_de_ubs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3411/indicacao_n_597de_2021_josivsan_-_emendas_ao_deputado_federail_-_construcao_de_ubs.pdf</t>
   </si>
   <si>
     <t>No sentido que confeccionada emenda parlamentar que contemple a construção de uma unidade básica de saúde no Povoado Luiz Freire, localizado neste município.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3412/indicacao_n_598de_2021_josivsan_-_emendas_ao_senador_alessandro-_construcao_de_ubs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3412/indicacao_n_598de_2021_josivsan_-_emendas_ao_senador_alessandro-_construcao_de_ubs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de emenda parlamentar que contemple a construção de uma unidade básica de saúde no Povoado Luiz Freire, localizado neste município.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3413/indicacao_n_599de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3413/indicacao_n_599de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de reabertura do poço artesiano ou perfuração de um novo poço no Povoado Rio das vacas, localizado neste município.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3414/indicacao_n_600_de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3414/indicacao_n_600_de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3415/indicacao_n_601_de_2021_josivsan_-_senador_alessandro-_doacao_de_tratores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3415/indicacao_n_601_de_2021_josivsan_-_senador_alessandro-_doacao_de_tratores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para doação de tratores as associações dos povoados Rio das Vacas e Açuzinho, neste município.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3442/indicacao_n_602_de_2021_carlos_-_terraplanagem_estrada_da_faixa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3442/indicacao_n_602_de_2021_carlos_-_terraplanagem_estrada_da_faixa.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da Estrada da Faixa, que liga os Povoados Brasília e Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3443/indicacao_n_603_de_2021_vilanio_-_perfuracao_de_pocos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3443/indicacao_n_603_de_2021_vilanio_-_perfuracao_de_pocos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de perfuração de um poço artesiano Povoado Galo Assanhado, localizado neste município.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3444/indicacao_n_604_de_2021_vilanio_-_reforma_de_predio_para_abrigar_posto_medico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3444/indicacao_n_604_de_2021_vilanio_-_reforma_de_predio_para_abrigar_posto_medico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um posto de saúde no Povoado Cova da Onça, no prédio onde abrigava a casa de farinha comunitária, neste município.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3445/indicacao_n_605_de_2021_vilanio_-_repescagem_da_vacina_covid_19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3445/indicacao_n_605_de_2021_vilanio_-_repescagem_da_vacina_covid_19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de um calendário - “repescagem” para atender os cidadãos lagartenses que não se vacinaram contra a COVID – 19 no período correto para a sua faixa etária correspondente.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3446/indicacao_n_606__de_2021_dwitht_-_construcao_de_rede_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3446/indicacao_n_606__de_2021_dwitht_-_construcao_de_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para instalação da rede de distribuição de água da caixa d´água do Assentamento Mártires do Eldorado, localizado neste município. A extensão da rede é cerca de 1.200 metros e são aproximadamente 70 famílias.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3447/indicacao_n_607_de_2021_josivaldo_-_picarragem_estrada_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3447/indicacao_n_607_de_2021_josivaldo_-_picarragem_estrada_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de piçarragem e terraplanagem na estrada que une o bairro Jardim campo Novo e a estrada da barragem Dionísio Machado</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3448/indicacao_n_608_de_2021_josivaldo_-_recuperacao_do_calcamento_da_rua_crisvaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3448/indicacao_n_608_de_2021_josivaldo_-_recuperacao_do_calcamento_da_rua_crisvaldo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação da pavimentação em paralelepípedo da rua Carmelita Maria de Jesus, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3449/indicacao_n_609_de_2021_matheus_-_centro_de_atendimento_ao_contribuinte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3449/indicacao_n_609_de_2021_matheus_-_centro_de_atendimento_ao_contribuinte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um centro de atendimento ao contribuinte no âmbito dos serviços prestados pelo município ou com auxílio deste como a Receita Federal.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3458/indicacao_n_610_de_2021_marta_-_emenda_para_recapeamento_asfaltico_av_brasilia_e_nicolau_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3458/indicacao_n_610_de_2021_marta_-_emenda_para_recapeamento_asfaltico_av_brasilia_e_nicolau_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple o recapeamento asfáltico da Avenida Brasília e Avenida Nicolau Almeida, localizadas no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3459/indicacao_n_611_de_2021_marcelo_-__redutores_de_velocidade_na_pista_da_granja.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3459/indicacao_n_611_de_2021_marcelo_-__redutores_de_velocidade_na_pista_da_granja.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um redutor de velocidade no cruzamento da avenida Joaquim Antunes de Almeida (pista da granja) com a rua São Cosme, nas proximidades da Unidade Municipal de Educação infantil Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3460/indicacao_n_612_de_2021_matheus_-_busca_ativa_na_vacinacao_da_covid-19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3460/indicacao_n_612_de_2021_matheus_-_busca_ativa_na_vacinacao_da_covid-19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma ‘Busca ativa’ de munícipes que não se vacinaram contra a COVID – 19 e que estejam com a 2ª dose atrasada.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3461/indicacao_n_613_de_2021_josivaldo_-_caixa_d_agua_escola_eduvirgens.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3461/indicacao_n_613_de_2021_josivaldo_-_caixa_d_agua_escola_eduvirgens.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a correção da infiltração e a substituição da caixa d´água da Escola Municipal Dona Eduvirgens Araújo Menezes, localizada no povoado Itaperinha neste município.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3466/indicacao_n_614_de_2021_josivaldo_-_melhorias_das_estradas_do_povoado_quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3466/indicacao_n_614_de_2021_josivaldo_-_melhorias_das_estradas_do_povoado_quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação das estradas do povoado Quilombo e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3467/indicacao_n_615_de_2021_marcelo_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3467/indicacao_n_615_de_2021_marcelo_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a construção de um campo society entre os povoados Mangabeira e Rio das Vacas, bem como, no povoado Poeirão, neste município.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3468/indicacao_n_616_de_2021_marcelo_-_prefeitura_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3468/indicacao_n_616_de_2021_marcelo_-_prefeitura_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de campo society entre os povoados Mangabeira e Rio das Vacas, bem como, no povoado Poeirão, neste município.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3469/indicacao_n_617_de_2021_matheus_-_concurso_de_redacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3469/indicacao_n_617_de_2021_matheus_-_concurso_de_redacao.pdf</t>
   </si>
   <si>
     <t>No sentido que criado um concurso de redação, com os alunos do ensino fundamental deste município, relatando os anseios, dificuldades e sucessos pessoais durante a educação remota estabelecida durante a pandemia. Que sejam estipulados prêmios para os textos selecionados como melhores, levando em consideração coerência, coesão e ortografia.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_n_618_de_2021_washington_-_calcamento_entrada_do_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_n_618_de_2021_washington_-_calcamento_entrada_do_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de 02 (dois) quilômetros de calçamento em paralelepípedo da estrada principal do povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_n_619_de_2021_washington_-_belivaldo_-_calcamento_entrada_do_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_n_619_de_2021_washington_-_belivaldo_-_calcamento_entrada_do_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento de 02 (dois) quilômetros de calçamento em paralelepípedo da estrada principal do povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3482/indicacao_n_620_de_2021_valmir_-_entrada_da_taperinha_-_calcamento_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3482/indicacao_n_620_de_2021_valmir_-_entrada_da_taperinha_-_calcamento_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção do calçamento em paralelepípedo da entrada do Povoado Taperinha dos Gatos (que se inicia na Rodovia Lourival Batista SE-270), neste município.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3483/indicacao_n_621_de_2021_josivaldo_-_reforma_do_mercado_da_banana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3483/indicacao_n_621_de_2021_josivaldo_-_reforma_do_mercado_da_banana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma do mercado da banana, e dos banheiros públicos que ficam localizados no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3484/indicacao_n_622_de_2021_vilanio_-_reforma_do_telhado_da_ubs_padre_almeida_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3484/indicacao_n_622_de_2021_vilanio_-_reforma_do_telhado_da_ubs_padre_almeida_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas os serviços de reforma do telhado e reparo no forro da Unidade Básica de Saúde Padre Almeida, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3485/indicacao_n_623_de_2021_vilanio_-_criacao_de_guia_turistico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3485/indicacao_n_623_de_2021_vilanio_-_criacao_de_guia_turistico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um Guia de Turismo de nosso município.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3486/indicacao_n_624_de_2021_matheus_-_rejuste_dos_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3486/indicacao_n_624_de_2021_matheus_-_rejuste_dos_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade  de confecção de um projeto de lei que reajuste a remuneração dos conselheiros tutelares, bem como o aumento do número de conselheiros.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3487/indicacao_n_625_de_2021_belizario_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3487/indicacao_n_625_de_2021_belizario_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma caixa d’água e reposição de lâmpadas da iluminação pública do Povoado Saco do tigre, neste município.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3488/indicacao_n_626_de_2021_sandro_-_reposicao_de_lampadas_sindicalista_antonio_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3488/indicacao_n_626_de_2021_sandro_-_reposicao_de_lampadas_sindicalista_antonio_francisco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas e o melhoramento da iluminação pública da Avenida Sindicalista Antônio Francisco da Rocha, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3489/indicacao_n_627_de_2021_matheus_-_projeto_de_lei_animais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3489/indicacao_n_627_de_2021_matheus_-_projeto_de_lei_animais.pdf</t>
   </si>
   <si>
     <t>No sentido que envie a esta Casa, por ser de iniciativa do Executivo, projeto de lei tornando obrigatório o registro e a identificação de animais tutelados por particulares mediante microchipagem, conforme proposta em anexo. Esta propositura visa prezar pela Saúde e Segurança dos lagartenses, e a facilitar a devida responsabilização dos responsáveis pelos animias.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3490/indicacao_n_628_de_2021_washington_-_emenda_parlamentar_poco_artesiano_nos_povoados_bomfim_e_mariquita_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3490/indicacao_n_628_de_2021_washington_-_emenda_parlamentar_poco_artesiano_nos_povoados_bomfim_e_mariquita_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a perfuração de poços artesianos nos povoados Bonfim e Mariquita, neste município.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3491/indicacao_n_629_de_2021_josivaldo_-_pavimentacao_asfaltica_da_avenida_antonio_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3491/indicacao_n_629_de_2021_josivaldo_-_pavimentacao_asfaltica_da_avenida_antonio_francisco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de toda a extensão da Avenida Antônio Francisco de Figueiredo, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3492/indicacao_n_630__de_2021_josivaldo_-_medico_para_o_posto_de_saude_da_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3492/indicacao_n_630__de_2021_josivaldo_-_medico_para_o_posto_de_saude_da_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um médico para o posto de saúde do Povoado Itaperinha, localizado neste município.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3493/indicacao_n_631_de_2021_josivaldo_-_calcamento_loiola_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3493/indicacao_n_631_de_2021_josivaldo_-_calcamento_loiola_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e piçarragem das vias da comunidade do Loiola II, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3494/indicacao_n_632_de_2021_washington_-_emenda_parlamentar_-_fabio_mitidieri_calcamento_entrada_de_taperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3494/indicacao_n_632_de_2021_washington_-_emenda_parlamentar_-_fabio_mitidieri_calcamento_entrada_de_taperinha.pdf</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3495/indicacao_n_633_de_2021_matheus_-_recuperacao_das_estradas_vicinais_dos_povoados_carcara_e_flechas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3495/indicacao_n_633_de_2021_matheus_-_recuperacao_das_estradas_vicinais_dos_povoados_carcara_e_flechas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação das estradas vicinais dos povoados Carcará, Flechas e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3496/indicacao_n_634_de_2021_josivan_-_construcao_de_projetos_de_pracas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3496/indicacao_n_634_de_2021_josivan_-_construcao_de_projetos_de_pracas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a confecção dos projetos arquitetônicos das praças dos Povoados Piçarreira, Taboca e da praça da Bíblia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3497/indicacao_n_635_de_2021_vilanio_-_emendas_do_deputados_federal_gustinho_-_programam_calca_mais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3497/indicacao_n_635_de_2021_vilanio_-_emendas_do_deputados_federal_gustinho_-_programam_calca_mais.pdf</t>
   </si>
   <si>
     <t>No sentido que o Poder Executivo, através dos recursos das emendas parlamentares do Deputado federal Gustinho Ribeiro, contemple vias públicas do Povoado Colônia Treze com pavimentações paralelepipedais do Programa “Calça mais”.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3498/indicacao_n_636_de_2021_matheus_-_projeto_de_lei_-_auxilio_cultura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3498/indicacao_n_636_de_2021_matheus_-_projeto_de_lei_-_auxilio_cultura.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade  de confecção de um projeto de lei que institua um auxílio financeiro – espécie de “auxílio cultura”, que busqUe subsidiar os agentes culturais da nossa terra</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3499/indicacao_n_637_de_2021_matheus_-_limpeza_e_manutencao_do_saboeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3499/indicacao_n_637_de_2021_matheus_-_limpeza_e_manutencao_do_saboeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e combate a ações predatórias na cachoeira do Saboeiro.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3500/indicacao_n_638_de_2021_josivan_-_construcao_de_projetos_de_unidades_basicas_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3500/indicacao_n_638_de_2021_josivan_-_construcao_de_projetos_de_unidades_basicas_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a confecção dos projetos arquitetônicos das Unidades Básicas de Saúde dos povoados Juerana e Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3501/indicacao_n_639_de_2021_josivaldo_-_limpeza_e_capinacao_da_rua_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3501/indicacao_n_639_de_2021_josivaldo_-_limpeza_e_capinacao_da_rua_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação da rua Nossa Senhora de Fátima (ao fundo da Paróquia Nossa Senhora de Fátima), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3502/indicacao_n_640_de_2021_carlos_-_emenda_kitty_lima_-_castramovel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3502/indicacao_n_640_de_2021_carlos_-_emenda_kitty_lima_-_castramovel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de uma emenda parlamentar que contemple a aquisião de uma unidade móvel “Castramóvel” para auxiliar os atendimentos, de forma itinerante, aos animais do nosso município que se encontram em condição de abandono e vulnerabilidade.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3503/indicacao_n_641_de_2021_carlos_-_emenda_gustionho_e_mitidieri__-_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3503/indicacao_n_641_de_2021_carlos_-_emenda_gustionho_e_mitidieri__-_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para confecção de Emenda parlamentar que contemple a construção de uma quadra poliesportiva no conjunto João Almeida Rocha, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3504/indicacao_n_642_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_homem_e_mulher.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3504/indicacao_n_642_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_homem_e_mulher.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio das ‘carretas itinerantes da saúde do homem e da mulher’ para a comunidade do Povoado Brasília e região, localizada neste município.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3505/indicacao_n_643_de_2021_carlos_-_emenda_rogerio_carvalho_-_calcamentos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3505/indicacao_n_643_de_2021_carlos_-_emenda_rogerio_carvalho_-_calcamentos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para confecção de uma Emenda parlamentar que contemple pavimentações paralelepipedais e asfálticas em ruas no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3506/indicacao_n_644_de_2021_marta_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3506/indicacao_n_644_de_2021_marta_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de reposição de lâmpadas da iluminação pública dos Povoados: Brejo, Fazenda Grande, Várzea dos Cágados, Limoeiro e Sobrado, todos localizados neste município.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3507/indicacao_n_645_de_2021_marta_-_reposicao_de_lampadas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3507/indicacao_n_645_de_2021_marta_-_reposicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das vias do povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3508/indicacao_n_646_de_2021_marta_-_pavimentacao_asfaltica_da_avenida_sen_francisco_leite_neto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3508/indicacao_n_646_de_2021_marta_-_pavimentacao_asfaltica_da_avenida_sen_francisco_leite_neto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de pavimentação asfáltica da Avenida Senador Francisco Leite Neto (nas proximidades da Paróquia Santa Terezinha), localizada no bairro Novo Horizonte, neste município. A</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3509/indicacao_n_647de_2021_washington_-_praca_no_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3509/indicacao_n_647de_2021_washington_-_praca_no_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de duas praças no Residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3510/indicacao_n_648_de_2021_genisson_-_ponto_da_caixa_economica_no_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3510/indicacao_n_648_de_2021_genisson_-_ponto_da_caixa_economica_no_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma casa lotérica da Caixa Econômica Federal no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3520/indicacao_n_649_de_2021_josivaldo_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3520/indicacao_n_649_de_2021_josivaldo_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da Travessa da Capela, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3521/indicacao_n_650_de_2021_josivaldo_-_emenda_parlamentar_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3521/indicacao_n_650_de_2021_josivaldo_-_emenda_parlamentar_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para confecção de Emenda parlamentar que contemple a construção do calçamento da Travessa da Capela, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3522/indicacao_n_651_de_2021_genisson_-_carreta_itinerante_da_saude_do_homem_e_da_mulher.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3522/indicacao_n_651_de_2021_genisson_-_carreta_itinerante_da_saude_do_homem_e_da_mulher.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio das ‘carretas itinerantes da saúde do homem e da mulher’ para a comunidade do Povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3523/indicacao_n_652_de_2021_marcelo_-_carreta_itinerante_da_saude_do_homem_e_da_mulher_no_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3523/indicacao_n_652_de_2021_marcelo_-_carreta_itinerante_da_saude_do_homem_e_da_mulher_no_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio das ‘carretas itinerantes da saúde do homem e da mulher’ para a comunidade do Povoado Colônia Treze e região, localizado neste município.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3524/indicacao_n_653_de_2021_sandro_-_grama_sintetica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3524/indicacao_n_653_de_2021_sandro_-_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de grama sintética no campo de futebol society “ O TATICÃO”, localizado no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3525/indicacao_n_654_de_2021_sandro_-_casa_da_musica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3525/indicacao_n_654_de_2021_sandro_-_casa_da_musica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de reabertura da Casa da música deste município.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3526/indicacao_n_655_de_2021_genisson_-_caps_no_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3526/indicacao_n_655_de_2021_genisson_-_caps_no_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para criação de um Centro de Atenção Psicossocial (CAPS) no Povoado Jenipapo.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3527/indicacao_n_656_de_2021_genisson_-_casa_de_apoio_na_capital_para_usuarios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3527/indicacao_n_656_de_2021_genisson_-_casa_de_apoio_na_capital_para_usuarios.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de uma casa de apoio na capital do Estado.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3528/indicacao_n_657_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_do_amore_da_mulher.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3528/indicacao_n_657_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_do_amore_da_mulher.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para realização de uma semana itinerante na sede do município e nos maiores povoados referente ao “OUTUBRO ROSA”, com utilização das carretas do amor e da mulher.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3529/indicacao_n_658_de_2021_josivaldo_-_contratacao_de_medico_para_o_povoado_pururuca_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3529/indicacao_n_658_de_2021_josivaldo_-_contratacao_de_medico_para_o_povoado_pururuca_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um médico para a Unidade Básica de Saúde do Povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nos Povoados Britinho e Caraíbas, ambos localizados neste município.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3531/indicacao_n_660_de_2021_josivaldo_-_limpeza_e_recuperacao_esquina_rua_luiz_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3531/indicacao_n_660_de_2021_josivaldo_-_limpeza_e_recuperacao_esquina_rua_luiz_fontes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e recuperação da pavimentação em paralelepípedo da esquina da rua Luiz Fontes de Carvalho com a avenida Senador Francisco Leite Neto, localizada no bairro Novo Horizonte, neste município. Ate</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3532/indicacao_n_661_de_2021_washington_-_reforma_da_estrutura_da_caixa_dagua_pov_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3532/indicacao_n_661_de_2021_washington_-_reforma_da_estrutura_da_caixa_dagua_pov_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da estrutura da caixa d’água do povoado Mariquita de cima, neste município.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3533/indicacao_n_662_de_2021_genisson_-_climatizacao_das_escolas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3533/indicacao_n_662_de_2021_genisson_-_climatizacao_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada a climatização das salas de aulas das escolas municipais.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3534/indicacao_n_663_de_2021_gilberto_-_melhorias_na_rede_de_abast._-_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3534/indicacao_n_663_de_2021_gilberto_-_melhorias_na_rede_de_abast._-_deso.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados serviços de ampliação do reservatório da Taboca no povoado Jenipapo, localizado neste município; bem como o melhoramento do sistema de bombeamento de água do mesmo.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3535/indicacao_n_664_de_2021_genisson_-_crie_-_centro_de_especialidades.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3535/indicacao_n_664_de_2021_genisson_-_crie_-_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para criação de um Centro de Referência para Imunobiológicos Especiais - CRIE no município.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3536/indicacao_n_665_de_2021_matheus_-_academia_da_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3536/indicacao_n_665_de_2021_matheus_-_academia_da_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam retomadas as atividades rotineiras da “Academia da Saúde”, neste município.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3537/indicacao_n_666_de_2021_washington_-_ampliacao_da_rede_eletrica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3537/indicacao_n_666_de_2021_washington_-_ampliacao_da_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação da rede elétrica para a rua José Macário de Jesus, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3538/indicacao_n_667_de_2021_sandro_-_revitalizacao_da_praca_jose_justiniano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3538/indicacao_n_667_de_2021_sandro_-_revitalizacao_da_praca_jose_justiniano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça José Justiniano Ramos, localizada no bairro São José (Loiola), neste município.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3539/indicacao_n_668_de_2021_josivaldo_-_calcamento_rua_fortaleza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3539/indicacao_n_668_de_2021_josivaldo_-_calcamento_rua_fortaleza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento em paralelepípedo da rua Fortaleza (em frente ao Hospital Universitário), localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3540/indicacao_n_669_de_2021_genisson_-_reforma_de_escola_do_estado_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3540/indicacao_n_669_de_2021_genisson_-_reforma_de_escola_do_estado_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Colégio Estadual Prof. José Cláudio Monteiro, localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3541/indicacao_n_670_de_2021_vilanio_-_implantacao_de_academia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3541/indicacao_n_670_de_2021_vilanio_-_implantacao_de_academia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de uma academia ao ar livre na praça turística (rótula do da entrada para o município de Boquim), localizada no povoado Colônia Treze, no trevo que dá acesso à cidade de Boquim, neste município.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3542/indicacao_n_671_de_2021_vilanio_-_confeccao_de_decreto_sobre_o_entorno_do_campo_de_futebol_marinho_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3542/indicacao_n_671_de_2021_vilanio_-_confeccao_de_decreto_sobre_o_entorno_do_campo_de_futebol_marinho_correia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de um decreto que torne todo o entorno do campo de futebol Marinho Correia, localizado no Povoado Colônia Treze, como bem de interesse público, para futuras construções de arquibancada e estacionamento.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3543/indicacao_n_672_de_2021_washington_-_revitalizacao_do_chafariz_pov_urubutinga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3543/indicacao_n_672_de_2021_washington_-_revitalizacao_do_chafariz_pov_urubutinga.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do chafariz do Povoado Urubutinga, neste município.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3544/indicacao_n_673_de_2021_marta_-_rede_de_protecao_capinacao_rodovia_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3544/indicacao_n_673_de_2021_marta_-_rede_de_protecao_capinacao_rodovia_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja utilizada tela de proteção para capinação da rodovia Antônio Martins de Menezes, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3562/indicacao_n_674_de_2021_genisson_-_pracas_e_quadras_poliesportivas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3562/indicacao_n_674_de_2021_genisson_-_pracas_e_quadras_poliesportivas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam adquiridos terrenos nos povoados Quirino, Araçá e Estancinha para a construção de praças e de quadras poliesportivas.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3563/indicacao_n_675_de_2021_genisson_-__terraplanagem_e_picarragem_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3563/indicacao_n_675_de_2021_genisson_-__terraplanagem_e_picarragem_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas principais e vicinais do Povoado Brasília e região.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3564/indicacao_n_676_de_2021_sandro_-_implantacao_de_quebra_molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3564/indicacao_n_676_de_2021_sandro_-_implantacao_de_quebra_molas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados 02 (dois) redutores de velocidade na Travessa da AABB, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3565/indicacao_n_677_de_2021_matheus_-_centro_de_recuperacao_pos_covid_19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3565/indicacao_n_677_de_2021_matheus_-_centro_de_recuperacao_pos_covid_19.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um centro de recuperação Pós-Covid-19 neste município, com a implantação de equipes multidisciplinares, objetivando visitas domiciliares e busca ativa de populares acometidos pela doença e que possam ter sequelas.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3566/indicacao_n_678_de_2021_washington_-_recuperacao_dos_pocos_artesianos_candeal_da_tapera_quilombo_e_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3566/indicacao_n_678_de_2021_washington_-_recuperacao_dos_pocos_artesianos_candeal_da_tapera_quilombo_e_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação dos poços artesianos localizados nos povoados Candeal da Tapera, Quilombo e Olhos d’água, neste município.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3567/indicacao_n_679_de_2021_genisson_-_iluminacao_publica_de_trevo_da_brasilia_e_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3567/indicacao_n_679_de_2021_genisson_-_iluminacao_publica_de_trevo_da_brasilia_e_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada demanda à instituição responsável para instalação de rede elétrica de baixa tensão nos postes que ligam o povoado Jenipapo ao trevo que dá acesso ao povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3568/indicacao_n_680_de_2021_vilanio_-_limpeza_de_terrreno_de_escola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3568/indicacao_n_680_de_2021_vilanio_-_limpeza_de_terrreno_de_escola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do espaço que abrigava a escola municipal que se encontra desativada, localizada no Povoado Poção, neste município.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3569/indicacao_n_681_de_2021_vilanio_-_transporte_para_funcionarios_da_secretaria_de_saude_no_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3569/indicacao_n_681_de_2021_vilanio_-_transporte_para_funcionarios_da_secretaria_de_saude_no_treze.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um ônibus para transportar os funcionários da Secretaria de Saúde que residem no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3570/indicacao_n_682_de_2021_dwitht_-_manilhas_da_rua_01_-_aldemar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3570/indicacao_n_682_de_2021_dwitht_-_manilhas_da_rua_01_-_aldemar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua 01, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3571/indicacao_n_683_de_2021_dwitht_-_pavimentacao_asfaltica_das_ruas_08_11_12_e_13.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3571/indicacao_n_683_de_2021_dwitht_-_pavimentacao_asfaltica_das_ruas_08_11_12_e_13.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de pavimentação asfáltica das ruas 08, 11, 12 e 13, localizadas no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3572/indicacao_n_684_de_2021_dwitht_-_recuperacao_asfaltica_da_rua_direita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3572/indicacao_n_684_de_2021_dwitht_-_recuperacao_asfaltica_da_rua_direita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação asfáltica da rua Direita localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3573/indicacao_n_685_de_2021_genisson_-_iluminacao_da_avenida_jose_ribeiro_de_souza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3573/indicacao_n_685_de_2021_genisson_-_iluminacao_da_avenida_jose_ribeiro_de_souza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada demanda à instituição responsável para instalação da iluminação pública no final da avenida José Ribeiro de Souza que dá acesso à rodovia SE-265, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3574/indicacao_n_686_de_2021_washington_-_emenda_parlamentar_vias_nos_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3574/indicacao_n_686_de_2021_washington_-_emenda_parlamentar_vias_nos_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção do calçamento em paralelepípedo da Trav. Centro Comunitário, PC Centro Comunitário e LRG Dona Flora, localizadas no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3586/indicacao_n_687_de_2021_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3586/indicacao_n_687_de_2021_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas decoração e iluminação natalinas na Praça Santa Luzia e no monumento em forma de Lagarto, que fica localizado no trevo que dá acesso ao município de Boquim, ambos localizados no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3587/indicacao_n_688_de_2021_vilanio_-_natal_iluminado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3587/indicacao_n_688_de_2021_vilanio_-_natal_iluminado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade do Poder Executivo para que firme parcerias com empresas privadas, um projeto que desenvolva uma ornamentação natalina na sede do município.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3588/indicacao_n_689_de_2021_vilanio_-_podagem_de_arvores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3588/indicacao_n_689_de_2021_vilanio_-_podagem_de_arvores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a podagem das árvores que ficam as margens da ladeira localizada na pista do Povoado Açu, neste município.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3589/indicacao_n_690_de_2021_matheus_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3589/indicacao_n_690_de_2021_matheus_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais da rua Elizeu Silva Martins e da rua “D”, ambas localizadas no Conjunto Albano Franco, bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3590/indicacao_n_691_de_2021_matheus_-_terraplanagem_e_picarragem_dos_povoados_coqueiro_e_sobrado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3590/indicacao_n_691_de_2021_matheus_-_terraplanagem_e_picarragem_dos_povoados_coqueiro_e_sobrado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas vicinais dos Povoados Coqueiro e Sobrado, ambos localizados neste município.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3591/indicacao_n_692_de_2021_matheus_-_pavimetacao_palelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3591/indicacao_n_692_de_2021_matheus_-_pavimetacao_palelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de drenagem e pavimentação paralelepipedal das travessas Cosme e Damião e da São Geraldo, ambas localizadas no Povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3592/indicacao_n_693_de_2021_sandro_-_vacinacao_de_alunos_e_professores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3592/indicacao_n_693_de_2021_sandro_-_vacinacao_de_alunos_e_professores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a testagem em massa dos alunos da rede municipal de ensino no retorno as aulas presenciais.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3593/indicacao_n_694_de_2021_matheus_-_licitacao_para_reabertura_dos_boxes_do_mercado_jose_correa_sobrinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3593/indicacao_n_694_de_2021_matheus_-_licitacao_para_reabertura_dos_boxes_do_mercado_jose_correa_sobrinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado estudo de viabilidade para novos procedimentos licitatórios de reabertura dos boxes fechados no Mercado Municipal José Corrêa Sobrinho.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3594/indicacao_n_695_de_2021_genisson_-_incentivo_ao_turismo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3594/indicacao_n_695_de_2021_genisson_-_incentivo_ao_turismo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para criação de um projeto sobre a revitalização, preservação e valorização das riquezas naturais, bem como, o incentivo ao turismo, neste município.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3595/indicacao_n_696_de_2021_washington_-_construcao_de_quadra_poliesportival_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3595/indicacao_n_696_de_2021_washington_-_construcao_de_quadra_poliesportival_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3596/indicacao_n_697_de_2021_sandro_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3596/indicacao_n_697_de_2021_sandro_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma da praça pública do povoado Limoeiro, localizada no largo da Igreja Nossa Senhora do Carmo, neste município.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3597/indicacao_n_698_de_2021_vilanio_-_campanha_de_vacinacao_de_alunos_e_professores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3597/indicacao_n_698_de_2021_vilanio_-_campanha_de_vacinacao_de_alunos_e_professores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja planejada uma campanha de vacinação contra o coronavírus para os alunos da rede municipal de ensino, devido ao retorno às aulas presenciais.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3598/indicacao_n_699_de_2021_genisson_-_fornecimento_e_abastecimento_de_agua_-_governador.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3598/indicacao_n_699_de_2021_genisson_-_fornecimento_e_abastecimento_de_agua_-_governador.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados serviços de melhorias na Rede de Abastecimento e fornecimento de Água dos Povoados Jenipapo, Araçá, Quirino e João Martins, todos localizados neste município.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3599/indicacao_n_700_de_2021_josivaldo_-_semaforo_na_travessa_josias_machado_com_av_zacarias_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3599/indicacao_n_700_de_2021_josivaldo_-_semaforo_na_travessa_josias_machado_com_av_zacarias_junior.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um semáforo no cruzamento da travessa Josias Machado com a avenida Zacarias Júnior, localizadas no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3600/indicacao_n_701_de_2021_marcelo_-_conserto_do_calcamento_do_conj._leonor_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3600/indicacao_n_701_de_2021_marcelo_-_conserto_do_calcamento_do_conj._leonor_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto do calçamento para que possibilite a passagem do esgoto do Conjunto Leonor Franco, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3601/indicacao_n_702_de_2021_marcelo_-_conclusao_de_calcamento_do_conj._leonor_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3601/indicacao_n_702_de_2021_marcelo_-_conclusao_de_calcamento_do_conj._leonor_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada conclusão da pavimentação paralelepipedal da rua “B” (conhecida como rua de Seu Garrincha), localizada no Conjunto Leonor Franco, povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3602/indicacao_n_703_de_2021_genisson_-_ornamentacao_natalina_no_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3602/indicacao_n_703_de_2021_genisson_-_ornamentacao_natalina_no_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas decoração e iluminação natalinas nas principais vias públicas do Povoado Jenipapo (Avenidas Lagarto, José Ribeiro de Souza e José Dória, Praças São José e Professora Vanderléa da Paixão), neste município.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3603/indicacao_n_704_de_2021_vilanio_-_fiscalizacaop_de_sinalizacaode_avenida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3603/indicacao_n_704_de_2021_vilanio_-_fiscalizacaop_de_sinalizacaode_avenida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada equipe para uma urgente fiscalização da implantação da sinalização de trânsito da Avenida asfáltica que dá acesso ao Parque das Palmeiras, localizada no Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3604/indicacao_n_705_de_2021_vilanio_-_construcao_de_vestiario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3604/indicacao_n_705_de_2021_vilanio_-_construcao_de_vestiario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído vestiário no campo de futebol do bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3605/indicacao_n_706_de_2021_sandro_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3605/indicacao_n_706_de_2021_sandro_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça pública na Avenida Brasília (Pista da nova entrada da cidade), localizada no Povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3606/indicacao_n_707_de_2021_sandro_-_reforma_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3606/indicacao_n_707_de_2021_sandro_-_reforma_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas nas praças públicas abaixo elencadas:_x000D_
   • Praça Monsenhor João Batista de Carvalho Daltro, localizada no bairro Centro;_x000D_
   • Praça da Capela Nossa Senhora Auxiliadora, localizada no povoado Várzea dos Cágados, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3607/indicacao_n_708_de_2021_rubinho_-_troca_de_caixa_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3607/indicacao_n_708_de_2021_rubinho_-_troca_de_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca da caixa d’água do Assentamento José Gomes, localizado no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3608/indicacao_n_709_de_2021_washington_-_construcao_de_cras_no_povoado_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3608/indicacao_n_709_de_2021_washington_-_construcao_de_cras_no_povoado_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de Referência de Assistência Social – CRAS no povoado  Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3609/indicacao_n_710_de_2021_marcelo_-_acessibilidade_em_pracas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3609/indicacao_n_710_de_2021_marcelo_-_acessibilidade_em_pracas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de acessibilidade para pessoas com deficiência em todas as praças públicas do município.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3610/indicacao_n_711_de_2021_genisson_-_revitalizacao_de_praca_no_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3610/indicacao_n_711_de_2021_genisson_-_revitalizacao_de_praca_no_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizada a praça São José, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3611/indicacao_n_712_de_2021_vilanio_-_instalacao_de_caixa_coletora_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3611/indicacao_n_712_de_2021_vilanio_-_instalacao_de_caixa_coletora_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que instalada uma caixa coletora de lixo na entrada da pista 02, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3612/indicacao_n_713_de_2021_vilanio_-_contratacao_de_medico_e_acs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3612/indicacao_n_713_de_2021_vilanio_-_contratacao_de_medico_e_acs.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as seguintes ações abaixo elencadas:_x000D_
     • Contratação de médico e Agente comunitário de saúde para o Povoado Açu Velho e;_x000D_
     • Plano de atividades do município em alusão ao Novembro Azul;</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3613/indicacao_n_714_de_2021_josivaldo_-_retomada_do_programa_todo_som.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3613/indicacao_n_714_de_2021_josivaldo_-_retomada_do_programa_todo_som.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realização de parceria com a Universidade Federal de Sergipe – Campus Lagarto para a retomada do projeto “TODO SOM”, o qual doava aparelhos auditivos para as pessoas com tal deficiência.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3614/indicacao_n_715_de_2021_belizario_-_disponibilidade_de_cadeiras_de_rodas_nas_escolas_publicas_privadas_e_igrejas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3614/indicacao_n_715_de_2021_belizario_-_disponibilidade_de_cadeiras_de_rodas_nas_escolas_publicas_privadas_e_igrejas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para que sejam disponibilizadas cadeiras de rodas em igrejas, escolas públicas e privadas, para uso das pessoas com deficiência ou mobilidade reduzida, deste município.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3615/indicacao_n_716_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3615/indicacao_n_716_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada a “Rota Cicloturística”, neste município, com o objetivo de oferecer maior diversidade de destinos aos praticantes dessa modalidade.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3616/indicacao_n_717_de_2021_belizario_-_escola_sustentavel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3616/indicacao_n_717_de_2021_belizario_-_escola_sustentavel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o programa “Escola Sustentável”, neste município, o qual visa incentivar e dar apoio às escolas que desenvolverem projetos ligados à sustentabilidade e à educação ambiental.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3617/indicacao_n_718_de_2021_matheus_-_implantacao_de_placas_de_obras_em_andamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3617/indicacao_n_718_de_2021_matheus_-_implantacao_de_placas_de_obras_em_andamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implementada nas placas de obras em andamento neste município, a data de início e final do serviço.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3618/indicacao_n_719_de_2021_matheus_-_finalizacao_da_sinalizacao_nova_entrada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3618/indicacao_n_719_de_2021_matheus_-_finalizacao_da_sinalizacao_nova_entrada.pdf</t>
   </si>
   <si>
     <t>No sentido que seja finalizado em caráter de urgência a sinalização horizontal e vertical da “Nova entrada” deste município.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3619/indicacao_n_720_de_2021_vilanio_-_ampliacao_do_horario_das_ubs_treze__ademar_de_carvalho_e_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3619/indicacao_n_720_de_2021_vilanio_-_ampliacao_do_horario_das_ubs_treze__ademar_de_carvalho_e_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação do horário de funcionamento das Unidades básicas de saúde do bairro Ademar de Carvalho e dos Povoados Jenipapo e Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3620/indicacao_n_721_de_2021_gilberto_fumace_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3620/indicacao_n_721_de_2021_gilberto_fumace_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam enviados os insumos para realizar o serviço de fumacê nos povoados Jenipapo, Brasília e Quirino, neste município.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3621/indicacao_n_722_de_2021_genisson_-_tendas_para_provas_do_detran.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3621/indicacao_n_722_de_2021_genisson_-_tendas_para_provas_do_detran.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de toldos nos dias das provas práticas do CIRETRAN – Lagarto.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3622/indicacao_n_723_de_2021_matheus_-_publicacao_da_escala_de_medicos_veterinarios_e_dos_mutiroes_de_castracao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3622/indicacao_n_723_de_2021_matheus_-_publicacao_da_escala_de_medicos_veterinarios_e_dos_mutiroes_de_castracao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja divulgado com antecedência a escala dos médicos veterinários, bem como, o cronograma dos mutirões de castração e exames que ocorrerão no Centro de Zoonoses, deste município.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3623/indicacao_n_724_de_2021_josivaldo_-_unidade_movel_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3623/indicacao_n_724_de_2021_josivaldo_-_unidade_movel_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma Unidade Móvel de Saúde equipada com consultório médico e odontológico, para atender as comunidades deste município que não dispõem dos serviços ofertados pelo SUS.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3624/indicacao_n_725_de_2021_josivaldo_-_canteiro_central_av._zacarias_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3624/indicacao_n_725_de_2021_josivaldo_-_canteiro_central_av._zacarias_junior.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um moderno canteiro central na Avenida Zacarias Júnior, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3625/indicacao_n_726_de_2021_vilanio_-_torre_de_telefonia_movel_nos_pov_colonia_13_jenipapo_e_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3625/indicacao_n_726_de_2021_vilanio_-_torre_de_telefonia_movel_nos_pov_colonia_13_jenipapo_e_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de parceria com a Anatel – Sergipe, para viabilizarem junto as empresas de telefonia Oi, Claro, Vivo e Tim a instalação de torres de telefonia móvel nos povoado Colônia Treze, Jenipapo e Olhos d’água, neste município.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3626/indicacao_n_727_de_2021_vilanio_-_plano_de_retomada_dos_natais_dos_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3626/indicacao_n_727_de_2021_vilanio_-_plano_de_retomada_dos_natais_dos_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que seja elaborado um plano de retomada dos natais dos povoados, neste município.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3627/indicacao_n_728_de_2021_vilanio_-construcao_quadras_de_volei_de_areia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3627/indicacao_n_728_de_2021_vilanio_-construcao_quadras_de_volei_de_areia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para a construção de quadras de vôlei de areia, nos balneários públicos, neste município.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3628/indicacao_n_729_de_2021_vilanio_-_reposicao_de_lampadas_pov._estancinha_1.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3628/indicacao_n_729_de_2021_vilanio_-_reposicao_de_lampadas_pov._estancinha_1.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada em caráter de urgência a reposição de lâmpadas da iluminação pública do povoado Estancinha I, neste município.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3629/indicacao_n_730_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3629/indicacao_n_730_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf</t>
   </si>
   <si>
     <t>no sentido que seja analisada a possibilidade para adesão do programa “Banco de Alimentos”.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3630/indicacao_n_731_de_2021_sandro_-_pavimentacao_asfaltica_rua_do_asilo_e_rua_g_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3630/indicacao_n_731_de_2021_sandro_-_pavimentacao_asfaltica_rua_do_asilo_e_rua_g_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam construídas as pavimentações asfálticas das vias deste município abaixo elencadas:_x000D_
     • Rua G, localizada no bairro São José (Loiola), e;_x000D_
     • Travessa do Asilo, localizada no bairro Centro;</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3631/indicacao_n_732_de_2021_genisson_-_limpeza_e_rocagem_da_rodovia_265.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3631/indicacao_n_732_de_2021_genisson_-_limpeza_e_rocagem_da_rodovia_265.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado o serviço de roçagem e limpeza nas margens da Rodovia SE - 265  (que liga os municípios de Lagarto e Itaporanga D´ajuda).</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3632/indicacao_n_733_de_2021_gilberto_-_centro_de_fisioterapia_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3632/indicacao_n_733_de_2021_gilberto_-_centro_de_fisioterapia_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construído um Centro de Fisioterapia no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3633/indicacao_n_734_de_2021_washington_-_povoado_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3633/indicacao_n_734_de_2021_washington_-_povoado_piabas.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construído o calçamento em paralelepípedo do povoado Piabas, neste município.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3634/indicacao_n_735_de_2021_vilanio_-_emenda_quandra_de_futsal_rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3634/indicacao_n_735_de_2021_vilanio_-_emenda_quandra_de_futsal_rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>no sentido que seja confeccionada Emenda parlamentar que contemple a construção de uma quadra de futsal no povoado Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3635/indicacao_n_736_de_2021_matheus_-_refis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3635/indicacao_n_736_de_2021_matheus_-_refis.pdf</t>
   </si>
   <si>
     <t>no sentido que seja instituído o Programa de Incentivo à Regularização Tributária (Refis), neste município.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3636/indicacao_n_737_de_2021_josivaldo_-_mudanca_da_secretaria_de_agricultura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3636/indicacao_n_737_de_2021_josivaldo_-_mudanca_da_secretaria_de_agricultura.pdf</t>
   </si>
   <si>
     <t>no sentido que seja analisada a possibilidade de mudança de instalação da SEMAGRI para o prédio que abrigava a EMDAGRO no Parque de Exposição Nicolau Almeida, localizado neste município.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3637/indicacao_n__738_de_2021_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3637/indicacao_n__738_de_2021_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam realizados os serviços de pavimentação asfáltica e reposição de lâmpadas da iluminação públicas das seguintes vias públicas:_x000D_
     • Rua Santo Amaro, localizada no bairro Novo Horizonte;_x000D_
     • Estrada do sítio de Jason, no corredor do Posto de saúde do bairro Cidade Nova (localização do antigo BNB Clube).</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3638/indicacao_n__739_de_2021_belizario_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3638/indicacao_n__739_de_2021_belizario_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>no sentido que seja implantado um redutor de velocidade na Avenida Zacarias Júnior, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3639/indicacao_n__740_de_2021_valmir_-_lampadas_de_led_av._augusto_franco_e_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3639/indicacao_n__740_de_2021_valmir_-_lampadas_de_led_av._augusto_franco_e_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada a troca das lâmpadas fluorescentes por lâmpadas de LED da Avenida Nossa Senhora da Piedade (Av. Augusto Franco), e todo bairro Ademar de Carvalho, nesse município.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3640/indicacao_n_741_de_2021_genisson_-_cras_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3640/indicacao_n_741_de_2021_genisson_-_cras_jenipapo.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construído um Centro de Referência de Assistência Social – CRAS no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3642/indicacao_n_742_de_2021_genisson_-_decoracao_natalina_no_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3642/indicacao_n_742_de_2021_genisson_-_decoracao_natalina_no_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam instaladas decoração e iluminação natalinas no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3643/indicacao_n_743_de_2021_marcelo_-_limpa_fosse_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3643/indicacao_n_743_de_2021_marcelo_-_limpa_fosse_colonia_treze.pdf</t>
   </si>
   <si>
     <t>no sentido que seja disponibilizado um “caminhão limpa fossa” para atender as demandas do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3644/indicacao_n_744_de_2021_josivaldo_-_adicional_insalubridade_aos_servidores_da_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3644/indicacao_n_744_de_2021_josivaldo_-_adicional_insalubridade_aos_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado o pagamento do adicional de insalubridade a todos os servidores da saúde que trabalham em condições de riscos.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3645/indicacao_n_745_de_2021_genisson_-_calcamento_estrada_da_taboca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3645/indicacao_n_745_de_2021_genisson_-_calcamento_estrada_da_taboca.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado o calçamento em paralelepípedo da rua Estrada da Taboca, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3646/indicacao_n_746_de_2021_josivaldo_-_picarragem_e_pavimentacao__paralelepipedo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3646/indicacao_n_746_de_2021_josivaldo_-_picarragem_e_pavimentacao__paralelepipedo.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam realizados os serviços de piçarragem, terraplanagem e construção de pavimentação paralelepipedal da rua João de Inês, localizada no bairro Libório (Catita), neste município.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3647/indicacao_n_747_de_2021_genisson_-_duplicacao_de_oferta_da_merenda_escola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3647/indicacao_n_747_de_2021_genisson_-_duplicacao_de_oferta_da_merenda_escola.pdf</t>
   </si>
   <si>
     <t>no sentido que seja analisada a possibilidade de ofertar aos alunos da rede municipal de ensino a merenda escolar 02 (duas) vezes por turno.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3648/indicacao_n_748_de_2021_genisson_-_deso_-_limpeza_do_resertorio_tabocas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3648/indicacao_n_748_de_2021_genisson_-_deso_-_limpeza_do_resertorio_tabocas.pdf</t>
   </si>
   <si>
     <t>no sentido de que sejam realizados serviços de limpeza do poço, do reservatório, bem como das caixas d’água do manancial Tabocas, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3649/indicacao_n_749_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3649/indicacao_n_749_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>no sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação asfáltica de todo o bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3650/indicacao_n_750_de_2021_marta_-_reforma_de_abrigo_de_onibus_da_varzea_dos_cagados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3650/indicacao_n_750_de_2021_marta_-_reforma_de_abrigo_de_onibus_da_varzea_dos_cagados.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada a reforma do abrigo de ônibus localizado no povoado Várzea dos Cágados, neste município.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3651/indicacao_n_751_de_2021_marta_-_fotografias_de_artur_reis_e_josefa_monteiro_no_centro_de_idosos_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3651/indicacao_n_751_de_2021_marta_-_fotografias_de_artur_reis_e_josefa_monteiro_no_centro_de_idosos_.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam instaladas fotografias do ex-prefeito Artur de Oliveira Reis e da Sra. Josefa Monteiro Vieira, no Centro de Idosos deste município.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3652/indicacao_n_752_de_2021_matheus_-_mutirao_contra_indigencia_atraves_do_registro_civil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3652/indicacao_n_752_de_2021_matheus_-_mutirao_contra_indigencia_atraves_do_registro_civil.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado mutirão contra a indigência através do registro civil, com o objetivo de conferir o exercício da cidadania pleno a todos.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3680/indicacao_n_753_de_2021_genisson_-_bradesco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3680/indicacao_n_753_de_2021_genisson_-_bradesco.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de contratação de mais funcionários para a Agência Bradesco - Lagarto, neste município.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3681/indicacao_n_754_de_2021_genisson_-_calcamentos_para_o_jenipapo_e_regiao_-_calca_mais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3681/indicacao_n_754_de_2021_genisson_-_calcamentos_para_o_jenipapo_e_regiao_-_calca_mais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam contempladas com pavimentações paralelepipedais vias dos Povoados Jenipapo, Brasília, Quirino, Estancinha e Araçá, todos localizados neste município.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3682/indicacao_n_755_de_2021_genisson_-_reforma_de_posto_de_policia_governador_belivaldo_chagas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3682/indicacao_n_755_de_2021_genisson_-_reforma_de_posto_de_policia_governador_belivaldo_chagas.pdf</t>
   </si>
   <si>
     <t>no sentido de que seja realizada a reforma do Posto de Polícia do Povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3683/indicacao_n_756_de_2021_matheus_-_dre_sinalizacao_da_ponte_vazza_barris.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3683/indicacao_n_756_de_2021_matheus_-_dre_sinalizacao_da_ponte_vazza_barris.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam implantadas telas de proteção e placas de combate às tentativas de suicídio na ponte do rio Vaza Barris, que fica localizada entre os municípios de Lagarto e São Domingos.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3684/indicacao_n_757_de_2021_matheus_-_estrutura_e_divulgacao_das_atividades_da_biblioteca_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3684/indicacao_n_757_de_2021_matheus_-_estrutura_e_divulgacao_das_atividades_da_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>no sentido que seja reestruturada e feita a divulgação das atividades da Biblioteca municipal.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3685/indicacao_n_758_de_2021_sandro_-__construcao_de_quadra_da_escola_mateus_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3685/indicacao_n_758_de_2021_sandro_-__construcao_de_quadra_da_escola_mateus_jose.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construída uma quadra poliesportiva na Escola Municipal Mateus José de Oliveira, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3686/indicacao_n_759_de_2021_sandro_-__reforma_de_praca_francisco_jose_-_plafan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3686/indicacao_n_759_de_2021_sandro_-__reforma_de_praca_francisco_jose_-_plafan.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado o serviço de reforma da praça Francisco José de Almeida, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3687/indicacao_n_760_de_2021_matheus_-_programa_de_enfrentamento_a_evasao_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3687/indicacao_n_760_de_2021_matheus_-_programa_de_enfrentamento_a_evasao_escolar.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feito um programa de enfrentamento à evasão escolar, com o objetivo de trazer crianças e adolescente de volta ao convívio das escolas.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3688/indicacao_n_761_de_2021_matheus_-_recapeamento_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3688/indicacao_n_761_de_2021_matheus_-_recapeamento_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado o recapeamento asfáltico da via de acesso e das ruas do conjunto habitacional Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3703/indicacao_n_762_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3703/indicacao_n_762_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação asfáltica da Rua Goiás ( Estrada que dá acesso ao Assentamento Tche Guevara ‘Assentamento Dr. João’), localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3704/indicacao_n_763_de_2021_josivaldo_-_redutores_de_velocidade_quebra_-molas_fazenda_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3704/indicacao_n_763_de_2021_josivaldo_-_redutores_de_velocidade_quebra_-molas_fazenda_grande.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam construídos redutores de velocidade (quebra-molas) em toda a extensão da nova pavimentação paralelepipedal da estrada principal do Povoado Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3705/indicacao_n_764_de_2021_josivaldo_-_instalacao_da_baixa_tensao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3705/indicacao_n_764_de_2021_josivaldo_-_instalacao_da_baixa_tensao.pdf</t>
   </si>
   <si>
     <t>no sentido que seja instalada a baixa tensão elétrica em toda a extensão da estrada que liga o bairro Aldemar de Carvalho ao Assentamento Che Guevara, neste município.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>no sentido que seja realizada a reforma das quadras de esportes dos Povoados Colônia Treze, Luiz Freire, Açuzinho e Lagoa Seca, localizados neste município.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3715/indicacao_n_766_de_2021_vilanio_-_contratacao_de_medico_pediatra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3715/indicacao_n_766_de_2021_vilanio_-_contratacao_de_medico_pediatra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de contratação de médico pediatra para a Unidade básica de saúde Padre Almeida, localizado no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3716/indicacao_n_767de_2021_vilanio_-_envio_de_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3716/indicacao_n_767de_2021_vilanio_-_envio_de_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado guarnição da Guarda municipal ao povoado Colônia Treze durante o período das festividade da padroeira da referida comunidade.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3717/indicacao_n_768_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3717/indicacao_n_768_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja montado um plano de segurança, orientação e sinalização no trecho onde estácocorrendo a duplicação da rodovia.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3718/indicacao_n_769_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3718/indicacao_n_769_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja incluída a Filarmônica Lira Popular  nas festividades natalinas do município.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3719/indicacao_n_770_de_2021_vilanio_-_motos_fumace.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3719/indicacao_n_770_de_2021_vilanio_-_motos_fumace.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de aquisição de motos fumacê para o combate aos insetos transmissores de doença, em especial o mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3720/indicacao_n_771_de_2021_vilanio_-_contracao_de_medico_pediatra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3720/indicacao_n_771_de_2021_vilanio_-_contracao_de_medico_pediatra.pdf</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3721/indicacao_n_772_de_2021_vilanio_-_envio_de_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3721/indicacao_n_772_de_2021_vilanio_-_envio_de_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado guarnição da Guarda municipal ao povoado Colônia Treze durante o período das festividades da padroeira da referida comunidade.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3722/indicacao_n_773_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3722/indicacao_n_773_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja montado um plano de segurança, orientação e sinalização no trecho onde está ocorrendo a duplicação da rodovia.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3723/indicacao_n_774_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3723/indicacao_n_774_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3724/indicacao_n_775_de_2021_vilanio_-_motos_fumace.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3724/indicacao_n_775_de_2021_vilanio_-_motos_fumace.pdf</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3725/indicacao_n_776_de_2021_vilanio_-_convenio_com_o_hospital_amparo_de_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3725/indicacao_n_776_de_2021_vilanio_-_convenio_com_o_hospital_amparo_de_maria.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de convênio com o hospital Amparo de Maria, localizado no município de Estância.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3726/indicacao_n_777_de_2021_dwitht_-_revitalizacao_de_piscinas_naturais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3726/indicacao_n_777_de_2021_dwitht_-_revitalizacao_de_piscinas_naturais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de revitalização de 02 (duas) piscinas naturais que ficam localizadas na comunidade Cumbes, no Povoado Olhos d’água, neste município.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3727/indicacao_n_778_de_2021_dwitht_-_revitalizacao_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3727/indicacao_n_778_de_2021_dwitht_-_revitalizacao_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da pavimentação asfáltica das vias da comunidade Matinha, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3728/indicacao_n_779_de_2021_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3728/indicacao_n_779_de_2021_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da rua José Maurício do Nascimento, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3729/indicacao_n_780_de_2021_josivaldo_-_instalacao_poco_artesiano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3729/indicacao_n_780_de_2021_josivaldo_-_instalacao_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação do poço artesiano do Assentamento Roseli Nunes, como também a reposição de lâmpadas no referido assentamento.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3730/indicacao_n_781_de_2021_matheus_-_rejuste_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3730/indicacao_n_781_de_2021_matheus_-_rejuste_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade  de confecção de um projeto de lei que contemple o reajuste linear, previsto constitucionalmente, para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3731/indicacao_n_782_de_2021_matheus_-_projetos_de_lei_digitaliados_e_enviados_por_email.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3731/indicacao_n_782_de_2021_matheus_-_projetos_de_lei_digitaliados_e_enviados_por_email.pdf</t>
   </si>
   <si>
     <t>No sentido que os projetos de lei e quaisquer outros documentos enviados do Poder Executivo ao Poder legislativo venham obrigatoriamente digitalizados e enviados por e-mail disponibilizado pela Câmara de vereadores com o intuito de facilitar a análise e os trâmites no decorrer do processo legislativo municipal.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3732/indicacao_n_783_de_2021_rubinho_-_construcao_de_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3732/indicacao_n_783_de_2021_rubinho_-_construcao_de_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja   realizada a construção da pavimentação paralelepipedal da rua Alto da Boa Vista – Travessa Lot. Alto da Boa Vista, localizada no Bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3733/indicacao_n_784_de_2021_rubinho_-_reforma_escola_povoado_pindoba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3733/indicacao_n_784_de_2021_rubinho_-_reforma_escola_povoado_pindoba.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal João Benício dos Santos, localizada no Povoado Pindoba, neste município.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3734/indicacao_n_785_de_2021_matheus_-_pagamentos_de_impostos_pelo_cartao_de_credito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3734/indicacao_n_785_de_2021_matheus_-_pagamentos_de_impostos_pelo_cartao_de_credito.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de liberação de pagamentos de tributos municipais através de operadoras de cartão de crédito.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3735/indicacao_n_786_de_2021_washington_-_limpeza_e_capinacao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3735/indicacao_n_786_de_2021_washington_-_limpeza_e_capinacao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação da praça Josuel de Souza, localizada no condomínio Silva, bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3736/indicacao_n_787_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_paralelepipedal_e_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3736/indicacao_n_787_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_paralelepipedal_e_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação paralelepipedal da travessa “A” e a construção de uma praça no largo que fica ao fundo da Igreja Santa Terezinha, ambos localizados no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3737/indicacao_n_788_de_2021_sandro_-_reposicao_de_lampadas_da_praca_da_ciaxa_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3737/indicacao_n_788_de_2021_sandro_-_reposicao_de_lampadas_da_praca_da_ciaxa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas e o melhoramento da iluminação pública da Praça Caixa d’água, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2943/requerimento_no_001_de_2021_marta_explanacao_valdilene_e_emilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2943/requerimento_no_001_de_2021_marta_explanacao_valdilene_e_emilia.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando as Sr.as Valdilene Oliveira Martins – Presidente da Comissão de Direitos Humanos do Instituto Ressurgir e Dr.a Emília Côrrea Santos – Vereadora eleita por Aracaju, para fazerem uso da tribuna desta Casa na sessão do dia 09 de março, explanando sobre políticas públicas desenvolvidas para a promoção e o empoderamento das mulheres no nosso Estado.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2944/requerimento_no_002_de_2021_matheus_-_cartorio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2944/requerimento_no_002_de_2021_matheus_-_cartorio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, após ouvido o Plenário, seja enviado expediente convidando o Sr. GUSTAVO HERRERA SALGUEIRO, Tabelião do Cartório do 2º Oficio do Município de Lagarto, para fazerem uso da tribuna desta Casa na sessão do dia 11 de março, para prestar esclarecimentos sobre as constantes reclamações da população aos serviços prestados pelo Cartório do 2º Ofício.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2957/requerimento_no_015_de_202_vilanio_-_explanacao_conselho_municpal_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2957/requerimento_no_015_de_202_vilanio_-_explanacao_conselho_municpal_de_saude.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando a Ilustríssima Sra. Thaune Fontes Correia – Presidente do Conselho Municipal de Saúde do município, para fazer uso da tribuna desta casa, explanando sobre as questões abaixo elencadas:_x000D_
     • O acompanhamento e manutenção dos serviços dos usuários de hemodiálise, quimioterapia e radioterapia realizados na capital;_x000D_
     • Contratos de locação de veículos e manutenção dos veículos utilizados por esses pacientes;_x000D_
     • A falta de medicação e de materiais e equipamentos médico-hospitalares para a realização de procedimentos simples na rede municipal de saúde;_x000D_
     • Sobre a estrutura e os membros que o compõem (quem são e qual segmento da sociedade representam) do Conselho municipal.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2960/requerimento_no_018_de_2021_matheus_-recursos_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2960/requerimento_no_018_de_2021_matheus_-recursos_covid.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente a Ilustríssima Sra. Secretária Municipal de Saúde Polyana de Souza Ribeiro, para que possa enviar a esta Casa, as seguintes informações:_x000D_
     • Relatório analítico dos recursos recebidos pelo município de Lagarto destinados ao combate a COVID-19, no período do ano de 2020 até a presente data;_x000D_
     • Localização dos bens duráveis adquiridos com tais recursos;_x000D_
     • Se houve convênio com alguma instituição filantrópica ou entes federativos, bem como o valor repassado;</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente a Ilustríssima Sra. Secretária Municipal de Saúde Polyana de Souza Ribeiro, no sentido de que envie a esta Casa as seguintes informações:_x000D_
     • Relatório analítico das despesas ref. aos recursos recebidos pelo município de Lagarto destinados no combate a COVID-19, até a presente data</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2994/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2994/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_048_de_2021_luiz_carlos_explanacao_luiza_-_secretaria_dea_industria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_048_de_2021_luiz_carlos_explanacao_luiza_-_secretaria_dea_industria.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando a ilustríssima Sr.a Maria Luiza Carvalho Ribeiro Félix – Secretária Municipal de Indústria, Comércio e Turismo, para fazerem uso da tribuna desta Casa na sessão do dia 05 de maio do corrente ano, explanando sobre ações desenvolvidas e planejadas à frente dessa Secretaria.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3067/requerimento_no_051_de_2021_matheus_-_maquinas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3067/requerimento_no_051_de_2021_matheus_-_maquinas.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, Igor Almeida Pinheiro, no sentido de que envie a esta Casa, o inventário das máquinas que pertencem ao município de Lagarto, e os seguintes itens:_x000D_
        _x000D_
     • Quais as máquinas que estão em funcionamento; _x000D_
     • Quais as máquinas que estão quebradas, o porquê não foram consertadas ou se estão em processo de conserto;</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3118/requerimento_no_069_de_2021_marta_quantitativo_a_sms.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3118/requerimento_no_069_de_2021_marta_quantitativo_a_sms.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja encaminhado expediente a Ilustríssima Sra. Secretária Municipal de Saúde Polyana de Souza Ribeiro, para que possa enviar a esta Casa, as seguintes informações....</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_no_075_de_2021_matheus_-_mapa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_no_075_de_2021_matheus_-_mapa.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, Igor Almeida Pinheiro, no sentido de que envie a esta Casa, o arquivo do mapa atualizado do município, através de mídia ou e-mail, para que os vereadores possam ter acesso nas devidas pesquisas, bem como embasamento de futuras proposituras. Ademais, requer que seja informativo as vias públicas do município que tem calçamento de paralelepípedo ou asfalto e as que não possui nenhuma dos dois.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_no_076_de_2021_washington_-_cestas_basicas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_no_076_de_2021_washington_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Secretário Municipal do Desenvolvimento Social e do Trabalho – SEDEST, Valdiosmar Vieira Santos, no sentido de que envie a esta Casa, relação de beneficiários das cestas básicas; do período do decreto de calamidade pública ate 15 de maio de 2021.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_no_091_de_2021_matheus_-_copia_do_ato_do_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_no_091_de_2021_matheus_-_copia_do_ato_do_iptu.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente a Excelentíssima Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Thiago Melo Franco – Secretário Municipal de Finanças – SEFIN, no sentido que seja enviada a esta Casa, cópia do ato que postergou o pagamento do IPTU até o dia 30/06/2021.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_no_092_de_2021_matheus_-_taxa_dos_feirantes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_no_092_de_2021_matheus_-_taxa_dos_feirantes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Sr. Thiago Melo Franco – Secretário Municipal de Finanças – SEFIN, que seja informado, pormenorizadamente, o porquê de iniciar a cobrança de uma taxa aos feirantes alocados no Mercado Público Municipal José Corrêa Sobrinho, bem como seja informada a forma de cálculo específica para cada setor, pois de acordo com os boletos entregues há valores distintos.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3234/requerimento_no_095_de_2021_marta_e_josivaldo_explanacao_servidores_da_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3234/requerimento_no_095_de_2021_marta_e_josivaldo_explanacao_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os servidores Sr. José Cícero de Alcântara – Enfermeiro, Srª. Josefa dos Santos Rodrigues – Técnica de enfermagem, Srª. Mércia Fernandes Santana Matos – Enfermeira e Sr. Silvan Gomes de Sá - Odontólogo, para fazerem uso da tribuna desta Casa na sessão do dia 15 de junho, explanando sobre o plano de carreira dos servidores da saúde do município.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3291/requerimento_no_113_de_2021_genisson_-_seplan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3291/requerimento_no_113_de_2021_genisson_-_seplan.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Secretário Municipal de Planejamento e Orçamento – SEPLAN, Adriel Correia Alcantara, no sentido de que envie a esta Casa as seguintes informações.....</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3295/requerimento_no_117_de_2021_matheus_-_semad.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3295/requerimento_no_117_de_2021_matheus_-_semad.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente à Excelentíssima Sra. Hilda Hollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. José Ricardo Carvalho Silva, Secretário Municipal da Administração - SEMAD, no sentido de que envie a esta Casa as seguintes informações....</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3318/requerimento_no_117_de_2021_matheus_-_semad.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3318/requerimento_no_117_de_2021_matheus_-_semad.pdf</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3354/requerimento_no_123_de_2021_matheus_-_sec._de_obras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3354/requerimento_no_123_de_2021_matheus_-_sec._de_obras.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Sr. Igor Almeida Pinheiro, Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, que seja informado, se houve comunicação a empresa responsável pela pavimentação de drenagem da “Nova entrada de Lagarto”, logradouro que apesar de novo está em estado de degradação avançado.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3356/requerimento_no_125_de_2021_vilanio_-_codise.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3356/requerimento_no_125_de_2021_vilanio_-_codise.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Sr. José Matos Lima Filho, Diretor – Presidente da Companhia de Desenvolvimento Econômico de Sergipe – CODISE, no sentido que envie a esta Casa em caráter de urgência, informações sobre a instalação da indústria de lâmpadas LED no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3358/requerimento_no_127_de_2021_alex_-_tenente-coronel_marconi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3358/requerimento_no_127_de_2021_alex_-_tenente-coronel_marconi.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando  o Tenente-coronel QOPM Marconi Sobral Andrade, do 7º Batalhão da Polícia Militar, para fazer uso da tribuna desta Casa na sessão do dia 26 de agosto, explanando sobre segurança pública deste município.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3418/requerimento_no_136_de_2021_matheus_-_rosevannya_lixo_zero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3418/requerimento_no_136_de_2021_matheus_-_rosevannya_lixo_zero.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando a Ilustríssima Sra. Rossevanya Andrade Monteiro – Embaixadora do Instituto Lixo Zero, para fazer uso da tribuna desta Casa na sessão do dia 12 de agosto, explanando sobre a data comemorativa e sugestões de políticas públicas nessa área.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3430/requerimento_no_148_de_2021_vilanio_-_representantes_da_uab.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3430/requerimento_no_148_de_2021_vilanio_-_representantes_da_uab.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os Ilustríssimos Senhores José Edson Souza, Josué Fonseca de Santana, Clenisson Batista Almeida e Marcos Matos Rodrigues – representantes da Comissão do Esporte da Colônia Treze, para fazerem uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3436/requerimento_no_154_de_2021_vilanio_-_messias_cooperativa_do_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3436/requerimento_no_154_de_2021_vilanio_-_messias_cooperativa_do_treze.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os representantes da Cooperativa Mista dos Agricultores do Treze LTDA – COOPERTREZE, o Senhor Manoel Messias do Nascimento - Presidente e o Senhor João Francisco Rodrigues, para fazerem uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3437/requerimento_no_155_de_2021_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3437/requerimento_no_155_de_2021_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações sobre a existência ou não de saldo remanescente da emenda para a Fila Harmônica Lira Popular de Lagarto. E caso haja, qual a previsão de efetivo investimento dos recursos na instituição.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3455/requerimento_no_165_de_2021_alex_-_promotor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3455/requerimento_no_165_de_2021_alex_-_promotor.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Dr. Belarmino Alves dos Anjos Neto – Promotor de Justiça, solicitando o fechamento em caráter de urgência da “Nova entrada de Lagarto”, bem como, notificar  a Construtora FCK Ltda, empresa responsável pela obra.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3456/requerimento_no_166_de_2021_gilberto_-_fck.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3456/requerimento_no_166_de_2021_gilberto_-_fck.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convocando o Sr. Marcio Ferreira de Carvalho, responsável pela Construtora FCK Ltda, para fazer uso da tribuna desta Casa na sessão do dia 02 de setembro, para prestar esclarecimentos sobre a obra da “Nova entrada de Lagarto”.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3465/requerimento_no_171_de_2021_vilanio_-relatorio_dos_vacinados_grupo_prioritario_covi_19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3465/requerimento_no_171_de_2021_vilanio_-relatorio_dos_vacinados_grupo_prioritario_covi_19.pdf</t>
   </si>
   <si>
     <t>Requeiro nos Termos Regimentais, que ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Sr. MARLYSSON MARGALHÃES - Secretário Municipal de Saúde, no sentido de que envie a esta Casa um Relatório que contenha o número total de vacinação contra a COVID-19 dos indivíduos que compõem os grupos prioritários, deste município.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3472/requerimento_no_172_de_2021_vilanio_-_mirelle_de_souza_-_mbl.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3472/requerimento_no_172_de_2021_vilanio_-_mirelle_de_souza_-_mbl.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando a Senhora Mirelle de Souza Santos  - Representante do Movimento Brasil Livre - MBL para fazer uso da tribuna desta Casa, explanando sobre a história do 7 de setembro e as manifestações alusivas ao mesmo.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3481/requerimento_no_181_de_2021_matheus_-_relatorio_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3481/requerimento_no_181_de_2021_matheus_-_relatorio_iptu.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. Thiago Melo Franco – Secretário Municipal de Finanças – SEFIN, no sentido que seja enviado a esta Casa, relatório demonstrando quanto o Município arrecadou de IPTU até este segundo quadrimestre do exercício financeiro que se encerrou dia 31/08/2021.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3547/requerimento_no_193_de_2021_matheus_-_iuri_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3547/requerimento_no_193_de_2021_matheus_-_iuri_rodrigues.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. Iuri da Silva Rodrigues – jornalista e escritor, para fazer uso da tribuna desta Casa, explanando sobre o dia nacional da doação de órgãos comemorado no dia 27 de setembro.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3553/requerimento_no_199_de_2021_josivaldo_-_ryan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3553/requerimento_no_199_de_2021_josivaldo_-_ryan.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. Ryan Santos Silveira, para fazer uso da tribuna desta Casa, explanando sobre o abaixo-assinado criado para construção do abrigo para animais de rua.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3556/requerimento_no_202_de_2021_josivaldo_-_carlos_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3556/requerimento_no_202_de_2021_josivaldo_-_carlos_carvalho.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. Carlos Carvalho da Silva – Gerente de Imunização e Rede de Frio, para fazer uso da tribuna desta Casa, explanando sobre o andamento da vacinação contra a Covid-19 e demais vacinas, neste município.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3577/requerimento_no_210_de_2021_amilton_-_explanacao_dep._fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3577/requerimento_no_210_de_2021_amilton_-_explanacao_dep._fabio_reis.pdf</t>
   </si>
   <si>
     <t>Sr. FÁBIO DE ALMEIDA REIS – Deputado Federal de Sergipe – MDB, para fazer uso da tribuna desta Casa explanando sobre as ações executadas.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3578/requerimento_no_211_de_2021_amilton_-_explanacao_dep._gustinho_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3578/requerimento_no_211_de_2021_amilton_-_explanacao_dep._gustinho_ribeiro.pdf</t>
   </si>
   <si>
     <t>Sr. LUIZ AUGUSTO CARVALHO RIBEIRO FILHO  - “Gustinho Ribeiro”  – Deputado Federal de Sergipe – SOLIDARIEDADE, para fazer uso da tribuna desta Casa explanando sobre as ações executadas.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3579/requerimento_no_212_de_2021_amilton_-_explanacao_dep._ibrain_monteiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3579/requerimento_no_212_de_2021_amilton_-_explanacao_dep._ibrain_monteiro.pdf</t>
   </si>
   <si>
     <t>Sr. IBRAIN SILVA MONTEIRO  - “Ibrain Monteiro”  – Deputado Estadual de Sergipe – PSC, para fazer uso da tribuna desta Casa explanando sobre as ações executadas.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3580/requerimento_no_213_de_2021_amilton_-_explanacao_dep._goretti_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3580/requerimento_no_213_de_2021_amilton_-_explanacao_dep._goretti_reis.pdf</t>
   </si>
   <si>
     <t>Sr.ª LOURDES GORETTI DE OLIVEIRA REIS – “Goretti Reis”  – Deputada Estadual de Sergipe – PSD, para fazer uso da tribuna desta Casa explanando sobre as ações executadas.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3581/requerimento_no_214_de_2021_matheus_-_sema.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3581/requerimento_no_214_de_2021_matheus_-_sema.pdf</t>
   </si>
   <si>
     <t>Sr. Aloísio Santos Andrade – Secretário Municipal do Meio Ambiente - SEMA, no sentido que seja enviado a esta Casa, explicações técnicas sobre o lixão e as queimadas ocorridas nesta semana.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3584/requerimento_no_217_de_2021_sandro_-_explanacao_pe._fernandes_de_santana_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3584/requerimento_no_217_de_2021_sandro_-_explanacao_pe._fernandes_de_santana_santos.pdf</t>
   </si>
   <si>
     <t>Reverendo  Pe. FERNANDES DE SANTANA SANTOS – Vice-Presidente da Fazenda Esperança São Miguel, para fazer uso da tribuna desta Casa explanando sobre as ações desenvolvidas e a difícil situação orçamentária que enfrenta a respectiva instituição.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3585/requerimento_no_218_de_2021_matheus_-_explanacao_guarda_municipal_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3585/requerimento_no_218_de_2021_matheus_-_explanacao_guarda_municipal_de_lagarto.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os componentes da Guarda Municipal de Lagarto - GML, para fazer uso da tribuna desta Casa explanando sobre as atividades realizadas em 2021 e o planejamento para 2022.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3653/requerimento_no_219_de_2021_amilton_-_explanacao_roberto_silva_-_reforma_administrativa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3653/requerimento_no_219_de_2021_amilton_-_explanacao_roberto_silva_-_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o ilustríssimo Sr. Roberto Silva Santos – Presidente da CUT Sergipe, para fazer uso da tribuna desta Casa explanando sobre a PEC 32/2020 (Reforma Administrativa).</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3657/requerimento_no_223_de_2021_sandro_-_explanacao_vitelmo_vieira_-_instituto_vida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3657/requerimento_no_223_de_2021_sandro_-_explanacao_vitelmo_vieira_-_instituto_vida.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o ilustríssimo Sr. Vitelmo Vieira – Coordenador geral para o Estado de Sergipe do Instituto Vida, para fazer uso da tribuna desta Casa explanando sobre o projeto Adote um Leitor.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3672/requerimento_no_239_de_2021_alex_-_explanacao_dr._danniel_e_dr_caique_oab.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3672/requerimento_no_239_de_2021_alex_-_explanacao_dr._danniel_e_dr_caique_oab.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os Ilustríssimos Srs. Dr. Danniel Alves Costa – Presidente eleito da Ordem dos Advogados do Brasil – OAB/Sergipe e Dr. Caíque de Almeida Vasconcelos – Conselheiro eleito e representante da Ordem dos Advogados do Brasil – OAB/ Seccional Lagarto, para fazerem uso da tribuna desta Casa explanando sobre as atividades e metas de sua gestão no triênio 2022-2024.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3677/requerimento_no_244_de_2021_marta_-_explanacao_professora_sandra_menta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3677/requerimento_no_244_de_2021_marta_-_explanacao_professora_sandra_menta.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando à Ilustríssima Sra. Sandra Aiache Menta – Professora da UFS/Lagarto e Coordenadora dos programas GAMA e GASVID, para fazerem uso da tribuna desta Casa explanando sobre as parcerias dos programas e as políticas públicas desenvolvidas para as mulheres deste município.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3678/requerimento_no_245_de_2021_josivaldo_-_gilson_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3678/requerimento_no_245_de_2021_josivaldo_-_gilson_oliveira.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. Gilson Oliveira de Jesus – Diretor da UMESE - Lagarto/Se, para fazer uso da tribuna desta Casa explanando sobre o projeto Bíblia Sagrada.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3713/requerimento_no_253_de_2021_amilton_-_prefeitinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3713/requerimento_no_253_de_2021_amilton_-_prefeitinho.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. Aloísio Santos Andrade – Secretário Municipal do Meio Ambiente, Allan Max – Secretário Adjunto, Thalyta Almeida – Engenheira Florestal e Breno Jordan – Chefe de Gabinete, para fazerem uso da tribuna desta Casa na Sessão do dia 30 de novembro, explanando sobre o Plano de Arborização.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3714/requerimento_no_254_de_2021_josivaldo_-_paroco_-_novenario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3714/requerimento_no_254_de_2021_josivaldo_-_paroco_-_novenario.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Pároco Sr. José Ueliton dos Santos, para fazer uso da tribuna desta Casa explanando sobre o Novenário de Santa Luzia do Bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3740/requerimento_no_257_de_2021_matheus_-_belarmino_alves_-_promotor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3740/requerimento_no_257_de_2021_matheus_-_belarmino_alves_-_promotor.pdf</t>
   </si>
   <si>
     <t>solicitando que esta honrosa Corte realize uma visita técnica no Hospital Regional Monsenhor João Batista de Carvalho Daltro “Hospital Regional de Lagarto - HRL’ para verificar o emprego das verbas destinadas pelo Governo do Estado de Sergipe para a realização de atendimentos de urgência e emergência. Ao menos tempo em que solicito que Vossa Excelência agende uma reunião para apresentar os resultados da visita técnica às seguintes classes: representantes das Secretarias estadual e municipal de saúde, Diretoria Executiva do HRL e a Comissão de saúde da câmara municipal de vereadores.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3743/requerimento_no_260_de_2021_matheus_-_relatorio_horas_extras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3743/requerimento_no_260_de_2021_matheus_-_relatorio_horas_extras.pdf</t>
   </si>
   <si>
     <t>no sentido que seja enviado a esta Casa, relatório pormenorizado, demonstrando como está sendo feito o cálculo das horas extras da Guarda Municipal deste municpio.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3744/requerimento_no_261_de_2021_matheus_-_secretario_de_administracao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3744/requerimento_no_261_de_2021_matheus_-_secretario_de_administracao.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. José Ricardo Carvalho Silva – Secretário Municipal da Administração, no sentido que seja enviado informações a esta Casa, por qual motivo os guardas municipais não têm direito a mudança de nível/promoção, visto que outras categorias estão sendo promovidas.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3745/requerimento_no_262_de_2021_marta_fundeb_semed.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3745/requerimento_no_262_de_2021_marta_fundeb_semed.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja encaminhado expediente ao Ilustríssimo Sr. Secretário Municipal de Educação Magson Almeida, para que possa enviar a esta Casa, informações sobre o saldo do FUNDEB e a sua respectiva destinação referente ao ano de 2021, e a porcentagem do montante dos recursos do FUNDEB utilizados com o pagamento da folha com o magistério.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3746/requerimento_no_263_de_2021_matheus_-_relatorio_de_transportes_e_consertos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3746/requerimento_no_263_de_2021_matheus_-_relatorio_de_transportes_e_consertos.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. José Ricardo Carvalho Silva – Secretário Municipal de Administração – SEMAD, no sentido que seja enviado a esta Casa, relatório contendo informações detalhadas acerca da frota de veículos e dos serviços de conserto e/ou manutenção que os mesmos realizaram na oficina vencedora da licitação e cópia do processo licitatório (ano 2021), bem como cópia do respectivo contrato.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3751/requerimento_no_268_de_202_gordinho_-_conselho_fundeb.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3751/requerimento_no_268_de_202_gordinho_-_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente solicitando a Ilustríssima Sra Presidente do Conselho Municipal do FUNDEB, para que envie a esta casa, o calendário das reuniões ordinárias do Conselho do FUNDEB para o exercício de 2022.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2945/requerimento_no_003_de_2021_josivaldo_-_repudio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2945/requerimento_no_003_de_2021_josivaldo_-_repudio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhada a presente Moção ao Cartório do 2º Ofício do Município de Lagarto na pessoa do Dr. GUSTAVO HERRERA SALGUEIRO – Tabelião do referido cartório, pela lentidão e morosidade na confecção e solução dos serviços. A razão desta propositura repousa no fato do excesso burocrático o que tem gerado constantes queixas e reclamações dos seus usuários. Solicito que seja encaminhada uma cópia a Corregedoria Geral do Tribunal de Justiça do Estado de Sergipe.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2946/requerimento_no_004_de_2020_matheus_-congratulacao_lafaiete_luiz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2946/requerimento_no_004_de_2020_matheus_-congratulacao_lafaiete_luiz.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Sr. LAFAIETE LUIZ DO NASCIMENTO – Chefe do Cartório 1º Ofício de Notas e Protesto de títulos, localizado neste município, pela qualidade dos serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2947/requerimento_no_005_de_2021_josivan_-congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2947/requerimento_no_005_de_2021_josivan_-congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos Ilustríssimos Senhores ST. Roberto Soares Freire Da Costa, CB Bony Rogério Lopes Santos e os Soldados Marcelo Santos Santana, Enrique Gleizer Da Silva Barbosa Filho e Diogo Gomes Lobo, membros da Polícia Militar do Estado de Sergipe, pelo sucesso na ação de resgate de uma cidadã que estava preste a cometer suicídio na ponte do rio Vaza Barris, no trecho da Rodovia João Paulo II, SE 270. Este feito demonstra a dedicação, competência e respeito à vida que estes profissionais demonstram ao exercerem suas funções.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_no_006_de_2021_valmir_-_pesar_-_jose_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_no_006_de_2021_valmir_-_pesar_-_jose_alves.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor JOSÉ ALVES DOS SANTOS – “Zé Vermelho do caminhão”, ocorrido no último dia 02, nesta cidade._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2949/requerimento_no_007_de_2020_alex_-congratulacao_hnsc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2949/requerimento_no_007_de_2020_alex_-congratulacao_hnsc.pdf</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2950/requerimento_no_008_de_2020_matheus_-congratulacao_-_bayuvar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2950/requerimento_no_008_de_2020_matheus_-congratulacao_-_bayuvar.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação pelo aniversário de 20 anos da Pizzaria Bayuvar, localizada neste município.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2951/requerimento_no_009_de_2021_washington__-_pesar_-_egidio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2951/requerimento_no_009_de_2021_washington__-_pesar_-_egidio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Egídio Davi de Carvalho – conhecido como Egídio do Bonfim, ocorrido no último dia 10/03/2021, nesta cidade.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2952/requerimento_no_010_de_2021_washington__-_pesar_-_benjamin_viana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2952/requerimento_no_010_de_2021_washington__-_pesar_-_benjamin_viana.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Benjamin Viana Menezes – “irmão do Prefeito Cristiano Viana da Cidade de Simão Dias”, ocorrido no último dia 11/03/2021, nesta cidade.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2953/requerimento_no_011_de_2021_washington__-_pesar_-_januario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2953/requerimento_no_011_de_2021_washington__-_pesar_-_januario.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Januário de Souza  –  “conhecido com Januário de Carmosa do povoado mariquita”, ocorrido no último dia 11/03/2021, nesta cidade.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2954/requerimento_no_012_de_2021_amilton_-congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2954/requerimento_no_012_de_2021_amilton_-congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos Ilustríssimos Senhor Carlos Eduardo Pereira de Santana, Ex – Vereador e Presidente desta casa. Este que mostrou, competência, respeito e dedicação no desenvolvimento de ações em volta ao seu trabalho.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2955/requerimento_no_013_de_2021_sandro_-congratulacao_a_medica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2955/requerimento_no_013_de_2021_sandro_-congratulacao_a_medica.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à ilustríssima senhora Dr.ª  CIBELE MACÊDO SANTOS – Médica do Programa da Saúde da Família, pelo trabalho e dedicação prestados à população lagartense na Unidade Básica de Saúde Josefa Barbosa dos Reis Romão, localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2956/requerimento_no_014_de_2021_washington_-_mocao_de_pesar_george.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2956/requerimento_no_014_de_2021_washington_-_mocao_de_pesar_george.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor GEORGE ABREU DE SOUZA – “George da Auto escola Lagartense”, ocorrido no último dia 15, nesta cidade.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2958/requerimento_no_016_de_2021_alex_-congratulacao_rodrigo_macedo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2958/requerimento_no_016_de_2021_alex_-congratulacao_rodrigo_macedo.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Dr. Rodrigo Macedo Dantas, em reconhecimento pelos relevantes serviços prestados frente à Procuradoria Geral do Município.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2959/requerimento_no_017_de_2021_washington_-congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2959/requerimento_no_017_de_2021_washington_-congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Paixão de Andrade, Ex - Vereador Paixão, pela passagem do seu aniversário no dia 27 de março de 2021.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2961/requerimento_no_019_de_2021_marta_-_pesar_-_acacia_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2961/requerimento_no_019_de_2021_marta_-_pesar_-_acacia_ribeiro.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Senhora MARIA ACÁCIA CARVALHO RIBEIRO – “Ex-Vereadora Acácia Ribeiro”, ocorrido no último dia 03, nesta cidade._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2962/requerimento_no_020_de_2021_washington_e_josivaldo_-_mocao_de_pesar_gileno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2962/requerimento_no_020_de_2021_washington_e_josivaldo_-_mocao_de_pesar_gileno.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor GILENO VINÍCIUS DO NASCIMENTO SOUZA, ocorrido no último dia 03, nesta cidade.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2963/requerimento_no_021_de_2021_washington_-congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2963/requerimento_no_021_de_2021_washington_-congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Diógenes José de Oliveira Almeida, Ex- Prefeito de Tobias Barreto, pela passagem do seu aniversário no dia 01 de abril de 2021.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2964/requerimento_no_022_de_2021_washington_-congratulacao_jc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2964/requerimento_no_022_de_2021_washington_-congratulacao_jc.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Jenilson da Conceição, Ex-Vereador JC, pela passagem do seu aniversário no dia 04 de abril de 2021.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2965/requerimento_no_023_de_2021_washington_-congratulacao_andre_lucas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2965/requerimento_no_023_de_2021_washington_-congratulacao_andre_lucas.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor André Lucas Oliveira Teixeira, pela passagem do seu aniversário no dia 02 de abril de 2021.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2966/requerimento_no_024_de_2021_marta_-congratulacao_norma.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2966/requerimento_no_024_de_2021_marta_-congratulacao_norma.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Norma Dantas dos Santos, pela passagem do seu aniversário no dia 07 de abril de 2021.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2967/requerimento_no_025_de_2021_washington_-congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2967/requerimento_no_025_de_2021_washington_-congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos Ilustríssimos Senhores Kauan Gabriel Nascimento Silva e Ruan Victor Nascimento Silva, pela passagem do seu aniversário no dia 13 de abril de 2021.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2968/requerimento_no_026_de_2021_marta_-_congratulacao_eraldo_de_carmelita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2968/requerimento_no_026_de_2021_marta_-_congratulacao_eraldo_de_carmelita.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Eraldo Prata de Almeida, Ex-Vereador Eraldo da Carmelita, pela passagem do seu aniversário no dia 13 de abril de 2021.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2969/requerimento_no_027_de_2021_marta_-_pesar_-_dudu_da_autoescola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2969/requerimento_no_027_de_2021_marta_-_pesar_-_dudu_da_autoescola.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Senhor  EDUARDO DIAS DA SILVA - “Dudu da Autoescola Lagartense”  , ocorrido no último dia 03, nesta cidade.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2970/requerimento_no_028_de_2020_matheus_-congratulacao_-_vasconcelania.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2970/requerimento_no_028_de_2020_matheus_-congratulacao_-_vasconcelania.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Panificação Vasconcelânia, localizada neste município. A trajetória do estabelecimento demonstra o exemplo de empreendimento que conquistou a todos com a alta qualidade do serviço prestado, além de ter gerado emprego e renda nesta urbe.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2971/requerimento_no_029_de_2021_amilton_-_congratulacao_-_alex_sandro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2971/requerimento_no_029_de_2021_amilton_-_congratulacao_-_alex_sandro.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Alex Sandro Nascimento da Conceição - Presidente da OAB Regional de Lagarto e Região Centro Sul, pela passagem do seu aniversário no dia 13 de abril de 2021.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_no_030_de_2021_carlos_-_congratulacao_-_adriana_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_no_030_de_2021_carlos_-_congratulacao_-_adriana_menezes.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à ilustríssima senhora Adriana Menezes de Souza – Superintendente Executiva da Secretaria de Estado da Saúde, pelo trabalho, competência e dedicação prestados à população sergipana.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_no_031_de_2021_amilton_-_congratulacao_-_fabio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_no_031_de_2021_amilton_-_congratulacao_-_fabio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Fábio Cacildo da Costa Santos, pela passagem do seu aniversário no dia 14 de abril de 2021.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2992/requerimento_no_033_de_2021_washington_-congratulacao_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2992/requerimento_no_033_de_2021_washington_-congratulacao_fabio_reis.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo Senhor Fábio de Almeida Reis – Deputado Federal Fábio Reis, pela passagem do seu aniversário ocorrendo no dia de hoje.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_no_034_de_2021_matheus_-_mocao_de_pesar_hercilio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_no_034_de_2021_matheus_-_mocao_de_pesar_hercilio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor HERCÍLIO SILVA MARTINS - “Hercilinho”, ocorrido no último dia 14, nesta cidade.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2995/requerimento_no_036_de_2021_washington_-congratulacao_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2995/requerimento_no_036_de_2021_washington_-congratulacao_genisson.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Vereador Genisson Fontes Vieira, pela passagem do seu aniversário no dia 14 de abril de 2021.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3032/requerimento_no_037_de_2021_washington_-_governador_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3032/requerimento_no_037_de_2021_washington_-_governador_.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo Senhor Governador Belivaldo Chagas, pela passagem do seu aniversário no dia 19 de abril de 2021.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3033/requerimento_no_038_de_2021_carlos_-_congratulacao_-_rotary_club.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3033/requerimento_no_038_de_2021_carlos_-_congratulacao_-_rotary_club.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Rotary Club de Lagarto, pela excelência dos serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3034/requerimento_no_039_de_2021_vilanio_-_repudio_bradesco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3034/requerimento_no_039_de_2021_vilanio_-_repudio_bradesco.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhada a presente Moção a agência Bradesco Lagarto/SE, pelo constrangimento causado a população no tempo de espera prolongada nas filas de atendimento, em período de pandemia por COVID-19.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3035/requerimento_no_040_de_2021_vilanio_-_repudio_caixa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3035/requerimento_no_040_de_2021_vilanio_-_repudio_caixa.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhada a presente Moção a agência Caixa Econômica Federal em Lagarto/SE, pelo constrangimento causado a população no tempo de espera prolongada nas filas de atendimento, em período de pandemia por COVID-19.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3036/requerimento_no_041_de_2021_vilanio_-_congratulacao_-_porfirio_felix.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3036/requerimento_no_041_de_2021_vilanio_-_congratulacao_-_porfirio_felix.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Porfírio Martins Félix – Promotor de Justiça aposentado, pela passagem do seu aniversário no dia 21 de abril de 2021.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_no_42_de_2020_matheus_-congratulacao_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_no_42_de_2020_matheus_-congratulacao_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Guarda Municipal do Município de Lagarto pela passagem do seu aniversário no próximo dia 23 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_no_043_de_2021_marta_e_washington_-_congratulacao_-_antonio_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_no_043_de_2021_marta_e_washington_-_congratulacao_-_antonio_macario.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requerem nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Antônio Macário dos Santos, pela passagem do seu aniversário no dia 25 de abril de 2021.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_no_044_de_2021_washington_-congratulacao_dina_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_no_044_de_2021_washington_-congratulacao_dina_almeida.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Maria Valdiná Silva Almeida – Deputada Estadual Diná Almeida, pela passagem do seu aniversário no dia 26 de abril de 2021.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_045_de_2021_carlos_do_gas_-congratulacao_josefa_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_045_de_2021_carlos_do_gas_-congratulacao_josefa_maria.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Josefa Maria dos Santos, pela passagem do seu aniversário no dia 19 de abril de 2021.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_046_de_2021_carlos_-congratulacao_dr._arquimedes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_046_de_2021_carlos_-congratulacao_dr._arquimedes.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo senhor Dr. ARQUIMEDES RIBEIRO GONÇALVES, pelo trabalho e dedicação prestados à população lagartense na Unidade Básica de Saúde Leandro Maciel, localizada no bairro centro, neste município.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_047_de_2021_carlos_-congratulacao_greice_kelly.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_047_de_2021_carlos_-congratulacao_greice_kelly.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima senhora GREICE KELLY DE SOUZA SANTOS – Gerente do Centro de Especialidades Médicas Otacília Modesto Ribeiro, pelo trabalho e dedicação prestados à população lagartense.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_no_049_de_2021_marcelo_-congratulacao_dona_udinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_no_049_de_2021_marcelo_-congratulacao_dona_udinha.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima senhora MARIA DE LOURDES PACHECO – “Dona Udinha” – Responsável pela Sala de cuidados, da Universidade Federal de Sergipe – Campus Lagarto, pelo trabalho e dedicação desenvolvidos nas práticas integrativas do cuidado com a saúde junto a população lagartense, em especial a comunidade do Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3066/requerimento_no_050_de_2021_washington_-congratulacao-_jackosn.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3066/requerimento_no_050_de_2021_washington_-congratulacao-_jackosn.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Jackson Corrêa Machado, Ex - Coordenador do Trânsito do Município de Lagarto,  pela passagem do seu aniversário no dia 01 de maio de 2021.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3068/requerimento_no_052_de_2021_marta_-congratulacao_joao_de_solinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3068/requerimento_no_052_de_2021_marta_-congratulacao_joao_de_solinha.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor João Araújo de Menezes Sobrinho – Joãozinho de Solinha, pela passagem do seu aniversário no dia 05 de maio de 2021.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3069/requerimento_no_053_de_2020_vilanio_-congratulacao_-_padre_moesio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3069/requerimento_no_053_de_2020_vilanio_-congratulacao_-_padre_moesio.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Padre Moésio de Almeida Santos, pelos 04 anos de serviços prestados à frente da Paróquia de Santa Luzia do Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3070/requerimento_no_054_de_2021_sandro_-_joao_da_farmacia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3070/requerimento_no_054_de_2021_sandro_-_joao_da_farmacia.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. João Hermógenes de Andrade Neto – “João da Farmácia”, pelos 31 anos de trabalho e dedicação prestados à população lagartense.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3071/requerimento_no_055_de_2021_washington_-congratulacao_dudu_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3071/requerimento_no_055_de_2021_washington_-congratulacao_dudu_santos.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Dias dos Santos – Ex-vereador Dudu Santos, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3087/requerimento_no_064_de_2021_amilton_-_congratulacao_-_luiza_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3087/requerimento_no_064_de_2021_amilton_-_congratulacao_-_luiza_ribeiro.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Luíza Ribeiro – ex vereadora desta cidade, pela passagem do seu aniversário no dia 12 de maio de 2021.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3088/requerimento_no_065_de_2021_amilton_-_congratulacao_-_enfermeiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3088/requerimento_no_065_de_2021_amilton_-_congratulacao_-_enfermeiros.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de homenagem a todos os Enfermeiros pelo seu trabalho incansável para toda a comunidade. Seu esforço e dedicação nos dão esperança em superar esse momento difícil.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3116/requerimento_no_067_de_2021_carlos_do_gas_-congratulacao_andre_moura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3116/requerimento_no_067_de_2021_carlos_do_gas_-congratulacao_andre_moura.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor André Luis Dantas Ferreira – Ex Deputado Federal André Moura, por toda atenção e serviços prestados ao estado de Sergipe.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3117/requerimento_no_068_de_2020_matheus_-congratulacao_-_apae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3117/requerimento_no_068_de_2020_matheus_-congratulacao_-_apae.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Armando Fontes de Carvalho Neto - Presidente da Associação de Pais e Amigos dos Excepcionais – APAE - Lagarto, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3119/requerimento_no_070_de_2021_carlos_do_gas_-congratulacao_fabio_mitidieri.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3119/requerimento_no_070_de_2021_carlos_do_gas_-congratulacao_fabio_mitidieri.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo Sr. Fábio Cruz Mitidieri –  Deputado Federal Fábio Mitidieri, pelo trabalho, dedicação e serviços prestados à população sergipana.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3120/requerimento_no_071_de_2021_sandro_-congratulacao_bispo_alfaiate.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3120/requerimento_no_071_de_2021_sandro_-congratulacao_bispo_alfaiate.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Pedro Bispo dos Santos – Bispo Alfaiate, pelos 42 anos de serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3121/requerimento_no_072_de_2021_vilanio_-congratulacao_jose_olavo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3121/requerimento_no_072_de_2021_vilanio_-congratulacao_jose_olavo.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Olavo Rodrigues, pela passagem do seu aniversário no dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3122/requerimento_no_073_de_2021_amilton_-_pesar_fabio_-_irmao_de_luciano_pacheco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3122/requerimento_no_073_de_2021_amilton_-_pesar_fabio_-_irmao_de_luciano_pacheco.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. Lúcio Fábio de Souza – Fabinho de Maria Pacheco, ocorrido no último dia 14/05/2021, nesta cidade._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_no_074_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_no_074_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Fábio Frank dos Santos Nascimento – Vice-prefeito de Lagarto, pela passagem do seu aniversário no dia 19 de maio.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_no_077_de_2021_amilton_-congratulacao_cleverton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_no_077_de_2021_amilton_-congratulacao_cleverton.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Cleverton José Silveira Oliveira, pela passagem do seu aniversário no dia 19 de maio de 2021.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_no_078_de_2021_matheus_-congratulacao_alexandre_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_no_078_de_2021_matheus_-congratulacao_alexandre_fontes.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Alexandre Simões Fontes – Editor chefe do Portal Lagarto Notícias, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_no_079_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_no_079_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_no_080_de_2021_valmir_-_mocao_de_pesar_mario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_no_080_de_2021_valmir_-_mocao_de_pesar_mario.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor MARIO CEZAR FONTES, ocorrido no último dia 19, nesta cidade._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_no_081_de_2021_carlos_-_congratulacao_-_adriel_alcantara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_no_081_de_2021_carlos_-_congratulacao_-_adriel_alcantara.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo senhor Adriel Correia Alcântara – Secretário Municipal do Planejamento e Orçamento, pela passagem do seu aniversário no último dia 21 de maio.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_no_082_de_2021_carlos_-_congratulacao_-_maisa_mitidiere.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_no_082_de_2021_carlos_-_congratulacao_-_maisa_mitidiere.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à ilustríssima senhora Maísa Cruz Mitidieri  – Deputada  Estadual, pelo trabalho, competência, dedicação e serviços prestados à população Sergipana.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_no_083_de_2021_washington__-_pesar_-_entregador_de_deliveryl.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_no_083_de_2021_washington__-_pesar_-_entregador_de_deliveryl.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Jovem ALAN JONATHAN SANTOS  – conhecido como “Buchecha” – entregador de Delivery, ocorrido no último dia 23/05/2021, nesta cidade._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_no_084_de_2021_amilton_-_pesar_antonio_-_sogro_de_fabio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_no_084_de_2021_amilton_-_pesar_antonio_-_sogro_de_fabio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. ANTÔNIO FOCUNDO DOS SANTOS – Conhecido como Toinho Cabeleireiro, ocorrido no último dia 22/05/2021, na cidade de Aracaju. O Sr. Antônio, era natural de Pacajus – Ceará e ficou conhecido em Lagarto por ter ganhado vários títulos de melhor cabeleireiro._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_no_085_de_2021_washington_-_yasmin.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_no_085_de_2021_washington_-_yasmin.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Yasmin Silva Vasconcelos, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_no_086_de_2021_vilanio_-_repudio_federacao_sergipana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_no_086_de_2021_vilanio_-_repudio_federacao_sergipana.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhada a presente Moção ao Sr. Milton Dantas de Fárias Júnior – Presidente da Federação Sergipana de Futebol, considerando a possibilidade de erro humano na expulsão do atleta do time Lagartense na primeira partida entre Sergipe e Lagarto do campeonato Sergipano, vindo a prejudicar a equipe do Lagarto na disputa do título 2021.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3226/requerimento_no_087de_2021_valmir_-_pesar_-_jacira_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3226/requerimento_no_087de_2021_valmir_-_pesar_-_jacira_maria.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhora JACIRA MARIA DOS SANTOS, – “Irmã do senhor Deodato”, ocorrido no último dia 26/05/21, no Bairro Ademar de Carvalho, nesta cidade.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3227/requerimento_no_088_de_2021_amilton_-_congratulacao_-_ex-_vereador_denilson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3227/requerimento_no_088_de_2021_amilton_-_congratulacao_-_ex-_vereador_denilson.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Ex-vereador Danilo Ribeiro dos Santos – “Denilson do Treze”, pela passagem do seu aniversário no último dia 26 de maio.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3228/requerimento_no_089_de_2021_vilanio_-_pesar_-_josino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3228/requerimento_no_089_de_2021_vilanio_-_pesar_-_josino.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. JOVINO MARTINS DA CRUZ – conhecido como “Josino moto táxi”, ocorrido no último dia 26/05/2021.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3229/requerimento_no_090_de_2021_sandro_-_jacare.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3229/requerimento_no_090_de_2021_sandro_-_jacare.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. JOSEVAL PRATA DE OLIVEIRA – mais conhecido por “Jacaré”, pelos 35 anos de serviços prestados à nossa cidade.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_no_093_de_2021_vilanio_-_pesar_-_nicelia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_no_093_de_2021_vilanio_-_pesar_-_nicelia.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. NICELIA BISPO – conhecida como “Nicelia Tia de Clecinho 50 graus”, ocorrido no último dia 07/06/2021.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_no_094_de_2021_vilanio_-_pesar_-_joao_da_farmacia_do_trabalhador.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_no_094_de_2021_vilanio_-_pesar_-_joao_da_farmacia_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOÃO ALVES – conhecido como “João da Farmácia da  Colônia Treze”, ocorrido no último dia 06/06/2021.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_096_de_2021_washington_-_congratulacao_-_jose_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_096_de_2021_washington_-_congratulacao_-_jose_amilton.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Amilton Prata Júnior, pela passagem do seu aniversário no dia 05 de junho.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_no_097_de_2021_washington_-_congratulacao_-_lissandra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_no_097_de_2021_washington_-_congratulacao_-_lissandra.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora Lissandra Santana Machado, pela passagem do seu aniversário no dia 04 de junho.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_no_098_de_2021_valmir_-_pesar_-_aurelrino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_no_098_de_2021_valmir_-_pesar_-_aurelrino.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Aurelrino Muniz do Amaral, ocorrido no último dia 07/06/21, no Bairro Ademar de Carvalho, nesta cidade.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_no_099_de_2021_valmir_-_pesar_-_heleno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_no_099_de_2021_valmir_-_pesar_-_heleno.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Heleno Damião da Silva, ocorrido no último dia 07/06/21, no Bairro Ademar de Carvalho, nesta cidade.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3239/requerimento_no_100_de_2021_vereadores__-_pesar_-_carlisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3239/requerimento_no_100_de_2021_vereadores__-_pesar_-_carlisson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Senhor  CARLISSON DE MENEZES SANTOS – Guarda Municipal de Lagarto, ocorrido no último dia 04, nesta cidade.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3240/requerimento_no_101_de_2021_rubens_-_reinaldo_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3240/requerimento_no_101_de_2021_rubens_-_reinaldo_rodrigues.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor Reinaldo Rodrigues dos Santos - “Birôca”, ocorrido no último dia 29/05/21, nesta cidade.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3241/requerimento_no_102_de_2021_dwitht_-_realce.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3241/requerimento_no_102_de_2021_dwitht_-_realce.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. ANDERSON SANTOS DA ROSA – Fundador e Diretor da revista Realce, pela dedicação e trabalho levando informação à população Lagartense.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3242/requerimento_no_103_de_2021_dwitht_-_andreane.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3242/requerimento_no_103_de_2021_dwitht_-_andreane.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Sra. ANDREANE ARAÚJO DE LISBOA – redatora do site Regional SE, pela dedicação e trabalho levando informação à população Lagartense.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3243/requerimento_no_104_de_2021_rubinho_do_tanque_-_pesar_-_dona_otilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3243/requerimento_no_104_de_2021_rubinho_do_tanque_-_pesar_-_dona_otilia.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. OTÍLIA BATISTA DA COSTA – conhecida como “Dona Otília”, ocorrido no último dia 08, do mês e ano correntes.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3244/requerimento_no_105_de_2021_matheus_-_pesar_-_emerson_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3244/requerimento_no_105_de_2021_matheus_-_pesar_-_emerson_carvalho.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. EMERSON DA SILVA CARVALHO – professor, jornalista e radialista lagartense, ocorrido no último dia 08/06/2021.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3245/requerimento_no_106_de_2020_washington_-congratulacao_-joel_radialista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3245/requerimento_no_106_de_2020_washington_-congratulacao_-joel_radialista.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. JOEL DANTAS ANDRADE NETO – “Joel Radialista”, pelos 34 anos de trabalho e dedicação levando informação e entretenimento à população Lagartense.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3246/requerimento_no_107_de_2021_sandro_-_gilson_professor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3246/requerimento_no_107_de_2021_sandro_-_gilson_professor.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Professor GILSON ALVES DA SILVA, por sua dedicação à educação do nosso município.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3247/requerimento_no_108_de_2021_matheus_-congratulacao_paulo_barreto_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3247/requerimento_no_108_de_2021_matheus_-congratulacao_paulo_barreto_de_menezes.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação pelo Cinquentenário do Estádio Paulo Barreto de Menezes.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3248/requerimento_no_109_de_2021_matheus_-congratulacao_filarmonica_lira_popular.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3248/requerimento_no_109_de_2021_matheus_-congratulacao_filarmonica_lira_popular.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação pelo centenário da Filarmônica Lira Popular, neste município.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3249/requerimento_no_110_de_2021_washington_e_amilton_-_congratulacao_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3249/requerimento_no_110_de_2021_washington_e_amilton_-_congratulacao_josivaldo.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Josivaldo Alves Santos – Vereador Josivaldo da Equoterapia, pela passagem do seu aniversário no dia 09 de junho.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3289/requerimento_no_111_de_2021_sandro_-_nilma_do_bar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3289/requerimento_no_111_de_2021_sandro_-_nilma_do_bar.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a_x000D_
 Ilustríssima NILMA CRISTINA DE JESUS SANTANA.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3290/requerimento_no_112_de_2021_marta_-congratulacao_churrascaria_de_pedro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3290/requerimento_no_112_de_2021_marta_-congratulacao_churrascaria_de_pedro.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Pedro Dias dos Santos – “Pedro da churrascaria”.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3292/requerimento_no_114_de_2021_matheus_-_mocao_de_pesar_raiane_paixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3292/requerimento_no_114_de_2021_matheus_-_mocao_de_pesar_raiane_paixao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. RAIANE PAIXÃO.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3293/requerimento_no_115_de_2021_amilton_-_mocao_de_pesar_-_gilvan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3293/requerimento_no_115_de_2021_amilton_-_mocao_de_pesar_-_gilvan.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. GILVAN MESSIAS DE ABREU CARVALHO.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3294/requerimento_no_116_de_2020_genisson_-congratulacao_-_mercadinho_fraga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3294/requerimento_no_116_de_2020_genisson_-congratulacao_-_mercadinho_fraga.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr. Antônio Fraga Fontes pelos 40 anos do Mercadinho Fraga.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3296/requerimento_no_118_de_2021_washington_-_congratulacao_caique.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3296/requerimento_no_118_de_2021_washington_-_congratulacao_caique.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Caíque de Almeida Vasconcelos.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3297/requerimento_no_119_de_2021_washington__-_pesar_-_francisquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3297/requerimento_no_119_de_2021_washington__-_pesar_-_francisquinho.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor José Francisco da Silva  –  “conhecido como Francisquinho”.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3319/requerimento_no_118_de_2021_vilanio_-_mocao_de_pesar_selma_dantas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3319/requerimento_no_118_de_2021_vilanio_-_mocao_de_pesar_selma_dantas.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Professora SELMA DANTAS, ocorrido no último dia 17/07/2021.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3320/requerimento_no_119_de_2021_vilanio_-_joao_balbin.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3320/requerimento_no_119_de_2021_vilanio_-_joao_balbin.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor João Balbino dos Santos, pela passagem do seu aniversário no dia 11 de julho.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3321/requerimento_no_120_de_2021_marta_-_congratulacao_luiz_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3321/requerimento_no_120_de_2021_marta_-_congratulacao_luiz_loiola.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr.  Luiz Loiola Silva, o mais antigo corretor de imóveis de Lagarto e fundador do “bairro Loiola”, em reconhecimento pelos relevantes serviços prestados neste município.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3322/requerimento_no_121_de_2021_vilanio_-congratulacao_hul.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3322/requerimento_no_121_de_2021_vilanio_-congratulacao_hul.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a todos os funcionários do Hospital Universitário de Lagarto (HUL), em reconhecimento pela excelência dos trabalhos prestados no combate ao COVID-19.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3323/requerimento_no_122_de_2021_vilanio_-congratulacao_ufs_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3323/requerimento_no_122_de_2021_vilanio_-congratulacao_ufs_lagarto.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Universidade Federal de Sergipe – Campus Lagarto, em reconhecimento pela excelência dos trabalhos prestados no combate ao COVID-19.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3355/requerimento_no_124_de_2021_washington_-_congratulacao_rogerio_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3355/requerimento_no_124_de_2021_washington_-_congratulacao_rogerio_carvalho.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo Senhor Senador Rogério Carvalho Santos, pela passagem do seu aniversário no último dia 02.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3357/requerimento_no_126_de_2021_sandro_-_germano_de_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3357/requerimento_no_126_de_2021_sandro_-_germano_de_oliveira.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor GERMANO DE OLIVEIRA FONTES, por sua dedicação ao comércio de nossa cidade.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3359/requerimento_no_128_de_2021_amilton_-_congratulacao_gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3359/requerimento_no_128_de_2021_amilton_-_congratulacao_gilberto.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Gilberto de Santana Moraes – Vereador Gilberto da Farinha, pela passagem do seu aniversário no último dia 04.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3360/requerimento_no_129_de_2021_valmir_-_congratulacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3360/requerimento_no_129_de_2021_valmir_-_congratulacao.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação parabenizando a Excelentíssima Prefeita Hilda Rollemberg Ribeiro, Chefe do Executivo, juntamente com a Secretária de Saúde, Polyana de Souza Ribeiro, pelo admirável trabalho que vem sendo prestado às mulheres e crianças do município lagartense...</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3361/requerimento_no_130_de_2021_amilton_-_congratulacao_luiz_augusto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3361/requerimento_no_130_de_2021_amilton_-_congratulacao_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Luiz Augusto Carvalho Ribeiro – Conselheiro-Presidente do Tribunal de Contas do Estado (TCE/SE), pela passagem do seu aniversário no último dia 09.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3362/requerimento_no_131_de_2021_vilanio_-_mocao_de_pesar_joao_do_frigorifico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3362/requerimento_no_131_de_2021_vilanio_-_mocao_de_pesar_joao_do_frigorifico.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Senhor JOÃO AUGUSTINHO DOS SANTOS – “João do Frigorífico, ocorrido no dia 29/07/2021, neste município.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3363/requerimento_no_132_de_2021_vilanio_-_congratulacao_manoel_papagaio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3363/requerimento_no_132_de_2021_vilanio_-_congratulacao_manoel_papagaio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Manoel Martins Filho – “Manoel papagaio”, pela passagem do seu aniversário no último dia 06.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3364/requerimento_no_133_de_2021_sandro_-_joao_feliciano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3364/requerimento_no_133_de_2021_sandro_-_joao_feliciano.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOÃO FELICIANO DE FARIAS – “Seu João da padaria Itapães”, por sua dedicação ao comércio de nossa cidade.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3416/requerimento_no_134_de_2020_matheus_-congratulacao_-_alexandre_claudefranklin_e_taysa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3416/requerimento_no_134_de_2020_matheus_-congratulacao_-_alexandre_claudefranklin_e_taysa.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos escritores Alexandre Fontes, Claudefranklin Monteiro e Taysa Mércia Damaceno, pelo lançamento do livro “No Colo da Piedade”, que destaca a Paróquia Nossa Senhora da Piedade.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3417/requerimento_no_135_de_2021_amilton_-_congratulacao_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3417/requerimento_no_135_de_2021_amilton_-_congratulacao_belizario.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Belizário Augusto Carvalho Fonseca – Vereador Belizário pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3420/requerimento_no_138_de_2021_sandro_-_hercilio_da_silva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3420/requerimento_no_138_de_2021_sandro_-_hercilio_da_silva.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor HERCÍLIO DA SILVA – “Seu Hercílio do guincho”, por sua dedicação ao comércio de nossa cidade.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3421/requerimento_no_139_de_2021_gordinho_-_congratulacao_cicero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3421/requerimento_no_139_de_2021_gordinho_-_congratulacao_cicero.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Cícero João de Jesus Santana, pela passagem do seu aniversário no dia 13 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3422/requerimento_no_140_de_2021_marta_-_pesar_-_prefeito_artur_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3422/requerimento_no_140_de_2021_marta_-_pesar_-_prefeito_artur_reis.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Senhor  ARTUR DE OLIVEIRA REIS – “Ex- prefeito Artur Reis”, ocorrido no último dia 14, na cidade de Aracaju.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3423/requerimento_no_141_de_2021_vilanio_-_pesar_-_juarez_do_posto_de_gasolina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3423/requerimento_no_141_de_2021_vilanio_-_pesar_-_juarez_do_posto_de_gasolina.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. JUAREZ DO NASCIMENTO – conhecido como “Juarez do posto de gasolina”, ocorrido no último dia 14 do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3424/requerimento_no_142_de_2021_vilanio_-_pesar_-_edilelson_de_slouza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3424/requerimento_no_142_de_2021_vilanio_-_pesar_-_edilelson_de_slouza.pdf</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3425/requerimento_no_143_de_2021_sandro_-_assuero_cardoso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3425/requerimento_no_143_de_2021_sandro_-_assuero_cardoso.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ASSUERO CARDOSO BARBOSA – Professor, escritor e membro da Academia Lagartense de Letras, por sua dedicação à Educação e a arte de nossa cidade.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3426/requerimento_no_144_de_2021_vilanio_-_pesar_-_carlos_augusto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3426/requerimento_no_144_de_2021_vilanio_-_pesar_-_carlos_augusto.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. - CARLOS AUGUSTO MONTEIRO  – conhecido como “Guto” ocorrido no último dia 14 do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3427/requerimento_no_145_de_2021_washington_-_paulo_sobral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3427/requerimento_no_145_de_2021_washington_-_paulo_sobral.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor PAULO HENRIQUE MACHADO SOBRAL – Diretor-Presidente da COHIDRO, pelo trabalho e dedicação prestados à população sergipana.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3428/requerimento_no_146_de_2021_vilanio_-_congratulacao_fabio_salustiano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3428/requerimento_no_146_de_2021_vilanio_-_congratulacao_fabio_salustiano.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Professor Fábio Salustiano Dias dos Santos – Diretor da Escola Municipal Mons. João Batista de Carvalho Daltro/ Povoado Colônia Treze, pela passagem do seu aniversário no último dia 15.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3429/requerimento_no_147_de_2021_alex_-_tecnico_do_atletico_mineiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3429/requerimento_no_147_de_2021_alex_-_tecnico_do_atletico_mineiro.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor SÉRGIO COELHO  – Presidente Atlético Mineiro/MG, pelo destaque dado ao município de Lagarto nas redes sociais do clube pela contratação do atacante lagartense Diego Costa.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3431/requerimento_no_149_de_2021_matheus_-_cecezinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3431/requerimento_no_149_de_2021_matheus_-_cecezinha.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Sra. Cenilde Pereira de Oliveira Silva - Cecezinha, pelos relevantes serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3432/requerimento_no_150_de_2021_matheus_-_antonio_fernandes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3432/requerimento_no_150_de_2021_matheus_-_antonio_fernandes.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Antônio Fernandes da Silva, pela passagem do seu aniversário no último dia 18.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3433/requerimento_no_151_de_2021_washington_-_congratulacao_sergio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3433/requerimento_no_151_de_2021_washington_-_congratulacao_sergio_reis.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Artur Sérgio de Almeida Reis – Ex-deputado federal Sérgio Reis, pela passagem do seu aniversário no último dia 18.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3434/requerimento_no_152_de_2021_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3434/requerimento_no_152_de_2021_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf</t>
   </si>
   <si>
     <t>no sentido que seja enviado a esta Casa, cópias de todo o processo licitatório da construção da “nova entrada” de Lagarto, acompanhada sobretudo de possíveis advertências recebidas e punições aplicadas às empresas que venceram o referido certame.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3435/requerimento_no_153_de_2021_marcelo_-_congratulacao_tiago_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3435/requerimento_no_153_de_2021_marcelo_-_congratulacao_tiago_freire.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Tiago Freire de Jesus – Presidente do Partido Social Democrático – PSD – Lagarto, pela passagem do seu aniversário no último dia 23.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3438/requerimento_no_156_de_2021_marta_-_congratulacao_maria_do_carmo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3438/requerimento_no_156_de_2021_marta_-_congratulacao_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Excelentíssima Sra. Senadora Maria do Carmo do Nascimento Alves, pela passagem do seu aniversário no último dia 23.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3439/requerimento_no_157_de_2021_marta_-_congratulacao_cenilde.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3439/requerimento_no_157_de_2021_marta_-_congratulacao_cenilde.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Sra. Cenilde Pereira de Oliveira Silva “Cecezinha”, pela passagem do seu aniversário no último dia 22.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3440/requerimento_no_158_de_2021_alex_-_lagarto_futebol_clube.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3440/requerimento_no_158_de_2021_alex_-_lagarto_futebol_clube.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Lagarto Futebol Clube pela conquista do Campeonato Sergipano Sub-20 2021, com destaque ao treinador Nivaldo Batista Santana pelo brilhante trabalho realizado.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3441/requerimento_no_159_de_2021_rubinho_-_pesar_-_bernado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3441/requerimento_no_159_de_2021_rubinho_-_pesar_-_bernado.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento Sr. BERNADO JOSÉ DE SANDES, ocorrido no último dia 23 do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3450/requerimento_no_160_de_2021_pesar_-_josefa_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3450/requerimento_no_160_de_2021_pesar_-_josefa_maria.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Senhora  JOSEFA MARIA DO SACRAMENTO – “Mãe do Secretário da Articulação - Euzébio”, ocorrido no último dia 23.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3451/requerimento_no_161_de_2021_gordinho_-_congratulacao_eron.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3451/requerimento_no_161_de_2021_gordinho_-_congratulacao_eron.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Eron Márcio Anjos Santos, pela passagem do seu aniversário no último dia 23.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3452/requerimento_no_162_de_2021_vilanio_-_pesar_-_raimunda_francisca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3452/requerimento_no_162_de_2021_vilanio_-_pesar_-_raimunda_francisca.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sr.ª RAIMUNDA FRANCISCA, ocorrido no último dia 23 do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3453/requerimento_no_163_de_2021_alex_-_parque_zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3453/requerimento_no_163_de_2021_alex_-_parque_zeze_rocha.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Sr. José Rodrigues dos Santos -” Zezé Rocha”</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3454/requerimento_no_164_de_2021_sandro_-_anselmo_new_lab.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3454/requerimento_no_164_de_2021_sandro_-_anselmo_new_lab.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ANSELMO GUILHERME DE ANDRADE – “Anselmo da New Lab”</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3457/requerimento_no_167_de_2021_dwitht_-_pesar_-_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3457/requerimento_no_167_de_2021_dwitht_-_pesar_-_.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOSÉ ALDEMAR CARVALHO RIBEIRO, ocorrido no dia de hoje.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3462/requerimento_no_168_de_2021_sandro_-_aristedes_floricultura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3462/requerimento_no_168_de_2021_sandro_-_aristedes_floricultura.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ARISTIDES DE SOUZA LIBÓRIO – “Aristides da floricultura”, por sua dedicação ao comércio e aos serviços de floricultura e decoração de eventos em nossa cidade.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3463/requerimento_no_169_de_2021_carlos_-_congratulacao_-_renata_naiara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3463/requerimento_no_169_de_2021_carlos_-_congratulacao_-_renata_naiara.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à ilustríssima senhora RENATA NAIARA COSTA SANTOS  – Diretora do Núcleo de Atenção Especializada do município, pelo trabalho, competência, dedicação e serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3464/requerimento_no_170_de_2021_carlos_-_valmir_de_francisquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3464/requerimento_no_170_de_2021_carlos_-_valmir_de_francisquinho.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo senhor VALMIR DOS SANTOS COSTA  – “Valmir de Francisquinho”, ex-prefeito da cidade de Itabaiana/SE, pelo trabalho, competência, dedicação e serviços prestados à população itabaianense e até mesmo a sociedade sergipana.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3473/requerimento_no_173_de_2021_sandro_-_francisco_solano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3473/requerimento_no_173_de_2021_sandro_-_francisco_solano.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor FRANCISCO SOLANO BORGES REIS – “Solano da oficina”, por sua dedicação ao comércio e aos serviços na área da mecânica de automóveis em nossa cidade.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3474/requerimento_no_174_de_2021_vilanio_-_pesar_-_maria_raimunda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3474/requerimento_no_174_de_2021_vilanio_-_pesar_-_maria_raimunda.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sr.ª MARIA RAIMUNDA MENEZES DE JESUS, ocorrido no dia 13 de agosto do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3475/requerimento_no_175_de_2021_sandro_-_congratulacao_-_rafael.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3475/requerimento_no_175_de_2021_sandro_-_congratulacao_-_rafael.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Rafael Fontes Soares pela passagem do seu aniversário no último dia 01.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3476/requerimento_no_176_de_2021_washington_e_marta_-_congratulacao_zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3476/requerimento_no_176_de_2021_washington_e_marta_-_congratulacao_zeze_rocha.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. José Rodrigues dos Santos “Ex-prefeito Zezé Rocha”, pela passagem do seu aniversário no último dia 06</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3477/requerimento_no_177_de_2021_alex_-_congratulacao_-_renildes_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3477/requerimento_no_177_de_2021_alex_-_congratulacao_-_renildes_prata.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora Renildes Prata Martins, por sua dedicação e serviços cartorários prestados à população lagartense.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3478/requerimento_no_178_de_2021_vilanio_-_congratulacao_-_associacao_de_judo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3478/requerimento_no_178_de_2021_vilanio_-_congratulacao_-_associacao_de_judo.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Associação Educacional de Esporte e Judô Comunitário, do povoado Colônia Treze, pelos 30 anos de trabalhos esportivos prestados aos jovens da comunidade.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3479/requerimento_no_179_de_2021_matheus_-_congratulacao_-_jose_raimundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3479/requerimento_no_179_de_2021_matheus_-_congratulacao_-_jose_raimundo.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Raimundo do Nascimento “Tico”, pela passagem do seu aniversário no dia 11 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3480/requerimento_no_180_de_2021_matheus_-_congratulacao_-_gml_araujo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3480/requerimento_no_180_de_2021_matheus_-_congratulacao_-_gml_araujo.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor GML ARAÚJO - Agente de Segurança Pública, pelo sucesso na ação que coibiu o assalto a um micro-ônibus que faz rota Aracaju-Lagarto.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3511/requerimento_no_182_de_2021_matheus_-_congratulacao_-_assuero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3511/requerimento_no_182_de_2021_matheus_-_congratulacao_-_assuero.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ASSUERO CARDOSO BARBOSA – Professor, poeta e membro da Academia Lagartense de Letras, pela passagem do seu aniversário no dia 13 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3512/requerimento_no_183_de_2021_gordinho_-_congratulacao_-__marquinhos_da_ams.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3512/requerimento_no_183_de_2021_gordinho_-_congratulacao_-__marquinhos_da_ams.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor MARCOS DOS SANTOS RIBEIRO – “Marquinhos da AMS”, pela passagem do seu aniversário no  dia 12 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3513/requerimento_no_184_de_2021_vilanio_-_congratulacao_-_joao_besouro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3513/requerimento_no_184_de_2021_vilanio_-_congratulacao_-_joao_besouro.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo JOÃO VITÓRIO DOS SANTOS – “João besouro”, pela passagem dos 100 anos de nascimento, comemorado no último dia 10.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3514/requerimento_no_185_de_2021_vilanio_-_congratulacao_-_elizeu_dutra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3514/requerimento_no_185_de_2021_vilanio_-_congratulacao_-_elizeu_dutra.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo ELIZEU DUTRA DOS SANTOS, pela passagem de seu aniversário comemorado no último dia 04.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3515/requerimento_no_186_de_2021_matheus_-_congratulacao_-_noel_da_laranja.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3515/requerimento_no_186_de_2021_matheus_-_congratulacao_-_noel_da_laranja.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor NOEL ALVES DE SOUZA, Ex-secretário municipal do Desenvolvimento Urbano e Obras públicas - SEMDURB do município,</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3516/requerimento_no_187_de_2021_vilanio_-_pesar_-_jose_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3516/requerimento_no_187_de_2021_vilanio_-_pesar_-_jose_martins.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ MARTINS SANTANA – “Zé Martins”, ocorrido no dia 14 de setembro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3517/requerimento_no_188_de_2021_sandro_-_congratulacao_-_juquinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3517/requerimento_no_188_de_2021_sandro_-_congratulacao_-_juquinha.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSÉ CARVALHO MENEZES – “Juquinha do PT”, pelos relevantes serviços prestados a comunidade lagartense.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3518/requerimento_no_189_de_2021_sandro_-_congratulacao_-_jose_ramos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3518/requerimento_no_189_de_2021_sandro_-_congratulacao_-_jose_ramos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSÉ RAMOS SOARES DOS SANTOS – “Zezinho Ramos”.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3519/requerimento_no_190_de_2021_josivaldo_-_congratulacao_-_padre_edson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3519/requerimento_no_190_de_2021_josivaldo_-_congratulacao_-_padre_edson.pdf</t>
   </si>
   <si>
     <t>Padre EDSON SANTOS SANTANA – Pároco da Igreja Nossa Senhora de Fátima – bairro São José.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3545/requerimento_no_191_de_2021_washington_-_congratulacao_-_edila_morgana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3545/requerimento_no_191_de_2021_washington_-_congratulacao_-_edila_morgana.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Sra. Édila Morgana Leão dos Santos, pela passagem de seu aniversário ocorrido no último dia 12 do corrente ano.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3546/requerimento_no_192_de_2021_sandro_-_congratulacao_-_ueslei_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3546/requerimento_no_192_de_2021_sandro_-_congratulacao_-_ueslei_prata.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor UESLEI PRATA DE FRAGA – “Paiacan”, pela representatividade da comunidade lagartense na categoria de corredores de vaquejada.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3548/requerimento_no_194_de_2021_josivaldo_-_congratulacao_-_idiana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3548/requerimento_no_194_de_2021_josivaldo_-_congratulacao_-_idiana.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora IDIANA MARIA DO NASCIMENTO COSTA – Cirurgiã-Dentista, pelos relevantes serviços prestados à população carente deste município, oferecendo tratamento dentário gratuito.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3549/requerimento_no_195_de_2021_dwitht_-_congratulacao_-_sandro_do_boeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3549/requerimento_no_195_de_2021_dwitht_-_congratulacao_-_sandro_do_boeiro.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor SANDRO DE OLIVEIRA CHAGAS - Vereador Sandro do Boeiro, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3550/requerimento_no_196_de_2021_vilanio_-_congratulacao_-_tv_sergipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3550/requerimento_no_196_de_2021_vilanio_-_congratulacao_-_tv_sergipe.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Emissora de televisão – TV Sergipe, pelos excelentes serviços de informação e orientação à população sergipana sobre as medidas de prevenção e combate à COVID – 19.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3551/requerimento_no_197_de_2021_marta_-congratulacao_marilia_dias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3551/requerimento_no_197_de_2021_marta_-congratulacao_marilia_dias.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a Ilustríssima Senhora MARÍLIA DIAS SOUZA – Fisioterapeuta, pela passagem do seu aniversário no dia 26 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3552/requerimento_no_198_de_2021_vilanio_-_pesar_-_valdira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3552/requerimento_no_198_de_2021_vilanio_-_pesar_-_valdira.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. VALDIRA BATISTA DOS SANTOS, ocorrido no dia 22 de setembro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3554/requerimento_no_200_de_2021_vilanio_-_pesar_-_rosalvo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3554/requerimento_no_200_de_2021_vilanio_-_pesar_-_rosalvo.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. ROSALVO BISPO DOS SANTOS – “Seu Rosalvo ”, ocorrido no dia 28 de setembro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3555/requerimento_no_201_de_2021_vilanio_-_congratulacao_-_batalhao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3555/requerimento_no_201_de_2021_vilanio_-_congratulacao_-_batalhao.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos  militares do 7º Batalhão de Polícia Militar de Sergipe – 7º BPM, pelas excelentes e eficazes atividades operacionais de combate a criminalidade e ao tráfico de drogas no nosso município e região circunvizinha.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3557/requerimento_no_203_de_2021_vilanio_-_congratulacao_-_abc_futebol_clube.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3557/requerimento_no_203_de_2021_vilanio_-_congratulacao_-_abc_futebol_clube.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ABC Futebol Clube do povoado Colônia Treze, pelo aniversário de 40 anos de sua fundação, comemorado no último dia 01.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3558/requerimento_no_204_de_2021_alex_-_pesar_-_jose_erineu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3558/requerimento_no_204_de_2021_alex_-_pesar_-_jose_erineu.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOSÉ ERINEU BELCHIOR DE SOUZA, ocorrido no dia 01 de outubro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3559/requerimento_no_205_de_2021_vilanio_-_congratulacao_-_cercos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3559/requerimento_no_205_de_2021_vilanio_-_congratulacao_-_cercos.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação a  Cooperativa de Eletrificação e Desenvolvimento Rural  Centro Sul de Sergipe - CERCOS, pelo aniversário de 45 anos de sua fundação, comemorado no dia 10 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3560/requerimento_no_206_de_2021_josivaldo_-_pesar_-_raimunda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3560/requerimento_no_206_de_2021_josivaldo_-_pesar_-_raimunda.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. RAIMUNDA MENEZES DE SANTANA, ocorrido no dia 04 de outubro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3561/requerimento_no_207_de_2021_dwitht_-_congratulacao_-_gordinhp.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3561/requerimento_no_207_de_2021_dwitht_-_congratulacao_-_gordinhp.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSIVAN RODRIGUES SANTOS - Vereador Gordinho de Jorge da laranja, pela passagem do seu aniversário no último dia 02.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3575/requerimento_no_208_de_2021_matheus_-_pesar_-leticia_fraga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3575/requerimento_no_208_de_2021_matheus_-_pesar_-leticia_fraga.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da jovem Letícia Corrêa Fraga, ocorrido no dia 02 de outubro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3576/requerimento_no_209_de_2021_josivaldo_-_congratulacao_-_manoel_monteiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3576/requerimento_no_209_de_2021_josivaldo_-_congratulacao_-_manoel_monteiro.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor MANOEL MONTEIRO ROMÃO – “Seu Beto da madereira”</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3582/requerimento_no_215_de_2021_matheus_-_congratulacao_-_diego_costa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3582/requerimento_no_215_de_2021_matheus_-_congratulacao_-_diego_costa.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao futebolista DIEGO DA SILVA COSTA  “Diego Costa”, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3583/requerimento_no_216_de_2021_sandro_-_padre_vicente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3583/requerimento_no_216_de_2021_sandro_-_padre_vicente.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Reverendo Pe. VICENTE VIDAL DE SOUZA – “Padre Vicente Vidal”, ocorrido no dia 10 de outubro do corrente ano, no município de Tobias Barreto.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3654/requerimento_no_220_de_2021_amilton_-congratulacao_-_wanderson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3654/requerimento_no_220_de_2021_amilton_-congratulacao_-_wanderson.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor WANDERSON DOS SANTOS, pela passagem do seu aniversário no dia 18 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3655/requerimento_no_221_de_2021_sandro_-_congratulacao_-_manoel_messias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3655/requerimento_no_221_de_2021_sandro_-_congratulacao_-_manoel_messias.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor MANOEL MESSIAS DE SOUZA – “Manoel da Lagartense”, pelos relevantes serviços prestados à sociedade lagartense, com destaque ao setor de transporte urbano e escolar.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3656/requerimento_no_222_de_2021_alex_-_mocao_de_pesar_-_dr._jean.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3656/requerimento_no_222_de_2021_alex_-_mocao_de_pesar_-_dr._jean.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento de Dr. Jean Carlos Melo Santana, ocorrido no dia 21 de outubro do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3658/requerimento_no_224_de_2021_dwitht_-_congratulacao_-_arthur_b.velo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3658/requerimento_no_224_de_2021_dwitht_-_congratulacao_-_arthur_b.velo.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor FÁBIO ARTUR FONTES (Artur B. Velô)  - Jornalista, pelos relevantes serviços prestados a comunidade lagartense através do “Blog Cotidiano Lagartense” e o programa “Você em Foco Podcast”.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3659/requerimento_no_225_de_2021_gordinho_-_mocao_de_pesar_-_paulo_vasconcelos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3659/requerimento_no_225_de_2021_gordinho_-_mocao_de_pesar_-_paulo_vasconcelos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor PAULO VASCONCELOS, ocorrido no dia 05 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3660/requerimento_no_226_de_2021_valmir_-_mocao_de_aplausos_-_sargento_gilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3660/requerimento_no_226_de_2021_valmir_-_mocao_de_aplausos_-_sargento_gilton.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Sr. JOSÉ GILTON SILVA SANTOS – 1º Sargento da Polícia Militar do Estado de Sergipe, por seus méritos, devidamente demonstrados pela admirável folha de serviços prestados à sociedade sergipana, em especial à comunidade lagartense e no exercício competente das suas funções.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3661/requerimento_no_227_de_2021_dwitht_-_repudio_hul.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3661/requerimento_no_227_de_2021_dwitht_-_repudio_hul.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja encaminhada a presente Moção ao Hospital Universitário de Lagarto - HUL, pelas corriqueiras ocorrências de falta de atendimento médico a população deste município.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3662/requerimento_no_228_de_2021_amilton_-_congratulacao_bruno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3662/requerimento_no_228_de_2021_amilton_-_congratulacao_bruno.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr. Bruno Andson Lisboa Souza, pela passagem do seu aniversário no último dia 07 do corrente ano.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3663/requerimento_no_229_de_2021_josivaldo_-_mocao_de_congratulacao_geraldo_majella.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3663/requerimento_no_229_de_2021_josivaldo_-_mocao_de_congratulacao_geraldo_majella.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Geraldo Majella – proprietário do Haras Fábio José – HFJ, pelos relevantes serviços prestados, promovendo o turismo e o desenvolvimento deste município.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3664/requerimento_no_230_de_2021_sandro_-_mocao_de_congratulacao_samu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3664/requerimento_no_230_de_2021_sandro_-_mocao_de_congratulacao_samu.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Serviço de Atendimento Móvel de Urgência – SAMU base Lagarto, pelos relevantes serviços prestados de urgência e emergência no município de Lagarto e região circunvizinha.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à ilustríssima senhora FÁTIMA DE ARAÚJO SANTOS  – Diretora da Unidade Básica de Saúde Givalda dos Santos Almeida, pelo trabalho, competência, dedicação e serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3666/requerimento_no_232_de_2021_genisson_-_congratulacao_-_edesio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3666/requerimento_no_232_de_2021_genisson_-_congratulacao_-_edesio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Professor EDESIO ALVES DORIA, por sua dedicação à educação do nosso município.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3667/requerimento_no_234_de_2021_amilton_-_congratulacao_uellington_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3667/requerimento_no_234_de_2021_amilton_-_congratulacao_uellington_santos.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr. Uellington Santos de Barros, pela passagem do seu aniversário no último dia 13 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3668/requerimento_no_235_de_2021_amilton_-_congratulacao_vice_-_prefeito_de_simao_dias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3668/requerimento_no_235_de_2021_amilton_-_congratulacao_vice_-_prefeito_de_simao_dias.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr. RENALDO PRATA -  atual Vice-Prefeito de Simão, em alusão ao seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3669/requerimento_no_236_de_2021_alex_-_congratulacao_dr._caique_-_oab.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3669/requerimento_no_236_de_2021_alex_-_congratulacao_dr._caique_-_oab.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Sr. Dr. CAÍQUE DE ALMEIDA VASCONCELOS, em alusão a sua conquista no pleito para o posto de Conselheiro e representante da Ordem dos Advogados do Brasil – OAB/ Seccional Lagarto.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3670/requerimento_no_237_de_2021_vilanio_-_congratulacao_-_50_anos_tv_sergipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3670/requerimento_no_237_de_2021_vilanio_-_congratulacao_-_50_anos_tv_sergipe.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Emissora de televisão – TV Sergipe, pelo aniversário de 50 anos de sua fundação, comemorado no dia 15 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3671/requerimento_no_238_de_2021_josivaldo_-_congratulacao_-_romario_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3671/requerimento_no_238_de_2021_josivaldo_-_congratulacao_-_romario_rocha.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ROMÁRIO DANTAS DOS SANTOS – “Romário Rocha”, pela representatividade da comunidade lagartense na categoria de corredores de vaquejada.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3673/requerimento_no_240_de_2021_matheus_-_congratulacao_-_haras_fl.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3673/requerimento_no_240_de_2021_matheus_-_congratulacao_-_haras_fl.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Empresário FÁBIO LIBÓRIO, pelo empreendimento HARAS FL no ramo da vaquejada e pelo evento realizado neste mês de novembro, movimentando a economia do município e gerando emprego.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3674/requerimento_no_241_de_2021_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3674/requerimento_no_241_de_2021_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos ilustríssimos Srs. RAFAEL CLEITON DA CONCEIÇÃO ANDRADE e HENRIQUE DE ALMEIDA NOGUEIRA – Soldados da Polícia Militar do Estado de Sergipe - PM/SE, pela brava atuação que tiveram em ocorrência conjunta com os Policiais Civis desta 1ª Divisão, objetivando o combate ao tráfico de drogas na região do Povoado Queiroz, neste município, bem como, no resgate a mãe do investigado que foi socorrida e salva pela ação policial, após um mal súbito.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3675/requerimento_no_242_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3675/requerimento_no_242_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos ilustríssimos Srs. ALISSON LIAL – Delegado, DAMIÃO, LUCIANO, LAERTE e DAIANE – Policiais civis da 1ª Divisão - Delegacia de Polícia Civil de Lagarto - Regional, pela brava atuação que tiveram em ocorrência conjunta com os Policiais Militares, objetivando o combate ao tráfico de drogas na região do Povoado Queiroz, neste município, bem como, no resgate a mãe do investigado que foi socorrida e salva pela ação policial, após um mal súbito.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3676/requerimento_no_243_de_2021_genisson_-_congratulacao_-_albano_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3676/requerimento_no_243_de_2021_genisson_-_congratulacao_-_albano_franco.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. Dr. ALBANO DO PRADO PIMENTEL FRANCO  - “Dr. Albano Franco” – Ex- governador do Estado de Sergipe, pela passagem de seu aniversário ocorrido no último dia 22 do mês de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3679/requerimento_no_246_de_2021_marcelo_-_mocao_de_congratulacao_-_dona_rosalva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3679/requerimento_no_246_de_2021_marcelo_-_mocao_de_congratulacao_-_dona_rosalva.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora Rosalva da Costa Santos – “Dona Rosa do Sr. Miguel”, pelos relevantes serviços prestados à comunidade do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3707/requerimento_no_247_de_2021_matheus_-_congratulacao_-_professor_eemrson_amorim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3707/requerimento_no_247_de_2021_matheus_-_congratulacao_-_professor_eemrson_amorim.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Professor da Rede Estadual e Particular de Ensino EMERSON AMORIM, pela dedicação à profissão docente e pelo acerto e discussões de forma exaustiva sobre o tema da redação do Exame Nacional do Ensino Médio – ENEM, Edição 2021.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3708/requerimento_no_248_de_2021_matheus_-_congratulacao_-_professor_sandra_menta_-_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3708/requerimento_no_248_de_2021_matheus_-_congratulacao_-_professor_sandra_menta_-_ufs.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora SANDRA AIACHE MENTA - Professora da Universidade Federal de Sergipe – UFS/Campus Lagarto, pela dedicação à profissão docente, pelos projetos desenvolvidos e serviços prestados neste município com relação as políticas públicas de combate à violência contra a mulher.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3709/requerimento_no_249_de_2021_washington_-_mocao_de_pesar_-_valdemar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3709/requerimento_no_249_de_2021_washington_-_mocao_de_pesar_-_valdemar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor VALDEMAR ALVES DOS SANTOS, ocorrido no dia 22 de novembro do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3710/requerimento_no_250_de_2021_washington_-_mocao_de_pesar_-_asley.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3710/requerimento_no_250_de_2021_washington_-_mocao_de_pesar_-_asley.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor ASLEY PASSOS DA SILVA, ocorrido no dia 21 de novembro do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3711/requerimento_no_251_de_2021_washington_-congratulacao_-_cosmira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3711/requerimento_no_251_de_2021_washington_-congratulacao_-_cosmira.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora COSMIRA DOS SANTOS SILVA, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3712/requerimento_no_252_de_2021_sandro_-_congratulacao_-_andre_david_-_denarc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3712/requerimento_no_252_de_2021_sandro_-_congratulacao_-_andre_david_-_denarc.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ANDRÉ DAVID CALDAS ROSA RODRIGUES - Delegado da Polícia Civil e Diretor do Departamento de narcotráfico/ Denarc - SE, pelos serviços prestados em nossa sociedade sergipana no combate às organizações criminosos e ao tráfico de drogas.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3738/requerimento_no_255_de_2021_marta_-congratulacao_-_didi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3738/requerimento_no_255_de_2021_marta_-congratulacao_-_didi.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSÉ RAIMUNDO DE SANTANA - “Ex-vereador Didi”, pela passagem do seu aniversário no dia 22 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3739/requerimento_no_256_de_2021_washington_-_mocao_de_pesar_-_maria_andrade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3739/requerimento_no_256_de_2021_washington_-_mocao_de_pesar_-_maria_andrade.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da senhora MARIA ANDRADE SANTOS, ocorrido no dia 30 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3741/requerimento_no_258_de_2021_matheus_-congratulacao_felipe_carvalho_lira_popolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3741/requerimento_no_258_de_2021_matheus_-congratulacao_felipe_carvalho_lira_popolar.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilmº. Sr. Felipe Carvalho pela excelente gestão a frente  da Filarmônica Lira Popular, neste município.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3742/requerimento_no_259_de_2021_josivaldo_-_sargento_do_tiro_de_guerra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3742/requerimento_no_259_de_2021_josivaldo_-_sargento_do_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. RUBENS CARVALHO DE SOUZA – 1º Sargento  do Exército Brasileiro/Chefe de instrução do Tiro de Guerra 06/015 - Lagarto-SE</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Senhor  AUGUSTO PRATA LIBÓRIO - “Gusto ou Gustinho do Cartório de Dr. Hernani ”, ocorrido no último dia 08, na capital sergipana.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3748/requerimento_no_265_de_2021_josivan_-congratulacao_a_euzebio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3748/requerimento_no_265_de_2021_josivan_-congratulacao_a_euzebio.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Euzébio Francisco de Jesus.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3749/requerimento_no_266_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3749/requerimento_no_266_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos ilustríssimos Srs. ALISSON LIAL, MATHEUS CARDILLO e FELIPE ANDRADE – Delegados de Polícia Civil do Estado de Sergipe, pelo êxito da Operação Heméra, na qual resultou na prisão de autora de golpes milionários, numa espécie de esquema de pirâmide financeira.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3750/requerimento_no_267_de_2021_todos_os_vereadores_-_mestres_da_cultura_popular.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3750/requerimento_no_267_de_2021_todos_os_vereadores_-_mestres_da_cultura_popular.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem requerem nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos ilustríssimos Senhores e Ilustríssimas senhoras abaixo elencados, em reconhecimento ao protagonismo desses agentes pela sabedoria, preservação e feitura da cultura popular de nosso município.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Denomina Rua Severo Emiliano Lucas no Povoado Urubú Grande.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3689/projeto_de_lei_no_02_de_2021_-_menor_vencimento_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3689/projeto_de_lei_no_02_de_2021_-_menor_vencimento_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Legislativo e dá providências correlatas.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3690/projeto_de_lei_no_04_de_2021_-_patrulha_vilanio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3690/projeto_de_lei_no_04_de_2021_-_patrulha_vilanio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a Patrulha Maria da Penha no Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3691/projeto_de_lei_no_05_de_2021_-_ratifica_protocolo_da_covid_-_19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3691/projeto_de_lei_no_05_de_2021_-_ratifica_protocolo_da_covid_-_19.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronvírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3692/projeto_de_lei_no_06_de_2021_-_alex_-_academias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3692/projeto_de_lei_no_06_de_2021_-_alex_-_academias.pdf</t>
   </si>
   <si>
     <t>Reconhece as academias como serviço essencial para a população do Município de Lagarto em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais e dá providências correlatas.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3693/projeto_de_lei_no_07_de_2021_-_cacs_-_conselho_magisterio-poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3693/projeto_de_lei_no_07_de_2021_-_cacs_-_conselho_magisterio-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, instituição e regulamentação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá providências correlatas.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3694/projeto_de_lei_no_08_de_2021_-__matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3694/projeto_de_lei_no_08_de_2021_-__matheus.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Combate aos Crimes virtuais nas escolas da rede municipal de ensino, a ser promovida na primeira semana do mês de abril, e dá outras providências.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3695/projeto_de_lei_no_09_de_2021_-__matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3695/projeto_de_lei_no_09_de_2021_-__matheus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JUSTIFICATIVA POR ESCRITO DO ATENDIMENTO RECUSADO OU RECEBIMENTO DE MEDICAMENTO NEGADO PELA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3696/projeto_de_lei_no_10_de_2021_-__josivan_atual.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3696/projeto_de_lei_no_10_de_2021_-__josivan_atual.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Saúde Vocal, para os Educadores da Rede Municipal de Ensino do Município de Lagarto dá outras providências.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3697/projeto_de_lei_no_11_de_2021_-_altera_dispositivos_da_loa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3697/projeto_de_lei_no_11_de_2021_-_altera_dispositivos_da_loa.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 938, de 23 de dezembro de 2020 - Lei Orçamentária Anual - LOA e dá providências correlatas.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3698/projeto_de_lei_no_12_de_2021_-_rua_pov_brasilia_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3698/projeto_de_lei_no_12_de_2021_-_rua_pov_brasilia_marta.pdf</t>
   </si>
   <si>
     <t>Denomina Rua no Povoado Brasília e dá providências correlatas.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3699/projeto_de_lei_no_13_de_2021_-_sinal_vermelho_alex.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3699/projeto_de_lei_no_13_de_2021_-_sinal_vermelho_alex.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Cooperação e  o Código Sinal Vermelho no âmbito do Município de Lagarto, visando o combate e a prevenção à  violência contra a mulher e dá outras providências.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3700/projeto_de_lei_no_14_de_2021_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3700/projeto_de_lei_no_14_de_2021_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comunicação pelos Condomínios Residenciais aos Órgãos de Segurança Pública, sobre a Ocorrência ou de Indícios de Violência Doméstica e Familiar contra Mulher, Pessoas com Deficiência, Criança, Adolescente e/ou Idoso, em seus interiores, quando houver registro da Violência no Livro de Ocorrências, no Município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3702/projeto_de_lei_no_15_de_2021_-_tea_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3702/projeto_de_lei_no_15_de_2021_-_tea_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe que seja instituído no Município de Lagarto o Programa de Campanhas Permanentes de Orientação e Consciência e Integração de Crianças, Jovens e Adultos, com transtorno do espectro autista (TEA) no esporte, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3701/projeto_de_lei_no_16_de_2021_-_covid_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3701/projeto_de_lei_no_16_de_2021_-_covid_matheus.pdf</t>
   </si>
   <si>
     <t>Institui e estabelece como grupo de primeira prioridade, entre outros constantes no Plano Municipal de Vacinação contra a COVID-19, todos os profissionais de Segurança Pública e de Salvamento lotados no Município de Lagarto, para que sejam priorizados, já na primeira fase, no processo de vacinação e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>Denomina Rua George Abreu de Souza, localizada no bairro Laudelino Freire.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>Autoriza a elevação do limite de abertura de créditos suplementares de que trata o inciso I, do artigo 7º, da Lei nº1.006, de 10 de dezembro de 2021 - Lei Orçamentária Anual- LOA e dá providências correlatas.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_81_de_2021_matheus_cameras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_81_de_2021_matheus_cameras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias e dá outras providências.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>PPCPM</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3469 - Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2016, de responsabilidade do Sr. José Wilame de Fraga.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Altera o Art. 20 da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3752/veto_total_ao_projeto_de_lei_complementar_no_362020_que_revoga_os_artigos_11_e_12_da_lei_complementar_no_772017_de_03_de_outubro_de_2017..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3752/veto_total_ao_projeto_de_lei_complementar_no_362020_que_revoga_os_artigos_11_e_12_da_lei_complementar_no_772017_de_03_de_outubro_de_2017..pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Complementar nº 36/2020, que revoga os artigos 11 e 12 da Lei Complementar nº 77/2017, de 03 de outubro de 2017.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3753/veto_total_ao_projeto_de_lei_no_362020_que_dispoe_sobre_a_criacao_funcionamento_e_instituicao_do_programa_musica_na_praca..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3753/veto_total_ao_projeto_de_lei_no_362020_que_dispoe_sobre_a_criacao_funcionamento_e_instituicao_do_programa_musica_na_praca..pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 36/2020, que dispõe sobre a criação, funcionamento e instituição do Programa Música na Praça e dá providências correlatas.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3754/veto_total_ao_projeto_de_lei_no_372020_que_dispoe_sobre_a_instituicao_da_lei_de_compromisso_com_os_artistas_locais..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3754/veto_total_ao_projeto_de_lei_no_372020_que_dispoe_sobre_a_instituicao_da_lei_de_compromisso_com_os_artistas_locais..pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 37/2020, que dispõe sobre a instituição da Lei de Compromisso com os Artistas Locais e dá providências correlatas.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3755/veto_parcial_ao_projeto_de_lei_no_042021_que_autoriza_o_poder_executivo_a_instituir_a_patrulha_maria_da_penha_no_municipio_de_lagarto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3755/veto_parcial_ao_projeto_de_lei_no_042021_que_autoriza_o_poder_executivo_a_instituir_a_patrulha_maria_da_penha_no_municipio_de_lagarto..pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 04/2021, que autoriza o Poder Executivo a instituir a Patrulha Maria da Penha no Município de Lagarto.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3756/veto_total_ao_projeto_de_lei_no_092021_que_dispoe_sobre_justificativa_por_escrito_do_atendimento_recusado_ou_recebimento_de_medicamento_negado_pela_rede_publica_de_saude_do_municipio_de_lagarto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3756/veto_total_ao_projeto_de_lei_no_092021_que_dispoe_sobre_justificativa_por_escrito_do_atendimento_recusado_ou_recebimento_de_medicamento_negado_pela_rede_publica_de_saude_do_municipio_de_lagarto..pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 09/2021, que dispõe sobre justificativa por escrito do atendimento recusado ou recebimento de medicamento negado pela rede pública de saúde do município de Lagarto.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3757/veto_total_ao_projeto_de_lei_no_102021_que_institui_o_programa_municipal_de_saude_vocal_para_os_educadores_da_rede_municipal_de_ensino_do_municipio_de_lagarto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3757/veto_total_ao_projeto_de_lei_no_102021_que_institui_o_programa_municipal_de_saude_vocal_para_os_educadores_da_rede_municipal_de_ensino_do_municipio_de_lagarto..pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 10/2021, que institui o Programa Municipal de Saúde Vocal, para os Educadores da Rede Municipal de Ensino do Município de Lagarto.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3758/veto_total_ao_projeto_de_lei_no_162021_que_institui_e_estabelece_como_grupo_de_primeira_prioridade_entre_outros_constantes_no_plano_municipal_de_vacinacao_contra_a_covid-19....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3758/veto_total_ao_projeto_de_lei_no_162021_que_institui_e_estabelece_como_grupo_de_primeira_prioridade_entre_outros_constantes_no_plano_municipal_de_vacinacao_contra_a_covid-19....pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 16/2021, que institui e estabelece como grupo de primeira prioridade, entre outros constantes no Plano Municipal de Vacinação contra a COVID-19, todos os profissionais de Segurança Pública e de Salvamento lotados no Município de Lagarto, para que sejam priorizados, já na primeira fase, no processo de vacinação.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3759/veto_parcial_ao_projeto_de_lei_no_142021_que_dispoe_sobre_a_comunicacao_pelos_condominios_residenciais_aos_orgaos_de_seguranca_publica....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3759/veto_parcial_ao_projeto_de_lei_no_142021_que_dispoe_sobre_a_comunicacao_pelos_condominios_residenciais_aos_orgaos_de_seguranca_publica....pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 14/2021, que dispõe sobre a comunicação pelos Condomínios Residenciais aos Órgãos de Segurança Pública, sobre a Ocorrência ou de Indícios de Violência Doméstica e Familiar contra Mulher, Pessoas com Deficiência, Criança, Adolescente e/ou Idoso, em seus interiores, quando houver registro da Violência no Livro de Ocorrências, no Município de Lagarto.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3760/veto_total_ao_projeto_de_lei_no_152021_que_dispoe_que_seja_instituido_no_municipio_de_lagarto_o_pcpoci_de_criancas_jovens_e_adultos_autista_tea.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3760/veto_total_ao_projeto_de_lei_no_152021_que_dispoe_que_seja_instituido_no_municipio_de_lagarto_o_pcpoci_de_criancas_jovens_e_adultos_autista_tea.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 15/2021, que dispõe que seja instituído no Município de Lagarto o Programa de Campanhas Permanentes de Orientação e Consciência e Integração de Crianças, Jovens e Adultos, com transtorno do espectro autista (TEA) no esporte.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 70/2021, que institui a Política Municipal de Incentivo à Doação de Sangue, Medula Óssea e Órgãos.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3811/veto_11-2021_-_plol_73-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3811/veto_11-2021_-_plol_73-2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei n.º 73/2021, que "Estabelece prazo para responder indicações da Câmara Municipal de Lagarto, e dá providências correlatas."</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3812/3._veto_12-2021_-_plol_75-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3812/3._veto_12-2021_-_plol_75-2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei n.º 75/2021, que "Dispõe sobre a implantação do Programa Banco de Rações e Utensílios para Animais no âmbito do município de Lagarto e dá providências correlatas."</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3813/4._veto_13-2021_-_plol_76-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3813/4._veto_13-2021_-_plol_76-2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei n.º 76/2021, que "Institui no Município de Lagarto, o Sistema de Diagnóstico Precoce de Deficiência Auditiva, Visual, Motora e Mental e dá providências correlatas."</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3814/5._veto_14-2021_-_plol_80-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3814/5._veto_14-2021_-_plol_80-2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei n.º 80/2021, que "Dispõe sobre obrigatoriedade da divulgação de lista de espera por vagas nas Creches das Unidades Escolares de Educação Infantil da Rede Municipal de Ensino de Lagarto e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12773,51 +12773,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2686/2103031005180001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2689/2103031005180002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2697/2103031005180003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2691/2103031005180004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2693/2103031005180005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2696/2103031005180006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2695/2103031005180007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2684/2103031005180008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2685/2103031005180009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2687/2103031005180010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2688/2103031007440001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2690/2103031007440002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2692/2103031007440003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2694/2103031007440004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2698/2103031007440005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2700/2103031007440006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2701/2103031007440007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2702/2103031007440008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2703/2103031007440009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2704/2103031007440010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2705/2103031007440011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2706/2103031007440012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2707/2103040742490023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2708/2103040742490024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2709/2103040742490025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2710/2103040742490026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2711/2103040742490027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2712/2103040742490028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2713/2103040742490029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2714/2103040742490030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2715/2103040742490031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2716/2103040742490032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2717/2103040742490033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2718/2103040742490034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2719/2103040742490035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2720/2103040742490036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2721/2103040742490037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2722/2103040742490038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2723/2103040742490039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2724/2103040742490040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2725/2103040742490041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2726/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2727/2103040742490043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2728/2103040742490044_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2729/2103040742490045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2730/2103040742490046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2731/2103040742490047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2732/2103040742490048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2733/2103040742490049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2734/2103040742490050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2735/2103040742490051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2736/52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2737/2103040742490053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2738/2103080741350054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2739/2103080741350055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2740/2103080741350056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2741/2103080741350057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2742/2103080741350058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2743/2103080741350059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2744/2103080741350060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2745/2103080741350061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2746/2103080741350062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2747/2103080741350063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2748/2103080741350064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2749/2103080741350065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2750/2103080741350066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2751/2103080741350067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2752/2103080741350068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2753/2103080741350069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2754/2103080741350070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2755/2103080741350071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2756/2103080741350072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2757/2103080741350073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2758/2103080741350074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2759/2103080741350075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2760/2103080741350076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2761/2103080741350077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2762/2103080741350078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2763/2103090731570079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2764/2103090731570080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2765/2103090731570081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2766/2103090731570082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2767/2103090731570083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2768/2103090731570084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2769/2103090731570085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2770/2103090731570086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2771/2103090731570087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2772/2103090731570088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2773/2103090731570089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2774/2103090731570090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2775/2103090731570091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2776/2103090731570092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2777/2103090731570093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2778/2103090731570094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2779/2103090731570095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2780/2103090731570096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2781/2103090731570097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2782/2103090731570098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2783/2103090731570099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2784/21030907315700100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2785/21030907315700101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2786/21030907315700102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2787/21030907315700103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2788/21031007245900104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2789/21031007245900105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2790/21031007245900106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2791/21031007245900107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2792/21031007245900108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2793/21031007245900109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2794/21031007245900110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2795/21031007245900111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2796/21031007245900112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2797/21031007245900113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2798/21031007245900114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2799/21031007245900115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2800/21031007245900116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2801/21031007245900117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2802/21031007245900118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2803/21031007245900119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2804/21031007245900120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2805/21031007245900121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2806/21031007245900122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2807/2103150916570123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2808/2103150916570124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2809/2103150916570125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2810/2103150916570126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2811/2103150916570127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2812/2103150916570128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2813/2103150916570129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2814/2103150916570130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2815/2103150916570131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2816/2103150916570132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2817/2103150916570133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2818/2103150916570134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2819/2103150916570135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2820/2103150916570136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2821/2103150916570137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2822/2103150916570138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2823/2103150916570139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2824/2103150916570140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2825/2103150916570141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2826/2103150916570142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2827/2103150916570143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2828/2103150916570144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2829/2103150916570145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2830/2103150916570146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2831/2103150916570147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2832/2103150916570148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2833/2103190813070001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2834/2103190813070002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2835/2103190813070003.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2836/2103190813070004.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2837/2103190813070005.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2838/2103190813070154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2839/2103190813070155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2840/2103190813070156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2841/2103190813070157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2842/2103190813070158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2843/2103190813070159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2844/2103190813070160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2845/2103190813070161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2846/2103190813070162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2847/2103190813070163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2848/2103190813070164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2849/2103190813070165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2850/2103190813070166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2851/2103190813070167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2852/2103190813070168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2853/2103190813070169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2854/2103190813070170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2855/2103190813070171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2856/2103190813070172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2857/2103190813070173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2858/2103190813070174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2859/2103190813070175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2860/2103190813070176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2861/2103190813070177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2862/2103190813070178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2863/2103231055270001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2864/2103231055270002.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2865/2103231055270003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2866/2103231055270004.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2867/2103231055270005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2868/2103231055270006.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2869/2103231055270007.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2870/2103231055270008.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2871/2103231055270009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2872/2103231055270010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_n_189_de_2021_matheus_-_calcamentos_no_bairro_prata.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_n_190_de_2021_matheus_-_correios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_n_191_de_2021_matheus_-_finalizacao_de_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_n_192_de_2021_matheus_-_semaforo_ou_redutor_de_velocidade_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_n_193_de_2021_matheus_-_medidas_de_prevencao_aedes_aegypti_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_n_194_de_2021_alex_-_subvencao_lagarto_futebol_club_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_n_195_de_2021_vilanio_-_construcao_de_quadra_poliesportival.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_n_196_de_2021_vilanio_-_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_n_197_de_2021_vilanio_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_n_198_de_2021_vilanio_-medidas_contra_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_n_199_de_2021_vilanio_-_alargamento_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2884/indicacao_n_200_de_2021_rubinho_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2885/indicacao_n_201_de_2021_rubinho_-_reforma_da_praca_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_n_202_de_2021_belizario_-_calcamento_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_n_203_de_2021_vilanio_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_n_204_de_2021_vilanio_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_n_205_de_2021_matheus_-_calcamento_em_vias_do_queiroz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_n_206_de_2021_matheus_-_cata_treco.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2891/indicacao_n_207_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2892/indicacao_n_208_de_2021_genisson_-_revitalizacao_de_campos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2893/indicacao_n_209_de_2021_genisson_-_revitalizacao_da_rodovia_265.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2894/indicacao_n_210_de_2021_genisson_-_distribuicao_de_sementes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2895/indicacao_n_211_de_2021_josivan_-__calcamento_pov._porcoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2896/indicacao_n_212__de_2021_josivan_-__praca_do_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2897/indicacao_n_213_de_2021_matheus_-_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2898/indicacao_n_214_de_2021_matheus_-_calcadao_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n_215_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2900/indicacao_n_216_de_2021_alex_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2901/indicacao_n_217_de_2021_josivaldo_-_pavimentacao_asfaltica_trav._zeca_de_milha.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2902/indicacao_n_218_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n_219_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2904/indicacao_n_220_de_2021_washington_-_quebra-molas_pov._fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2905/indicacao_n_221_de_2021_sandro_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2906/indicacao_n_222_de_2021_vilanio_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_n_223_de_2021_vilanio_-_criacao_do_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_n_224_de_2021_vilanio_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_n_225_de_2021_vilanio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_n_226_de_2021_vilanio_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2911/indicacao_n_227_de_2021_vilanio_-_redutores_de_velocidade_-_pista_da_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2912/indicacao_n_228_de_2021_vilanio_-construcao_de_praca_pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2913/indicacao_n_229_de_2021_josivaldo_-_implantacao_da_clinica-escola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2914/indicacao_n_230_de_2021_josivaldo_-_calcamento_conj._maria_de_petu.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2915/indicacao_n_231_de_2021_genisson_-_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2916/indicacao_n_232_de_2021_matheus_-_kits_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2917/indicacao_n_233_de_2021_matheus_-_vacinacao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_n_234_de_2021_matheus_-limpeza_de_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_n_235_de_2021_matheus_-_contratacao_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_n_236_de_2021_matheus_-recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_n_237_de_2021_genisson_-_quebra-molas_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_n_238_de_2021_marcelo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_n_239_de_2021_amilton_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n_240_de_2021_washington_-_ambulancia_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n_241_de_2021_amilton_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2926/indicacao_n_242_de_2021_amilton_-_reforma_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2927/indicacao_n_243_de_2021_washington_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2928/indicacao_n_244_de_2021_washington_-_quebra-molas_pov._mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2929/indicacao_n_245_de_2021_washington_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2930/indicacao_n_246_de_2021_washington_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_n_247_de_2021_belizario_-_melhorias_na_rede_de_abast._-_deso.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_n_248_de_2021_washington_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_n_249_de_2021_washington_-_calcamento_conj._no_pov._olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_n_250_de_2021_genisson_-_trevo_da_brasilia_e_jenipapo_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_n_251__de_2021_sandro_-_ponto_de_apoio_a_saude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_n_252_de_2021_belizario_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_n_253_de_2021_belizario_-_poco_artesiano_na_sena.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_n_254_de_2021_carlos_do_gas_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_n_255_de_2021_carlos_do_gas_-_povoado_urubu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_n_256de_2021_josivaldo_-_reforma_da_escola_brasil.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_n_257_de_2021_josivaldo_-_vacina_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_n_258_de_2021_marcelo_-_cobertura_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_n_259_de_2021_vilanio_-_auxilio_funeral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_n_260_de_2021_matheus_-_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_n_261_de_2021_matheus_-_manutencao_e_funcionamento_de_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2975/indicacao_n_262_de_2021_matheus_-_corujao_da_vacinacao_econvenio_com_a_ufs.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_n_263_de_2021_matheus_-_reforma_da_praca_angola_cachorro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_n_264_de_2021_matheus_-_recuperacao_de_estrada_pururuca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_n_265_de_2021_matheus_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_n_266_de_2021_washington_-_esgotamento_trav_rua_c.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_n_267__de_2021_rubinho_-_pratas_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_n_268_de_2021_rubinho_-_santo_antonio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2982/indicacao_n_269_de_2021_rubinho_-_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2983/indicacao_n_270___de_2021_sandro_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_n_271_de_2021_amilton_-_travessa_jose_vieira_filho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2985/indicacao_n_272_de_2021_marcelo_-_calcamento_rua_sta_clara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2986/indicacao_n_273_de_2021_carlos_do_gas_-_cestas_basicas_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2987/indicacao_n_274_de_2021_marcelo_-_calcamento_rua_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2988/indicacao_n_275_de_2021_marcelo_-_poco_artesiano_pov._acuzinho.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2996/indicacao_n_276_de_2021_genisson_-_eja_escola_maria_candida.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_n_277_de_2021_sandro_-_escola_inglaterra.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_n_278_de_2021_sandro_-_doacao_de_milho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_n_279_de_2021_carlos_-_revitalizacao_da_bica_pov._urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_n_280_de_2021_carlos_-_implantacao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_n_281_de_2021_carlos_-_kits_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3002/indicacao_n_282_de_2021_carlos_-_reforma_da_praca_sebastiao_garcez.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3003/indicacao_n_283_de_2021_washington_-_posto_policial_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3004/indicacao_n_284_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3005/indicacao_n_285_de_2021_washington_-_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3006/indicacao_n_286_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3007/indicacao_n_287_de_2021_matheus_-_canal_do_loiola_e_rua_da_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_n_288_de_2021_matheus_-_reforna_do_marco_inicial.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_n_289_de_2021_matheus_-_drenagem_av._antonio_francisco_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_n_290_de_2021_matheus_-_calcamento_e_drenagem_rua_dr._evandro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_n_291de_2021_matheus_-_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3012/indicacao_n_292_de_2021_marcelo_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3013/indicacao_n_293_de_2021_marcelo_-_auxilio_emergencial_municipal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3015/indicacao_n_295_de_2021_matheus_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3016/indicacao_n_296_de_2021_matheus_-_bueiros_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3017/indicacao_n_297_de_2021_josivaldo_-_clinica_veterinaria_popular.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3018/indicacao_n_298_de_2021_washington_-_manutencao_poco_artesiano_-_pov._piabas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3019/indicacao_n_299_de_2021_washington_-_rondas_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3020/indicacao_n_300_de_2021_belizario_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3021/indicacao_n_301_de_2021_belizario_-_implatacao_de_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3022/indicacao_n_302_de_2021_matheus_-_recapeamento_da_rod._se_-_170.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3023/indicacao_n_303_de_2021_matheus_-_reforma_praca_jose_gaudencio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3024/indicacao_n_304_de_2021_carlos_-_praca_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3025/indicacao_n_305_de_2021_carlos_-_capinagem_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3026/indicacao_n_306_de_2021_carlos_-_ambulancia_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3027/indicacao_n_307_de_2021_carlos_-_gati_secretaria_de_seguranca_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_n_308_de_2021_carlos_-_guarda_municipal_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3029/indicacao_n_309_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_n_310_de_2021_genisson_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3031/indicacao_no_311_de_2021_genisson_-_praca_e_reforma_da_quadra_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3045/indicacao_n_312_de_2021_carlos_-_capinagem.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3046/indicacao_n_313_de_2021_carlos_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_n_314_de_2021_luiz_carlos_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_n_315_de_2021_luiz_carlos_-__emenda_-_gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3049/indicacao_n_316_de_2021_vilanio_-_auxilio_aos_artistas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_n_317_de_2021_vilanio_-_procon.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_n_318_de_2021_vilanio_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_n_319__de_2021_genisson_-__cosntrucao_de_posto_ubs_quirino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_n_320_de_2021_genisson_-_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_n_321_de_2021_genisson_-_colocacao_de_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_n_322__de_2021_marta_-__vacina_para_caixa_de_supermercado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3056/indicacao_n_323_de_2021_matheus_-_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_n_324_de_2021_josivaldo_-_recuperacao_do_calcamento_povoado_s._antonio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_n_325_de_2021_vilanio_-_aparelho_oximetro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_n_326_de_2021_washington_-_cohidro_-_quilombo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_n_327_de_2021_washington_-_praca_e_calcamento_mariquita.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_n_328_de_2021_washington_-_internet.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_n_329_e_2021_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_n_330_de_2021_matheus_-_placas_para_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_n_331_de_2021_matheus_-_absorventes_gratuitos.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_n_332_de_2021_alex_-_bancarios_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_n_333_de_2021_alex_-_caixa_de_lotericas_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_n_334_de_2021_vilanio_-_calcamentos_na_colonia_treze_e_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_n_335_de_2021_vilanio_-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_n_336_de_2021_matheus__-_placas_de_denominacao_nos_povoados.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_n_337_de_2021_matheus__-_operadoras_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_n_338_de_2021_marcelo_-_vigilantes_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_n_339_de_2021_washington_-_ponto_de_apoio_de_saude_da_familia_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_n_340_de_2021_washington_-_cohidro_-_carcara.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_n_341_de_2021_washington_-_posto_de_saude_-_bonfim.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_n_342_de_2021_washington_-_manutecao_do_poco_-_tapera_dos_modesto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_n_343__de_2021_josivaldo_-_ponto_de_apoio_a_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_n_344__de_2021_matheus_-_drenagem_rua_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_n_345__de_2021_matheus_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_n_346_de_2021_belizario_-_assentamento_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_n_347_de_2021_belizario_-_povoado_sena.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_n_348_de_2021_washington_-_caminhao_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_n_349_de_2021_genisson_-_pav._estrada_de_edmilson_e_trav_2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_n_350_de_2021_genisson_-_campo_de_areia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_n_351_de_2021_genisson_-_emendas_-_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_n_352_de_2021_matheus_-_ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_n_353_de_2021_matheus_-_rocagem_e_jardinagem_-_ladeira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_n_354_de_2021_matheus_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_n_355_de_2021_sandro_-_vestiario_pov._boeiro.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_n_356_de_2021_sandro_-_teste_de_covid_para_os_feirantes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_n_357_de_2021_vilanio_-_aumento_d_beneficiarios.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_n_358_de_2021_belizario_-_psicologos_e_assistentes_sociais_para_escolas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3100/indicacao_n_359_de_2021_belizario_-_caixa_d_agua-_rio_fundo_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3101/indicacao_n_360_de_2021_belizario_-_fiscalizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_n_361_de_2021_marta_-__vacina_covid_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_n_362_de_2021_carlos_do_gas_-_calcamento_limpeza_e_picarragem_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_n_363_de_2021_carlos_do_gas_-_construcao_de_uma_nova_praca_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_n_364_de_2021_carlos_do_gas_-_semaforo_rua_de_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_n_365_de_2021_matheus_-_apae.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_n_366_de_2021_matheus_-bueiro_proximo_a_rodoviaria_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_n_367_de_2021_matheus_-_coopcal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_n_368_de_2021_sandro_-_reforma_da_praca_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_n_369_de_2021_sandro_-_reforma_da_escola_jose_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_n_370_de_2021_genisson_-_construcao_de_campo_de_areia_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_n_371_de_2021_washington_-_entrada_da_taperinha_-_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_n_372_de_2021_genisson_-_limpeza_e_rocagem_residencial_jose_raimundo_paixao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_n_373_de_2021_rubens_-_calcamento_travessa_ismael_silveira_-_tanque.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_n_374_de_2021_rubens_-_vestiario_povoado_tanque.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3126/indicacao_n_375_de_2021_washington_-_vestiarios_povoados_mariquita_olhos_d_agua_e_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_n_376_de_2021_washington_-_atendimento_medico_carcara_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_n_377_de_2021_washington_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_n_378_de_2021_vilanio_-_conselho_tutelar_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacao_n_379_de_2021_gordinho_-_vestiarios_povoados_poeirao_luiz_freire_e_porcoes.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacao_n_380_de_2021_genisson_-_torre_da_vivo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacao_n_381_de_2021_genisson_-_barragem_vaza_barris.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacao_n_382_de_2021_josivaldo_-_tota_praca_exposicao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacao_n_383_de_2021_sandro_-_pavimentacao_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacao_n_384_de_2021_matheus_-testes_da_covid.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_n_385_de_2021_matheus_-_festival_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_n_386_de_2021_matheus_-_pavimentacao_rua_jose_antonio_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacao_n_387_de_2021_marta_-__ifs.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacao_n_388_de_2021_carlos_-_boca_de_lobo_-_deso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacao_n_389_de_2021_carlos_-_belivaldo_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacao_n_390_de_2021_carlos_-_praca_na_brasilia.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_n_391_de_2021_carlos_-_contratar__agente_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_n_392_de_2021_carlos_-_insercao_dos_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_n_393_de_2021_sandro_-__reforma_das_escolas_mateus_jose_e_nelson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_n_394_de_2021_genisson_-__emenda_-_laercio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_n_395_de_2021_washington_-_umei_maria_clara.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_n_396_de_2021_washington_-_taxistas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_n_397_de_2021_matheus_-_medidas_sanitarias_volta_as_aulas_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_n_398_de_2021_matheus_-_manutencao_dos_semaforos_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_n_399_de_2021_marcelo_-_ambulancia_para_o_povoado_pururuca_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_n_400_de_2021_gordinho_-_ponto_de_apoio_com_maquinas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_n_401_de_2021_gordinho_-_relatorio_pavimentacoes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_n_402_de_2021_gordinho_-_subprefeituras.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_n_403_de_2021_vilanio_-_empresas_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3166/indicacao_n_404__de_2021_belizario_-_servidoras_gestantes_-_afastar_devido_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3167/indicacao_n_405__de_2021_belizario_-_carteira_do_autista.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3168/indicacao_n_406__de_2021_belizario_-_cameras_de_seguranca_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3169/indicacao_n_407_de_2021_sandro_-__reforma_das_umei_tainah_santos_e_anatolio_garcia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3170/indicacao_n_408_de_2021_sandro_-__contratacao_de_nefrologista.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_n_409_de_2021_marcelo_-_quebra-molas_na_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_n_410_de_2021_washington_-_quadra_de_esporte_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_n_411_de_2021_genisson_-_quadra_de_esporte_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_n_412_de_2021_genisson_-_iluminacao_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_n_413_de_2021_genisson_-__emenda_-_jose_valdevan.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_n_414_de_2021_genisson_-_barreira_sanitaria_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_n_415_de_2021_genisson_-_miniterminal_e_reforma_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_n_416_de_2021_marta_-__oferta_de_fisioterapia_as_gestantes.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_n_417_de_2021_matheus_-__vacinacao_dos_alunos_de_internato.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_n_418_de_2021_matheus_-__atendimento_regular_no_posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_n_419_de_2021_matheus_-__criacao_de_um_plano_de_testagem_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_n_420_de_2021_matheus_-__mutirao_para_glaucoma_catarata_e_demais_doencas_da_visao_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_n_421__de_2021_josivaldo_-_calcamento_rua_jose_nicolau_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_n_422__de_2021_josivaldo_-_vacina_covid_telecom.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_n_423_de_2021_rubinho_-_construcao_da_praca_da_igreja_do_povoado_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3186/indicacao_n_424_de_2021_rubinho_-_calcamentos_rua_nossa_senhora_da_piedade_e_rua_do_boi_berrando_-_pocao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_n_425_de_2021_marta_-__pracas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_n_426_de_2021_matheus_-__reanalise_da_lei_complementar_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3189/indicacao_n_427_de_2021_matheus_-__certidao_negativa_de_debito.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3190/indicacao_n_428_de_2021_matheus_-_projeto_de_valorizacao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_n_429_de_2021_matheus_-_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_n_430_de_2021_matheus_-_inspecao_no_mercado_municipal_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_n_431_de_2021_vilanio_-_ponto_de_testagem_para_covid_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_n_432_de_2021_luiz_carlos_-_emendas_aos_deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_n_433_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_n_434_de_2021_luiz_carlos_-_emendas_aos_senadores.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_n_435_de_2021_luiz_carlos_-_conjuntos_habitacionais_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_n_436__de_2021_josivaldo_-_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_n_437_de_2021_genisson_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_n_438_de_2021_genisson_-__emenda_-_senadora_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_n_439_de_2021_belizario_-_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3202/indicacao_n_440_de_2021_sandro_-_biblioteca_virtual.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3203/indicacao_n_441_de_2021_valmir_-_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3204/indicacao_n_442_de_2021_marta_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3205/indicacao_n_443_de_2021_marta_-_ajuda_de_custo_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3206/indicacao_n_444__de_2021_marta_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3207/indicacao_n_445__de_2021_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3208/indicacao_n_446_de_2021_matheus_-_sinalizacoes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3209/indicacao_n_447_de_2021_matheus_-_finalizacao_de_onras_de_calcamento_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3210/indicacao_n_448_de_2021_matheus_-_corujao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_n_449_de_2021_sandro_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_n_450_de_2021_luiz_carlos_-_emendas_aos_deputados_federais_-_telefonia_movel.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_n_451_de_2021_valmir_-_vestuario_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_n_452_de_2021_vilanio_-_asfalto_no_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_n_453_de_2021_vilanio_-_vacina_para_os_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_n_454_de_2021_vilanio_-_som_e_paredao.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_n_455_de_2021_vilanio_-_atendimento_no_feriado_e_finais_de_semana.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_n_456_de_2021_vilanio_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_n_457_de_2021_marcelo_-_emendas_ao_deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_n_458_de_2021_belizario_-_cardioversor.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_n_459_de_2021_belizario_-_telefone_0800.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_n_460_de_2021_belizario_-_esportes_no_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_n_461__de_2021_washington_-_manutencao_do_poco_artesiano_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3224/indicacao_n_462_de_2021_josivaldo_-_construcao_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_n_463_de_2021_marcelo_-_emendas_ao_deputado_federal_e_senadores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_n_464_de_2021_marcelo_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_n_465_de_2021_genisson_-_alocacao_de_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_n_466_de_2021_valmir_-_terraplanagem_e_epicarragem.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_n_467_de_2021_sandro_-_apliacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_n_468_de_2021_rubinho_do_tanque_-_emendas_ao_deputado_federal_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3256/indicacao_n_469_de_2021_dwith_-__deso.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3257/indicacao_n_470_de_2021_dwith_-__construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3258/indicacao_n_471_de_2021_washington_-_ligacao_de_poco_artesianos_na_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3259/indicacao_n_472_de_2021_vilanio_-_atendimento_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3260/indicacao_n_473_de_2021_dwith_-__emenda_parlamentar_gustinho_ribeiro_-_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3261/indicacao_n_474_de_2021_dwith_-__deso_-_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3262/indicacao_n_475_de_2021_dwith_-__construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3263/indicacao_n_476_de_2021_sandro_-_taperinha_dos_gato.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3264/indicacao_n_477__de_2021_marta_-_limpeza_da_bica.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3265/indicacao_n_478_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3266/indicacao_no_479_de_2021_matheus_-_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3267/indicacao_n_480_de_2021_genisson_-_lrpd.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3268/indicacao_n_481_de_2021_belizario_-_lixo_eletronico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3270/indicacao_n_482_e_2021_matheus_-_sinalizacao_-_der.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3271/indicacao_n_483_de_2021_matheus_-_abrigo_e_hospital_veterinario.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3272/indicacao_n_484_de_2021_carlos_-_terraplanagem_e_picarragem_acuzinho_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3273/indicacao_n_485_de_2021_carlos_-_reforma_da_vilinha.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3274/indicacao_n_486_de_2021_marcelo_-_distribuicao_de_mudas_de_plantas_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3275/indicacao_n_487_de_2021_washington_-_lixao_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3276/indicacao_n_488_de_2021_washington_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3277/indicacao_n_489_de_2021_amilton_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3278/indicacao_n_490_de_2021_josivaldo_-_construcao_de_passeio_e_parquinho.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3279/indicacao_n_491de_2021_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3280/indicacao_n_492_de_2021_josivaldo_-_pavimentacao_do_quilombo_e_reposicao_de_lampadas_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_n_493_de_2021_matheus_-_emenda_de_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_n_494_de_2021_matheus_-_residencial_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_n_495_de_2021_matheus_-_bica_do_povoado_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_n_496_de_2021_matheus_-_conselho_municipal_-_conlgbt.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_n_497_de_2021_amilton_-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_n_498_de_2021_amilton_-_capinagem_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_n_499_de_2021_genisson_-_ciclovia_rodovia_se_-_170.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_n_500_de_2021_marta_-_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_n_501_de_2021_dwith_-__vestiario_povoaodo_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_n_502_de_2021_dwith_-__construcao_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_n_503_de_2021_dwith_-__calcamento_ruas_10_e_14.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3301/indicacao_n_504_de_2021_dwith_-__calcamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3302/indicacao_n_505_de_2021_carlos_-__reforma_de_posto_medico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3303/indicacao_n_506_de_2021_sandro_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3304/indicacao_n_507_de_2021_josivaldo_-_reducao_do_iss.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3305/indicacao_n_508_de_2021_vilanio_-_premiacao_por_desempenho_na_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3306/indicacao_n_509_de_2021_vilanio_-_acolhimento_a_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3307/indicacao_n_510__de_2021_vilanio_-_antiga_escola_em_ponto_de_apoio_a_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3308/indicacao_n_511_de_2021_vilanio_-_dia_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3309/indicacao_n_512_de_2021_vilanio_-_doacao_de_terreno_-_frigorifico_industrial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3310/indicacao_n_513_de_2021_vilanio_-_limpeza_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3311/indicacao_n_514_de_2021_marcelo_-__emenda_parlamentar_-_travessa_ze_serenoo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3312/indicacao_n_515_de_2021_marcelo_-__redutores_de_velocidade_na_rodovia_lourival_batista.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3313/indicacao_n_516_de_2021_marcelo_-__calcamento_travessa_jose_caetano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3314/indicacao_n_517_de_2021_valmir_-__calcamento_avenida_machado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3315/indicacao_n_518_de_2021_matheus_-_ruas_antonio_porfirio_maria_do_carmo_e_antonio_menezes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3316/indicacao_n_519_de_2021_matheus_-_recapeamento_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3317/indicacao_n_520__de_2021_washington_-__cosntrucao_de_posto_de_saude_pov_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3324/indicacao_n_521_de_2021_matheus_-_limpeza_do_lixo_rua_antonio_porfirio_e_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3325/indicacao_n_522_de_2021_vilanio_-_contratacao_de_medico_para_povoado_luis_freire.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3326/indicacao_n_523_de_2021_vilanio_-_calcamento_pista_do_campo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3327/indicacao_n_524_de_2021_vilanio_-_cursos_profissionalizantes_senac.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3328/indicacao_n_525_de_2021_vilanio_-_nova_agencia_da_cef.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3329/indicacao_n_526_de_2021_matheus_-_limpeza_praca_sebastiao_garcez.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3330/indicacao_n_527_de_2021_genisson_-__calcamento_rua_antonio_luiz_trindade.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3331/indicacao_n_528_de_2021_alex_-__emenda_parlamentar_avenida_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3332/indicacao_n_529_de_2021_alex_-_reposicao_da_lampadas_povoado_gaviao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3333/indicacao_n_530_de_2021_alex_-_doacao_de_area_para_instalacao_de_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3334/indicacao_n_531_de_2021_alex_-_revitalizacao_da_avenida_nossa_senhora_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3335/indicacao_n_532_de_2021_genisson_-__paisagismo_da_praca_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3336/indicacao_n_533_de_2021_sandro_-_cosnstrucao_de_cras.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3337/indicacao_n_534_de_2021_sandro_-_reforma_de_escola_adelina_maria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3338/indicacao_n_535_de_2021_rubinho_-_construcao_de_quadra_poliesportiva_povoado_tanque.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3339/indicacao_n_536_de_2021_josivaldo_-_recapeamento_crioulo_e_assentamento_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3340/indicacao_n_537_de_2021_josivaldo_-_abertura_de_portao_no_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3341/indicacao_n_538_de_2021_matheus_-_cef_especializada_em_agronegocio_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3342/indicacao_n_539_de_2021_matheus_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3343/indicacao_n_540_de_2021_alex_-__emenda_parlamentar_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3344/indicacao_n_541_de_2021_alex_-__reabertura_do_balneareio_bica.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3345/indicacao_n_542_de_2021_alex_-__recapeamento_rua_dr._laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3346/indicacao_n_543_de_2021_vilanio_-_revitalizacao_de_momumento_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3347/indicacao_n_544_de_2021_vilanio_-_capinacao_de_campos_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3348/indicacao_n_545_de_2021_vilanio_-_detetizacao_dos_predios_escolares.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3349/indicacao_n_546_de_2021_vilanio_-_ronda_policial_.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3350/indicacao_n_547_de_2021_sandro_-_placas_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3351/indicacao_n_548_de_2021_sandro_-_implantacao_de_academia.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3352/indicacao_n_549_de_2021_rubinho_-_construcao_de_praca_em_assentamento.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3353/indicacao_n_550_de_2021_gordinho_-_reforma_praca_santa_luzi.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3365/indicacao_n_551_de_2021_washington_-_manutencao_poco_artesiano_pov_carcara.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3366/indicacao_n_552__de_2021_dwitht_-_operacao_tapa_buracos_av_brasilia_e_nicolau_almeida.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3367/indicacao_n_553_de_2021_vilanio_-_contratacao_de_coveiro.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3368/indicacao_n_554_de_2021_vilanio_-_guia_de_funcionamento_de_parques_de_diversoes.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3369/indicacao_n_555_de_2021_vilanio_-_disponibilizacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3370/indicacao_n_556_de_2021_vilanio_-_governo_do_estado_-_incentivos_fiscais_ao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3371/indicacao_n_557_de_2021_rubinho_-_construcao_de_vestiario_no_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3372/indicacao_n_558_de_2021_rubinho_-_marcacao_de_consultas_no_pov._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3373/indicacao_n_559_de_2021_genisson_-_belivado_torre_movel.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3374/indicacao_n_560_de_2021_genisson_-_belivado_galpao_industriall.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3375/indicacao_n_561_de_2021_alex_-__emenda_parlamentar_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3376/indicacao_n_562_de_2021_gordinho_-_doacao_de_sementes_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3377/indicacao_n_563_de_2021_vilanio_-_internet_gratuita_em_pracas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3378/indicacao_n_564_de_2021_vilanio_-_documentacao_de_area_escolar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3379/indicacao_n_565_de_2021_vilanio_-_pocos_artesianos_-_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3380/indicacao_n_566_de_2021_vilanio_-_ronda_policial_cprv.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3381/indicacao_n_567__de_2021_dwitht_-_reabertura_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3382/indicacao_n_568_de_2021_marta_-_recapeamento_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3383/indicacao_n_569_de_2021_marta_-_limpeza_do_conjunto_laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3384/indicacao_n_570_de_2021_washington_-_bracos_da_iluminacao_publica_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3385/indicacao_n_571_de_2021_washington_-_reforma_da_escola_jose_marcelino_e_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3386/indicacao_n_572_de_2021_josivaldo_-_calcamento_da_rua_f.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3387/indicacao_n_573_de_2021_marcelo_-_construcao_de_estatua_.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3388/indicacao_n_574_de_2021_washington_-_ampliacao_da_rede_de_agua_na_mariquita_-_deso.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3389/indicacao_n_575_de_2021_genisson_-_belivado_pavimentacao_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3390/indicacao_n_576_de_2021_josivaldo_-_picarragem_estrada_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3391/indicacao_n_577_de_2021_belizario_-_quebra-molas_rua_joaquim_prata.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3392/indicacao_n_578_de_2021_belizario_-_traves_no_campo_do_povoado_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3393/indicacao_n_579_de_2021_marcelo_-_der_lampadas_de_led_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3394/indicacao_n_580_de_2021_marcelo_-_reforma_de_campo_de_futebol_marinho_correia.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3395/indicacao_n_581_de_2021_vilanio_-_obrigatoriedade_da_vacinacao_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3396/indicacao_n_582_de_2021_vilanio_-_reforma_de_academiia_ao_ar_livre_da_praca_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3397/indicacao_n_583_de_2021_josivan_-_reforma_de_quadra_esportiva_do_treze.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3398/indicacao_n_584_de_2021_vilanio_-_emendas_aos_deputados_federais_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3399/indicacao_n_585_de_2021_belizario_-_feira_de_profissoes.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3400/indicacao_n_586_de_2021_matheus_-_qr_code_nas_placas_de_reformas.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3401/indicacao_n_587_de_2021_matheus_-_atualizacao_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3402/indicacao_n_588_de_2021_washington_-_poda_das_arvores_do_povoado_taperinha_dos_gatos.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3403/indicacao_n_589_de_2021_genisson_-_ampliacao_no_horario_de_atendimento_ubs_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3404/indicacao_n_590_de_2021_alex_-_passagem_de_caminho_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3405/indicacao_n_591_de_2021_alex_-__instalacao_de_estatua_diego_costa.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3406/indicacao_n_592_de_2021_matheus_-_instalacao_de_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3407/indicacao_n_593_de_2021_matheus_-_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3408/indicacao_n_594_de_2021_matheus_-_animais_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3409/indicacao_n_595_de_2021_genisson_-_fumace_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3410/indicacao_n_596_de_2021_marta_-_calcamento_travessa_gerson_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3411/indicacao_n_597de_2021_josivsan_-_emendas_ao_deputado_federail_-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3412/indicacao_n_598de_2021_josivsan_-_emendas_ao_senador_alessandro-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3413/indicacao_n_599de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3414/indicacao_n_600_de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3415/indicacao_n_601_de_2021_josivsan_-_senador_alessandro-_doacao_de_tratores.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3442/indicacao_n_602_de_2021_carlos_-_terraplanagem_estrada_da_faixa.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3443/indicacao_n_603_de_2021_vilanio_-_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3444/indicacao_n_604_de_2021_vilanio_-_reforma_de_predio_para_abrigar_posto_medico.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3445/indicacao_n_605_de_2021_vilanio_-_repescagem_da_vacina_covid_19.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3446/indicacao_n_606__de_2021_dwitht_-_construcao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3447/indicacao_n_607_de_2021_josivaldo_-_picarragem_estrada_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3448/indicacao_n_608_de_2021_josivaldo_-_recuperacao_do_calcamento_da_rua_crisvaldo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3449/indicacao_n_609_de_2021_matheus_-_centro_de_atendimento_ao_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3458/indicacao_n_610_de_2021_marta_-_emenda_para_recapeamento_asfaltico_av_brasilia_e_nicolau_almeida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3459/indicacao_n_611_de_2021_marcelo_-__redutores_de_velocidade_na_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3460/indicacao_n_612_de_2021_matheus_-_busca_ativa_na_vacinacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3461/indicacao_n_613_de_2021_josivaldo_-_caixa_d_agua_escola_eduvirgens.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3466/indicacao_n_614_de_2021_josivaldo_-_melhorias_das_estradas_do_povoado_quilombo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3467/indicacao_n_615_de_2021_marcelo_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3468/indicacao_n_616_de_2021_marcelo_-_prefeitura_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3469/indicacao_n_617_de_2021_matheus_-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_n_618_de_2021_washington_-_calcamento_entrada_do_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_n_619_de_2021_washington_-_belivaldo_-_calcamento_entrada_do_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3482/indicacao_n_620_de_2021_valmir_-_entrada_da_taperinha_-_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3483/indicacao_n_621_de_2021_josivaldo_-_reforma_do_mercado_da_banana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3484/indicacao_n_622_de_2021_vilanio_-_reforma_do_telhado_da_ubs_padre_almeida_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3485/indicacao_n_623_de_2021_vilanio_-_criacao_de_guia_turistico.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3486/indicacao_n_624_de_2021_matheus_-_rejuste_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3487/indicacao_n_625_de_2021_belizario_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3488/indicacao_n_626_de_2021_sandro_-_reposicao_de_lampadas_sindicalista_antonio_francisco.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3489/indicacao_n_627_de_2021_matheus_-_projeto_de_lei_animais.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3490/indicacao_n_628_de_2021_washington_-_emenda_parlamentar_poco_artesiano_nos_povoados_bomfim_e_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3491/indicacao_n_629_de_2021_josivaldo_-_pavimentacao_asfaltica_da_avenida_antonio_francisco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3492/indicacao_n_630__de_2021_josivaldo_-_medico_para_o_posto_de_saude_da_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3493/indicacao_n_631_de_2021_josivaldo_-_calcamento_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3494/indicacao_n_632_de_2021_washington_-_emenda_parlamentar_-_fabio_mitidieri_calcamento_entrada_de_taperinha.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3495/indicacao_n_633_de_2021_matheus_-_recuperacao_das_estradas_vicinais_dos_povoados_carcara_e_flechas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3496/indicacao_n_634_de_2021_josivan_-_construcao_de_projetos_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3497/indicacao_n_635_de_2021_vilanio_-_emendas_do_deputados_federal_gustinho_-_programam_calca_mais.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3498/indicacao_n_636_de_2021_matheus_-_projeto_de_lei_-_auxilio_cultura.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3499/indicacao_n_637_de_2021_matheus_-_limpeza_e_manutencao_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3500/indicacao_n_638_de_2021_josivan_-_construcao_de_projetos_de_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3501/indicacao_n_639_de_2021_josivaldo_-_limpeza_e_capinacao_da_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3502/indicacao_n_640_de_2021_carlos_-_emenda_kitty_lima_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3503/indicacao_n_641_de_2021_carlos_-_emenda_gustionho_e_mitidieri__-_praca.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3504/indicacao_n_642_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_homem_e_mulher.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3505/indicacao_n_643_de_2021_carlos_-_emenda_rogerio_carvalho_-_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3506/indicacao_n_644_de_2021_marta_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3507/indicacao_n_645_de_2021_marta_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3508/indicacao_n_646_de_2021_marta_-_pavimentacao_asfaltica_da_avenida_sen_francisco_leite_neto.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3509/indicacao_n_647de_2021_washington_-_praca_no_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3510/indicacao_n_648_de_2021_genisson_-_ponto_da_caixa_economica_no_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3520/indicacao_n_649_de_2021_josivaldo_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3521/indicacao_n_650_de_2021_josivaldo_-_emenda_parlamentar_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3522/indicacao_n_651_de_2021_genisson_-_carreta_itinerante_da_saude_do_homem_e_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3523/indicacao_n_652_de_2021_marcelo_-_carreta_itinerante_da_saude_do_homem_e_da_mulher_no_treze.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3524/indicacao_n_653_de_2021_sandro_-_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3525/indicacao_n_654_de_2021_sandro_-_casa_da_musica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3526/indicacao_n_655_de_2021_genisson_-_caps_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3527/indicacao_n_656_de_2021_genisson_-_casa_de_apoio_na_capital_para_usuarios.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3528/indicacao_n_657_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_do_amore_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3529/indicacao_n_658_de_2021_josivaldo_-_contratacao_de_medico_para_o_povoado_pururuca_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3531/indicacao_n_660_de_2021_josivaldo_-_limpeza_e_recuperacao_esquina_rua_luiz_fontes.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3532/indicacao_n_661_de_2021_washington_-_reforma_da_estrutura_da_caixa_dagua_pov_mariquita.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3533/indicacao_n_662_de_2021_genisson_-_climatizacao_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3534/indicacao_n_663_de_2021_gilberto_-_melhorias_na_rede_de_abast._-_deso.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3535/indicacao_n_664_de_2021_genisson_-_crie_-_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3536/indicacao_n_665_de_2021_matheus_-_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3537/indicacao_n_666_de_2021_washington_-_ampliacao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3538/indicacao_n_667_de_2021_sandro_-_revitalizacao_da_praca_jose_justiniano.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3539/indicacao_n_668_de_2021_josivaldo_-_calcamento_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3540/indicacao_n_669_de_2021_genisson_-_reforma_de_escola_do_estado_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3541/indicacao_n_670_de_2021_vilanio_-_implantacao_de_academia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3542/indicacao_n_671_de_2021_vilanio_-_confeccao_de_decreto_sobre_o_entorno_do_campo_de_futebol_marinho_correia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3543/indicacao_n_672_de_2021_washington_-_revitalizacao_do_chafariz_pov_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3544/indicacao_n_673_de_2021_marta_-_rede_de_protecao_capinacao_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3562/indicacao_n_674_de_2021_genisson_-_pracas_e_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3563/indicacao_n_675_de_2021_genisson_-__terraplanagem_e_picarragem_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3564/indicacao_n_676_de_2021_sandro_-_implantacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3565/indicacao_n_677_de_2021_matheus_-_centro_de_recuperacao_pos_covid_19.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3566/indicacao_n_678_de_2021_washington_-_recuperacao_dos_pocos_artesianos_candeal_da_tapera_quilombo_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3567/indicacao_n_679_de_2021_genisson_-_iluminacao_publica_de_trevo_da_brasilia_e_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3568/indicacao_n_680_de_2021_vilanio_-_limpeza_de_terrreno_de_escola.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3569/indicacao_n_681_de_2021_vilanio_-_transporte_para_funcionarios_da_secretaria_de_saude_no_treze.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3570/indicacao_n_682_de_2021_dwitht_-_manilhas_da_rua_01_-_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3571/indicacao_n_683_de_2021_dwitht_-_pavimentacao_asfaltica_das_ruas_08_11_12_e_13.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3572/indicacao_n_684_de_2021_dwitht_-_recuperacao_asfaltica_da_rua_direita.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3573/indicacao_n_685_de_2021_genisson_-_iluminacao_da_avenida_jose_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3574/indicacao_n_686_de_2021_washington_-_emenda_parlamentar_vias_nos_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3586/indicacao_n_687_de_2021_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3587/indicacao_n_688_de_2021_vilanio_-_natal_iluminado.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3588/indicacao_n_689_de_2021_vilanio_-_podagem_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3589/indicacao_n_690_de_2021_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3590/indicacao_n_691_de_2021_matheus_-_terraplanagem_e_picarragem_dos_povoados_coqueiro_e_sobrado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3591/indicacao_n_692_de_2021_matheus_-_pavimetacao_palelepipedal.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3592/indicacao_n_693_de_2021_sandro_-_vacinacao_de_alunos_e_professores.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3593/indicacao_n_694_de_2021_matheus_-_licitacao_para_reabertura_dos_boxes_do_mercado_jose_correa_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3594/indicacao_n_695_de_2021_genisson_-_incentivo_ao_turismo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3595/indicacao_n_696_de_2021_washington_-_construcao_de_quadra_poliesportival_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3596/indicacao_n_697_de_2021_sandro_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3597/indicacao_n_698_de_2021_vilanio_-_campanha_de_vacinacao_de_alunos_e_professores.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3598/indicacao_n_699_de_2021_genisson_-_fornecimento_e_abastecimento_de_agua_-_governador.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3599/indicacao_n_700_de_2021_josivaldo_-_semaforo_na_travessa_josias_machado_com_av_zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3600/indicacao_n_701_de_2021_marcelo_-_conserto_do_calcamento_do_conj._leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3601/indicacao_n_702_de_2021_marcelo_-_conclusao_de_calcamento_do_conj._leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3602/indicacao_n_703_de_2021_genisson_-_ornamentacao_natalina_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3603/indicacao_n_704_de_2021_vilanio_-_fiscalizacaop_de_sinalizacaode_avenida.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3604/indicacao_n_705_de_2021_vilanio_-_construcao_de_vestiario.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3605/indicacao_n_706_de_2021_sandro_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3606/indicacao_n_707_de_2021_sandro_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3607/indicacao_n_708_de_2021_rubinho_-_troca_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3608/indicacao_n_709_de_2021_washington_-_construcao_de_cras_no_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3609/indicacao_n_710_de_2021_marcelo_-_acessibilidade_em_pracas.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3610/indicacao_n_711_de_2021_genisson_-_revitalizacao_de_praca_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3611/indicacao_n_712_de_2021_vilanio_-_instalacao_de_caixa_coletora_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3612/indicacao_n_713_de_2021_vilanio_-_contratacao_de_medico_e_acs.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3613/indicacao_n_714_de_2021_josivaldo_-_retomada_do_programa_todo_som.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3614/indicacao_n_715_de_2021_belizario_-_disponibilidade_de_cadeiras_de_rodas_nas_escolas_publicas_privadas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3615/indicacao_n_716_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3616/indicacao_n_717_de_2021_belizario_-_escola_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3617/indicacao_n_718_de_2021_matheus_-_implantacao_de_placas_de_obras_em_andamento.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3618/indicacao_n_719_de_2021_matheus_-_finalizacao_da_sinalizacao_nova_entrada.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3619/indicacao_n_720_de_2021_vilanio_-_ampliacao_do_horario_das_ubs_treze__ademar_de_carvalho_e_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3620/indicacao_n_721_de_2021_gilberto_fumace_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3621/indicacao_n_722_de_2021_genisson_-_tendas_para_provas_do_detran.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3622/indicacao_n_723_de_2021_matheus_-_publicacao_da_escala_de_medicos_veterinarios_e_dos_mutiroes_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3623/indicacao_n_724_de_2021_josivaldo_-_unidade_movel_de_saude.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3624/indicacao_n_725_de_2021_josivaldo_-_canteiro_central_av._zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3625/indicacao_n_726_de_2021_vilanio_-_torre_de_telefonia_movel_nos_pov_colonia_13_jenipapo_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3626/indicacao_n_727_de_2021_vilanio_-_plano_de_retomada_dos_natais_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3627/indicacao_n_728_de_2021_vilanio_-construcao_quadras_de_volei_de_areia.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3628/indicacao_n_729_de_2021_vilanio_-_reposicao_de_lampadas_pov._estancinha_1.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3629/indicacao_n_730_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3630/indicacao_n_731_de_2021_sandro_-_pavimentacao_asfaltica_rua_do_asilo_e_rua_g_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3631/indicacao_n_732_de_2021_genisson_-_limpeza_e_rocagem_da_rodovia_265.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3632/indicacao_n_733_de_2021_gilberto_-_centro_de_fisioterapia_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3633/indicacao_n_734_de_2021_washington_-_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3634/indicacao_n_735_de_2021_vilanio_-_emenda_quandra_de_futsal_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3635/indicacao_n_736_de_2021_matheus_-_refis.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3636/indicacao_n_737_de_2021_josivaldo_-_mudanca_da_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3637/indicacao_n__738_de_2021_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3638/indicacao_n__739_de_2021_belizario_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3639/indicacao_n__740_de_2021_valmir_-_lampadas_de_led_av._augusto_franco_e_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3640/indicacao_n_741_de_2021_genisson_-_cras_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3642/indicacao_n_742_de_2021_genisson_-_decoracao_natalina_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3643/indicacao_n_743_de_2021_marcelo_-_limpa_fosse_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3644/indicacao_n_744_de_2021_josivaldo_-_adicional_insalubridade_aos_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3645/indicacao_n_745_de_2021_genisson_-_calcamento_estrada_da_taboca.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3646/indicacao_n_746_de_2021_josivaldo_-_picarragem_e_pavimentacao__paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3647/indicacao_n_747_de_2021_genisson_-_duplicacao_de_oferta_da_merenda_escola.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3648/indicacao_n_748_de_2021_genisson_-_deso_-_limpeza_do_resertorio_tabocas.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3649/indicacao_n_749_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3650/indicacao_n_750_de_2021_marta_-_reforma_de_abrigo_de_onibus_da_varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3651/indicacao_n_751_de_2021_marta_-_fotografias_de_artur_reis_e_josefa_monteiro_no_centro_de_idosos_.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3652/indicacao_n_752_de_2021_matheus_-_mutirao_contra_indigencia_atraves_do_registro_civil.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3680/indicacao_n_753_de_2021_genisson_-_bradesco.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3681/indicacao_n_754_de_2021_genisson_-_calcamentos_para_o_jenipapo_e_regiao_-_calca_mais.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3682/indicacao_n_755_de_2021_genisson_-_reforma_de_posto_de_policia_governador_belivaldo_chagas.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3683/indicacao_n_756_de_2021_matheus_-_dre_sinalizacao_da_ponte_vazza_barris.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3684/indicacao_n_757_de_2021_matheus_-_estrutura_e_divulgacao_das_atividades_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3685/indicacao_n_758_de_2021_sandro_-__construcao_de_quadra_da_escola_mateus_jose.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3686/indicacao_n_759_de_2021_sandro_-__reforma_de_praca_francisco_jose_-_plafan.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3687/indicacao_n_760_de_2021_matheus_-_programa_de_enfrentamento_a_evasao_escolar.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3688/indicacao_n_761_de_2021_matheus_-_recapeamento_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3703/indicacao_n_762_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3704/indicacao_n_763_de_2021_josivaldo_-_redutores_de_velocidade_quebra_-molas_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3705/indicacao_n_764_de_2021_josivaldo_-_instalacao_da_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3715/indicacao_n_766_de_2021_vilanio_-_contratacao_de_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3716/indicacao_n_767de_2021_vilanio_-_envio_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3717/indicacao_n_768_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3718/indicacao_n_769_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3719/indicacao_n_770_de_2021_vilanio_-_motos_fumace.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3720/indicacao_n_771_de_2021_vilanio_-_contracao_de_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3721/indicacao_n_772_de_2021_vilanio_-_envio_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3722/indicacao_n_773_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3723/indicacao_n_774_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3724/indicacao_n_775_de_2021_vilanio_-_motos_fumace.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3725/indicacao_n_776_de_2021_vilanio_-_convenio_com_o_hospital_amparo_de_maria.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3726/indicacao_n_777_de_2021_dwitht_-_revitalizacao_de_piscinas_naturais.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3727/indicacao_n_778_de_2021_dwitht_-_revitalizacao_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3728/indicacao_n_779_de_2021_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3729/indicacao_n_780_de_2021_josivaldo_-_instalacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3730/indicacao_n_781_de_2021_matheus_-_rejuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3731/indicacao_n_782_de_2021_matheus_-_projetos_de_lei_digitaliados_e_enviados_por_email.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3732/indicacao_n_783_de_2021_rubinho_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3733/indicacao_n_784_de_2021_rubinho_-_reforma_escola_povoado_pindoba.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3734/indicacao_n_785_de_2021_matheus_-_pagamentos_de_impostos_pelo_cartao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3735/indicacao_n_786_de_2021_washington_-_limpeza_e_capinacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3736/indicacao_n_787_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_paralelepipedal_e_praca.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3737/indicacao_n_788_de_2021_sandro_-_reposicao_de_lampadas_da_praca_da_ciaxa_dagua.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2943/requerimento_no_001_de_2021_marta_explanacao_valdilene_e_emilia.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2944/requerimento_no_002_de_2021_matheus_-_cartorio.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2957/requerimento_no_015_de_202_vilanio_-_explanacao_conselho_municpal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2960/requerimento_no_018_de_2021_matheus_-recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2994/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_048_de_2021_luiz_carlos_explanacao_luiza_-_secretaria_dea_industria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3067/requerimento_no_051_de_2021_matheus_-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3118/requerimento_no_069_de_2021_marta_quantitativo_a_sms.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_no_075_de_2021_matheus_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_no_076_de_2021_washington_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_no_091_de_2021_matheus_-_copia_do_ato_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_no_092_de_2021_matheus_-_taxa_dos_feirantes.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3234/requerimento_no_095_de_2021_marta_e_josivaldo_explanacao_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3291/requerimento_no_113_de_2021_genisson_-_seplan.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3295/requerimento_no_117_de_2021_matheus_-_semad.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3318/requerimento_no_117_de_2021_matheus_-_semad.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3354/requerimento_no_123_de_2021_matheus_-_sec._de_obras.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3356/requerimento_no_125_de_2021_vilanio_-_codise.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3358/requerimento_no_127_de_2021_alex_-_tenente-coronel_marconi.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3418/requerimento_no_136_de_2021_matheus_-_rosevannya_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3430/requerimento_no_148_de_2021_vilanio_-_representantes_da_uab.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3436/requerimento_no_154_de_2021_vilanio_-_messias_cooperativa_do_treze.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3437/requerimento_no_155_de_2021_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3455/requerimento_no_165_de_2021_alex_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3456/requerimento_no_166_de_2021_gilberto_-_fck.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3465/requerimento_no_171_de_2021_vilanio_-relatorio_dos_vacinados_grupo_prioritario_covi_19.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3472/requerimento_no_172_de_2021_vilanio_-_mirelle_de_souza_-_mbl.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3481/requerimento_no_181_de_2021_matheus_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3547/requerimento_no_193_de_2021_matheus_-_iuri_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3553/requerimento_no_199_de_2021_josivaldo_-_ryan.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3556/requerimento_no_202_de_2021_josivaldo_-_carlos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3577/requerimento_no_210_de_2021_amilton_-_explanacao_dep._fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3578/requerimento_no_211_de_2021_amilton_-_explanacao_dep._gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3579/requerimento_no_212_de_2021_amilton_-_explanacao_dep._ibrain_monteiro.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3580/requerimento_no_213_de_2021_amilton_-_explanacao_dep._goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3581/requerimento_no_214_de_2021_matheus_-_sema.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3584/requerimento_no_217_de_2021_sandro_-_explanacao_pe._fernandes_de_santana_santos.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3585/requerimento_no_218_de_2021_matheus_-_explanacao_guarda_municipal_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3653/requerimento_no_219_de_2021_amilton_-_explanacao_roberto_silva_-_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3657/requerimento_no_223_de_2021_sandro_-_explanacao_vitelmo_vieira_-_instituto_vida.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3672/requerimento_no_239_de_2021_alex_-_explanacao_dr._danniel_e_dr_caique_oab.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3677/requerimento_no_244_de_2021_marta_-_explanacao_professora_sandra_menta.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3678/requerimento_no_245_de_2021_josivaldo_-_gilson_oliveira.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3713/requerimento_no_253_de_2021_amilton_-_prefeitinho.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3714/requerimento_no_254_de_2021_josivaldo_-_paroco_-_novenario.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3740/requerimento_no_257_de_2021_matheus_-_belarmino_alves_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3743/requerimento_no_260_de_2021_matheus_-_relatorio_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3744/requerimento_no_261_de_2021_matheus_-_secretario_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3745/requerimento_no_262_de_2021_marta_fundeb_semed.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3746/requerimento_no_263_de_2021_matheus_-_relatorio_de_transportes_e_consertos.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3751/requerimento_no_268_de_202_gordinho_-_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2945/requerimento_no_003_de_2021_josivaldo_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2946/requerimento_no_004_de_2020_matheus_-congratulacao_lafaiete_luiz.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2947/requerimento_no_005_de_2021_josivan_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_no_006_de_2021_valmir_-_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2949/requerimento_no_007_de_2020_alex_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2950/requerimento_no_008_de_2020_matheus_-congratulacao_-_bayuvar.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2951/requerimento_no_009_de_2021_washington__-_pesar_-_egidio.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2952/requerimento_no_010_de_2021_washington__-_pesar_-_benjamin_viana.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2953/requerimento_no_011_de_2021_washington__-_pesar_-_januario.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2954/requerimento_no_012_de_2021_amilton_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2955/requerimento_no_013_de_2021_sandro_-congratulacao_a_medica.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2956/requerimento_no_014_de_2021_washington_-_mocao_de_pesar_george.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2958/requerimento_no_016_de_2021_alex_-congratulacao_rodrigo_macedo.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2959/requerimento_no_017_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2961/requerimento_no_019_de_2021_marta_-_pesar_-_acacia_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2962/requerimento_no_020_de_2021_washington_e_josivaldo_-_mocao_de_pesar_gileno.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2963/requerimento_no_021_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2964/requerimento_no_022_de_2021_washington_-congratulacao_jc.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2965/requerimento_no_023_de_2021_washington_-congratulacao_andre_lucas.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2966/requerimento_no_024_de_2021_marta_-congratulacao_norma.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2967/requerimento_no_025_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2968/requerimento_no_026_de_2021_marta_-_congratulacao_eraldo_de_carmelita.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2969/requerimento_no_027_de_2021_marta_-_pesar_-_dudu_da_autoescola.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2970/requerimento_no_028_de_2020_matheus_-congratulacao_-_vasconcelania.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2971/requerimento_no_029_de_2021_amilton_-_congratulacao_-_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_no_030_de_2021_carlos_-_congratulacao_-_adriana_menezes.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_no_031_de_2021_amilton_-_congratulacao_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2992/requerimento_no_033_de_2021_washington_-congratulacao_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_no_034_de_2021_matheus_-_mocao_de_pesar_hercilio.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2995/requerimento_no_036_de_2021_washington_-congratulacao_genisson.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3032/requerimento_no_037_de_2021_washington_-_governador_.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3033/requerimento_no_038_de_2021_carlos_-_congratulacao_-_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3034/requerimento_no_039_de_2021_vilanio_-_repudio_bradesco.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3035/requerimento_no_040_de_2021_vilanio_-_repudio_caixa.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3036/requerimento_no_041_de_2021_vilanio_-_congratulacao_-_porfirio_felix.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_no_42_de_2020_matheus_-congratulacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_no_043_de_2021_marta_e_washington_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_no_044_de_2021_washington_-congratulacao_dina_almeida.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_045_de_2021_carlos_do_gas_-congratulacao_josefa_maria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_046_de_2021_carlos_-congratulacao_dr._arquimedes.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_047_de_2021_carlos_-congratulacao_greice_kelly.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_no_049_de_2021_marcelo_-congratulacao_dona_udinha.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3066/requerimento_no_050_de_2021_washington_-congratulacao-_jackosn.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3068/requerimento_no_052_de_2021_marta_-congratulacao_joao_de_solinha.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3069/requerimento_no_053_de_2020_vilanio_-congratulacao_-_padre_moesio.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3070/requerimento_no_054_de_2021_sandro_-_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3071/requerimento_no_055_de_2021_washington_-congratulacao_dudu_santos.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3087/requerimento_no_064_de_2021_amilton_-_congratulacao_-_luiza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3088/requerimento_no_065_de_2021_amilton_-_congratulacao_-_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3116/requerimento_no_067_de_2021_carlos_do_gas_-congratulacao_andre_moura.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3117/requerimento_no_068_de_2020_matheus_-congratulacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3119/requerimento_no_070_de_2021_carlos_do_gas_-congratulacao_fabio_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3120/requerimento_no_071_de_2021_sandro_-congratulacao_bispo_alfaiate.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3121/requerimento_no_072_de_2021_vilanio_-congratulacao_jose_olavo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3122/requerimento_no_073_de_2021_amilton_-_pesar_fabio_-_irmao_de_luciano_pacheco.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_no_074_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_no_077_de_2021_amilton_-congratulacao_cleverton.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_no_078_de_2021_matheus_-congratulacao_alexandre_fontes.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_no_079_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_no_080_de_2021_valmir_-_mocao_de_pesar_mario.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_no_081_de_2021_carlos_-_congratulacao_-_adriel_alcantara.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_no_082_de_2021_carlos_-_congratulacao_-_maisa_mitidiere.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_no_083_de_2021_washington__-_pesar_-_entregador_de_deliveryl.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_no_084_de_2021_amilton_-_pesar_antonio_-_sogro_de_fabio.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_no_085_de_2021_washington_-_yasmin.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_no_086_de_2021_vilanio_-_repudio_federacao_sergipana.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3226/requerimento_no_087de_2021_valmir_-_pesar_-_jacira_maria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3227/requerimento_no_088_de_2021_amilton_-_congratulacao_-_ex-_vereador_denilson.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3228/requerimento_no_089_de_2021_vilanio_-_pesar_-_josino.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3229/requerimento_no_090_de_2021_sandro_-_jacare.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_no_093_de_2021_vilanio_-_pesar_-_nicelia.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_no_094_de_2021_vilanio_-_pesar_-_joao_da_farmacia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_096_de_2021_washington_-_congratulacao_-_jose_amilton.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_no_097_de_2021_washington_-_congratulacao_-_lissandra.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_no_098_de_2021_valmir_-_pesar_-_aurelrino.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_no_099_de_2021_valmir_-_pesar_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3239/requerimento_no_100_de_2021_vereadores__-_pesar_-_carlisson.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3240/requerimento_no_101_de_2021_rubens_-_reinaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3241/requerimento_no_102_de_2021_dwitht_-_realce.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3242/requerimento_no_103_de_2021_dwitht_-_andreane.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3243/requerimento_no_104_de_2021_rubinho_do_tanque_-_pesar_-_dona_otilia.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3244/requerimento_no_105_de_2021_matheus_-_pesar_-_emerson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3245/requerimento_no_106_de_2020_washington_-congratulacao_-joel_radialista.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3246/requerimento_no_107_de_2021_sandro_-_gilson_professor.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3247/requerimento_no_108_de_2021_matheus_-congratulacao_paulo_barreto_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3248/requerimento_no_109_de_2021_matheus_-congratulacao_filarmonica_lira_popular.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3249/requerimento_no_110_de_2021_washington_e_amilton_-_congratulacao_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3289/requerimento_no_111_de_2021_sandro_-_nilma_do_bar.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3290/requerimento_no_112_de_2021_marta_-congratulacao_churrascaria_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3292/requerimento_no_114_de_2021_matheus_-_mocao_de_pesar_raiane_paixao.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3293/requerimento_no_115_de_2021_amilton_-_mocao_de_pesar_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3294/requerimento_no_116_de_2020_genisson_-congratulacao_-_mercadinho_fraga.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3296/requerimento_no_118_de_2021_washington_-_congratulacao_caique.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3297/requerimento_no_119_de_2021_washington__-_pesar_-_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3319/requerimento_no_118_de_2021_vilanio_-_mocao_de_pesar_selma_dantas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3320/requerimento_no_119_de_2021_vilanio_-_joao_balbin.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3321/requerimento_no_120_de_2021_marta_-_congratulacao_luiz_loiola.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3322/requerimento_no_121_de_2021_vilanio_-congratulacao_hul.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3323/requerimento_no_122_de_2021_vilanio_-congratulacao_ufs_lagarto.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3355/requerimento_no_124_de_2021_washington_-_congratulacao_rogerio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3357/requerimento_no_126_de_2021_sandro_-_germano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3359/requerimento_no_128_de_2021_amilton_-_congratulacao_gilberto.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3360/requerimento_no_129_de_2021_valmir_-_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3361/requerimento_no_130_de_2021_amilton_-_congratulacao_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3362/requerimento_no_131_de_2021_vilanio_-_mocao_de_pesar_joao_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3363/requerimento_no_132_de_2021_vilanio_-_congratulacao_manoel_papagaio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3364/requerimento_no_133_de_2021_sandro_-_joao_feliciano.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3416/requerimento_no_134_de_2020_matheus_-congratulacao_-_alexandre_claudefranklin_e_taysa.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3417/requerimento_no_135_de_2021_amilton_-_congratulacao_belizario.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3420/requerimento_no_138_de_2021_sandro_-_hercilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3421/requerimento_no_139_de_2021_gordinho_-_congratulacao_cicero.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3422/requerimento_no_140_de_2021_marta_-_pesar_-_prefeito_artur_reis.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3423/requerimento_no_141_de_2021_vilanio_-_pesar_-_juarez_do_posto_de_gasolina.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3424/requerimento_no_142_de_2021_vilanio_-_pesar_-_edilelson_de_slouza.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3425/requerimento_no_143_de_2021_sandro_-_assuero_cardoso.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3426/requerimento_no_144_de_2021_vilanio_-_pesar_-_carlos_augusto.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3427/requerimento_no_145_de_2021_washington_-_paulo_sobral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3428/requerimento_no_146_de_2021_vilanio_-_congratulacao_fabio_salustiano.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3429/requerimento_no_147_de_2021_alex_-_tecnico_do_atletico_mineiro.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3431/requerimento_no_149_de_2021_matheus_-_cecezinha.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3432/requerimento_no_150_de_2021_matheus_-_antonio_fernandes.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3433/requerimento_no_151_de_2021_washington_-_congratulacao_sergio_reis.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3434/requerimento_no_152_de_2021_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3435/requerimento_no_153_de_2021_marcelo_-_congratulacao_tiago_freire.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3438/requerimento_no_156_de_2021_marta_-_congratulacao_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3439/requerimento_no_157_de_2021_marta_-_congratulacao_cenilde.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3440/requerimento_no_158_de_2021_alex_-_lagarto_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3441/requerimento_no_159_de_2021_rubinho_-_pesar_-_bernado.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3450/requerimento_no_160_de_2021_pesar_-_josefa_maria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3451/requerimento_no_161_de_2021_gordinho_-_congratulacao_eron.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3452/requerimento_no_162_de_2021_vilanio_-_pesar_-_raimunda_francisca.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3453/requerimento_no_163_de_2021_alex_-_parque_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3454/requerimento_no_164_de_2021_sandro_-_anselmo_new_lab.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3457/requerimento_no_167_de_2021_dwitht_-_pesar_-_.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3462/requerimento_no_168_de_2021_sandro_-_aristedes_floricultura.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3463/requerimento_no_169_de_2021_carlos_-_congratulacao_-_renata_naiara.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3464/requerimento_no_170_de_2021_carlos_-_valmir_de_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3473/requerimento_no_173_de_2021_sandro_-_francisco_solano.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3474/requerimento_no_174_de_2021_vilanio_-_pesar_-_maria_raimunda.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3475/requerimento_no_175_de_2021_sandro_-_congratulacao_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3476/requerimento_no_176_de_2021_washington_e_marta_-_congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3477/requerimento_no_177_de_2021_alex_-_congratulacao_-_renildes_prata.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3478/requerimento_no_178_de_2021_vilanio_-_congratulacao_-_associacao_de_judo.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3479/requerimento_no_179_de_2021_matheus_-_congratulacao_-_jose_raimundo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3480/requerimento_no_180_de_2021_matheus_-_congratulacao_-_gml_araujo.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3511/requerimento_no_182_de_2021_matheus_-_congratulacao_-_assuero.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3512/requerimento_no_183_de_2021_gordinho_-_congratulacao_-__marquinhos_da_ams.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3513/requerimento_no_184_de_2021_vilanio_-_congratulacao_-_joao_besouro.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3514/requerimento_no_185_de_2021_vilanio_-_congratulacao_-_elizeu_dutra.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3515/requerimento_no_186_de_2021_matheus_-_congratulacao_-_noel_da_laranja.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3516/requerimento_no_187_de_2021_vilanio_-_pesar_-_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3517/requerimento_no_188_de_2021_sandro_-_congratulacao_-_juquinha.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3518/requerimento_no_189_de_2021_sandro_-_congratulacao_-_jose_ramos.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3519/requerimento_no_190_de_2021_josivaldo_-_congratulacao_-_padre_edson.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3545/requerimento_no_191_de_2021_washington_-_congratulacao_-_edila_morgana.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3546/requerimento_no_192_de_2021_sandro_-_congratulacao_-_ueslei_prata.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3548/requerimento_no_194_de_2021_josivaldo_-_congratulacao_-_idiana.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3549/requerimento_no_195_de_2021_dwitht_-_congratulacao_-_sandro_do_boeiro.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3550/requerimento_no_196_de_2021_vilanio_-_congratulacao_-_tv_sergipe.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3551/requerimento_no_197_de_2021_marta_-congratulacao_marilia_dias.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3552/requerimento_no_198_de_2021_vilanio_-_pesar_-_valdira.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3554/requerimento_no_200_de_2021_vilanio_-_pesar_-_rosalvo.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3555/requerimento_no_201_de_2021_vilanio_-_congratulacao_-_batalhao.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3557/requerimento_no_203_de_2021_vilanio_-_congratulacao_-_abc_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3558/requerimento_no_204_de_2021_alex_-_pesar_-_jose_erineu.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3559/requerimento_no_205_de_2021_vilanio_-_congratulacao_-_cercos.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3560/requerimento_no_206_de_2021_josivaldo_-_pesar_-_raimunda.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3561/requerimento_no_207_de_2021_dwitht_-_congratulacao_-_gordinhp.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3575/requerimento_no_208_de_2021_matheus_-_pesar_-leticia_fraga.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3576/requerimento_no_209_de_2021_josivaldo_-_congratulacao_-_manoel_monteiro.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3582/requerimento_no_215_de_2021_matheus_-_congratulacao_-_diego_costa.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3583/requerimento_no_216_de_2021_sandro_-_padre_vicente.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3654/requerimento_no_220_de_2021_amilton_-congratulacao_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3655/requerimento_no_221_de_2021_sandro_-_congratulacao_-_manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3656/requerimento_no_222_de_2021_alex_-_mocao_de_pesar_-_dr._jean.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3658/requerimento_no_224_de_2021_dwitht_-_congratulacao_-_arthur_b.velo.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3659/requerimento_no_225_de_2021_gordinho_-_mocao_de_pesar_-_paulo_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3660/requerimento_no_226_de_2021_valmir_-_mocao_de_aplausos_-_sargento_gilton.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3661/requerimento_no_227_de_2021_dwitht_-_repudio_hul.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3662/requerimento_no_228_de_2021_amilton_-_congratulacao_bruno.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3663/requerimento_no_229_de_2021_josivaldo_-_mocao_de_congratulacao_geraldo_majella.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3664/requerimento_no_230_de_2021_sandro_-_mocao_de_congratulacao_samu.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3666/requerimento_no_232_de_2021_genisson_-_congratulacao_-_edesio.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3667/requerimento_no_234_de_2021_amilton_-_congratulacao_uellington_santos.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3668/requerimento_no_235_de_2021_amilton_-_congratulacao_vice_-_prefeito_de_simao_dias.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3669/requerimento_no_236_de_2021_alex_-_congratulacao_dr._caique_-_oab.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3670/requerimento_no_237_de_2021_vilanio_-_congratulacao_-_50_anos_tv_sergipe.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3671/requerimento_no_238_de_2021_josivaldo_-_congratulacao_-_romario_rocha.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3673/requerimento_no_240_de_2021_matheus_-_congratulacao_-_haras_fl.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3674/requerimento_no_241_de_2021_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3675/requerimento_no_242_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3676/requerimento_no_243_de_2021_genisson_-_congratulacao_-_albano_franco.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3679/requerimento_no_246_de_2021_marcelo_-_mocao_de_congratulacao_-_dona_rosalva.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3707/requerimento_no_247_de_2021_matheus_-_congratulacao_-_professor_eemrson_amorim.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3708/requerimento_no_248_de_2021_matheus_-_congratulacao_-_professor_sandra_menta_-_ufs.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3709/requerimento_no_249_de_2021_washington_-_mocao_de_pesar_-_valdemar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3710/requerimento_no_250_de_2021_washington_-_mocao_de_pesar_-_asley.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3711/requerimento_no_251_de_2021_washington_-congratulacao_-_cosmira.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3712/requerimento_no_252_de_2021_sandro_-_congratulacao_-_andre_david_-_denarc.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3738/requerimento_no_255_de_2021_marta_-congratulacao_-_didi.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3739/requerimento_no_256_de_2021_washington_-_mocao_de_pesar_-_maria_andrade.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3741/requerimento_no_258_de_2021_matheus_-congratulacao_felipe_carvalho_lira_popolar.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3742/requerimento_no_259_de_2021_josivaldo_-_sargento_do_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3748/requerimento_no_265_de_2021_josivan_-congratulacao_a_euzebio.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3749/requerimento_no_266_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3750/requerimento_no_267_de_2021_todos_os_vereadores_-_mestres_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3689/projeto_de_lei_no_02_de_2021_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3690/projeto_de_lei_no_04_de_2021_-_patrulha_vilanio.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3691/projeto_de_lei_no_05_de_2021_-_ratifica_protocolo_da_covid_-_19.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3692/projeto_de_lei_no_06_de_2021_-_alex_-_academias.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3693/projeto_de_lei_no_07_de_2021_-_cacs_-_conselho_magisterio-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3694/projeto_de_lei_no_08_de_2021_-__matheus.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3695/projeto_de_lei_no_09_de_2021_-__matheus.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3696/projeto_de_lei_no_10_de_2021_-__josivan_atual.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3697/projeto_de_lei_no_11_de_2021_-_altera_dispositivos_da_loa.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3698/projeto_de_lei_no_12_de_2021_-_rua_pov_brasilia_marta.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3699/projeto_de_lei_no_13_de_2021_-_sinal_vermelho_alex.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3700/projeto_de_lei_no_14_de_2021_matheus.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3702/projeto_de_lei_no_15_de_2021_-_tea_matheus.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3701/projeto_de_lei_no_16_de_2021_-_covid_matheus.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_81_de_2021_matheus_cameras.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3752/veto_total_ao_projeto_de_lei_complementar_no_362020_que_revoga_os_artigos_11_e_12_da_lei_complementar_no_772017_de_03_de_outubro_de_2017..pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3753/veto_total_ao_projeto_de_lei_no_362020_que_dispoe_sobre_a_criacao_funcionamento_e_instituicao_do_programa_musica_na_praca..pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3754/veto_total_ao_projeto_de_lei_no_372020_que_dispoe_sobre_a_instituicao_da_lei_de_compromisso_com_os_artistas_locais..pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3755/veto_parcial_ao_projeto_de_lei_no_042021_que_autoriza_o_poder_executivo_a_instituir_a_patrulha_maria_da_penha_no_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3756/veto_total_ao_projeto_de_lei_no_092021_que_dispoe_sobre_justificativa_por_escrito_do_atendimento_recusado_ou_recebimento_de_medicamento_negado_pela_rede_publica_de_saude_do_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3757/veto_total_ao_projeto_de_lei_no_102021_que_institui_o_programa_municipal_de_saude_vocal_para_os_educadores_da_rede_municipal_de_ensino_do_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3758/veto_total_ao_projeto_de_lei_no_162021_que_institui_e_estabelece_como_grupo_de_primeira_prioridade_entre_outros_constantes_no_plano_municipal_de_vacinacao_contra_a_covid-19....pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3759/veto_parcial_ao_projeto_de_lei_no_142021_que_dispoe_sobre_a_comunicacao_pelos_condominios_residenciais_aos_orgaos_de_seguranca_publica....pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3760/veto_total_ao_projeto_de_lei_no_152021_que_dispoe_que_seja_instituido_no_municipio_de_lagarto_o_pcpoci_de_criancas_jovens_e_adultos_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3811/veto_11-2021_-_plol_73-2021.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3812/3._veto_12-2021_-_plol_75-2021.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3813/4._veto_13-2021_-_plol_76-2021.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3814/5._veto_14-2021_-_plol_80-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2686/2103031005180001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2689/2103031005180002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2697/2103031005180003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2691/2103031005180004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2693/2103031005180005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2696/2103031005180006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2695/2103031005180007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2684/2103031005180008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2685/2103031005180009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2687/2103031005180010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2688/2103031007440001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2690/2103031007440002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2692/2103031007440003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2694/2103031007440004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2698/2103031007440005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2700/2103031007440006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2701/2103031007440007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2702/2103031007440008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2703/2103031007440009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2704/2103031007440010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2705/2103031007440011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2706/2103031007440012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2707/2103040742490023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2708/2103040742490024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2709/2103040742490025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2710/2103040742490026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2711/2103040742490027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2712/2103040742490028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2713/2103040742490029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2714/2103040742490030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2715/2103040742490031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2716/2103040742490032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2717/2103040742490033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2718/2103040742490034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2719/2103040742490035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2720/2103040742490036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2721/2103040742490037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2722/2103040742490038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2723/2103040742490039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2724/2103040742490040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2725/2103040742490041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2726/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2727/2103040742490043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2728/2103040742490044_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2729/2103040742490045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2730/2103040742490046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2731/2103040742490047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2732/2103040742490048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2733/2103040742490049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2734/2103040742490050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2735/2103040742490051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2736/52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2737/2103040742490053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2738/2103080741350054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2739/2103080741350055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2740/2103080741350056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2741/2103080741350057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2742/2103080741350058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2743/2103080741350059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2744/2103080741350060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2745/2103080741350061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2746/2103080741350062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2747/2103080741350063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2748/2103080741350064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2749/2103080741350065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2750/2103080741350066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2751/2103080741350067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2752/2103080741350068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2753/2103080741350069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2754/2103080741350070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2755/2103080741350071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2756/2103080741350072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2757/2103080741350073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2758/2103080741350074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2759/2103080741350075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2760/2103080741350076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2761/2103080741350077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2762/2103080741350078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2763/2103090731570079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2764/2103090731570080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2765/2103090731570081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2766/2103090731570082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2767/2103090731570083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2768/2103090731570084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2769/2103090731570085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2770/2103090731570086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2771/2103090731570087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2772/2103090731570088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2773/2103090731570089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2774/2103090731570090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2775/2103090731570091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2776/2103090731570092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2777/2103090731570093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2778/2103090731570094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2779/2103090731570095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2780/2103090731570096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2781/2103090731570097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2782/2103090731570098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2783/2103090731570099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2784/21030907315700100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2785/21030907315700101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2786/21030907315700102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2787/21030907315700103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2788/21031007245900104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2789/21031007245900105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2790/21031007245900106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2791/21031007245900107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2792/21031007245900108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2793/21031007245900109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2794/21031007245900110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2795/21031007245900111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2796/21031007245900112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2797/21031007245900113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2798/21031007245900114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2799/21031007245900115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2800/21031007245900116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2801/21031007245900117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2802/21031007245900118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2803/21031007245900119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2804/21031007245900120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2805/21031007245900121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2806/21031007245900122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2807/2103150916570123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2808/2103150916570124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2809/2103150916570125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2810/2103150916570126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2811/2103150916570127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2812/2103150916570128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2813/2103150916570129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2814/2103150916570130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2815/2103150916570131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2816/2103150916570132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2817/2103150916570133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2818/2103150916570134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2819/2103150916570135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2820/2103150916570136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2821/2103150916570137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2822/2103150916570138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2823/2103150916570139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2824/2103150916570140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2825/2103150916570141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2826/2103150916570142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2827/2103150916570143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2828/2103150916570144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2829/2103150916570145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2830/2103150916570146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2831/2103150916570147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2832/2103150916570148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2833/2103190813070001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2834/2103190813070002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2835/2103190813070003.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2836/2103190813070004.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2837/2103190813070005.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2838/2103190813070154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2839/2103190813070155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2840/2103190813070156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2841/2103190813070157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2842/2103190813070158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2843/2103190813070159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2844/2103190813070160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2845/2103190813070161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2846/2103190813070162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2847/2103190813070163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2848/2103190813070164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2849/2103190813070165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2850/2103190813070166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2851/2103190813070167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2852/2103190813070168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2853/2103190813070169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2854/2103190813070170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2855/2103190813070171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2856/2103190813070172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2857/2103190813070173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2858/2103190813070174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2859/2103190813070175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2860/2103190813070176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2861/2103190813070177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2862/2103190813070178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2863/2103231055270001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2864/2103231055270002.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2865/2103231055270003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2866/2103231055270004.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2867/2103231055270005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2868/2103231055270006.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2869/2103231055270007.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2870/2103231055270008.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2871/2103231055270009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2872/2103231055270010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_n_189_de_2021_matheus_-_calcamentos_no_bairro_prata.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_n_190_de_2021_matheus_-_correios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_n_191_de_2021_matheus_-_finalizacao_de_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_n_192_de_2021_matheus_-_semaforo_ou_redutor_de_velocidade_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_n_193_de_2021_matheus_-_medidas_de_prevencao_aedes_aegypti_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_n_194_de_2021_alex_-_subvencao_lagarto_futebol_club_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_n_195_de_2021_vilanio_-_construcao_de_quadra_poliesportival.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_n_196_de_2021_vilanio_-_lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_n_197_de_2021_vilanio_-_conclusao_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_n_198_de_2021_vilanio_-medidas_contra_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_n_199_de_2021_vilanio_-_alargamento_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2884/indicacao_n_200_de_2021_rubinho_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2885/indicacao_n_201_de_2021_rubinho_-_reforma_da_praca_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_n_202_de_2021_belizario_-_calcamento_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_n_203_de_2021_vilanio_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_n_204_de_2021_vilanio_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_n_205_de_2021_matheus_-_calcamento_em_vias_do_queiroz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_n_206_de_2021_matheus_-_cata_treco.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2891/indicacao_n_207_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2892/indicacao_n_208_de_2021_genisson_-_revitalizacao_de_campos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2893/indicacao_n_209_de_2021_genisson_-_revitalizacao_da_rodovia_265.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2894/indicacao_n_210_de_2021_genisson_-_distribuicao_de_sementes.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2895/indicacao_n_211_de_2021_josivan_-__calcamento_pov._porcoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2896/indicacao_n_212__de_2021_josivan_-__praca_do_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2897/indicacao_n_213_de_2021_matheus_-_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2898/indicacao_n_214_de_2021_matheus_-_calcadao_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n_215_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2900/indicacao_n_216_de_2021_alex_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2901/indicacao_n_217_de_2021_josivaldo_-_pavimentacao_asfaltica_trav._zeca_de_milha.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2902/indicacao_n_218_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n_219_de_2021_washington_-_calcamento_extensao_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2904/indicacao_n_220_de_2021_washington_-_quebra-molas_pov._fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2905/indicacao_n_221_de_2021_sandro_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2906/indicacao_n_222_de_2021_vilanio_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_n_223_de_2021_vilanio_-_criacao_do_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_n_224_de_2021_vilanio_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2909/indicacao_n_225_de_2021_vilanio_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2910/indicacao_n_226_de_2021_vilanio_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2911/indicacao_n_227_de_2021_vilanio_-_redutores_de_velocidade_-_pista_da_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2912/indicacao_n_228_de_2021_vilanio_-construcao_de_praca_pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2913/indicacao_n_229_de_2021_josivaldo_-_implantacao_da_clinica-escola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2914/indicacao_n_230_de_2021_josivaldo_-_calcamento_conj._maria_de_petu.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2915/indicacao_n_231_de_2021_genisson_-_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2916/indicacao_n_232_de_2021_matheus_-_kits_de_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2917/indicacao_n_233_de_2021_matheus_-_vacinacao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_n_234_de_2021_matheus_-limpeza_de_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_n_235_de_2021_matheus_-_contratacao_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_n_236_de_2021_matheus_-recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_n_237_de_2021_genisson_-_quebra-molas_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_n_238_de_2021_marcelo_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_n_239_de_2021_amilton_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n_240_de_2021_washington_-_ambulancia_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n_241_de_2021_amilton_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2926/indicacao_n_242_de_2021_amilton_-_reforma_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2927/indicacao_n_243_de_2021_washington_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2928/indicacao_n_244_de_2021_washington_-_quebra-molas_pov._mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2929/indicacao_n_245_de_2021_washington_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2930/indicacao_n_246_de_2021_washington_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_n_247_de_2021_belizario_-_melhorias_na_rede_de_abast._-_deso.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_n_248_de_2021_washington_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_n_249_de_2021_washington_-_calcamento_conj._no_pov._olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_n_250_de_2021_genisson_-_trevo_da_brasilia_e_jenipapo_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_n_251__de_2021_sandro_-_ponto_de_apoio_a_saude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_n_252_de_2021_belizario_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_n_253_de_2021_belizario_-_poco_artesiano_na_sena.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_n_254_de_2021_carlos_do_gas_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_n_255_de_2021_carlos_do_gas_-_povoado_urubu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_n_256de_2021_josivaldo_-_reforma_da_escola_brasil.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_n_257_de_2021_josivaldo_-_vacina_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_n_258_de_2021_marcelo_-_cobertura_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_n_259_de_2021_vilanio_-_auxilio_funeral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_n_260_de_2021_matheus_-_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_n_261_de_2021_matheus_-_manutencao_e_funcionamento_de_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2975/indicacao_n_262_de_2021_matheus_-_corujao_da_vacinacao_econvenio_com_a_ufs.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_n_263_de_2021_matheus_-_reforma_da_praca_angola_cachorro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_n_264_de_2021_matheus_-_recuperacao_de_estrada_pururuca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_n_265_de_2021_matheus_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_n_266_de_2021_washington_-_esgotamento_trav_rua_c.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_n_267__de_2021_rubinho_-_pratas_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_n_268_de_2021_rubinho_-_santo_antonio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2982/indicacao_n_269_de_2021_rubinho_-_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2983/indicacao_n_270___de_2021_sandro_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2984/indicacao_n_271_de_2021_amilton_-_travessa_jose_vieira_filho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2985/indicacao_n_272_de_2021_marcelo_-_calcamento_rua_sta_clara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2986/indicacao_n_273_de_2021_carlos_do_gas_-_cestas_basicas_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2987/indicacao_n_274_de_2021_marcelo_-_calcamento_rua_sta_terezinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2988/indicacao_n_275_de_2021_marcelo_-_poco_artesiano_pov._acuzinho.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2996/indicacao_n_276_de_2021_genisson_-_eja_escola_maria_candida.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_n_277_de_2021_sandro_-_escola_inglaterra.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_n_278_de_2021_sandro_-_doacao_de_milho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_n_279_de_2021_carlos_-_revitalizacao_da_bica_pov._urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_n_280_de_2021_carlos_-_implantacao_de_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_n_281_de_2021_carlos_-_kits_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3002/indicacao_n_282_de_2021_carlos_-_reforma_da_praca_sebastiao_garcez.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3003/indicacao_n_283_de_2021_washington_-_posto_policial_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3004/indicacao_n_284_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3005/indicacao_n_285_de_2021_washington_-_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3006/indicacao_n_286_de_2021_washington_-_distribuicao_de_agua_no_karl_max_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3007/indicacao_n_287_de_2021_matheus_-_canal_do_loiola_e_rua_da_apae.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_n_288_de_2021_matheus_-_reforna_do_marco_inicial.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_n_289_de_2021_matheus_-_drenagem_av._antonio_francisco_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_n_290_de_2021_matheus_-_calcamento_e_drenagem_rua_dr._evandro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3011/indicacao_n_291de_2021_matheus_-_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3012/indicacao_n_292_de_2021_marcelo_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3013/indicacao_n_293_de_2021_marcelo_-_auxilio_emergencial_municipal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3015/indicacao_n_295_de_2021_matheus_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3016/indicacao_n_296_de_2021_matheus_-_bueiros_inteligentes_e_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3017/indicacao_n_297_de_2021_josivaldo_-_clinica_veterinaria_popular.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3018/indicacao_n_298_de_2021_washington_-_manutencao_poco_artesiano_-_pov._piabas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3019/indicacao_n_299_de_2021_washington_-_rondas_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3020/indicacao_n_300_de_2021_belizario_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3021/indicacao_n_301_de_2021_belizario_-_implatacao_de_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3022/indicacao_n_302_de_2021_matheus_-_recapeamento_da_rod._se_-_170.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3023/indicacao_n_303_de_2021_matheus_-_reforma_praca_jose_gaudencio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3024/indicacao_n_304_de_2021_carlos_-_praca_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3025/indicacao_n_305_de_2021_carlos_-_capinagem_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3026/indicacao_n_306_de_2021_carlos_-_ambulancia_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3027/indicacao_n_307_de_2021_carlos_-_gati_secretaria_de_seguranca_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_n_308_de_2021_carlos_-_guarda_municipal_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3029/indicacao_n_309_de_2021_genisson_-_calcamento_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_n_310_de_2021_genisson_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3031/indicacao_no_311_de_2021_genisson_-_praca_e_reforma_da_quadra_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3045/indicacao_n_312_de_2021_carlos_-_capinagem.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3046/indicacao_n_313_de_2021_carlos_-_revitalizacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_n_314_de_2021_luiz_carlos_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_n_315_de_2021_luiz_carlos_-__emenda_-_gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3049/indicacao_n_316_de_2021_vilanio_-_auxilio_aos_artistas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_n_317_de_2021_vilanio_-_procon.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_n_318_de_2021_vilanio_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_n_319__de_2021_genisson_-__cosntrucao_de_posto_ubs_quirino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_n_320_de_2021_genisson_-_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_n_321_de_2021_genisson_-_colocacao_de_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_n_322__de_2021_marta_-__vacina_para_caixa_de_supermercado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3056/indicacao_n_323_de_2021_matheus_-_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3057/indicacao_n_324_de_2021_josivaldo_-_recuperacao_do_calcamento_povoado_s._antonio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3058/indicacao_n_325_de_2021_vilanio_-_aparelho_oximetro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3059/indicacao_n_326_de_2021_washington_-_cohidro_-_quilombo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3060/indicacao_n_327_de_2021_washington_-_praca_e_calcamento_mariquita.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_n_328_de_2021_washington_-_internet.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_n_329_e_2021_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_n_330_de_2021_matheus_-_placas_para_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_n_331_de_2021_matheus_-_absorventes_gratuitos.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_n_332_de_2021_alex_-_bancarios_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_n_333_de_2021_alex_-_caixa_de_lotericas_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_n_334_de_2021_vilanio_-_calcamentos_na_colonia_treze_e_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_n_335_de_2021_vilanio_-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_n_336_de_2021_matheus__-_placas_de_denominacao_nos_povoados.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_n_337_de_2021_matheus__-_operadoras_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_n_338_de_2021_marcelo_-_vigilantes_-_vacina_covid-19.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_n_339_de_2021_washington_-_ponto_de_apoio_de_saude_da_familia_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3079/indicacao_n_340_de_2021_washington_-_cohidro_-_carcara.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3080/indicacao_n_341_de_2021_washington_-_posto_de_saude_-_bonfim.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3081/indicacao_n_342_de_2021_washington_-_manutecao_do_poco_-_tapera_dos_modesto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3082/indicacao_n_343__de_2021_josivaldo_-_ponto_de_apoio_a_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3083/indicacao_n_344__de_2021_matheus_-_drenagem_rua_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3084/indicacao_n_345__de_2021_matheus_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3085/indicacao_n_346_de_2021_belizario_-_assentamento_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3086/indicacao_n_347_de_2021_belizario_-_povoado_sena.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3089/indicacao_n_348_de_2021_washington_-_caminhao_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3090/indicacao_n_349_de_2021_genisson_-_pav._estrada_de_edmilson_e_trav_2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3091/indicacao_n_350_de_2021_genisson_-_campo_de_areia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3092/indicacao_n_351_de_2021_genisson_-_emendas_-_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3093/indicacao_n_352_de_2021_matheus_-_ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3094/indicacao_n_353_de_2021_matheus_-_rocagem_e_jardinagem_-_ladeira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3095/indicacao_n_354_de_2021_matheus_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3096/indicacao_n_355_de_2021_sandro_-_vestiario_pov._boeiro.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3097/indicacao_n_356_de_2021_sandro_-_teste_de_covid_para_os_feirantes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3098/indicacao_n_357_de_2021_vilanio_-_aumento_d_beneficiarios.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3099/indicacao_n_358_de_2021_belizario_-_psicologos_e_assistentes_sociais_para_escolas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3100/indicacao_n_359_de_2021_belizario_-_caixa_d_agua-_rio_fundo_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3101/indicacao_n_360_de_2021_belizario_-_fiscalizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_n_361_de_2021_marta_-__vacina_covid_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_n_362_de_2021_carlos_do_gas_-_calcamento_limpeza_e_picarragem_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_n_363_de_2021_carlos_do_gas_-_construcao_de_uma_nova_praca_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_n_364_de_2021_carlos_do_gas_-_semaforo_rua_de_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_n_365_de_2021_matheus_-_apae.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_n_366_de_2021_matheus_-bueiro_proximo_a_rodoviaria_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_n_367_de_2021_matheus_-_coopcal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_n_368_de_2021_sandro_-_reforma_da_praca_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_n_369_de_2021_sandro_-_reforma_da_escola_jose_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_n_370_de_2021_genisson_-_construcao_de_campo_de_areia_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_n_371_de_2021_washington_-_entrada_da_taperinha_-_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_n_372_de_2021_genisson_-_limpeza_e_rocagem_residencial_jose_raimundo_paixao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_n_373_de_2021_rubens_-_calcamento_travessa_ismael_silveira_-_tanque.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_n_374_de_2021_rubens_-_vestiario_povoado_tanque.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3126/indicacao_n_375_de_2021_washington_-_vestiarios_povoados_mariquita_olhos_d_agua_e_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3127/indicacao_n_376_de_2021_washington_-_atendimento_medico_carcara_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3128/indicacao_n_377_de_2021_washington_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3129/indicacao_n_378_de_2021_vilanio_-_conselho_tutelar_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3130/indicacao_n_379_de_2021_gordinho_-_vestiarios_povoados_poeirao_luiz_freire_e_porcoes.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3131/indicacao_n_380_de_2021_genisson_-_torre_da_vivo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3132/indicacao_n_381_de_2021_genisson_-_barragem_vaza_barris.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3133/indicacao_n_382_de_2021_josivaldo_-_tota_praca_exposicao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3134/indicacao_n_383_de_2021_sandro_-_pavimentacao_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3135/indicacao_n_384_de_2021_matheus_-testes_da_covid.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3136/indicacao_n_385_de_2021_matheus_-_festival_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3137/indicacao_n_386_de_2021_matheus_-_pavimentacao_rua_jose_antonio_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3138/indicacao_n_387_de_2021_marta_-__ifs.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3139/indicacao_n_388_de_2021_carlos_-_boca_de_lobo_-_deso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3140/indicacao_n_389_de_2021_carlos_-_belivaldo_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3141/indicacao_n_390_de_2021_carlos_-_praca_na_brasilia.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_n_391_de_2021_carlos_-_contratar__agente_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_n_392_de_2021_carlos_-_insercao_dos_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_n_393_de_2021_sandro_-__reforma_das_escolas_mateus_jose_e_nelson_ferreira.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_n_394_de_2021_genisson_-__emenda_-_laercio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_n_395_de_2021_washington_-_umei_maria_clara.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_n_396_de_2021_washington_-_taxistas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_n_397_de_2021_matheus_-_medidas_sanitarias_volta_as_aulas_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_n_398_de_2021_matheus_-_manutencao_dos_semaforos_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_n_399_de_2021_marcelo_-_ambulancia_para_o_povoado_pururuca_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_n_400_de_2021_gordinho_-_ponto_de_apoio_com_maquinas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_n_401_de_2021_gordinho_-_relatorio_pavimentacoes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_n_402_de_2021_gordinho_-_subprefeituras.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3165/indicacao_n_403_de_2021_vilanio_-_empresas_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3166/indicacao_n_404__de_2021_belizario_-_servidoras_gestantes_-_afastar_devido_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3167/indicacao_n_405__de_2021_belizario_-_carteira_do_autista.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3168/indicacao_n_406__de_2021_belizario_-_cameras_de_seguranca_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3169/indicacao_n_407_de_2021_sandro_-__reforma_das_umei_tainah_santos_e_anatolio_garcia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3170/indicacao_n_408_de_2021_sandro_-__contratacao_de_nefrologista.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_n_409_de_2021_marcelo_-_quebra-molas_na_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_n_410_de_2021_washington_-_quadra_de_esporte_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_n_411_de_2021_genisson_-_quadra_de_esporte_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_n_412_de_2021_genisson_-_iluminacao_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_n_413_de_2021_genisson_-__emenda_-_jose_valdevan.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_n_414_de_2021_genisson_-_barreira_sanitaria_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_n_415_de_2021_genisson_-_miniterminal_e_reforma_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_n_416_de_2021_marta_-__oferta_de_fisioterapia_as_gestantes.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_n_417_de_2021_matheus_-__vacinacao_dos_alunos_de_internato.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_n_418_de_2021_matheus_-__atendimento_regular_no_posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_n_419_de_2021_matheus_-__criacao_de_um_plano_de_testagem_.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_n_420_de_2021_matheus_-__mutirao_para_glaucoma_catarata_e_demais_doencas_da_visao_.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_n_421__de_2021_josivaldo_-_calcamento_rua_jose_nicolau_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_n_422__de_2021_josivaldo_-_vacina_covid_telecom.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_n_423_de_2021_rubinho_-_construcao_da_praca_da_igreja_do_povoado_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3186/indicacao_n_424_de_2021_rubinho_-_calcamentos_rua_nossa_senhora_da_piedade_e_rua_do_boi_berrando_-_pocao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_n_425_de_2021_marta_-__pracas.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_n_426_de_2021_matheus_-__reanalise_da_lei_complementar_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3189/indicacao_n_427_de_2021_matheus_-__certidao_negativa_de_debito.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3190/indicacao_n_428_de_2021_matheus_-_projeto_de_valorizacao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_n_429_de_2021_matheus_-_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_n_430_de_2021_matheus_-_inspecao_no_mercado_municipal_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_n_431_de_2021_vilanio_-_ponto_de_testagem_para_covid_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_n_432_de_2021_luiz_carlos_-_emendas_aos_deputados_federais.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_n_433_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_n_434_de_2021_luiz_carlos_-_emendas_aos_senadores.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_n_435_de_2021_luiz_carlos_-_conjuntos_habitacionais_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_n_436__de_2021_josivaldo_-_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_n_437_de_2021_genisson_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_n_438_de_2021_genisson_-__emenda_-_senadora_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_n_439_de_2021_belizario_-_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3202/indicacao_n_440_de_2021_sandro_-_biblioteca_virtual.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3203/indicacao_n_441_de_2021_valmir_-_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3204/indicacao_n_442_de_2021_marta_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3205/indicacao_n_443_de_2021_marta_-_ajuda_de_custo_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3206/indicacao_n_444__de_2021_marta_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3207/indicacao_n_445__de_2021_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3208/indicacao_n_446_de_2021_matheus_-_sinalizacoes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3209/indicacao_n_447_de_2021_matheus_-_finalizacao_de_onras_de_calcamento_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3210/indicacao_n_448_de_2021_matheus_-_corujao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_n_449_de_2021_sandro_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_n_450_de_2021_luiz_carlos_-_emendas_aos_deputados_federais_-_telefonia_movel.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_n_451_de_2021_valmir_-_vestuario_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_n_452_de_2021_vilanio_-_asfalto_no_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_n_453_de_2021_vilanio_-_vacina_para_os_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_n_454_de_2021_vilanio_-_som_e_paredao.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_n_455_de_2021_vilanio_-_atendimento_no_feriado_e_finais_de_semana.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_n_456_de_2021_vilanio_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_n_457_de_2021_marcelo_-_emendas_ao_deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_n_458_de_2021_belizario_-_cardioversor.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_n_459_de_2021_belizario_-_telefone_0800.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_n_460_de_2021_belizario_-_esportes_no_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_n_461__de_2021_washington_-_manutencao_do_poco_artesiano_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3224/indicacao_n_462_de_2021_josivaldo_-_construcao_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_n_463_de_2021_marcelo_-_emendas_ao_deputado_federal_e_senadores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_n_464_de_2021_marcelo_-_cohidro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_n_465_de_2021_genisson_-_alocacao_de_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_n_466_de_2021_valmir_-_terraplanagem_e_epicarragem.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_n_467_de_2021_sandro_-_apliacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_n_468_de_2021_rubinho_do_tanque_-_emendas_ao_deputado_federal_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3256/indicacao_n_469_de_2021_dwith_-__deso.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3257/indicacao_n_470_de_2021_dwith_-__construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3258/indicacao_n_471_de_2021_washington_-_ligacao_de_poco_artesianos_na_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3259/indicacao_n_472_de_2021_vilanio_-_atendimento_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3260/indicacao_n_473_de_2021_dwith_-__emenda_parlamentar_gustinho_ribeiro_-_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3261/indicacao_n_474_de_2021_dwith_-__deso_-_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3262/indicacao_n_475_de_2021_dwith_-__construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3263/indicacao_n_476_de_2021_sandro_-_taperinha_dos_gato.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3264/indicacao_n_477__de_2021_marta_-_limpeza_da_bica.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3265/indicacao_n_478_de_2021_luiz_carlos_-_emendas_aos_deputados_estaduais.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3266/indicacao_no_479_de_2021_matheus_-_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3267/indicacao_n_480_de_2021_genisson_-_lrpd.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3268/indicacao_n_481_de_2021_belizario_-_lixo_eletronico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3270/indicacao_n_482_e_2021_matheus_-_sinalizacao_-_der.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3271/indicacao_n_483_de_2021_matheus_-_abrigo_e_hospital_veterinario.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3272/indicacao_n_484_de_2021_carlos_-_terraplanagem_e_picarragem_acuzinho_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3273/indicacao_n_485_de_2021_carlos_-_reforma_da_vilinha.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3274/indicacao_n_486_de_2021_marcelo_-_distribuicao_de_mudas_de_plantas_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3275/indicacao_n_487_de_2021_washington_-_lixao_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3276/indicacao_n_488_de_2021_washington_-__emenda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3277/indicacao_n_489_de_2021_amilton_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3278/indicacao_n_490_de_2021_josivaldo_-_construcao_de_passeio_e_parquinho.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3279/indicacao_n_491de_2021_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3280/indicacao_n_492_de_2021_josivaldo_-_pavimentacao_do_quilombo_e_reposicao_de_lampadas_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_n_493_de_2021_matheus_-_emenda_de_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_n_494_de_2021_matheus_-_residencial_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_n_495_de_2021_matheus_-_bica_do_povoado_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_n_496_de_2021_matheus_-_conselho_municipal_-_conlgbt.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_n_497_de_2021_amilton_-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_n_498_de_2021_amilton_-_capinagem_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_n_499_de_2021_genisson_-_ciclovia_rodovia_se_-_170.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_n_500_de_2021_marta_-_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_n_501_de_2021_dwith_-__vestiario_povoaodo_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_n_502_de_2021_dwith_-__construcao_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_n_503_de_2021_dwith_-__calcamento_ruas_10_e_14.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3301/indicacao_n_504_de_2021_dwith_-__calcamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3302/indicacao_n_505_de_2021_carlos_-__reforma_de_posto_medico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3303/indicacao_n_506_de_2021_sandro_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3304/indicacao_n_507_de_2021_josivaldo_-_reducao_do_iss.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3305/indicacao_n_508_de_2021_vilanio_-_premiacao_por_desempenho_na_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3306/indicacao_n_509_de_2021_vilanio_-_acolhimento_a_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3307/indicacao_n_510__de_2021_vilanio_-_antiga_escola_em_ponto_de_apoio_a_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3308/indicacao_n_511_de_2021_vilanio_-_dia_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3309/indicacao_n_512_de_2021_vilanio_-_doacao_de_terreno_-_frigorifico_industrial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3310/indicacao_n_513_de_2021_vilanio_-_limpeza_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3311/indicacao_n_514_de_2021_marcelo_-__emenda_parlamentar_-_travessa_ze_serenoo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3312/indicacao_n_515_de_2021_marcelo_-__redutores_de_velocidade_na_rodovia_lourival_batista.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3313/indicacao_n_516_de_2021_marcelo_-__calcamento_travessa_jose_caetano.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3314/indicacao_n_517_de_2021_valmir_-__calcamento_avenida_machado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3315/indicacao_n_518_de_2021_matheus_-_ruas_antonio_porfirio_maria_do_carmo_e_antonio_menezes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3316/indicacao_n_519_de_2021_matheus_-_recapeamento_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3317/indicacao_n_520__de_2021_washington_-__cosntrucao_de_posto_de_saude_pov_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3324/indicacao_n_521_de_2021_matheus_-_limpeza_do_lixo_rua_antonio_porfirio_e_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3325/indicacao_n_522_de_2021_vilanio_-_contratacao_de_medico_para_povoado_luis_freire.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3326/indicacao_n_523_de_2021_vilanio_-_calcamento_pista_do_campo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3327/indicacao_n_524_de_2021_vilanio_-_cursos_profissionalizantes_senac.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3328/indicacao_n_525_de_2021_vilanio_-_nova_agencia_da_cef.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3329/indicacao_n_526_de_2021_matheus_-_limpeza_praca_sebastiao_garcez.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3330/indicacao_n_527_de_2021_genisson_-__calcamento_rua_antonio_luiz_trindade.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3331/indicacao_n_528_de_2021_alex_-__emenda_parlamentar_avenida_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3332/indicacao_n_529_de_2021_alex_-_reposicao_da_lampadas_povoado_gaviao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3333/indicacao_n_530_de_2021_alex_-_doacao_de_area_para_instalacao_de_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3334/indicacao_n_531_de_2021_alex_-_revitalizacao_da_avenida_nossa_senhora_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3335/indicacao_n_532_de_2021_genisson_-__paisagismo_da_praca_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3336/indicacao_n_533_de_2021_sandro_-_cosnstrucao_de_cras.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3337/indicacao_n_534_de_2021_sandro_-_reforma_de_escola_adelina_maria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3338/indicacao_n_535_de_2021_rubinho_-_construcao_de_quadra_poliesportiva_povoado_tanque.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3339/indicacao_n_536_de_2021_josivaldo_-_recapeamento_crioulo_e_assentamento_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3340/indicacao_n_537_de_2021_josivaldo_-_abertura_de_portao_no_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3341/indicacao_n_538_de_2021_matheus_-_cef_especializada_em_agronegocio_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3342/indicacao_n_539_de_2021_matheus_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3343/indicacao_n_540_de_2021_alex_-__emenda_parlamentar_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3344/indicacao_n_541_de_2021_alex_-__reabertura_do_balneareio_bica.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3345/indicacao_n_542_de_2021_alex_-__recapeamento_rua_dr._laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3346/indicacao_n_543_de_2021_vilanio_-_revitalizacao_de_momumento_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3347/indicacao_n_544_de_2021_vilanio_-_capinacao_de_campos_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3348/indicacao_n_545_de_2021_vilanio_-_detetizacao_dos_predios_escolares.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3349/indicacao_n_546_de_2021_vilanio_-_ronda_policial_.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3350/indicacao_n_547_de_2021_sandro_-_placas_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3351/indicacao_n_548_de_2021_sandro_-_implantacao_de_academia.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3352/indicacao_n_549_de_2021_rubinho_-_construcao_de_praca_em_assentamento.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3353/indicacao_n_550_de_2021_gordinho_-_reforma_praca_santa_luzi.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3365/indicacao_n_551_de_2021_washington_-_manutencao_poco_artesiano_pov_carcara.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3366/indicacao_n_552__de_2021_dwitht_-_operacao_tapa_buracos_av_brasilia_e_nicolau_almeida.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3367/indicacao_n_553_de_2021_vilanio_-_contratacao_de_coveiro.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3368/indicacao_n_554_de_2021_vilanio_-_guia_de_funcionamento_de_parques_de_diversoes.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3369/indicacao_n_555_de_2021_vilanio_-_disponibilizacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3370/indicacao_n_556_de_2021_vilanio_-_governo_do_estado_-_incentivos_fiscais_ao_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3371/indicacao_n_557_de_2021_rubinho_-_construcao_de_vestiario_no_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3372/indicacao_n_558_de_2021_rubinho_-_marcacao_de_consultas_no_pov._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3373/indicacao_n_559_de_2021_genisson_-_belivado_torre_movel.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3374/indicacao_n_560_de_2021_genisson_-_belivado_galpao_industriall.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3375/indicacao_n_561_de_2021_alex_-__emenda_parlamentar_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3376/indicacao_n_562_de_2021_gordinho_-_doacao_de_sementes_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3377/indicacao_n_563_de_2021_vilanio_-_internet_gratuita_em_pracas.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3378/indicacao_n_564_de_2021_vilanio_-_documentacao_de_area_escolar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3379/indicacao_n_565_de_2021_vilanio_-_pocos_artesianos_-_governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3380/indicacao_n_566_de_2021_vilanio_-_ronda_policial_cprv.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3381/indicacao_n_567__de_2021_dwitht_-_reabertura_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3382/indicacao_n_568_de_2021_marta_-_recapeamento_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3383/indicacao_n_569_de_2021_marta_-_limpeza_do_conjunto_laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3384/indicacao_n_570_de_2021_washington_-_bracos_da_iluminacao_publica_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3385/indicacao_n_571_de_2021_washington_-_reforma_da_escola_jose_marcelino_e_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3386/indicacao_n_572_de_2021_josivaldo_-_calcamento_da_rua_f.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3387/indicacao_n_573_de_2021_marcelo_-_construcao_de_estatua_.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3388/indicacao_n_574_de_2021_washington_-_ampliacao_da_rede_de_agua_na_mariquita_-_deso.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3389/indicacao_n_575_de_2021_genisson_-_belivado_pavimentacao_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3390/indicacao_n_576_de_2021_josivaldo_-_picarragem_estrada_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3391/indicacao_n_577_de_2021_belizario_-_quebra-molas_rua_joaquim_prata.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3392/indicacao_n_578_de_2021_belizario_-_traves_no_campo_do_povoado_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3393/indicacao_n_579_de_2021_marcelo_-_der_lampadas_de_led_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3394/indicacao_n_580_de_2021_marcelo_-_reforma_de_campo_de_futebol_marinho_correia.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3395/indicacao_n_581_de_2021_vilanio_-_obrigatoriedade_da_vacinacao_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3396/indicacao_n_582_de_2021_vilanio_-_reforma_de_academiia_ao_ar_livre_da_praca_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3397/indicacao_n_583_de_2021_josivan_-_reforma_de_quadra_esportiva_do_treze.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3398/indicacao_n_584_de_2021_vilanio_-_emendas_aos_deputados_federais_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3399/indicacao_n_585_de_2021_belizario_-_feira_de_profissoes.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3400/indicacao_n_586_de_2021_matheus_-_qr_code_nas_placas_de_reformas.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3401/indicacao_n_587_de_2021_matheus_-_atualizacao_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3402/indicacao_n_588_de_2021_washington_-_poda_das_arvores_do_povoado_taperinha_dos_gatos.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3403/indicacao_n_589_de_2021_genisson_-_ampliacao_no_horario_de_atendimento_ubs_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3404/indicacao_n_590_de_2021_alex_-_passagem_de_caminho_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3405/indicacao_n_591_de_2021_alex_-__instalacao_de_estatua_diego_costa.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3406/indicacao_n_592_de_2021_matheus_-_instalacao_de_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3407/indicacao_n_593_de_2021_matheus_-_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3408/indicacao_n_594_de_2021_matheus_-_animais_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3409/indicacao_n_595_de_2021_genisson_-_fumace_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3410/indicacao_n_596_de_2021_marta_-_calcamento_travessa_gerson_dos_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3411/indicacao_n_597de_2021_josivsan_-_emendas_ao_deputado_federail_-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3412/indicacao_n_598de_2021_josivsan_-_emendas_ao_senador_alessandro-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3413/indicacao_n_599de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3414/indicacao_n_600_de_2021_josivsan_-_reabertura_de_poco_artesiano_-_sec._de_obras_e_dnocs.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3415/indicacao_n_601_de_2021_josivsan_-_senador_alessandro-_doacao_de_tratores.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3442/indicacao_n_602_de_2021_carlos_-_terraplanagem_estrada_da_faixa.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3443/indicacao_n_603_de_2021_vilanio_-_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3444/indicacao_n_604_de_2021_vilanio_-_reforma_de_predio_para_abrigar_posto_medico.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3445/indicacao_n_605_de_2021_vilanio_-_repescagem_da_vacina_covid_19.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3446/indicacao_n_606__de_2021_dwitht_-_construcao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3447/indicacao_n_607_de_2021_josivaldo_-_picarragem_estrada_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3448/indicacao_n_608_de_2021_josivaldo_-_recuperacao_do_calcamento_da_rua_crisvaldo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3449/indicacao_n_609_de_2021_matheus_-_centro_de_atendimento_ao_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3458/indicacao_n_610_de_2021_marta_-_emenda_para_recapeamento_asfaltico_av_brasilia_e_nicolau_almeida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3459/indicacao_n_611_de_2021_marcelo_-__redutores_de_velocidade_na_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3460/indicacao_n_612_de_2021_matheus_-_busca_ativa_na_vacinacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3461/indicacao_n_613_de_2021_josivaldo_-_caixa_d_agua_escola_eduvirgens.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3466/indicacao_n_614_de_2021_josivaldo_-_melhorias_das_estradas_do_povoado_quilombo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3467/indicacao_n_615_de_2021_marcelo_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3468/indicacao_n_616_de_2021_marcelo_-_prefeitura_-_campo_society_pov._mangabeira_rio_das_vacas_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3469/indicacao_n_617_de_2021_matheus_-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_n_618_de_2021_washington_-_calcamento_entrada_do_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_n_619_de_2021_washington_-_belivaldo_-_calcamento_entrada_do_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3482/indicacao_n_620_de_2021_valmir_-_entrada_da_taperinha_-_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3483/indicacao_n_621_de_2021_josivaldo_-_reforma_do_mercado_da_banana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3484/indicacao_n_622_de_2021_vilanio_-_reforma_do_telhado_da_ubs_padre_almeida_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3485/indicacao_n_623_de_2021_vilanio_-_criacao_de_guia_turistico.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3486/indicacao_n_624_de_2021_matheus_-_rejuste_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3487/indicacao_n_625_de_2021_belizario_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3488/indicacao_n_626_de_2021_sandro_-_reposicao_de_lampadas_sindicalista_antonio_francisco.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3489/indicacao_n_627_de_2021_matheus_-_projeto_de_lei_animais.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3490/indicacao_n_628_de_2021_washington_-_emenda_parlamentar_poco_artesiano_nos_povoados_bomfim_e_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3491/indicacao_n_629_de_2021_josivaldo_-_pavimentacao_asfaltica_da_avenida_antonio_francisco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3492/indicacao_n_630__de_2021_josivaldo_-_medico_para_o_posto_de_saude_da_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3493/indicacao_n_631_de_2021_josivaldo_-_calcamento_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3494/indicacao_n_632_de_2021_washington_-_emenda_parlamentar_-_fabio_mitidieri_calcamento_entrada_de_taperinha.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3495/indicacao_n_633_de_2021_matheus_-_recuperacao_das_estradas_vicinais_dos_povoados_carcara_e_flechas.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3496/indicacao_n_634_de_2021_josivan_-_construcao_de_projetos_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3497/indicacao_n_635_de_2021_vilanio_-_emendas_do_deputados_federal_gustinho_-_programam_calca_mais.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3498/indicacao_n_636_de_2021_matheus_-_projeto_de_lei_-_auxilio_cultura.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3499/indicacao_n_637_de_2021_matheus_-_limpeza_e_manutencao_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3500/indicacao_n_638_de_2021_josivan_-_construcao_de_projetos_de_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3501/indicacao_n_639_de_2021_josivaldo_-_limpeza_e_capinacao_da_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3502/indicacao_n_640_de_2021_carlos_-_emenda_kitty_lima_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3503/indicacao_n_641_de_2021_carlos_-_emenda_gustionho_e_mitidieri__-_praca.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3504/indicacao_n_642_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_homem_e_mulher.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3505/indicacao_n_643_de_2021_carlos_-_emenda_rogerio_carvalho_-_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3506/indicacao_n_644_de_2021_marta_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3507/indicacao_n_645_de_2021_marta_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3508/indicacao_n_646_de_2021_marta_-_pavimentacao_asfaltica_da_avenida_sen_francisco_leite_neto.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3509/indicacao_n_647de_2021_washington_-_praca_no_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3510/indicacao_n_648_de_2021_genisson_-_ponto_da_caixa_economica_no_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3520/indicacao_n_649_de_2021_josivaldo_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3521/indicacao_n_650_de_2021_josivaldo_-_emenda_parlamentar_-_calcamento_travessa_da_capela_-_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3522/indicacao_n_651_de_2021_genisson_-_carreta_itinerante_da_saude_do_homem_e_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3523/indicacao_n_652_de_2021_marcelo_-_carreta_itinerante_da_saude_do_homem_e_da_mulher_no_treze.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3524/indicacao_n_653_de_2021_sandro_-_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3525/indicacao_n_654_de_2021_sandro_-_casa_da_musica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3526/indicacao_n_655_de_2021_genisson_-_caps_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3527/indicacao_n_656_de_2021_genisson_-_casa_de_apoio_na_capital_para_usuarios.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3528/indicacao_n_657_de_2021_carlos_-__secretaria_estadual_da_saude_-_carretas_do_amore_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3529/indicacao_n_658_de_2021_josivaldo_-_contratacao_de_medico_para_o_povoado_pururuca_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3531/indicacao_n_660_de_2021_josivaldo_-_limpeza_e_recuperacao_esquina_rua_luiz_fontes.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3532/indicacao_n_661_de_2021_washington_-_reforma_da_estrutura_da_caixa_dagua_pov_mariquita.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3533/indicacao_n_662_de_2021_genisson_-_climatizacao_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3534/indicacao_n_663_de_2021_gilberto_-_melhorias_na_rede_de_abast._-_deso.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3535/indicacao_n_664_de_2021_genisson_-_crie_-_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3536/indicacao_n_665_de_2021_matheus_-_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3537/indicacao_n_666_de_2021_washington_-_ampliacao_da_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3538/indicacao_n_667_de_2021_sandro_-_revitalizacao_da_praca_jose_justiniano.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3539/indicacao_n_668_de_2021_josivaldo_-_calcamento_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3540/indicacao_n_669_de_2021_genisson_-_reforma_de_escola_do_estado_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3541/indicacao_n_670_de_2021_vilanio_-_implantacao_de_academia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3542/indicacao_n_671_de_2021_vilanio_-_confeccao_de_decreto_sobre_o_entorno_do_campo_de_futebol_marinho_correia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3543/indicacao_n_672_de_2021_washington_-_revitalizacao_do_chafariz_pov_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3544/indicacao_n_673_de_2021_marta_-_rede_de_protecao_capinacao_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3562/indicacao_n_674_de_2021_genisson_-_pracas_e_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3563/indicacao_n_675_de_2021_genisson_-__terraplanagem_e_picarragem_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3564/indicacao_n_676_de_2021_sandro_-_implantacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3565/indicacao_n_677_de_2021_matheus_-_centro_de_recuperacao_pos_covid_19.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3566/indicacao_n_678_de_2021_washington_-_recuperacao_dos_pocos_artesianos_candeal_da_tapera_quilombo_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3567/indicacao_n_679_de_2021_genisson_-_iluminacao_publica_de_trevo_da_brasilia_e_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3568/indicacao_n_680_de_2021_vilanio_-_limpeza_de_terrreno_de_escola.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3569/indicacao_n_681_de_2021_vilanio_-_transporte_para_funcionarios_da_secretaria_de_saude_no_treze.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3570/indicacao_n_682_de_2021_dwitht_-_manilhas_da_rua_01_-_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3571/indicacao_n_683_de_2021_dwitht_-_pavimentacao_asfaltica_das_ruas_08_11_12_e_13.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3572/indicacao_n_684_de_2021_dwitht_-_recuperacao_asfaltica_da_rua_direita.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3573/indicacao_n_685_de_2021_genisson_-_iluminacao_da_avenida_jose_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3574/indicacao_n_686_de_2021_washington_-_emenda_parlamentar_vias_nos_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3586/indicacao_n_687_de_2021_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3587/indicacao_n_688_de_2021_vilanio_-_natal_iluminado.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3588/indicacao_n_689_de_2021_vilanio_-_podagem_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3589/indicacao_n_690_de_2021_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3590/indicacao_n_691_de_2021_matheus_-_terraplanagem_e_picarragem_dos_povoados_coqueiro_e_sobrado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3591/indicacao_n_692_de_2021_matheus_-_pavimetacao_palelepipedal.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3592/indicacao_n_693_de_2021_sandro_-_vacinacao_de_alunos_e_professores.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3593/indicacao_n_694_de_2021_matheus_-_licitacao_para_reabertura_dos_boxes_do_mercado_jose_correa_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3594/indicacao_n_695_de_2021_genisson_-_incentivo_ao_turismo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3595/indicacao_n_696_de_2021_washington_-_construcao_de_quadra_poliesportival_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3596/indicacao_n_697_de_2021_sandro_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3597/indicacao_n_698_de_2021_vilanio_-_campanha_de_vacinacao_de_alunos_e_professores.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3598/indicacao_n_699_de_2021_genisson_-_fornecimento_e_abastecimento_de_agua_-_governador.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3599/indicacao_n_700_de_2021_josivaldo_-_semaforo_na_travessa_josias_machado_com_av_zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3600/indicacao_n_701_de_2021_marcelo_-_conserto_do_calcamento_do_conj._leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3601/indicacao_n_702_de_2021_marcelo_-_conclusao_de_calcamento_do_conj._leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3602/indicacao_n_703_de_2021_genisson_-_ornamentacao_natalina_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3603/indicacao_n_704_de_2021_vilanio_-_fiscalizacaop_de_sinalizacaode_avenida.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3604/indicacao_n_705_de_2021_vilanio_-_construcao_de_vestiario.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3605/indicacao_n_706_de_2021_sandro_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3606/indicacao_n_707_de_2021_sandro_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3607/indicacao_n_708_de_2021_rubinho_-_troca_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3608/indicacao_n_709_de_2021_washington_-_construcao_de_cras_no_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3609/indicacao_n_710_de_2021_marcelo_-_acessibilidade_em_pracas.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3610/indicacao_n_711_de_2021_genisson_-_revitalizacao_de_praca_no_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3611/indicacao_n_712_de_2021_vilanio_-_instalacao_de_caixa_coletora_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3612/indicacao_n_713_de_2021_vilanio_-_contratacao_de_medico_e_acs.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3613/indicacao_n_714_de_2021_josivaldo_-_retomada_do_programa_todo_som.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3614/indicacao_n_715_de_2021_belizario_-_disponibilidade_de_cadeiras_de_rodas_nas_escolas_publicas_privadas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3615/indicacao_n_716_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3616/indicacao_n_717_de_2021_belizario_-_escola_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3617/indicacao_n_718_de_2021_matheus_-_implantacao_de_placas_de_obras_em_andamento.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3618/indicacao_n_719_de_2021_matheus_-_finalizacao_da_sinalizacao_nova_entrada.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3619/indicacao_n_720_de_2021_vilanio_-_ampliacao_do_horario_das_ubs_treze__ademar_de_carvalho_e_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3620/indicacao_n_721_de_2021_gilberto_fumace_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3621/indicacao_n_722_de_2021_genisson_-_tendas_para_provas_do_detran.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3622/indicacao_n_723_de_2021_matheus_-_publicacao_da_escala_de_medicos_veterinarios_e_dos_mutiroes_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3623/indicacao_n_724_de_2021_josivaldo_-_unidade_movel_de_saude.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3624/indicacao_n_725_de_2021_josivaldo_-_canteiro_central_av._zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3625/indicacao_n_726_de_2021_vilanio_-_torre_de_telefonia_movel_nos_pov_colonia_13_jenipapo_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3626/indicacao_n_727_de_2021_vilanio_-_plano_de_retomada_dos_natais_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3627/indicacao_n_728_de_2021_vilanio_-construcao_quadras_de_volei_de_areia.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3628/indicacao_n_729_de_2021_vilanio_-_reposicao_de_lampadas_pov._estancinha_1.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3629/indicacao_n_730_de_2021_belizario_-_implantacao_de_rota_cicloturistica.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3630/indicacao_n_731_de_2021_sandro_-_pavimentacao_asfaltica_rua_do_asilo_e_rua_g_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3631/indicacao_n_732_de_2021_genisson_-_limpeza_e_rocagem_da_rodovia_265.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3632/indicacao_n_733_de_2021_gilberto_-_centro_de_fisioterapia_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3633/indicacao_n_734_de_2021_washington_-_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3634/indicacao_n_735_de_2021_vilanio_-_emenda_quandra_de_futsal_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3635/indicacao_n_736_de_2021_matheus_-_refis.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3636/indicacao_n_737_de_2021_josivaldo_-_mudanca_da_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3637/indicacao_n__738_de_2021_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3638/indicacao_n__739_de_2021_belizario_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3639/indicacao_n__740_de_2021_valmir_-_lampadas_de_led_av._augusto_franco_e_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3640/indicacao_n_741_de_2021_genisson_-_cras_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3642/indicacao_n_742_de_2021_genisson_-_decoracao_natalina_no_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3643/indicacao_n_743_de_2021_marcelo_-_limpa_fosse_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3644/indicacao_n_744_de_2021_josivaldo_-_adicional_insalubridade_aos_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3645/indicacao_n_745_de_2021_genisson_-_calcamento_estrada_da_taboca.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3646/indicacao_n_746_de_2021_josivaldo_-_picarragem_e_pavimentacao__paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3647/indicacao_n_747_de_2021_genisson_-_duplicacao_de_oferta_da_merenda_escola.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3648/indicacao_n_748_de_2021_genisson_-_deso_-_limpeza_do_resertorio_tabocas.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3649/indicacao_n_749_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3650/indicacao_n_750_de_2021_marta_-_reforma_de_abrigo_de_onibus_da_varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3651/indicacao_n_751_de_2021_marta_-_fotografias_de_artur_reis_e_josefa_monteiro_no_centro_de_idosos_.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3652/indicacao_n_752_de_2021_matheus_-_mutirao_contra_indigencia_atraves_do_registro_civil.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3680/indicacao_n_753_de_2021_genisson_-_bradesco.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3681/indicacao_n_754_de_2021_genisson_-_calcamentos_para_o_jenipapo_e_regiao_-_calca_mais.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3682/indicacao_n_755_de_2021_genisson_-_reforma_de_posto_de_policia_governador_belivaldo_chagas.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3683/indicacao_n_756_de_2021_matheus_-_dre_sinalizacao_da_ponte_vazza_barris.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3684/indicacao_n_757_de_2021_matheus_-_estrutura_e_divulgacao_das_atividades_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3685/indicacao_n_758_de_2021_sandro_-__construcao_de_quadra_da_escola_mateus_jose.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3686/indicacao_n_759_de_2021_sandro_-__reforma_de_praca_francisco_jose_-_plafan.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3687/indicacao_n_760_de_2021_matheus_-_programa_de_enfrentamento_a_evasao_escolar.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3688/indicacao_n_761_de_2021_matheus_-_recapeamento_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3703/indicacao_n_762_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3704/indicacao_n_763_de_2021_josivaldo_-_redutores_de_velocidade_quebra_-molas_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3705/indicacao_n_764_de_2021_josivaldo_-_instalacao_da_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3715/indicacao_n_766_de_2021_vilanio_-_contratacao_de_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3716/indicacao_n_767de_2021_vilanio_-_envio_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3717/indicacao_n_768_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3718/indicacao_n_769_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3719/indicacao_n_770_de_2021_vilanio_-_motos_fumace.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3720/indicacao_n_771_de_2021_vilanio_-_contracao_de_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3721/indicacao_n_772_de_2021_vilanio_-_envio_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3722/indicacao_n_773_de_2021_vilanio_-_sinalizacao_da_duplicacao_da_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3723/indicacao_n_774_de_2021_vilanio_-_filarmonica_nas_festividades_natalinas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3724/indicacao_n_775_de_2021_vilanio_-_motos_fumace.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3725/indicacao_n_776_de_2021_vilanio_-_convenio_com_o_hospital_amparo_de_maria.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3726/indicacao_n_777_de_2021_dwitht_-_revitalizacao_de_piscinas_naturais.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3727/indicacao_n_778_de_2021_dwitht_-_revitalizacao_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3728/indicacao_n_779_de_2021_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3729/indicacao_n_780_de_2021_josivaldo_-_instalacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3730/indicacao_n_781_de_2021_matheus_-_rejuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3731/indicacao_n_782_de_2021_matheus_-_projetos_de_lei_digitaliados_e_enviados_por_email.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3732/indicacao_n_783_de_2021_rubinho_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3733/indicacao_n_784_de_2021_rubinho_-_reforma_escola_povoado_pindoba.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3734/indicacao_n_785_de_2021_matheus_-_pagamentos_de_impostos_pelo_cartao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3735/indicacao_n_786_de_2021_washington_-_limpeza_e_capinacao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3736/indicacao_n_787_de_2021_valmir_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_paralelepipedal_e_praca.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3737/indicacao_n_788_de_2021_sandro_-_reposicao_de_lampadas_da_praca_da_ciaxa_dagua.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2943/requerimento_no_001_de_2021_marta_explanacao_valdilene_e_emilia.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2944/requerimento_no_002_de_2021_matheus_-_cartorio.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2957/requerimento_no_015_de_202_vilanio_-_explanacao_conselho_municpal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2960/requerimento_no_018_de_2021_matheus_-recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2994/requerimento_no_035_de_2021_matheus_-_recursos_covid.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_no_048_de_2021_luiz_carlos_explanacao_luiza_-_secretaria_dea_industria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3067/requerimento_no_051_de_2021_matheus_-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3118/requerimento_no_069_de_2021_marta_quantitativo_a_sms.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_no_075_de_2021_matheus_-_mapa.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_no_076_de_2021_washington_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_no_091_de_2021_matheus_-_copia_do_ato_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_no_092_de_2021_matheus_-_taxa_dos_feirantes.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3234/requerimento_no_095_de_2021_marta_e_josivaldo_explanacao_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3291/requerimento_no_113_de_2021_genisson_-_seplan.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3295/requerimento_no_117_de_2021_matheus_-_semad.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3318/requerimento_no_117_de_2021_matheus_-_semad.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3354/requerimento_no_123_de_2021_matheus_-_sec._de_obras.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3356/requerimento_no_125_de_2021_vilanio_-_codise.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3358/requerimento_no_127_de_2021_alex_-_tenente-coronel_marconi.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3418/requerimento_no_136_de_2021_matheus_-_rosevannya_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3430/requerimento_no_148_de_2021_vilanio_-_representantes_da_uab.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3436/requerimento_no_154_de_2021_vilanio_-_messias_cooperativa_do_treze.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3437/requerimento_no_155_de_2021_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3455/requerimento_no_165_de_2021_alex_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3456/requerimento_no_166_de_2021_gilberto_-_fck.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3465/requerimento_no_171_de_2021_vilanio_-relatorio_dos_vacinados_grupo_prioritario_covi_19.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3472/requerimento_no_172_de_2021_vilanio_-_mirelle_de_souza_-_mbl.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3481/requerimento_no_181_de_2021_matheus_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3547/requerimento_no_193_de_2021_matheus_-_iuri_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3553/requerimento_no_199_de_2021_josivaldo_-_ryan.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3556/requerimento_no_202_de_2021_josivaldo_-_carlos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3577/requerimento_no_210_de_2021_amilton_-_explanacao_dep._fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3578/requerimento_no_211_de_2021_amilton_-_explanacao_dep._gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3579/requerimento_no_212_de_2021_amilton_-_explanacao_dep._ibrain_monteiro.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3580/requerimento_no_213_de_2021_amilton_-_explanacao_dep._goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3581/requerimento_no_214_de_2021_matheus_-_sema.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3584/requerimento_no_217_de_2021_sandro_-_explanacao_pe._fernandes_de_santana_santos.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3585/requerimento_no_218_de_2021_matheus_-_explanacao_guarda_municipal_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3653/requerimento_no_219_de_2021_amilton_-_explanacao_roberto_silva_-_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3657/requerimento_no_223_de_2021_sandro_-_explanacao_vitelmo_vieira_-_instituto_vida.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3672/requerimento_no_239_de_2021_alex_-_explanacao_dr._danniel_e_dr_caique_oab.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3677/requerimento_no_244_de_2021_marta_-_explanacao_professora_sandra_menta.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3678/requerimento_no_245_de_2021_josivaldo_-_gilson_oliveira.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3713/requerimento_no_253_de_2021_amilton_-_prefeitinho.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3714/requerimento_no_254_de_2021_josivaldo_-_paroco_-_novenario.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3740/requerimento_no_257_de_2021_matheus_-_belarmino_alves_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3743/requerimento_no_260_de_2021_matheus_-_relatorio_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3744/requerimento_no_261_de_2021_matheus_-_secretario_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3745/requerimento_no_262_de_2021_marta_fundeb_semed.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3746/requerimento_no_263_de_2021_matheus_-_relatorio_de_transportes_e_consertos.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3751/requerimento_no_268_de_202_gordinho_-_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2945/requerimento_no_003_de_2021_josivaldo_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2946/requerimento_no_004_de_2020_matheus_-congratulacao_lafaiete_luiz.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2947/requerimento_no_005_de_2021_josivan_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_no_006_de_2021_valmir_-_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2949/requerimento_no_007_de_2020_alex_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2950/requerimento_no_008_de_2020_matheus_-congratulacao_-_bayuvar.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2951/requerimento_no_009_de_2021_washington__-_pesar_-_egidio.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2952/requerimento_no_010_de_2021_washington__-_pesar_-_benjamin_viana.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2953/requerimento_no_011_de_2021_washington__-_pesar_-_januario.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2954/requerimento_no_012_de_2021_amilton_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2955/requerimento_no_013_de_2021_sandro_-congratulacao_a_medica.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2956/requerimento_no_014_de_2021_washington_-_mocao_de_pesar_george.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2958/requerimento_no_016_de_2021_alex_-congratulacao_rodrigo_macedo.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2959/requerimento_no_017_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2961/requerimento_no_019_de_2021_marta_-_pesar_-_acacia_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2962/requerimento_no_020_de_2021_washington_e_josivaldo_-_mocao_de_pesar_gileno.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2963/requerimento_no_021_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2964/requerimento_no_022_de_2021_washington_-congratulacao_jc.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2965/requerimento_no_023_de_2021_washington_-congratulacao_andre_lucas.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2966/requerimento_no_024_de_2021_marta_-congratulacao_norma.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2967/requerimento_no_025_de_2021_washington_-congratulacao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2968/requerimento_no_026_de_2021_marta_-_congratulacao_eraldo_de_carmelita.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2969/requerimento_no_027_de_2021_marta_-_pesar_-_dudu_da_autoescola.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2970/requerimento_no_028_de_2020_matheus_-congratulacao_-_vasconcelania.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2971/requerimento_no_029_de_2021_amilton_-_congratulacao_-_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_no_030_de_2021_carlos_-_congratulacao_-_adriana_menezes.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_no_031_de_2021_amilton_-_congratulacao_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2992/requerimento_no_033_de_2021_washington_-congratulacao_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_no_034_de_2021_matheus_-_mocao_de_pesar_hercilio.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/2995/requerimento_no_036_de_2021_washington_-congratulacao_genisson.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3032/requerimento_no_037_de_2021_washington_-_governador_.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3033/requerimento_no_038_de_2021_carlos_-_congratulacao_-_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3034/requerimento_no_039_de_2021_vilanio_-_repudio_bradesco.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3035/requerimento_no_040_de_2021_vilanio_-_repudio_caixa.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3036/requerimento_no_041_de_2021_vilanio_-_congratulacao_-_porfirio_felix.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3037/requerimento_no_42_de_2020_matheus_-congratulacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3038/requerimento_no_043_de_2021_marta_e_washington_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3039/requerimento_no_044_de_2021_washington_-congratulacao_dina_almeida.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3040/requerimento_no_045_de_2021_carlos_do_gas_-congratulacao_josefa_maria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3041/requerimento_no_046_de_2021_carlos_-congratulacao_dr._arquimedes.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_no_047_de_2021_carlos_-congratulacao_greice_kelly.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_no_049_de_2021_marcelo_-congratulacao_dona_udinha.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3066/requerimento_no_050_de_2021_washington_-congratulacao-_jackosn.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3068/requerimento_no_052_de_2021_marta_-congratulacao_joao_de_solinha.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3069/requerimento_no_053_de_2020_vilanio_-congratulacao_-_padre_moesio.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3070/requerimento_no_054_de_2021_sandro_-_joao_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3071/requerimento_no_055_de_2021_washington_-congratulacao_dudu_santos.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3087/requerimento_no_064_de_2021_amilton_-_congratulacao_-_luiza_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3088/requerimento_no_065_de_2021_amilton_-_congratulacao_-_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3116/requerimento_no_067_de_2021_carlos_do_gas_-congratulacao_andre_moura.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3117/requerimento_no_068_de_2020_matheus_-congratulacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3119/requerimento_no_070_de_2021_carlos_do_gas_-congratulacao_fabio_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3120/requerimento_no_071_de_2021_sandro_-congratulacao_bispo_alfaiate.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3121/requerimento_no_072_de_2021_vilanio_-congratulacao_jose_olavo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3122/requerimento_no_073_de_2021_amilton_-_pesar_fabio_-_irmao_de_luciano_pacheco.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_no_074_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3154/requerimento_no_077_de_2021_amilton_-congratulacao_cleverton.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_no_078_de_2021_matheus_-congratulacao_alexandre_fontes.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_no_079_de_2021_gordinho_-_congratulacao_-_fabio_frank.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_no_080_de_2021_valmir_-_mocao_de_pesar_mario.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_no_081_de_2021_carlos_-_congratulacao_-_adriel_alcantara.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3159/requerimento_no_082_de_2021_carlos_-_congratulacao_-_maisa_mitidiere.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3160/requerimento_no_083_de_2021_washington__-_pesar_-_entregador_de_deliveryl.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3161/requerimento_no_084_de_2021_amilton_-_pesar_antonio_-_sogro_de_fabio.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3162/requerimento_no_085_de_2021_washington_-_yasmin.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3163/requerimento_no_086_de_2021_vilanio_-_repudio_federacao_sergipana.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3226/requerimento_no_087de_2021_valmir_-_pesar_-_jacira_maria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3227/requerimento_no_088_de_2021_amilton_-_congratulacao_-_ex-_vereador_denilson.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3228/requerimento_no_089_de_2021_vilanio_-_pesar_-_josino.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3229/requerimento_no_090_de_2021_sandro_-_jacare.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_no_093_de_2021_vilanio_-_pesar_-_nicelia.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_no_094_de_2021_vilanio_-_pesar_-_joao_da_farmacia_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_no_096_de_2021_washington_-_congratulacao_-_jose_amilton.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_no_097_de_2021_washington_-_congratulacao_-_lissandra.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_no_098_de_2021_valmir_-_pesar_-_aurelrino.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_no_099_de_2021_valmir_-_pesar_-_heleno.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3239/requerimento_no_100_de_2021_vereadores__-_pesar_-_carlisson.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3240/requerimento_no_101_de_2021_rubens_-_reinaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3241/requerimento_no_102_de_2021_dwitht_-_realce.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3242/requerimento_no_103_de_2021_dwitht_-_andreane.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3243/requerimento_no_104_de_2021_rubinho_do_tanque_-_pesar_-_dona_otilia.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3244/requerimento_no_105_de_2021_matheus_-_pesar_-_emerson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3245/requerimento_no_106_de_2020_washington_-congratulacao_-joel_radialista.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3246/requerimento_no_107_de_2021_sandro_-_gilson_professor.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3247/requerimento_no_108_de_2021_matheus_-congratulacao_paulo_barreto_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3248/requerimento_no_109_de_2021_matheus_-congratulacao_filarmonica_lira_popular.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3249/requerimento_no_110_de_2021_washington_e_amilton_-_congratulacao_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3289/requerimento_no_111_de_2021_sandro_-_nilma_do_bar.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3290/requerimento_no_112_de_2021_marta_-congratulacao_churrascaria_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3292/requerimento_no_114_de_2021_matheus_-_mocao_de_pesar_raiane_paixao.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3293/requerimento_no_115_de_2021_amilton_-_mocao_de_pesar_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3294/requerimento_no_116_de_2020_genisson_-congratulacao_-_mercadinho_fraga.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3296/requerimento_no_118_de_2021_washington_-_congratulacao_caique.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3297/requerimento_no_119_de_2021_washington__-_pesar_-_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3319/requerimento_no_118_de_2021_vilanio_-_mocao_de_pesar_selma_dantas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3320/requerimento_no_119_de_2021_vilanio_-_joao_balbin.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3321/requerimento_no_120_de_2021_marta_-_congratulacao_luiz_loiola.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3322/requerimento_no_121_de_2021_vilanio_-congratulacao_hul.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3323/requerimento_no_122_de_2021_vilanio_-congratulacao_ufs_lagarto.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3355/requerimento_no_124_de_2021_washington_-_congratulacao_rogerio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3357/requerimento_no_126_de_2021_sandro_-_germano_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3359/requerimento_no_128_de_2021_amilton_-_congratulacao_gilberto.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3360/requerimento_no_129_de_2021_valmir_-_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3361/requerimento_no_130_de_2021_amilton_-_congratulacao_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3362/requerimento_no_131_de_2021_vilanio_-_mocao_de_pesar_joao_do_frigorifico.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3363/requerimento_no_132_de_2021_vilanio_-_congratulacao_manoel_papagaio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3364/requerimento_no_133_de_2021_sandro_-_joao_feliciano.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3416/requerimento_no_134_de_2020_matheus_-congratulacao_-_alexandre_claudefranklin_e_taysa.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3417/requerimento_no_135_de_2021_amilton_-_congratulacao_belizario.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3420/requerimento_no_138_de_2021_sandro_-_hercilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3421/requerimento_no_139_de_2021_gordinho_-_congratulacao_cicero.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3422/requerimento_no_140_de_2021_marta_-_pesar_-_prefeito_artur_reis.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3423/requerimento_no_141_de_2021_vilanio_-_pesar_-_juarez_do_posto_de_gasolina.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3424/requerimento_no_142_de_2021_vilanio_-_pesar_-_edilelson_de_slouza.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3425/requerimento_no_143_de_2021_sandro_-_assuero_cardoso.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3426/requerimento_no_144_de_2021_vilanio_-_pesar_-_carlos_augusto.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3427/requerimento_no_145_de_2021_washington_-_paulo_sobral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3428/requerimento_no_146_de_2021_vilanio_-_congratulacao_fabio_salustiano.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3429/requerimento_no_147_de_2021_alex_-_tecnico_do_atletico_mineiro.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3431/requerimento_no_149_de_2021_matheus_-_cecezinha.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3432/requerimento_no_150_de_2021_matheus_-_antonio_fernandes.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3433/requerimento_no_151_de_2021_washington_-_congratulacao_sergio_reis.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3434/requerimento_no_152_de_2021_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3435/requerimento_no_153_de_2021_marcelo_-_congratulacao_tiago_freire.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3438/requerimento_no_156_de_2021_marta_-_congratulacao_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3439/requerimento_no_157_de_2021_marta_-_congratulacao_cenilde.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3440/requerimento_no_158_de_2021_alex_-_lagarto_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3441/requerimento_no_159_de_2021_rubinho_-_pesar_-_bernado.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3450/requerimento_no_160_de_2021_pesar_-_josefa_maria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3451/requerimento_no_161_de_2021_gordinho_-_congratulacao_eron.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3452/requerimento_no_162_de_2021_vilanio_-_pesar_-_raimunda_francisca.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3453/requerimento_no_163_de_2021_alex_-_parque_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3454/requerimento_no_164_de_2021_sandro_-_anselmo_new_lab.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3457/requerimento_no_167_de_2021_dwitht_-_pesar_-_.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3462/requerimento_no_168_de_2021_sandro_-_aristedes_floricultura.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3463/requerimento_no_169_de_2021_carlos_-_congratulacao_-_renata_naiara.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3464/requerimento_no_170_de_2021_carlos_-_valmir_de_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3473/requerimento_no_173_de_2021_sandro_-_francisco_solano.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3474/requerimento_no_174_de_2021_vilanio_-_pesar_-_maria_raimunda.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3475/requerimento_no_175_de_2021_sandro_-_congratulacao_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3476/requerimento_no_176_de_2021_washington_e_marta_-_congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3477/requerimento_no_177_de_2021_alex_-_congratulacao_-_renildes_prata.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3478/requerimento_no_178_de_2021_vilanio_-_congratulacao_-_associacao_de_judo.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3479/requerimento_no_179_de_2021_matheus_-_congratulacao_-_jose_raimundo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3480/requerimento_no_180_de_2021_matheus_-_congratulacao_-_gml_araujo.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3511/requerimento_no_182_de_2021_matheus_-_congratulacao_-_assuero.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3512/requerimento_no_183_de_2021_gordinho_-_congratulacao_-__marquinhos_da_ams.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3513/requerimento_no_184_de_2021_vilanio_-_congratulacao_-_joao_besouro.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3514/requerimento_no_185_de_2021_vilanio_-_congratulacao_-_elizeu_dutra.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3515/requerimento_no_186_de_2021_matheus_-_congratulacao_-_noel_da_laranja.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3516/requerimento_no_187_de_2021_vilanio_-_pesar_-_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3517/requerimento_no_188_de_2021_sandro_-_congratulacao_-_juquinha.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3518/requerimento_no_189_de_2021_sandro_-_congratulacao_-_jose_ramos.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3519/requerimento_no_190_de_2021_josivaldo_-_congratulacao_-_padre_edson.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3545/requerimento_no_191_de_2021_washington_-_congratulacao_-_edila_morgana.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3546/requerimento_no_192_de_2021_sandro_-_congratulacao_-_ueslei_prata.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3548/requerimento_no_194_de_2021_josivaldo_-_congratulacao_-_idiana.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3549/requerimento_no_195_de_2021_dwitht_-_congratulacao_-_sandro_do_boeiro.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3550/requerimento_no_196_de_2021_vilanio_-_congratulacao_-_tv_sergipe.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3551/requerimento_no_197_de_2021_marta_-congratulacao_marilia_dias.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3552/requerimento_no_198_de_2021_vilanio_-_pesar_-_valdira.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3554/requerimento_no_200_de_2021_vilanio_-_pesar_-_rosalvo.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3555/requerimento_no_201_de_2021_vilanio_-_congratulacao_-_batalhao.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3557/requerimento_no_203_de_2021_vilanio_-_congratulacao_-_abc_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3558/requerimento_no_204_de_2021_alex_-_pesar_-_jose_erineu.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3559/requerimento_no_205_de_2021_vilanio_-_congratulacao_-_cercos.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3560/requerimento_no_206_de_2021_josivaldo_-_pesar_-_raimunda.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3561/requerimento_no_207_de_2021_dwitht_-_congratulacao_-_gordinhp.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3575/requerimento_no_208_de_2021_matheus_-_pesar_-leticia_fraga.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3576/requerimento_no_209_de_2021_josivaldo_-_congratulacao_-_manoel_monteiro.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3582/requerimento_no_215_de_2021_matheus_-_congratulacao_-_diego_costa.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3583/requerimento_no_216_de_2021_sandro_-_padre_vicente.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3654/requerimento_no_220_de_2021_amilton_-congratulacao_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3655/requerimento_no_221_de_2021_sandro_-_congratulacao_-_manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3656/requerimento_no_222_de_2021_alex_-_mocao_de_pesar_-_dr._jean.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3658/requerimento_no_224_de_2021_dwitht_-_congratulacao_-_arthur_b.velo.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3659/requerimento_no_225_de_2021_gordinho_-_mocao_de_pesar_-_paulo_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3660/requerimento_no_226_de_2021_valmir_-_mocao_de_aplausos_-_sargento_gilton.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3661/requerimento_no_227_de_2021_dwitht_-_repudio_hul.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3662/requerimento_no_228_de_2021_amilton_-_congratulacao_bruno.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3663/requerimento_no_229_de_2021_josivaldo_-_mocao_de_congratulacao_geraldo_majella.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3664/requerimento_no_230_de_2021_sandro_-_mocao_de_congratulacao_samu.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3666/requerimento_no_232_de_2021_genisson_-_congratulacao_-_edesio.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3667/requerimento_no_234_de_2021_amilton_-_congratulacao_uellington_santos.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3668/requerimento_no_235_de_2021_amilton_-_congratulacao_vice_-_prefeito_de_simao_dias.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3669/requerimento_no_236_de_2021_alex_-_congratulacao_dr._caique_-_oab.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3670/requerimento_no_237_de_2021_vilanio_-_congratulacao_-_50_anos_tv_sergipe.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3671/requerimento_no_238_de_2021_josivaldo_-_congratulacao_-_romario_rocha.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3673/requerimento_no_240_de_2021_matheus_-_congratulacao_-_haras_fl.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3674/requerimento_no_241_de_2021_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3675/requerimento_no_242_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3676/requerimento_no_243_de_2021_genisson_-_congratulacao_-_albano_franco.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3679/requerimento_no_246_de_2021_marcelo_-_mocao_de_congratulacao_-_dona_rosalva.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3707/requerimento_no_247_de_2021_matheus_-_congratulacao_-_professor_eemrson_amorim.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3708/requerimento_no_248_de_2021_matheus_-_congratulacao_-_professor_sandra_menta_-_ufs.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3709/requerimento_no_249_de_2021_washington_-_mocao_de_pesar_-_valdemar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3710/requerimento_no_250_de_2021_washington_-_mocao_de_pesar_-_asley.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3711/requerimento_no_251_de_2021_washington_-congratulacao_-_cosmira.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3712/requerimento_no_252_de_2021_sandro_-_congratulacao_-_andre_david_-_denarc.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3738/requerimento_no_255_de_2021_marta_-congratulacao_-_didi.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3739/requerimento_no_256_de_2021_washington_-_mocao_de_pesar_-_maria_andrade.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3741/requerimento_no_258_de_2021_matheus_-congratulacao_felipe_carvalho_lira_popolar.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3742/requerimento_no_259_de_2021_josivaldo_-_sargento_do_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3748/requerimento_no_265_de_2021_josivan_-congratulacao_a_euzebio.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3749/requerimento_no_266_de_2021_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3750/requerimento_no_267_de_2021_todos_os_vereadores_-_mestres_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3689/projeto_de_lei_no_02_de_2021_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3690/projeto_de_lei_no_04_de_2021_-_patrulha_vilanio.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3691/projeto_de_lei_no_05_de_2021_-_ratifica_protocolo_da_covid_-_19.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3692/projeto_de_lei_no_06_de_2021_-_alex_-_academias.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3693/projeto_de_lei_no_07_de_2021_-_cacs_-_conselho_magisterio-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3694/projeto_de_lei_no_08_de_2021_-__matheus.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3695/projeto_de_lei_no_09_de_2021_-__matheus.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3696/projeto_de_lei_no_10_de_2021_-__josivan_atual.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3697/projeto_de_lei_no_11_de_2021_-_altera_dispositivos_da_loa.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3698/projeto_de_lei_no_12_de_2021_-_rua_pov_brasilia_marta.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3699/projeto_de_lei_no_13_de_2021_-_sinal_vermelho_alex.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3700/projeto_de_lei_no_14_de_2021_matheus.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3702/projeto_de_lei_no_15_de_2021_-_tea_matheus.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3701/projeto_de_lei_no_16_de_2021_-_covid_matheus.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_81_de_2021_matheus_cameras.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3752/veto_total_ao_projeto_de_lei_complementar_no_362020_que_revoga_os_artigos_11_e_12_da_lei_complementar_no_772017_de_03_de_outubro_de_2017..pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3753/veto_total_ao_projeto_de_lei_no_362020_que_dispoe_sobre_a_criacao_funcionamento_e_instituicao_do_programa_musica_na_praca..pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3754/veto_total_ao_projeto_de_lei_no_372020_que_dispoe_sobre_a_instituicao_da_lei_de_compromisso_com_os_artistas_locais..pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3755/veto_parcial_ao_projeto_de_lei_no_042021_que_autoriza_o_poder_executivo_a_instituir_a_patrulha_maria_da_penha_no_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3756/veto_total_ao_projeto_de_lei_no_092021_que_dispoe_sobre_justificativa_por_escrito_do_atendimento_recusado_ou_recebimento_de_medicamento_negado_pela_rede_publica_de_saude_do_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3757/veto_total_ao_projeto_de_lei_no_102021_que_institui_o_programa_municipal_de_saude_vocal_para_os_educadores_da_rede_municipal_de_ensino_do_municipio_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3758/veto_total_ao_projeto_de_lei_no_162021_que_institui_e_estabelece_como_grupo_de_primeira_prioridade_entre_outros_constantes_no_plano_municipal_de_vacinacao_contra_a_covid-19....pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3759/veto_parcial_ao_projeto_de_lei_no_142021_que_dispoe_sobre_a_comunicacao_pelos_condominios_residenciais_aos_orgaos_de_seguranca_publica....pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3760/veto_total_ao_projeto_de_lei_no_152021_que_dispoe_que_seja_instituido_no_municipio_de_lagarto_o_pcpoci_de_criancas_jovens_e_adultos_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3811/veto_11-2021_-_plol_73-2021.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3812/3._veto_12-2021_-_plol_75-2021.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3813/4._veto_13-2021_-_plol_76-2021.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2021/3814/5._veto_14-2021_-_plol_80-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1083"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>