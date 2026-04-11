--- v0 (2025-11-04)
+++ v1 (2026-04-11)
@@ -54,6569 +54,6569 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n_001_de_2022_josivaldo_-_terraplanagem_e_iluminacao_publica_-_pov._saco_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n_001_de_2022_josivaldo_-_terraplanagem_e_iluminacao_publica_-_pov._saco_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
 - Terraplanagem das estradas vicinais e,_x000D_
 - Reposição de lâmpadas da iluminação pública, do povoado Saco da Tapera, neste município..</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n_002_de_2022_josivaldo_-construcao_de_ubs_e_praca_publica_-_povoado_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n_002_de_2022_josivaldo_-construcao_de_ubs_e_praca_publica_-_povoado_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde, bem como, de uma praça pública no largo Tanque do Carneiro, localizado no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sandro do Boeiro</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n_003_de_2022_sandro_-_poco_artesiano_e_pavimentacao_asfaltica_conj._antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n_003_de_2022_sandro_-_poco_artesiano_e_pavimentacao_asfaltica_conj._antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
 -    Implantação de um poço artesiano e,_x000D_
 - Pavimentação asfáltica, do Conjunto Antônio Martins de Menezes, localizado neste município.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n_004_de_2022_sandro_-_emenda_parlamentar_pavimentacao_conj._antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n_004_de_2022_sandro_-_emenda_parlamentar_pavimentacao_conj._antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação asfáltica do Conjunto Habitacional Antônio Martins de Menezes, localizado neste município.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dwitht do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n_005_de_2022_dwitht_-_recuperacao_de_estrada_rua_brotas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n_005_de_2022_dwitht_-_recuperacao_de_estrada_rua_brotas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação da estrada da rua Brotas, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n_006_de_2022_dwitht_-_reforma_do_posto_de_saude_assentamento_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n_006_de_2022_dwitht_-_reforma_do_posto_de_saude_assentamento_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Posto de Saúde da Família, localizado no Assentamento Tapera do Nico (antiga fazenda Dr. João), neste município.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_n_007_de_2022_washington_-recuperacao_das_estradas_pov_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_n_007_de_2022_washington_-recuperacao_das_estradas_pov_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação das estradas vicinais do povoado Mariquita e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_n_008_de_2021_washington_-_manutencao_do_poco_artesiano_do_fuzue_pov._itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_n_008_de_2021_washington_-_manutencao_do_poco_artesiano_do_fuzue_pov._itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Itaperinha (na região conhecida popularmente por Fuzuê), neste município.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_n_009_de_2021_washington_-_construcao_da_base_da_caixa_dagua_assent._palestina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_n_009_de_2021_washington_-_construcao_da_base_da_caixa_dagua_assent._palestina.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da base da caixa d´água do Assentamento Palestina, localizado neste município.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n_010_de_2022_dwitht_-_construcao_de_muro_escola_francisco_jose_de_almeida_-_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n_010_de_2022_dwitht_-_construcao_de_muro_escola_francisco_jose_de_almeida_-_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro da Escola Francisco José de Almeida, localizada no povoado Mariquita (de cima), neste município.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Valmir de Carminho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n_011_de_2022_valmir_-_calcamento_travessa_da_ceramica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n_011_de_2022_valmir_-_calcamento_travessa_da_ceramica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento em paralelepípedo da travessa da Cerâmica, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n_012_de_2022_josivaldo_-_limpeza_e_manutencao_da_bica_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n_012_de_2022_josivaldo_-_limpeza_e_manutencao_da_bica_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e manutenção da nascente da Bica do Açú que é uma área de preservação permanente (APP), segundo a lei 12.651/2012, localizada no povoado Açu Velho neste município.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n_013_de_2022_josivaldo_-_reforma_da_praca_escola_zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n_013_de_2022_josivaldo_-_reforma_da_praca_escola_zeze_rocha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça pública em anexo a Escola Municipal José Antônio dos Santos (conhecida popularmente por Escola Zezé Rocha), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n_014_de_2022_josivaldo_-_salario_minimo_servidores_da_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n_014_de_2022_josivaldo_-_salario_minimo_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedida a revisão dos vencimentos básicos a todos os servidores deste município, no mesmo percentual aplicado ao salário mínimo.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Matheus Correa</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n_015_de_2022_matheus_-_piso_nacional_professores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n_015_de_2022_matheus_-_piso_nacional_professores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedido o reajuste do Piso Nacional aos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n_016_de_2022_matheus_-_redutores_de_velocidade_rua_porfirio_bispo_e_rua_joao_marcos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n_016_de_2022_matheus_-_redutores_de_velocidade_rua_porfirio_bispo_e_rua_joao_marcos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade nas vias públicas deste município, abaixo elencadas:_x000D_
 _x000D_
 - Rua Porfírio Bispo dos Santos, localizada no bairro Pratas;_x000D_
 - Rua João Marcos, localizada no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n_017_de_2022_matheus_-_plano_de_incentivo_economico_pos_pandemia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n_017_de_2022_matheus_-_plano_de_incentivo_economico_pos_pandemia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o plano de incentivo econômico pós pandemia, com o objetivo de mitigar os impactos financeiros sofridos em decorrência da pandemia do Covid-19.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n_018_de_2022_matheus_-_criacao_do_plano_diretor_de_informatizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n_018_de_2022_matheus_-_criacao_do_plano_diretor_de_informatizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o plano diretor de informatização e aplicação da Lei Geral de Proteção de Dados (LGPD).</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n_019_de_2022_matheus_-_aumento_da_rpv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n_019_de_2022_matheus_-_aumento_da_rpv.pdf</t>
   </si>
   <si>
     <t>No sentido que haja aumento no valor da RPV (Requisição de Pequeno Valor).</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Belizário</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n_020_de_2022_belizario_-_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n_020_de_2022_belizario_-_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a tampa do bueiro localizado na rua José Maria de Almeida  (conhecida popularmente por rua de Vavá do leite), bairro Novo Horizonte neste município.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vilanio do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n_021_de_2022_vilanio_-_recuperacao_campo_futebol_priquitao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n_021_de_2022_vilanio_-_recuperacao_campo_futebol_priquitao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recuperação e manutenção do campo de futebol conhecido popularmente por Priquitão, localizado no povoado Colônia Treze neste município.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n_022_de_2021_vilanio_-_contratacao_de_psicologo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n_022_de_2021_vilanio_-_contratacao_de_psicologo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para contratação de psicólogo para a Unidade Básica de Saúde Padre Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n_023_de_2022_vilanio_-_banheiros_quimicos_no_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n_023_de_2022_vilanio_-_banheiros_quimicos_no_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados banheiros químicos em pontos estratégicos do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n_024_de_2021_vilanio_-_carro_da_vacina_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n_024_de_2021_vilanio_-_carro_da_vacina_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja elaborado um cronograma para que o “carro da vacina” seja disponibilizado na rede municipal de ensino, com o objetivo de facilitar o acesso das crianças e adolescentes à vacina contra a Covid-19.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n_025_de_2022_vilanio_-_reforma_dos_brinquedos_parque_infantil_praca_santa_luzia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n_025_de_2022_vilanio_-_reforma_dos_brinquedos_parque_infantil_praca_santa_luzia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma dos brinquedos do parque infantil da praça Santa Luzia, localizada no povoado Colônia Treze, neste município</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n_026_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n_026_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados dois redutores de velocidade (quebra-molas) nos povoados Rio Fundo e Mariquita, neste município.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n_027_de_2022_washington_-_fumace_no_povoado_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n_027_de_2022_washington_-_fumace_no_povoado_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para o povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n_028_de_2022_vilanio_-_fiscalizacao_de_recursos_da_duplicacao_da_rodovia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n_028_de_2022_vilanio_-_fiscalizacao_de_recursos_da_duplicacao_da_rodovia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas atividades de fiscalização e acompanhamento junto a Agência reguladora das obras de duplicação da Rodovia Antônio Martins de Menezes.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n_029_de_2022_vilanio_-_limpeza_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n_029_de_2022_vilanio_-_limpeza_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam desenvolvidos os seguintes serviços:_x000D_
     • Limpeza do abrigo de ônibus que fica localizado defronte ao campo de futebol do Povoado Poções, neste município. _x000D_
     • Instalação de placa de sinalização “PROIBIDO JOGAR LIXO” na entrada da Pista 2, localizada no Povoado Colônia Treze, na Rodovia que dá acesso ao município de Boquim;_x000D_
     • Construção de um calçadão na lateral da praça Santa Luzia,  localizada no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n_030_de_2022_vilanio_-_cadastro_de_familias_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n_030_de_2022_vilanio_-_cadastro_de_familias_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um cadastramento das famílias da comunidade da barragem Dionísio Machado, que se encontram em condição de vulnerabilidade.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n_031_de_2022_matheus_-_festival_da_semana_da_arte_moderna.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n_031_de_2022_matheus_-_festival_da_semana_da_arte_moderna.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um evento cultural em alusão ao centenário da Semana de Arte Moderna de 1922.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n_032_de_2022_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n_032_de_2022_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços:_x000D_
     • Revitalizar a pintura da faixa de pedestres e quebra-molas em  frente a creche Acácia Ribeiro, bairro Ademar Carvalho; _x000D_
     • Revitalização asfáltica da  “Matinha”, bairro Libório;</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n_033_de_2022_sandro_-__revitalizacao_de_ubs_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n_033_de_2022_sandro_-__revitalizacao_de_ubs_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reforma para revitalizar a Clínica de Saúde da Família  José Antônio Maroto,  localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3807/indicacao_n_034_de_2022_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3807/indicacao_n_034_de_2022_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo discriminados:_x000D_
     • Colocação de um braço e uma lâmpada, na Rua “B” do Conjunto Santa Terezinha; _x000D_
     • revitalização da pavimentações asfálticas da Rua “D” , da Travessa da rua “A” e Rua Santo Amaro, todas localizadas no Conjunto Santa Terezinha, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n_035_de_2022_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n_035_de_2022_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  instituída uma mesa de negociação permanente em prol do Plano de carreira do servidor público municipal.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n_036_de_2022_valmir_-_manilhas_conj._morumbi_aldemar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n_036_de_2022_valmir_-_manilhas_conj._morumbi_aldemar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocadas  manilhas de esgoto no Conjunto Morumbi, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n_037_de_2022_josivaldo_-_limpeza_do_predio_antigo_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n_037_de_2022_josivaldo_-_limpeza_do_predio_antigo_silvio_romero.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, roçagem e retirada de entulhos do antigo prédio do Grupo Escolar Sílvio Romero, localizado na rua Major Mizael Mendonça, neste município.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n_038_de_2022_josivaldo_-_reajuste_salarial_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n_038_de_2022_josivaldo_-_reajuste_salarial_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedido reajuste salarial aos servidores da Guarda Municipal de Lagarto.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n_039_de_2022_sandro_-_reforma_posto_de_saude_joaquim_jose_dos_santos_-_quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n_039_de_2022_sandro_-_reforma_posto_de_saude_joaquim_jose_dos_santos_-_quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma do posto de saúde Joaquim José dos Santos, localizado no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n_040_de_2022_vilanio_-_atendimento_pre-hospitalar_movel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n_040_de_2022_vilanio_-_atendimento_pre-hospitalar_movel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o serviço de atendimento pré-hospitalar móvel, em que pode ser realizado no local que a vítima sofreu o acidente ou precisou de emergências clínicas, à caminho do hospital.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_n_041_de_2022_vilanio_-_mutirao_mosquito_aedes_aegypti.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_n_041_de_2022_vilanio_-_mutirao_mosquito_aedes_aegypti.pdf</t>
   </si>
   <si>
     <t>No sentido que seja intensificado o combate ao mosquito Aedes Aegypti, realizando campanhas e mutirão de limpeza nos povoados e bairros deste município, para prevenção e controle da Dengue, Zika vírus e Chikungunya.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_n_042_de_2022_vilanio_-_substituicao_casa_de_taipa_por_alvenaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_n_042_de_2022_vilanio_-_substituicao_casa_de_taipa_por_alvenaria.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado programa de Substituição das Casas de Taipa por Alvenaria, neste município.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n_043_de_2022_alexsandro_-_alteracao_mao_unica_av._presidente_kenedy.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n_043_de_2022_alexsandro_-_alteracao_mao_unica_av._presidente_kenedy.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de alteração para mão única de direção a Avenida Presidente Kenedy (no trecho da Secretaria Municipal de Educação e fundo do Colégio Nossa Senhora da Piedade), neste município.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n_044_de_2022_matheus_-_organizacao_de_transito_-_fluxo_de_carros_fortes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n_044_de_2022_matheus_-_organizacao_de_transito_-_fluxo_de_carros_fortes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam oficiadas as agências bancárias que busquem desenvolver uma logística de embarque e desembarque de valores em locais que não prejudiquem o fluxo de veículos.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n_045_de_2022_vilanio_-_crm__e_coren.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n_045_de_2022_vilanio_-_crm__e_coren.pdf</t>
   </si>
   <si>
     <t>No sentido que realizem fiscalizações mensais nas instituições prestadoras de serviços de saúde no município: Maternidade Zacarias Júnior, Hospital Mons. João Batista de Carvalho Daltro/Hospital Universitário e o Hospital Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n_046_de_2022_dwitht_-_recapeamento_asfaltico_rua_passos_porto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n_046_de_2022_dwitht_-_recapeamento_asfaltico_rua_passos_porto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da rua Passos Porto, localizada no bairro centro, neste município.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n_047_de_2022_valmir_-_troca_de_manilhas_da_rua_12_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n_047_de_2022_valmir_-_troca_de_manilhas_da_rua_12_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua 12, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n_048_de_2022_josivaldo_-_placas_denominativas_nas_ruas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n_048_de_2022_josivaldo_-_placas_denominativas_nas_ruas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas denominativas nas ruas deste município, objetivando facilitar o  trabalho dos prestadores de serviço, tais como Correios e comércio em geral.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Marcelo de Denilson</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n_049_de_2022_josivaldo_-_abertura_de_rua_av_presidente_kenedy_e_rua_major_mizael_mendonca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n_049_de_2022_josivaldo_-_abertura_de_rua_av_presidente_kenedy_e_rua_major_mizael_mendonca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para abertura de rua interligando a Avenida Presidente Kennedy e a rua Major Mizael Mendonça  (no calçadão entre o Colégio Nossa Senhora da Piedade e a praça Manoel Filho de Carvalho), neste município.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n_050_de_2022_vilanio_-_sec._de_agricultura_e_emdagro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n_050_de_2022_vilanio_-_sec._de_agricultura_e_emdagro.pdf</t>
   </si>
   <si>
     <t>No sentido que analisada a possibilidade de firmação de convênio entre as instituições acima citadas para a distribuição de materiais de irrigação para os produtores rurais das comunidades da Colônia Treze, Jenipapo, Brasília e outras comunidades rurais.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n_051_de_2022_josivan_-_centro_de_equoterapia_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n_051_de_2022_josivan_-_centro_de_equoterapia_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de um Centro de Equoterapia no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n_052_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n_052_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois quebra-molas na Pista do Açú (próximo a escola e a residência do Sr. Coveiro), localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n_053_de_2022_marcelo_-_upa_treze_e_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n_053_de_2022_marcelo_-_upa_treze_e_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implanta uma Unidade de Pronto Atendimento (UPA) 24 horas, no povoado Colônia Treze, bem como, na sede deste município.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n_054_de_2022_josivaldo_-_concurso_publico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n_054_de_2022_josivaldo_-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para realização de um Concurso Público para provimento de cargos efetivos, neste município.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n_055_de_2022_josivaldo_-_cadastramento_de_ceps.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n_055_de_2022_josivaldo_-_cadastramento_de_ceps.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para realização do cadastramento de Códigos de Endereçamento Postal (CEPs) para os logradouros deste município, com o objetivo de facilitar a separação das correspondências destinadas à população local.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n_056_de_2022_marcelo_-_crm__e_coren.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n_056_de_2022_marcelo_-_crm__e_coren.pdf</t>
   </si>
   <si>
     <t>No sentido que realizem fiscalizações mensais nas Unidades Básicas de Saúde (UBS) e Centros Especializados da Família (CSF), deste município.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_n_057_de_2022_washington_-_reforma_da_base_da_caixa_dagua_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_n_057_de_2022_washington_-_reforma_da_base_da_caixa_dagua_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da base, bem como, a instalação de uma caixa d´água de 10 (dez) mil litros no povoado Mariquita de cima, neste município.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n_058_de_2022_washington_-_cohidro_-_palestina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n_058_de_2022_washington_-_cohidro_-_palestina.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a conclusão da perfuração do poço artesiano, bem como, a instalação de uma caixa d´água de 5 mil litros no povoado Palestina, neste município.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n_059_de_2022_washington_-_belivaldo_-_pavimentacao_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n_059_de_2022_washington_-_belivaldo_-_pavimentacao_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação em paralelepípedo do povoado Mariquita, localizado neste município.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n_060_de_2022_vilanio_-_limpeza_de_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n_060_de_2022_vilanio_-_limpeza_de_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza dos entornos dos campos de futebol dos Povoados Açuzinho e Colônia Treze (campo da Pista da Lagoa seca).</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n_061_de_2022_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n_061_de_2022_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Posto Policial do Povoado Olhos D’água, localizado neste município.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n_062_de_2022_vilanio_-_convenio_com_escolas_de_enfermagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n_062_de_2022_vilanio_-_convenio_com_escolas_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de convênio do município com escolas de formação na área da enfermagem.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do prédio do Posto Policial inativo, localizado no povoado Olhos D’água neste município, tendo em vista a solicitação de reabertura do mesmo ao Governo do Estado.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n_064_de_2022_vilanio_-_sec._de_agricultura_e_emdagro_distribuicao_de_mudas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n_064_de_2022_vilanio_-_sec._de_agricultura_e_emdagro_distribuicao_de_mudas.pdf</t>
   </si>
   <si>
     <t>No sentido que analisada a possibilidade de distribuição de mudas de laranja aos produtores rurais das comunidades da Colônia Treze, Jenipapo, Brasília e outras comunidades rurais.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n_065_de_2022_josivaldo_-_calcamento_da_rua_jose_santana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n_065_de_2022_josivaldo_-_calcamento_da_rua_jose_santana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação em paralelepípedo da Travessa José Santana (próximo ao Balneário Adson do leite) localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n_066_de_2022_sandro_-_pavimentacao_rua_jose_batista_trav_01_e_02_-_pav._pov._pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n_066_de_2022_sandro_-_pavimentacao_rua_jose_batista_trav_01_e_02_-_pav._pov._pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
     • Pavimentação em paralelepípedo da rua José Batista Timóteo, Travessa 01 e Travessa 02, localizadas no bairro Alto da Boa Vista;_x000D_
     • Pavimentação asfáltica do povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n_067__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n_067__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e ampliação da ponte localizada no povoado Rio Fundo (que dá acesso ao povoado Olhos D’Água), neste município.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>No sentido que seja implementado o sistema automático de funcionamento, da bomba D’água do poço artesiano  localizado no povoado Piabas (conhecido como galo assanhado), neste município.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_n_069_de_2022_washington_-_praca_e_calcamento_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_n_069_de_2022_washington_-_praca_e_calcamento_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça pública e do calçamento no Povoado Mariquita de cima, neste município.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_n_070_de_2022_washington_-_cras_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_n_070_de_2022_washington_-_cras_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de Referência de Assistência Social – CRAS no povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple os serviços abaixo elencados:_x000D_
 _x000D_
     •  Instalação da cobertura da quadra poliesportiva do povoado Olhos D’água;_x000D_
     •  Construção de quadras poliesportivas nos povoados Mariquita, Rio Fundo e Quilombo, neste município.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_n_072_de_2022_vilanio_-_colocacao_de_manilhas_drenagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_n_072_de_2022_vilanio_-_colocacao_de_manilhas_drenagem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocadas manilhas nas pistas do Morões, alemão e Jerônimo Reis, todas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_n_073_de_2022_vilanio_-_banheiros_para_familais_e_baixa_renda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_n_073_de_2022_vilanio_-_banheiros_para_familais_e_baixa_renda.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos banheiros nas residências de famílias assistidas pelo programa de baixa renda municipal.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_n_074_de_2022_vilanio_-_retorno_do_servico_de_convivencia_cras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_n_074_de_2022_vilanio_-_retorno_do_servico_de_convivencia_cras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomado o projeto serviço de convivência e fortalecimento de vínculos com público dos idosos nos CRAS do município.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n_075_de_2022_josivaldo_-_ponto_de_apoio_a_saude_da_familia_-_pov_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n_075_de_2022_josivaldo_-_ponto_de_apoio_a_saude_da_familia_-_pov_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que o prédio desativado da Escola Municipal Presidente Castelo Branco, localizada no Povoado Barro Vermelho seja transformado em um ponto de apoio a saúde da família, neste município.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n_076_de_2022_sandro_-_doacao_sementes_de_milho_crioulo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n_076_de_2022_sandro_-_doacao_sementes_de_milho_crioulo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a doação de sementes de milho crioulo, para atender os produtores rurais deste município.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n_077__de_2022_washington_-_capinagem_e_revitalizacao_do_calcamento_do_pov._rio_fundo_e_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n_077__de_2022_washington_-_capinagem_e_revitalizacao_do_calcamento_do_pov._rio_fundo_e_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e revitalização do calçamento dos povoados Mariquita e Rio Fundo, localizados neste município.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n_078_de_2022_washington_-_cohidro_-_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n_078_de_2022_washington_-_cohidro_-_piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja fornecida uma caixa d’água de 10 (dez) mil litros para o poço artesiano do povoado Piabas, neste município.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n_079__de_2022_washington_-_construcao_de_ubs_pov._rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n_079__de_2022_washington_-_construcao_de_ubs_pov._rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde (UBS) no povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n_080_de_2022_marta_-_calcamento_rua_fortaleza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n_080_de_2022_marta_-_calcamento_rua_fortaleza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do calçamento em paralelepípedo da rua Fortaleza, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n_081_de_2022_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n_081_de_2022_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recapeamento asfáltico, construção de acostamento e implantação da sinalização horizontal e vertical da Avenida Brasília, localizada no  bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n_082_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_joao_correia_de_souza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n_082_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_joao_correia_de_souza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da rua João Correia de Souza, localizada no bairro São José neste município, bem como, das vias não pavimentadas do referido bairro.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Genisson de Tonho de Totonho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n_083_de_2022_genisson_-_emenda_parlamentar_estradas_de_severino_e_zezito_pov._joao_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n_083_de_2022_genisson_-_emenda_parlamentar_estradas_de_severino_e_zezito_pov._joao_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple os calçamentos em paralelepípedo das estradas de Severino e Zezito, localizadas no povoado João Martins, neste município.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n_084_de_2022_matheus_-_medico_veterinario_para_a_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n_084_de_2022_matheus_-_medico_veterinario_para_a_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>No sentido que  incluído um médico veterinário à equipe da vigilância sanitária e que estre órgão realize uma de dedetização contra o Aedes Aegypte no Mercado municipal José Corrêa Sobrinho.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3893/indicacao_n_085_de_2022_dwitht_-_revitalizacao_de_posto_medico_do_povoado_mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3893/indicacao_n_085_de_2022_dwitht_-_revitalizacao_de_posto_medico_do_povoado_mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reforma no posto médico do Povoado Mariquita de Cima.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3894/indicacao_n_086_de_2022_dwitht_-_recuperacao_de_pavimetacao_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3894/indicacao_n_086_de_2022_dwitht_-_recuperacao_de_pavimetacao_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação paralelepipedal do trecho final da Avenida Nossa Senhora da Piedade até a passagem de água que dá acesso ao Assentamento Tapera (Assentamento Dr. João), localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_n_087_de_2022_washington_-_reforma_ponte_entre_povoados_saquinho_e_taperinha_dos_gatos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_n_087_de_2022_washington_-_reforma_ponte_entre_povoados_saquinho_e_taperinha_dos_gatos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da ponte que liga os povoados Saquinho e Taperinha dos Gatos, localizados neste município.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_n_088_de_2022_washington_-_emenda_parlamentar_calcamento_povoados_piabas_rio_fundo_e_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_n_088_de_2022_washington_-_emenda_parlamentar_calcamento_povoados_piabas_rio_fundo_e_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção dos calçamentos em paralelepípedo dos povoados Piabas, Rio Fundo e Bonfim, localizados neste município.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3897/indicacao_n_089_de_2022_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3897/indicacao_n_089_de_2022_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um colégio estadual de ensino médio no Povoado Mariquita, localizado neste município.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3898/indicacao_n_090_de_2022_matheus_-_pavimentacao_e_drenagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3898/indicacao_n_090_de_2022_matheus_-_pavimentacao_e_drenagem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentação paralelepipedais e rede de esgot das ruas “D” e Elizeu Silva, ambas localizadas no Conjunto Albano Franco, bairro São José, neste município.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3899/indicacao_n_091_de_2022_belizario_-_reforma_do_mercado_e_posto_de_saude_povoado_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3899/indicacao_n_091_de_2022_belizario_-_reforma_do_mercado_e_posto_de_saude_povoado_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do mercado, bem como, do posto de saúde do povoado Oiteiros, localizado neste município.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3906/indicacao_n_092_de_2022_washington_-_construcao_de_vestiario_povoados_mariquita_e_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3906/indicacao_n_092_de_2022_washington_-_construcao_de_vestiario_povoados_mariquita_e_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos vestiários nos campos de futebol dos povoados Mariquita e Olhos D’Água, localizados neste município.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3907/indicacao_n_093_de_2022_washington_-_construcao_e_ampliacao_do_cemiterio_do_povoado_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3907/indicacao_n_093_de_2022_washington_-_construcao_e_ampliacao_do_cemiterio_do_povoado_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e ampliação do cemitério localizado no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3908/indicacao_n_094_de_2022_washington_-_aquisicao_de_terreno_para_construcao_campo_de_futebol_pov_quipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3908/indicacao_n_094_de_2022_washington_-_aquisicao_de_terreno_para_construcao_campo_de_futebol_pov_quipe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para aquisição de uma área de terra, para construção de um campo de futebol no povoado Quipé, localizado neste município.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3909/indicacao_n_095_de_2022_valmir_-_quebra_molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3909/indicacao_n_095_de_2022_valmir_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocida na rua Prof.ª. Erondina Mota, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_n_096_de_2022_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_n_096_de_2022_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua Antônio Matias, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_n_097_de_2022_genisson_-_vestiarios_campo_de_futebol_povs._jenipapo_araca_quirino_e_estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_n_097_de_2022_genisson_-_vestiarios_campo_de_futebol_povs._jenipapo_araca_quirino_e_estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos vestiários nos campos de futebol dos povoados Jenipapo, Araçá, Quirino e Estancinha, localizados neste município.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_n_098_de_2022_washington_-_reforma_cemiterio_pov_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_n_098_de_2022_washington_-_reforma_cemiterio_pov_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma  do cemitério localizado no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_n_099_de_2022_washington_-_urbanizacao_cachoeira_do_saboeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_n_099_de_2022_washington_-_urbanizacao_cachoeira_do_saboeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja desenvolvido um projeto para urbanização da cachoeira do povoado Saboeiro, localizado neste município.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_n_100_de_2022_valmir_-_quebra_molas_rua_cel_souza_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_n_100_de_2022_valmir_-_quebra_molas_rua_cel_souza_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade na rua Cel. Souza Freire, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_n_101_de_2022_marcelo_-_calcamento_pista_do_campo_e_novo_paraiso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_n_101_de_2022_marcelo_-_calcamento_pista_do_campo_e_novo_paraiso.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos os calçamentos em paralelepípedo da Pista do Campo e da comunidade Novo Paraíso (conhecida popularmente por Priquito Pelado), localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n_102_de_2022_marcelo_-_emenda_parlamentar_calcamento_pista_do_campo_e_novo_paraiso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n_102_de_2022_marcelo_-_emenda_parlamentar_calcamento_pista_do_campo_e_novo_paraiso.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção dos calçamentos em paralelepípedo da Pista do Campo e da comunidade Novo Paraíso (conhecida popularmente por Priquito Pelado), localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n_103_de_2022_josivaldo_-_recuperacao_da_pavimentacao_rua_ananias_de_sousa_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n_103_de_2022_josivaldo_-_recuperacao_da_pavimentacao_rua_ananias_de_sousa_liborio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação asfáltica da rua Ananias Libório, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n_104_de_2022_belizario_-_substituicao_da_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n_104_de_2022_belizario_-_substituicao_da_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição das tampas e a manutenção dos bueiros da rua José Maria de Almeida, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n_105_de_2022_belizario_-_redutores_de_velocidade_rodovia_lourival_batista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n_105_de_2022_belizario_-_redutores_de_velocidade_rodovia_lourival_batista.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade na Rodovia Lourival Batista, que liga os municípios de Lagarto e Simão Dias (nas proximidades do bar do Toinho e entrada da mangueira).</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n_106_de_2022_belizario_-_abertura_estacionamento_banco_banese.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n_106_de_2022_belizario_-_abertura_estacionamento_banco_banese.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para abertura do estacionamento da agência Banese deste município, aos finais de semana.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n_107_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n_107_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a  pavimentação asfáltica das Ruas José Maurício do Nascimento e Indiaroba, Travessas Campo do Brito, Gameleiro, Coqueiro, Caraíbas, Boeiro e Curralinho, localizadas no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n_108_de_2022_matheus_-_mobilidade_de_transito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n_108_de_2022_matheus_-_mobilidade_de_transito.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado estudo sobre possíveis melhorias na mobilidade urbana das seguintes vias públicas:  Presidente Kennedy, Rua Cel. Joaquim Dantas, Avenida Contorno e da Rua Major Mizael Mendonça, todas localizadas na sede do município.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n_109_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n_109_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revisão da iluminação pública do Loiola II, bairro São José localizado neste município.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n_110_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_picarreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n_110_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_picarreira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um campo de futebol de areia no povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n_111_de_2022_vilanio_-_doacao_de_cadeiras_de_rodas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n_111_de_2022_vilanio_-_doacao_de_cadeiras_de_rodas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado programa municipal voltado à doação de cadeiras de rodas aos portadores de deficiência física locomotora, que não possua recursos próprios para adquirir o referido equipamento.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n_112_de_2022_dwitht_-_limpeza_e_desobstrucao_esgoto_conj_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n_112_de_2022_dwitht_-_limpeza_e_desobstrucao_esgoto_conj_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e desobstrução da rede de esgoto do conjunto habitacional Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_n_113_de_2022_washington_-_torre_da_vivo_no_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_n_113_de_2022_washington_-_torre_da_vivo_no_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido de que viabilize junto a operadora de telefonia móvel VIVO do Estado de Sergipe, a implantação de uma torre no povoado Mariquita, neste Município.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_n_114_de_2022_marcelo_-_placa_indicativa_posto_de_saude_pov_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_n_114_de_2022_marcelo_-_placa_indicativa_posto_de_saude_pov_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada placa de identificação na reinauguração do posto de saúde Daniel Ireno dos Santos, localizado no povoado Pau Grande, neste município.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_n_115_de_2022_josivan_-_iluminacao_da_avenida_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_n_115_de_2022_josivan_-_iluminacao_da_avenida_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção da iluminação pública da Avenida Antônio Martins de Menezes, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_n_116_de_2022_vilanio_-_rondas_noturnas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_n_116_de_2022_vilanio_-_rondas_noturnas_.pdf</t>
   </si>
   <si>
     <t>No sentido que a Polícia Militar possa intensificar a supervisão com rondas nesta urbe, no horário (entre 23h00 e 00h00) de desembarque dos estudantes que se deslocam para outros municípios para fins educacionais.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_n_117_de_2022_josivan_-_implantacao_de_posto_de_saude.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_n_117_de_2022_josivan_-_implantacao_de_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam analisadas as possibilidades de abertura de pontos de apoio à saúde nas comunidades abaixo elencadas:_x000D_
     • Povoado Piçarreira;_x000D_
     • Povoado Estancinha e;_x000D_
     • Povoado Cova da Onça.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n_118_de_2022_marcelo_-_reforma_da_praca_do_povoado_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n_118_de_2022_marcelo_-_reforma_da_praca_do_povoado_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do povoado Açuzinho,  localizado neste município.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n_119_de_2022_marcelo_-_construcao_muro_da_escola_joao_paulo_rodrigues_-_pista_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n_119_de_2022_marcelo_-_construcao_muro_da_escola_joao_paulo_rodrigues_-_pista_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro da Escola Municipal João Paulo Rodrigues, localizada na Pista do Açu, povoado Colônia Treze neste município.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n_120_de_2022_vilanio_-_contratar_auxiliar_odontologico_unidade_basica_de_saude_padre_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n_120_de_2022_vilanio_-_contratar_auxiliar_odontologico_unidade_basica_de_saude_padre_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um auxiliar odontológico para a Unidade básica de saúde Padre Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n_121_de_2022_josivan_-_projeto_circulando_cultura_para_colonia_13_jenipapo_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n_121_de_2022_josivan_-_projeto_circulando_cultura_para_colonia_13_jenipapo_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídos no cronograma de apresentação do projeto “Circulando Cultura”, os povoados Colônia Treze, Jenipapo e Brasília, neste município.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n_122_de_2022_sandro_-_reforma_do_calcadao_dom_pedro_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n_122_de_2022_sandro_-_reforma_do_calcadao_dom_pedro_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçadão Dom Pedro II, localizado no Centro neste município.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n_123_de_2022_vilanio_-_transporte_para_transtorno_espectro_do_autismo_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n_123_de_2022_vilanio_-_transporte_para_transtorno_espectro_do_autismo_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado veículo para conduzir pessoas com trastorno do espectro do autismo que residem no povoado Colônia Treze, para tratamento na sede deste município.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n_124_de_2022_dwitht_-_projeto_circulando_cultura_para_assentamento_dr._joao_matinha_e_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n_124_de_2022_dwitht_-_projeto_circulando_cultura_para_assentamento_dr._joao_matinha_e_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídos no cronograma de apresentação do projeto “Circulando Cultura” o Assentamento Tapera do Nico (antiga fazenda Dr. João), comunidade Matinha localizada no bairro Libório e bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n_125_de_2022_josivaldo_-_instalacao_energia_eletrica_loteamento_zezinho_da_verdura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n_125_de_2022_josivaldo_-_instalacao_energia_eletrica_loteamento_zezinho_da_verdura.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação da rede de energia elétrica no loteamento Zezinho da Verdura, localizado no Loiola II bairro São José, neste município.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n_126_de_2022_vilanio_-_onibus_escolares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n_126_de_2022_vilanio_-_onibus_escolares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de aumento da frota dos ônibus escolares deste município, para proporcionar mais segurança e conforto aos estudantes.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Rubinho do Tanque</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n_127_de_2022__rubinho_-__emenda_parlamentar_gustinho_ribeiro_-_construcao_de_ponte_entre_santo_antonio_e_crioulo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n_127_de_2022__rubinho_-__emenda_parlamentar_gustinho_ribeiro_-_construcao_de_ponte_entre_santo_antonio_e_crioulo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a reforma e ampliação da ponte que liga os povoados Santo Antônio e Crioulo de Cima, neste município.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n_128_de_2022_alex_-_estacionamento_para_bicicletas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n_128_de_2022_alex_-_estacionamento_para_bicicletas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados paraciclos (estacionamento de bicicletas) nas principais ruas e avenidas deste município.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n_129_de_2022_marcelo_-_revitalizacao_chafariz_pov_mangabeira_e_substituicao_da_caixa_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n_129_de_2022_marcelo_-_revitalizacao_chafariz_pov_mangabeira_e_substituicao_da_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do chafariz e substituição das caixas d’água do povoado Mangabeira, localizado neste município.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n_130_de_2022_belizario_-_unidade_de_pronto_atendimento_pediatrico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n_130_de_2022_belizario_-_unidade_de_pronto_atendimento_pediatrico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma Unidade de Pronto Atendimento Pediátrico, neste município.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n_131_de_2022_belizario_-_diagnostico_precoce_transtorno_do_espectro_do_autismo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n_131_de_2022_belizario_-_diagnostico_precoce_transtorno_do_espectro_do_autismo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a triagem precoce para diagnóstico do Transtorno do Espectro do Autismo (TEA) nas unidades de saúde e creches, deste município, possibilitando o início das intervenções e de suporte especializados em tempo adequado.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam disponibilizas cadeiras na primeira fila aos alunos com Transtorno de Déficit de Atenção e Hiperatividade – TDAH, nas unidades públicas e privadas deste município.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instituído campanha de conscientização nas escolas da rede pública municipal de ensino, visando afirmar a importância da proteção ao meio ambiente e aos recursos ambientais.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n_134_de_2022_valmir_-_quebra-molas_avenida_nossa_senhora_da_piedade_av_augusto_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n_134_de_2022_valmir_-_quebra-molas_avenida_nossa_senhora_da_piedade_av_augusto_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados dois quebra-molas na Avenida Nossa Senhora da Piedade (Avenida Augusto Franco) nas proximidades do bar do Sr. Elias e mercadinho do Lila, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n_135_de_2022_dwitht_-_recapeamento_asfaltico_da_estacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n_135_de_2022_dwitht_-_recapeamento_asfaltico_da_estacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da comunidade “Estação”, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n_136_de_2022__dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_estrada_que_liga_ademar_de_carvalho_e_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n_136_de_2022__dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_estrada_que_liga_ademar_de_carvalho_e_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a pavimentação em paralelepípedo da estrada que liga o bairro Ademar de Carvalho ao Assentamento Tapera do Nico (antiga fazendo Dr. João).</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n_137_de__2022_matheus_-_mobilidade_de_transito_da_rodovia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n_137_de__2022_matheus_-_mobilidade_de_transito_da_rodovia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo sobre possíveis melhorias na mobilidade urbana nas imediações do ginásio de esportes “O Ribeirão”,  após a duplicação da rodovia Antônio Martins de Menezes; com o intuito de facilitar o fluxo de veículos.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n_138_de__2022_matheus_-_epis_trabalhadores_do_lixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n_138_de__2022_matheus_-_epis_trabalhadores_do_lixao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um cadastramento dos moradores e trabalhadores dos lixões do município, com o objetivo de uma distribuição de equipamentos de proteção individual - EPIs para os mesmos.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_n_139_de_2022_genisson_-_tapa-buraco_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_n_139_de_2022_genisson_-_tapa-buraco_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a “Operação Tapa-buraco” e o serviço de roçagem nas margens da Rodovia SE – 265, que liga os municípios de Lagarto e Itaporanga        D´Ajuda.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3977/indicacao_n_140_de__2022_matheus_-_multirao_para_retirada_do_titulo_na_escolinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3977/indicacao_n_140_de__2022_matheus_-_multirao_para_retirada_do_titulo_na_escolinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão para a retirada de títulos de eleitor.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3978/indicacao_n_141_de_2022_vilanio_-_ajuda_financeira_a_maes_de_autistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3978/indicacao_n_141_de_2022_vilanio_-_ajuda_financeira_a_maes_de_autistas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para uma possível concessão de ajuda financeira à mães lagartenses que tem filhos autistas e/ou transtornos psíquicos que fazem tratamento fora de suas comunidades.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3979/indicacao_n_142_de_2022_vilanio_-_pavimentacao_asfaltica_em_ruas_do_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3979/indicacao_n_142_de_2022_vilanio_-_pavimentacao_asfaltica_em_ruas_do_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações asfálticas nas ruas Raiane Paixão (até o Cemitério da Santa Cruz) e do trecho da pista do Cemitério até a chegada a Rodovia Antônio Martins de Menezes, ambas localizadas no Povoado Colônia Treze,  neste município.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n_143_de_2022_belizario_-_divulgacao_da_lista_de_espera_exames_e_consultas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n_143_de_2022_belizario_-_divulgacao_da_lista_de_espera_exames_e_consultas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para divulgação da lista de espera dos pacientes para exames e consultas médicas, neste município.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n_144_de_2022_belizario_-_interprete_de_libras_nas_reparticoes_publicas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n_144_de_2022_belizario_-_interprete_de_libras_nas_reparticoes_publicas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja determinada a presença de intérprete da Língua Brasileira de Sinais – LIBRAS em todas as repartições públicas deste município.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n_145_de_2022_valmir_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n_145_de_2022_valmir_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de todo o bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n_146_de_2022_belizario_-_assistentes_sociais_nas_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n_146_de_2022_belizario_-_assistentes_sociais_nas_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a inserção de Assistentes Sociais para atuarem nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n_147_de_2022_belizario_-_lixeiras_seletivas_para_reciclagem_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n_147_de_2022_belizario_-_lixeiras_seletivas_para_reciclagem_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de lixeiras seletivas para reciclagem, nas escolas da rede pública e privada deste município.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n_148_de_2022_belizario_-_programa_de_apoio_a_crianca_portadora_de_microcefalia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n_148_de_2022_belizario_-_programa_de_apoio_a_crianca_portadora_de_microcefalia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um programa municipal de Apoio à Criança Portadora de Microcefalia.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n_149_de_2022_belizario_-_farmacia_24_horas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n_149_de_2022_belizario_-_farmacia_24_horas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma farmácia municipal 24 horas, com o objetivo de ampliar o acesso da população aos medicamentos e oferecer um serviço rápido e sem custos aos munícipes.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4005/indicacao_n_150_de_2022__rubinho_-_emenda_parlamentar_revitalizacao_estrada_do_crioulo_ao_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4005/indicacao_n_150_de_2022__rubinho_-_emenda_parlamentar_revitalizacao_estrada_do_crioulo_ao_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a revitalização das estradas que ligam os povoados Campo do Crioulo e Oiteiros</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4006/indicacao_n_151_de_2022_sandro_-_recuperacao_pavimentacao_e_iluminacao_praca_do_tanque_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4006/indicacao_n_151_de_2022_sandro_-_recuperacao_pavimentacao_e_iluminacao_praca_do_tanque_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
 - Recuperação da pavimentação e,_x000D_
 - Reposição de lâmpadas da iluminação pública, da praça do Tanque Grande, localizada na Avenida Sindicalista Antônio Francisco da Rocha, neste município.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4007/indicacao_n_152_de_2022_vilanio_-_pavimentacao_pista_dos_moroes_rua_do_alemao_e_luiz_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4007/indicacao_n_152_de_2022_vilanio_-_pavimentacao_pista_dos_moroes_rua_do_alemao_e_luiz_rodrigues.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas do Alemão, Luiz Rodrigues e pista dos Morões, localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n_153_de_2022_vilanio_-_limpeza_e_rocagem_abrigo_de_onibus_povoado_pocao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n_153_de_2022_vilanio_-_limpeza_e_rocagem_abrigo_de_onibus_povoado_pocao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de roçagem e limpeza no abrigo de ônibus localizado no povoado Poção (próximo ao motel 13 Sedução), neste município.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n_154_de_2022_vilanio_-_reposicao_de_lampadas_povoado_estancinha_i.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n_154_de_2022_vilanio_-_reposicao_de_lampadas_povoado_estancinha_i.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública do povoado Estancinha I, localizado neste município.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n_155_de_2022_josivan_-_casa_de_apoio_em_aracaju.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n_155_de_2022_josivan_-_casa_de_apoio_em_aracaju.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizada uma casa de apoio na capital do Estado.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4011/indicacao_n_156_de_2022_vilanio_-_quebra-mola_jardim_uirapuru.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4011/indicacao_n_156_de_2022_vilanio_-_quebra-mola_jardim_uirapuru.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado quebra-mola na rua A do Jardim Uirapuru, localizado no povoado Colônia Treze neste município.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4012/indicacao_n_157_de_2022__matheus_-_emenda_compra_veiculo_dttu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4012/indicacao_n_157_de_2022__matheus_-_emenda_compra_veiculo_dttu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar para aquisição de um veículo do tipo caminhonete, a ser utilizado como viatura do Departamento de Trânsito e Transporte Urbano – DTTU, desta urbe.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4013/indicacao_n_158_de_2022_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4013/indicacao_n_158_de_2022_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública de todo bairro Ademar de Carvalho, localizado neste município.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4014/indicacao_n_159_de_2022__matheus_-_emenda_compra_veiculo_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4014/indicacao_n_159_de_2022__matheus_-_emenda_compra_veiculo_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar para aquisição de um veículo do tipo caminhonete, a ser utilizado como viatura da Guarda Municipal de Lagarto.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n_160_de_2022_marcelo_-_limpeza_de_bueiros_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n_160_de_2022_marcelo_-_limpeza_de_bueiros_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado periodicamente o serviço de limpeza e desobstrução dos bueiros em diversos pontos do povoado Colônia Treze, bem como, na zona urbana deste município, garantindo o escoamento da água em período chuvoso.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n_161_de_2022_josivaldo_-_drenagem_pluvial_rua_francisco_loiola_da_silva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n_161_de_2022_josivaldo_-_drenagem_pluvial_rua_francisco_loiola_da_silva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o sistema de drenagem pluvial na rua Francisco Loiola da Silva, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n_162_de_2022_belizario_-_instalacao_de_equipamentos_de_lazer_e_recreacao_adpatdos_a_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n_162_de_2022_belizario_-_instalacao_de_equipamentos_de_lazer_e_recreacao_adpatdos_a_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de equipamentos de lazer e recreação adaptados às pessoas com deficiência e mobilidade reduzida, em espaços de uso público deste município.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n_163_de_2022_vilanio_-_quebra-mola_pista_da_granja.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n_163_de_2022_vilanio_-_quebra-mola_pista_da_granja.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado 01 (um) quebra-mola na Pista da Granja (próximo a oficina de Carlinhos) localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n_164_de_2022_vilanio_-_picarragem_povoado_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n_164_de_2022_vilanio_-_picarragem_povoado_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado em caráter de urgência, o serviço de piçarragem na estrada principal do povoado Pau Grande (nas imediações da Igreja Católica), localizado neste município.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n_165_de_2022__matheus_-_projeto_de_lei__para_concessao_de_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n_165_de_2022__matheus_-_projeto_de_lei__para_concessao_de_iptu.pdf</t>
   </si>
   <si>
     <t>No sentido que  analisada a possibilidade de confecção de um projeto de lei que autorize a concessão de desconto do Imposto Predial de Território Urbano (IPTU) com o incentivo ao uso de tecnologias sustentáveis como a criação doo Programa ‘IPTU Verde’.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n_166_de_2022_marcelo_-_quebra-mola_povoado_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n_166_de_2022_marcelo_-_quebra-mola_povoado_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados quebra-molas no povoado Açuzinho (nas proximidades da residência do Sr. Temir), localizado neste município.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da rua de Laranjeiras, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n_168_de_2022_josivaldo_-_recuperacao_frente_do_cer_iii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n_168_de_2022_josivaldo_-_recuperacao_frente_do_cer_iii.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da calçada do CER III, localizado no bairro Ademar Carvalho, neste município.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_n_169_de_2022_vilanio_-_odontomovel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_n_169_de_2022_vilanio_-_odontomovel.pdf</t>
   </si>
   <si>
     <t>No sentido  que a Unidade Móvel Odontológica (Odontomóvel) seja disponibilizada para o povoado Estancinha I, neste município.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_n_170_de_2022_vilanio_-_lampadas_led_rod._antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_n_170_de_2022_vilanio_-_lampadas_led_rod._antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das lâmpadas da rodovia Antônio Martins de Menezes (nas proximidades do povoado Colônia Treze) por lâmpadas de LED.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_n_171_de_2022_vilanio_-_picarragem_pov_estancinha_i.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_n_171_de_2022_vilanio_-_picarragem_pov_estancinha_i.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado em caráter de urgência, o serviço de piçarragem nas estradas vicinais do povoado Estancinha I, localizado neste município.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_n_172_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_novo_paraiso_priquito_pelado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_n_172_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_novo_paraiso_priquito_pelado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um campo de futebol de areia na comunidade Novo Paraíso (conhecida popularmente por Priquito Pelado), neste município.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_n_173_de_2022__sandro_-_revitalizacao_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_n_173_de_2022__sandro_-_revitalizacao_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o  recapeamento asfáltico da avenida Sindicalista Antônio Francisco da Rocha (próximo ao Balneário Bica), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n_174_de_2022_marcelo_-_diagnostico_e_tratamento_fibromialgia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n_174_de_2022_marcelo_-_diagnostico_e_tratamento_fibromialgia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o “Programa de cuidados para pessoas com fibromialgia”, neste município. Ofertando serviços para diagnóstico e tratamento, melhorando a qualidade de vida dos portadores dessa síndrome.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n_175_de_2022_josivaldo_-_abertura_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n_175_de_2022_josivaldo_-_abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de compra de um terreno na Avenida Senador Lourival Baptista, localizada no bairro Aldemar de Carvalho, com o objetivo de abertura de via pública para a ligação do referido bairro aos conjuntos habitacionais João e Júlia Nogueira, neste município.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n_176_de_2022_matheus_-_jogos_olimpicos_e_paraolimpicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n_176_de_2022_matheus_-_jogos_olimpicos_e_paraolimpicos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados jogos estudantis municipais, nos quais sejam inseridas modalidades olímpicas e paraolímpicas.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n_177_de_2022_matheus_-_implantacao_de_bibliotecas_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n_177_de_2022_matheus_-_implantacao_de_bibliotecas_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas bibliotecas e/ou salas de estudos em todas as unidades de ensino municipal.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_n_178_de_2022_matheus_-_revisao_do_regimento_interno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_n_178_de_2022_matheus_-_revisao_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja instituída uma comissão para realizar uma revisão e consequente atualização do Regimento interno desta Casa.  Em atendimento aos constantes dos edis e funcionários por melhorias no funcionamento e adequação às demandas atuais.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_n_179_de_2022_josivaldo_-_recuperacao_estradas_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_n_179_de_2022_josivaldo_-_recuperacao_estradas_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação das estradas vicinais do povoado Oiteiros, localizado neste município.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_n_180__de_2022_matheus_-_capinagem_dos_acostamentos_rodovia_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_n_180__de_2022_matheus_-_capinagem_dos_acostamentos_rodovia_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinação e limpeza em toda extensão do acostamento da rua Calby (trecho que liga a base do corpo de Bombeiros as indústrias Maratá), localizada no Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n_181_de_2022_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n_181_de_2022_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentação e rede de esgoto das vias do entorno do campo de futebol Andrei Osni de Almeida Oliveira , que fica localizada na comunidade Loiola II, bairro São José, neste município. Além de implantar um quebra-molas na Avenida Eremitas Francisca de Jesus localizada na região acima mencionada.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n_182__de_2022_sandro_-_construcao_de_praca_publica_rua_tobias_barreto_e_simao_dias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n_182__de_2022_sandro_-_construcao_de_praca_publica_rua_tobias_barreto_e_simao_dias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça pública no largo da bifurcação das ruas Tobias Barreto e Simão Dias, localizadas no bairro Laudelino Freire neste município.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_n_183_de_2022_josivaldo_-__criacao_de_centro_administrativo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_n_183_de_2022_josivaldo_-__criacao_de_centro_administrativo.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Centro Administrativo no Parque Exposição Nicolau Almeida para receber e sediar secretarias e diversos órgãos públicos, com o objetivo de gerar economia para os cofres públicos e funcionalidade para a Administração Pública.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n_184_de_2022_rubens_-_ponto_marcacao_de_exame_povoado_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n_184_de_2022_rubens_-_ponto_marcacao_de_exame_povoado_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja implantado um ponto para marcação de exames no Posto de Saúde localizado no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n_185_de_2022_vilanio_-_deso_-_vazamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n_185_de_2022_vilanio_-_deso_-_vazamento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto do vazamento de água na ladeira que dá acesso ao povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_n_186_de_2022_washington_-_equipe_tecnica_cemiterio_pov_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_n_186_de_2022_washington_-_equipe_tecnica_cemiterio_pov_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada equipe técnica para realizar vistoria no cemitério do povoado Carcará, visto que, o espaço tem sido insuficiente para atender as demandas de sepultamentos de moradores da referida comunidade.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_n_187_de_2022_dwitht_-_calcamento_travessa_joao_dias_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_n_187_de_2022_dwitht_-_calcamento_travessa_joao_dias_dos_santos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o calçamento da Travessa João Dias dos Santos, localizada no conjunto Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_n_188_de_2022_dwitht_-_cerest_itinerante_no_assentamento_roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_n_188_de_2022_dwitht_-_cerest_itinerante_no_assentamento_roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que o “CEREST Itinerante” seja levado ao Assentamento Roseli Nunes, neste município.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_n_189_de_2022_genisson_-_sinalizacoes_e_quebra-molas_-_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_n_189_de_2022_genisson_-_sinalizacoes_e_quebra-molas_-_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços no Povoado Jenipapo, neste município:_x000D_
 _x000D_
     • Instalação de uma quebra-molas na estrada do Araçá, nas proximidades da casa de Valdir da acerola e;_x000D_
     • Instaladas as sinalizações verticais e horizontais no trevo que fica ao fundo da Igreja de São José.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n_190_de_2022_vilanio_-_limpeza_de_praca_do_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n_190_de_2022_vilanio_-_limpeza_de_praca_do_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado, em caráter de urgência, os serviços de capinagem, podagem, pintura e limpeza da praça do Povoado Açuzinho, localizado neste município.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n_191_de_2022_matheus_-_medicos_especialistas_ortopedistas_reumatologistas_e_fisioterapeutas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n_191_de_2022_matheus_-_medicos_especialistas_ortopedistas_reumatologistas_e_fisioterapeutas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam contratados médicos especialistas – ortopedistas e reumatologistas, além de fisioterapeutas na Atenção Básica do município.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n_192_de_2022_matheus_-_instalacao_de_uma_comissao_de_etica_na_casa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n_192_de_2022_matheus_-_instalacao_de_uma_comissao_de_etica_na_casa.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam tomadas providências necessárias para a instalação de uma comissão de ética nesta Casa.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n_193_de_2022_matheus_-_capinacao_das_margens_das_rodovias_estaduais_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n_193_de_2022_matheus_-_capinacao_das_margens_das_rodovias_estaduais_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de roçagem das margens das rodovias estaduais que cortam o  município.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n_194_de_2022_dwitht_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n_194_de_2022_dwitht_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Travessa Macapá, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n_195_de_2022_dwitht_-_construcao_de_campo_de_futebol_no_batalhao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n_195_de_2022_dwitht_-_construcao_de_campo_de_futebol_no_batalhao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um campo de futebol no Tiro de Guerra 06/015 Lagarto/SE, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n_196_de_2022_marcelo_-_alargamento_de_entrada_da_praca_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n_196_de_2022_marcelo_-_alargamento_de_entrada_da_praca_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um alargamento da entrada que dá acesso direto ao Posto de Saúde Padre Almeida e as escolas da praça Santa Luzia localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n_197_de_2022_josivaldo_-_recuperacao_da_pavimentacao_paralelepipedal_da_rua_8.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n_197_de_2022_josivaldo_-_recuperacao_da_pavimentacao_paralelepipedal_da_rua_8.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação paralelepipedal e da rede de esgoto da rua “8”, localizada na comunidade Campo da vila, bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>No sentido que sejam analisadas as propostas abaixo elencadas para suas efetivas  realizações:_x000D_
 _x000D_
     • Implantação de um ambulatório veterinário municipal;_x000D_
     • Criação de um Centro especializado para tratamento de autistas;_x000D_
     • Criação de clínica para tratamento de dependentes químicos;_x000D_
     • Instalação de painéis eletrônicos de senhas nas unidades de saúde que ainda não possuam e;_x000D_
     • Criação de central exclusiva para cancelamentos de agenda de consultas médicas nas Unidades básicas de Saúde.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Amilton Fontes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n_199_de_2022_amilton_-_reforma_de_quadra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n_199_de_2022_amilton_-_reforma_de_quadra.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços no Povoado Colônia Treze, neste município:_x000D_
 _x000D_
     • Reforma do piso e construção na quadra poliesportiva que fica localizada ao fundo da Unidade de Educação Infantil Santa Luzia;_x000D_
        _x000D_
     • Instalação de um sistema de irrigação no campo de futebol Marinho Correia, no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_n_200_de_2022_amilton_-_projeto_de_lei_para_expansao_urbana_-_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_n_200_de_2022_amilton_-_projeto_de_lei_para_expansao_urbana_-_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, projeto de lei que inclua todo o Povoado Açuzinho no perímetro de expansão urbana do município.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_n_201_de_2022_matheus_-_banheiros_quimicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_n_201_de_2022_matheus_-_banheiros_quimicos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam disponibilizados banheiros químicos nos eventos realizados pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_n_202_de_2022_matheus_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_n_202_de_2022_matheus_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Rua João Fereira do Espírito Santo, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_n_203_de_2022_belizario_-_sede_conselho_tutelar_descontos_de_iptu_e_incentivos_fiscais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_n_203_de_2022_belizario_-_sede_conselho_tutelar_descontos_de_iptu_e_incentivos_fiscais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados estudos orçamentárias para a realização das propostas abaixo elencadas:_x000D_
 _x000D_
     • Construção de uma sede para O Conselho tutelar municipal;_x000D_
     • Concessão de desconto no valor total do Imposto predial e territorial urbano – IPTU para os contribuintes que o realizarem à vista;_x000D_
     • Concessão de incentivos fiscais e econômicos a empresas que desejarem desenvolver suas atividades no município;</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_n_204_de_2022_belizario_-_instalacao_de_bicicletarios_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_n_204_de_2022_belizario_-_instalacao_de_bicicletarios_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados bicicletários nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade para ampliação no horário de entregas dos medicamentos das 7h às 17h, da Unidade básica de saúde Padre Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_n_206_de_2022_marcelo_-_escoamento_de_agua_pluviais_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_n_206_de_2022_marcelo_-_escoamento_de_agua_pluviais_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviços na pavimentação paralelepipedal da lateral do trevo que dá acesso ao município de Boquim, localizado no Povoado Colônia Treze, nas proximidades do bar de Dona Marlete de zé Buá, com o objetivo de melhorar o escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_n_207_de_2022_vilanio_-_ponto_de_apoio_da_saude_no_balao_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_n_207_de_2022_vilanio_-_ponto_de_apoio_da_saude_no_balao_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja analisada a possibilidade de instalação de um ponto de apoio da saúde na região do balão, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_n_208_de_2022_belizario_-_contratacao_de_psicolocos_nas_escolas_infatis_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_n_208_de_2022_belizario_-_contratacao_de_psicolocos_nas_escolas_infatis_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contração de psicólogos especializados em pediatria para atender e acompanhar crianças matriculadas nas unidades de ensino infantil municipal que necessitarem de tal serviço de saúde.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_n_209_de__2022_matheus_-_defesa_civil_desabamento_e_estado_de_alerta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_n_209_de__2022_matheus_-_defesa_civil_desabamento_e_estado_de_alerta.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas visitas da Defesa civil em locais de risco de inundações, desabamentos e estado de alerta.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n_210_de_2022_marcelo_-_reforma_de_pontes_e_passagens_molhadas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n_210_de_2022_marcelo_-_reforma_de_pontes_e_passagens_molhadas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as reformas da ponte do Povoado Pau Grande e da passagem molhadas do Povoado Tabocas, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_n_211_de_2022_josivaldo_-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_n_211_de_2022_josivaldo_-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>No sentido que seja doado um terreno nas Comunidades dos Residenciais João e Júlia Nogueira, localizada no bairro Aldemar de Carvalho, para que possa ser construída uma capela.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_n_212_de_2022_marta_-josivaldo-organizacao_do_transito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_n_212_de_2022_marta_-josivaldo-organizacao_do_transito.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam enviadas guarnições da DTTU para organizarem o trânsito, nos horários de pico, nos trevos da rodovia que dão acesso ao Campus da UFS-Lagarto/SE e ao Conjunto Sílvio Romero, localizado no Bairro São José, neste município. Situação gerada pela retirada dos semáforos.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_n_213_de_2021_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo_de_baixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_n_213_de_2021_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Quilombo de Baixo, neste município.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4105/indicacao_n_214_de_2022_matheus_-_quebra-molas_-_lot._silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4105/indicacao_n_214_de_2022_matheus_-_quebra-molas_-_lot._silvio_romero.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados  quebra-molas nas ruas do Loteamento Sílvio Romero, localizado no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4106/indicacao_n_215_de_2022_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4106/indicacao_n_215_de_2022_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Pombo, neste município.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4108/indicacao_n_216_de_2022_matheus_-_festejos_juninos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4108/indicacao_n_216_de_2022_matheus_-_festejos_juninos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito um planejamento estratégico para pronto atendimento dos munícipes e visitantes durante os festejos juninos nesta urbe.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4109/indicacao_n_217_de_2022_matheus_-_seguranca_dosfestejos_juninos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4109/indicacao_n_217_de_2022_matheus_-_seguranca_dosfestejos_juninos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito e divulgado a população, um planejamento estratégico sobre a segurança dos eventos juninos nesta urbe.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4110/indicacao_n_218_de_2022_josivaldo_-_picarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4110/indicacao_n_218_de_2022_josivaldo_-_picarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de piçarragem da estrada que sai do calçamento do Povoado Açuzinho ao Povoado Luíz Freire, localizados neste município.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4111/indicacao_n_219_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4111/indicacao_n_219_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados nos povoados Mariquita de Cima e Saquinho, neste  município, os serviços abaixo elencados:_x000D_
 _x000D_
     • Conclusão dos poços artesianos;_x000D_
     • Instalação de caixas d´água de 10 mil litros e_x000D_
     • Instalação de bombas d´água.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4112/indicacao_n_220__de_2022_washington_revitalizacao_do_calcamento_do_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4112/indicacao_n_220__de_2022_washington_revitalizacao_do_calcamento_do_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de revitalização da pavimentação paralelepipedal do calçamento do residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4113/indicacao_n_221_de_2022_genisson_-_reforma_e_construcao_de_quadras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4113/indicacao_n_221_de_2022_genisson_-_reforma_e_construcao_de_quadras.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados  os serviços abaixo elencados:_x000D_
 _x000D_
     • Reforma da quadra poliesportiva localizada no Povoado Jenipapo;_x000D_
     • Construção de quadras de areia nos Povoados Jenipapo, Brasília e Açu Velho, neste município.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4114/indicacao_n_222_de_2022_matheus_-_realizacao_de_audiencias_publicas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4114/indicacao_n_222_de_2022_matheus_-_realizacao_de_audiencias_publicas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas audiências públicas presenciais regionalizadas no município de Lagarto para a discussão sobre a Lei Orçamentária Anual (LOA) /2022.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n_223_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n_223_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias públicas:_x000D_
 _x000D_
     • Rua de João maratá, localizada no povoado Colônia Treze;_x000D_
     • Povoados Luiz Freire, Cova da onça e Rio das vacas, todos localizados neste município.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n_224_de_2022_genisson_-_limpeza_de_nascentes_no_acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n_224_de_2022_genisson_-_limpeza_de_nascentes_no_acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas  os serviços de limpeza do minante do Povoado Açu Velho e da bica do Povoado Urubu Grande, ambos localizados neste município.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n_225_de_2022_josivan_-_quebra_molas_na_pista_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n_225_de_2022_josivan_-_quebra_molas_na_pista_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 02 (dois) quebra-molas na pista do Açu, localizada no Povoado Colônia Treze, nas proximidades da Igreja Adventista e da Unidade de educação infantil.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n_226_de_2022_sandro_-_revit._conjs._antonio_martins_de_menezes_e_joao_almeida_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n_226_de_2022_sandro_-_revit._conjs._antonio_martins_de_menezes_e_joao_almeida_rocha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam revitalizadas as pavimentações paralelepipedais dos conjuntos habitacionais: _x000D_
       _x000D_
     • Antônio Martins de Menezes, localizado no bairro Queiroz e;_x000D_
     • Doutor João Almeida Rocha, localizado no bairro Alto da Boa Vista, ambos localizados neste município.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n_227_de_2022_genisson_-_construcao_de_paralelepipedo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n_227_de_2022_genisson_-_construcao_de_paralelepipedo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa de Maria, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n_228_de_2022_matheus_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n_228_de_2022_matheus_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica da Rua José dos Santos, localizada no bairro Libórios e a abertura do prolongamento da Rua Tomar do Geru, localizada no bairro Libórios, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_n_229_de_2022_matheus_-_sedest_mendigos_no_mercado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_n_229_de_2022_matheus_-_sedest_mendigos_no_mercado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas ações concretas com as pessoas em situação de rua que habitam o entorno do mercado municipal José Corrêa Sobrinho .</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_n_230_de_2022_valmir_-_manilhas_da_comunidade_inferninho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_n_230_de_2022_valmir_-_manilhas_da_comunidade_inferninho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocadas  manilhas da rede de esgoto na comunidade conhecida como “Inferninho”, localizado no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n_231_de_2022_matheus_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n_231_de_2022_matheus_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a iluminação pública com reposição de lâmpadas na avenida Nossa Senhora da Piedade e na praça, ambas localizadas  no bairro jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n_232_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n_232_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes localidades:_x000D_
 _x000D_
     • Pista do Pau Grande, localizada no Povoado Colônia Treze;_x000D_
     •  Povoado Mangabeira e;_x000D_
     • Povoado Galo Assanhado, todos localizados neste município.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n_233_de_2022_marta_-_operacao_tapa-buraco_avenida_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n_233_de_2022_marta_-_operacao_tapa-buraco_avenida_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a “Operação tapa-buraco” nas seguintes vias públicas:_x000D_
     • Avenida Brasília, localizada no bairro Exposição, neste município. Especificadamente no trevo que dá acesso ao município de Itabaiana._x000D_
     • Rua Enoque Amorim, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4127/indicacao_n_234_de_2022_belizario_-_contratacao_de_interprete_de_libras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4127/indicacao_n_234_de_2022_belizario_-_contratacao_de_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contração de intérpretes de Língua Brasileira de sinais – LIBRAS _x000D_
 Banco do Brasil, Banco Bradesco e Caixa Econômica Federal, no sentido que seja analisada a possibilidade para instalação de tendas em frente as agências bancárias, para garantir comodidade as pessoas que estão expostas ao sol e à chuva enquanto esperam por atendimento.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de tendas em frente as agências bancárias, para garantir comodidade as pessoas que estão expostas ao sol e à chuva enquanto esperam por atendimento.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_n_236_de_2022_vilanio_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_n_236_de_2022_vilanio_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido de que, por meio da possível operação de crédito no valor de 8 milhões com o Banco do Brasil, sejam construídas as pavimentações paralelepipedais das seguintes localidades:_x000D_
 _x000D_
     • Pista do Pau Grande;_x000D_
     • Pista da Granja;_x000D_
     • Pista do Cemitério;_x000D_
     • Travessa Luiz Rodrigues, todas localizadas no Povoado Colônia Treze;_x000D_
     • Povoado Luiz Freire e;_x000D_
     • Pavimentação asfáltica nas diversas ruas do Povoado Colonia Treze, todas localizadas nesse município.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_n_237_de_2022_matheus_-_cartao_sus_-_copia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_n_237_de_2022_matheus_-_cartao_sus_-_copia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado mutirão de busca ativa a quem não possui cartão do SUS, através dos Agentes Comunitários de Saúde - ACS.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4131/indicacao_n_238_de_2022_matheus_-_populacao_diab.e_hipert..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4131/indicacao_n_238_de_2022_matheus_-_populacao_diab.e_hipert..pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada busca ativa para delimitar a população diabética e hipertensa, por meio de mutirões semestrais.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4136/requerimento_no_065_de_2022_marta_-_mocao_de_pesar_-_eraldo_de_carmelita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4136/requerimento_no_065_de_2022_marta_-_mocao_de_pesar_-_eraldo_de_carmelita.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. JOSÉ ERALDO PRATA DE ALMEIDA –  “Eraldo de Carmelita”, Ex-vereador desta urbe.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_n_240_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_pequena_industria_no_pov._porcoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_n_240_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_pequena_industria_no_pov._porcoes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja doado o terreno da antiga escola no Povoado Porções, neste município.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_n_241_de_2022_vilanio_-_belivaldo_-_pavimentacao_pista_do_pau_grande_ao_pov._poeirao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_n_241_de_2022_vilanio_-_belivaldo_-_pavimentacao_pista_do_pau_grande_ao_pov._poeirao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Pista do Pau Grande até a comunidade do Poeirão, localizadas neste município.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_n_242_de_2022_washington_-_recuperacao_das_estradas_pov._mariquita_e_regiao.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_n_242_de_2022_washington_-_recuperacao_das_estradas_pov._mariquita_e_regiao.odt</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição de lâmpadas da iluminação pública, terraplanagem e piçarragem das estradas do Povoado Mariquita e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4156/indicacao_n_243_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._quipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4156/indicacao_n_243_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._quipe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da caixa d’água do poço artesiano do povoado Quipé, localizado neste município.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4157/indicacao_n_244_de_2022_marcelo_-_cercos_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4157/indicacao_n_244_de_2022_marcelo_-_cercos_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja agilizado o processo de convênio entre a CERCOS (Cooperativa de Eletrificação e Desenvolvimento Rural Centro Sul de Sergipe) e a Prefeitura de Lagarto e que se realize a manutenção da iluminação pública com reposição de braços e lâmpadas do Povoado Colônia treze e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4158/indicacao_n_245_de_2022_rubens_-construcao_de_quadra_poiesportiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4158/indicacao_n_245_de_2022_rubens_-construcao_de_quadra_poiesportiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_n_246_de_2022_josivaldo_-_picarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_n_246_de_2022_josivaldo_-_picarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das vias públicas abaixo elencadas:_x000D_
     • Estrada da divisa entre os municípios de Lagarto e Simão Dias, localizada no Povoado Quilombo;_x000D_
     • Corredor de Tonho de Viana e Travessa da Capela , ambas localizadas no Povoado Itaperinha;</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_n_247_de_2022_josivaldo_-_limpeza_de_caixa_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_n_247_de_2022_josivaldo_-_limpeza_de_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza da estrutura da caixa d’água da Escola Municipal José Antônio dos Santos – “Escola Zezé Rocha”, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4161/indicacao_n_248_de_2022_josivaldo_-_abertura_da_rodovia_antonio_martins_na_pista_do_cemiterio_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4161/indicacao_n_248_de_2022_josivaldo_-_abertura_da_rodovia_antonio_martins_na_pista_do_cemiterio_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído uma abertura na Avenida Antônio Martins de Menezes, defronte a pista do cemitério, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4162/indicacao_n_249__de_2022_washington_-_reforma_do_mercado-_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4162/indicacao_n_249__de_2022_washington_-_reforma_do_mercado-_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do mercado da carne do Povoado Olhos D’água, localizado neste município.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_n_250_de_2022_marcelo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_n_250_de_2022_marcelo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado a recuperação da passagem da rede de esgoto da esquina do Cemitério Santa Cruz, localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4164/indicacao_n_251__de_2022_washington_-_assentamento_paixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4164/indicacao_n_251__de_2022_washington_-_assentamento_paixao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços terraplanagem, piçarragem das estradas e a_x000D_
 manutenção do poço artesiano do Assentamento Baixão, localizado neste município.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4165/indicacao_n_252_de_2022_josivaldo_-_acuzinho-acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4165/indicacao_n_252_de_2022_josivaldo_-_acuzinho-acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem da estrada que liga o Povoado Açuzinho ao Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4166/indicacao_n_253_de_2022_josivaldo_-_detetizacao_do_mercado_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4166/indicacao_n_253_de_2022_josivaldo_-_detetizacao_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de dedetização do mercado municipal José Corrêa Sobrinho, neste município.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4167/indicacao_n_254_de_2022_vilanio_-_reforma_de_quadra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4167/indicacao_n_254_de_2022_vilanio_-_reforma_de_quadra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva José Pacheco Irmão - “Pachecão” localizada na pista do cemitério, no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4168/indicacao_n_255_de_2022_matheus_-_quebra-molas_bairo_sao_jose_-_igreja_adventista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4168/indicacao_n_255_de_2022_matheus_-_quebra-molas_bairo_sao_jose_-_igreja_adventista.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados  quebra-molas na rua Francisco Antônio de Figueiredo, nas proximidades da Igreja Adventista, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4169/indicacao_n_256_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4169/indicacao_n_256_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da caixa d’água do povoado Candeal da Tapera, localizado neste município.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4170/indicacao_n_257_de_2022_dwitht_-_fumace_no_povoado_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4170/indicacao_n_257_de_2022_dwitht_-_fumace_no_povoado_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para o Assentamento Tapera do Nico (antiga fazenda Dr João), Assentamento Roseli Nunes Carvalho, comunidade Matinha localizada no bairro Libórios e comunidade Estação localizada no Bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n_258_de_2022_washington_-_quebra-molas_bairo_exposicao_-_trav.aabb.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n_258_de_2022_washington_-_quebra-molas_bairo_exposicao_-_trav.aabb.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um quebra-molas na Travessa da AABB, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4172/indicacao_n_259_de_2022_washington_-_quebra-molas_no_povoado_candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4172/indicacao_n_259_de_2022_washington_-_quebra-molas_no_povoado_candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados quebra- molas nas seguintes localidades:_x000D_
     1. 04 (quatro) quebra-molas em toda a extensão do novo calçamento do Povoado Candeal da Tapera;_x000D_
     2. Estrada de Zé Carlos, ao lado da Igreja católica, localizada no Povoado Quilombo;</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4173/indicacao_n_260_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4173/indicacao_n_260_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais da rua José Caetano de Menezes e da rua de Maria Pacheco, ambas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4174/indicacao_n_261_de_2022_matheus_-_ampliacao_da_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4174/indicacao_n_261_de_2022_matheus_-_ampliacao_da_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado a coleta de lixo para as estradas vicinais do povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_n_262_de_2022_marcelo_-_correios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_n_262_de_2022_marcelo_-_correios.pdf</t>
   </si>
   <si>
     <t>No sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido até a pista quatro (divisa entre Lagarto e Boquim), Povoado Colônia Treze neste município.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4197/indicacao_n_265_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterioperacao_tapa-buraco_avenida_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4197/indicacao_n_265_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterioperacao_tapa-buraco_avenida_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de compra de um terreno ao lado do cemitério do Povoado Brejo, com o objetivo de ampliação do mesmo.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_n_263_de_2022_matheus_-_calcamento_rua_tomar_do_geru.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_n_263_de_2022_matheus_-_calcamento_rua_tomar_do_geru.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído calçamento na Rua Tomar do Geru, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4196/indicacao_n_264__de_2022_matheus_-_construcao_da_praca_itabi-lot_ze_do_leite.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4196/indicacao_n_264__de_2022_matheus_-_construcao_da_praca_itabi-lot_ze_do_leite.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça pública Itabi, no Loteamento Zé do Leite, localizado no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4202/indicacao_n_270_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4202/indicacao_n_270_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio.pdf</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4203/indicacao_n_271__de_2022_marcelo__-_placas_de_denominacao_nos_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4203/indicacao_n_271__de_2022_marcelo__-_placas_de_denominacao_nos_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de denominação e orientação de destino no trevo da rodovia SE-160, que dá acesso aos Povoados Jenipapo, Brasília e Estancinha, neste município.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao_n_272_de__2022_matheus_-_defesa_civil-vistoria_em_predios_publicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao_n_272_de__2022_matheus_-_defesa_civil-vistoria_em_predios_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que a Defesa Civil municipal realize vistorias nos prédios públicos abandonados e/ou com estrutura comprometida, com o intuito de evitar possíveis desabamentos e riscos a vida dos servidores, usuários e transeuntes.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao_n_273_de_2022_rubens_-_vestiario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao_n_273_de_2022_rubens_-_vestiario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um vestiário do campo do Povoado Campo do Crioulo, neste município.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_n_274_de_2022_marta_-_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_n_274_de_2022_marta_-_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de tapa-buraco da pavimentação asfáltica no cruzamento entre as ruas Felipe Santiago e José Monteiro de Carvlho, localizado no  bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_n_275_de_2022_valmir_-_reforma_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_n_275_de_2022_valmir_-_reforma_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reforma na praça Beata Rosa Venerine, localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4208/indicacao_n_276_de_2022_dwitht_-_reforma_da_praca_do_povoado_gameleiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4208/indicacao_n_276_de_2022_dwitht_-_reforma_da_praca_do_povoado_gameleiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do Povoado Gameleiro, localizado neste município.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4209/indicacao_n_277_de_2022_rubens_-_vestiario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4209/indicacao_n_277_de_2022_rubens_-_vestiario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um vestiário no campo society da comunidade Loiola II, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4210/indicacao_n_278_de_2022_dwitht_-_reposicao_de_lampadas_povoados_gameleiro....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4210/indicacao_n_278_de_2022_dwitht_-_reposicao_de_lampadas_povoados_gameleiro....pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos Povoados Caraíbas, Gameleiro, Açu, Açu Velho e Urubutinga, localizados neste município.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4211/indicacao_n_279_de_2022_dwith_-_deso_-_reforma_de_de_caixa_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4211/indicacao_n_279_de_2022_dwith_-_deso_-_reforma_de_de_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma na estrutura de sustentação da caixa d’água do Povoado Caraíbas, neste município.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_n_280_de_2022_dwitht_-_subsecretaria_de_obras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_n_280_de_2022_dwitht_-_subsecretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja montada uma Subsecretaria de Obras no Povoado Brasília, localizado neste município.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_n_281_de_2022_dwitht_-_praca_sao_domingos_-_copia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_n_281_de_2022_dwitht_-_praca_sao_domingos_-_copia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada ampliação e reforma da praça São Domingos, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_n_282_de_2022_dwitht_-_extensao_de_tubulacao_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_n_282_de_2022_dwitht_-_extensao_de_tubulacao_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada extensão de rede da tubulação de água na travessa de Jorge, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4229/indicacao_n_283_de_2022_rubens_-_construcao_de_ponte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4229/indicacao_n_283_de_2022_rubens_-_construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  reestruturada  a ponte sobre o rio Piauitinga que fica localizada na divisa entre os povoados Brejo e Cajazeiras, neste município.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_n_284__de_2022_josivaldo_revitalizacao_do_calcamento_do_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_n_284__de_2022_josivaldo_revitalizacao_do_calcamento_do_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de revitalização da pavimentação paralelepipedal da entrada do Povoado Quilombo, localizado neste município.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4231/indicacao_n_285_de_2022_belizario_-_lista_de_medicamentos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4231/indicacao_n_285_de_2022_belizario_-_lista_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de divulgação mensal dos medicamentos disponíveis e os em falta na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_n_286_de_2022_belizario_-_picarragem_e_terraplanagem_no_brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_n_286_de_2022_belizario_-_picarragem_e_terraplanagem_no_brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da Estrada de  Noélia, localizada no Povoado Brejo, localizado neste município.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_n_287_de_2022_vilanio_-_reforma_de_quadra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_n_287_de_2022_vilanio_-_reforma_de_quadra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva do Povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4234/indicacao_n_288_de_2022_vilanio_-_ampliacao_do_horario_do_posto_de_saude_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4234/indicacao_n_288_de_2022_vilanio_-_ampliacao_do_horario_do_posto_de_saude_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja analisada a possibilidade de ampliação do horário de atendimento para até às 22h (assim como já acontece na Clínica Maroto), da equipe médica da Unidade Básica de Saúde José Antunes de Almeida – “UBS Padre Almeida” localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4235/indicacao_n_289_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_cemiterio_no_pov.acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4235/indicacao_n_289_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_cemiterio_no_pov.acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade da utilização do terreno pertencente a prefeitura, para a construção de um cemitério no Povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Soró da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_n_290_de_2022_soro_-_calcamento_da_frente_de_escola_do_povoado_ururbu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_n_290_de_2022_soro_-_calcamento_da_frente_de_escola_do_povoado_ururbu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentação paralelepipedal e a reforma da Praça que ficam localizados defronte a Escola Municipal Filomeno Hora, localizada no Povoado Urubu Grande, localizado neste município.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_n_291_de_2022_soro_-_calcamento_da_comunidade_projeto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_n_291_de_2022_soro_-_calcamento_da_comunidade_projeto.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços públicos de limpeza e coleta de lixo na praça e terraplanagem nas estradas do Assentamento Camilo Torres, localizado no Povoado Urubu Grande, localizado neste município.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4238/indicacao_n_292_de_2022_soro_-_calcamento_e_reforma_de_praca_do_gameleiroa_comunidade_projeto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4238/indicacao_n_292_de_2022_soro_-_calcamento_e_reforma_de_praca_do_gameleiroa_comunidade_projeto.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços públicos de reforma da praça e terraplanagem nas estradas da comunidade Maria Lopes, ambos localizados no Povoado Gameleiro, neste município.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_n_293_de_2022_vilanio_-_governo_-_campanha_educativa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_n_293_de_2022_vilanio_-_governo_-_campanha_educativa.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizadas campanhas educativas no intuito de orientar os motoristas e motociclistas sobre o funcionamento dos radares de velocidade, implantados na Rodovia Antônio Martins de Menezes, neste município.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacao_n_294_de_2022_dwitht_-_sinalizacao_e_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacao_n_294_de_2022_dwitht_-_sinalizacao_e_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade e sinalizações horizontais e verticais, onde já foi concluída a pavimentação asfáltica, no Bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4241/indicacao_n_295_de_2022_gilberto_-_ponto_de_apoio_da_saude_no_povoado__urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4241/indicacao_n_295_de_2022_gilberto_-_ponto_de_apoio_da_saude_no_povoado__urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja analisada a possibilidade de instalação de um ponto de apoio da saúde no Povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4242/indicacao_n_296__de_2022_josivaldo_-_conserto_de_bomba_do_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4242/indicacao_n_296__de_2022_josivaldo_-_conserto_de_bomba_do_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto da bomba d’água do poço artesiano do Povoado Quilombo, localizado neste município.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_n_297__de_2022_josivaldo_-_calcamento_no_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_n_297__de_2022_josivaldo_-_calcamento_no_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua Martinho Pereira Lima, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_n_298_de_2022_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_n_298_de_2022_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da travessa Pastor Pereira, localizada no bairro Exposição, este município.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4245/indicacao_n_299__de_2022_josivaldo_-_calcamento_av._dona_ceramica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4245/indicacao_n_299__de_2022_josivaldo_-_calcamento_av._dona_ceramica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da avenida Doná Cerâmica, ao lado da multyformas, localizada na zona de expansão 02, neste município.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4246/indicacao_n_300__de_2022_josivaldo_-_termino_de_calcamento_no_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4246/indicacao_n_300__de_2022_josivaldo_-_termino_de_calcamento_no_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concluída a pavimentação da rua José Nicolau de Menezes, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4247/indicacao_n_301__de_2022_josivaldo_-_quebra_molas_na_erondina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4247/indicacao_n_301__de_2022_josivaldo_-_quebra_molas_na_erondina.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade e sinalizações horizontais e verticais na rua Profª Erondina Mota, no Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4248/indicacao_n_302__de_2022_josivaldo_-_reforma_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4248/indicacao_n_302__de_2022_josivaldo_-_reforma_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma  revitalização do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4249/indicacao_n_303__de_2022_dwitht_-_conclusao_do_calcamento_rua_epaminondas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4249/indicacao_n_303__de_2022_dwitht_-_conclusao_do_calcamento_rua_epaminondas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concluída a pavimentação da rua Epaminondas Francisco de Jesus, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4250/indicacao_n_304_de_2022_dwitht_-_recapeamento_asfaltico_trav._francisco_garcez.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4250/indicacao_n_304_de_2022_dwitht_-_recapeamento_asfaltico_trav._francisco_garcez.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico das seguintes localidades:_x000D_
 _x000D_
     • Travessa Francisco Garcez; _x000D_
     • Travessa Coronel Joaquim Dantas; _x000D_
     • Rua Antônio Xisto Santos, todas localizadas no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4251/indicacao_n_305_de_2022_josivan_-_reforma_de_ponto_de_apoio_da_mangabeira_e_rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4251/indicacao_n_305_de_2022_josivan_-_reforma_de_ponto_de_apoio_da_mangabeira_e_rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas nos pontos de apoio à Saúde da Família dos Povoados Rio das vacas e Mangabeira, neste município.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n_306_de_2022_rubens_-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n_306_de_2022_rubens_-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos quebra-molas ao longo do calçamento do povoado Curralinho, neste município.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4253/indicacao_n_307__de_2022_belizario_-_criacao_de_hemocentro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4253/indicacao_n_307__de_2022_belizario_-_criacao_de_hemocentro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de um banco de sangue (Hemocentro) municipal.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_n_308__de_2022_belizario_-_castramovel_e_contratacao_de_geriatra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_n_308__de_2022_belizario_-_castramovel_e_contratacao_de_geriatra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realização dos serviços abaixo discrimados:_x000D_
     • Compra de um castramóvel;_x000D_
     • Contratação de um geriatra;_x000D_
     • Aumento do número de horas do atendimento dos médicos;_x000D_
     • Criação do programa Farmácia Solidária.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4255/indicacao_n_309_de_2022_belizario_-_estudos_ambientais_dos_loteamentos_irregulares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4255/indicacao_n_309_de_2022_belizario_-_estudos_ambientais_dos_loteamentos_irregulares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação temporária de profissionais para realização de estudos ambientais dos loteamentos irregulares em processo de regularização fundiária.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4256/indicacao_n_310_de_2022_genisson_-_ampliacal_de_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4256/indicacao_n_310_de_2022_genisson_-_ampliacal_de_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>no sentido que seja ampliada a rede de abastecimento de água da estrada da Taboca, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4257/indicacao_n_311_de_2022_marta_-_ronda_policial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4257/indicacao_n_311_de_2022_marta_-_ronda_policial.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ampliadas as rondas policias na região do Povoado Carcará, localizado neste município.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4258/indicacao_n_312_de_2022_genisson_-_ampliacao_de_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4258/indicacao_n_312_de_2022_genisson_-_ampliacao_de_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliada a rede de abastecimento de água da estrada da Taboca, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_n_313_de_2022_belizario_-_reparo_de_entrada_de_estradas_e_mataburros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_n_313_de_2022_belizario_-_reparo_de_entrada_de_estradas_e_mataburros.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de melhorias/consertos das estradas de terra batida desta municipalidade e em seus mata-burros.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_n_314_de_2022_belizario_-_indicadores_de_altura_nas_rodovias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_n_314_de_2022_belizario_-_indicadores_de_altura_nas_rodovias.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalação de indicadores/detectores de altura nas entradas/saídas da cidade, para orientação dos motoristas de caminhões.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_n_315_de_2022_josivaldo_-_clinica_veterinaria_e_abrigo_de_animais_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_n_315_de_2022_josivaldo_-_clinica_veterinaria_e_abrigo_de_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de uma clínica veterinária municipal nas dependências do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_n_316_de_2022_josivaldo_-_abrigo_de_animais_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_n_316_de_2022_josivaldo_-_abrigo_de_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de um abrigo para animais que se encontram em situação de vulnerabilidade e em tratamento nas dependências do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao_n_317_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao_n_317_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reforma na praça da Igreja Matriz de Nossa Senhora das Graças, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao_n_318_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao_n_318_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que se conclua a pavimentação e que seja construído 2 (dois) redutores de velocidade na rua São Cosme (próximo a residência de Jailton da Deso), localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_n_319_de_2022_belizario_-_limpeza_e_capinagem_no_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_n_319_de_2022_belizario_-_limpeza_e_capinagem_no_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do bairro São José,  localizado neste município.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao_n_320_de_2022_belizario_-_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao_n_320_de_2022_belizario_-_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidades nas vias abaixo discriminadas:_x000D_
     • Rua Joaquim Dantas, localizada no bairro Centro;_x000D_
     • Rua Manoel Damasceno, localizada no bairro São José, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_n_321_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_n_321_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a conclusão da reforma na praça Vanderlea Lima da Paixão , localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_n_322_de_2022_soro_-_quebra_molas_no_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_n_322_de_2022_soro_-_quebra_molas_no_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados quebra-molas nas estradas conhecidas como estrada de Bernarda e da Moita, ambas localizadas no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_n_323_de_2022_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_n_323_de_2022_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas na quadra poliesportiva e da praça de eventos, ambas localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_n_324_de_2022_marcelo_-_implantacao_de_urnas_eletronicas_no_povoado_rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_n_324_de_2022_marcelo_-_implantacao_de_urnas_eletronicas_no_povoado_rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de abertura de 02 (duas) sessões de votação no Povoado Rio das vacas, localizado, neste município.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4271/indicacao_n_325_de_2022_matheus_-_criacao_de_calendario_esportivo_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4271/indicacao_n_325_de_2022_matheus_-_criacao_de_calendario_esportivo_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um calendário municipal esportivo, com a realização de torneios de todas as modalidades.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4272/indicacao_n_326_de_2022_dwitht_-_cras_bairro_matinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4272/indicacao_n_326_de_2022_dwitht_-_cras_bairro_matinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de Referência de Assistência Social – CRAS no bairro Matinha, neste município.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4273/indicacao_n_327_de_2022_soro_-_reforma_praca_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4273/indicacao_n_327_de_2022_soro_-_reforma_praca_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a praça de eventos do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4274/indicacao_n_328_de_2022_soro_-_calcamento_da_travessa_do_sol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4274/indicacao_n_328_de_2022_soro_-_calcamento_da_travessa_do_sol.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa do sol, localizada ao lado da Associação comunitária no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_n_329_de_2022_soro_-_calcamento_da_travessa_da_rua_14-ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_n_329_de_2022_soro_-_calcamento_da_travessa_da_rua_14-ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa da rua 14, localizada no bairro Ademar de carvalho, neste município.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_n_330_de_2022_soro_-_conclusao_do_calcamento_da_rua_10_-ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_n_330_de_2022_soro_-_conclusao_do_calcamento_da_rua_10_-ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concluído o calçamento da rua 10, localizada no bairro Ademar de carvalho, neste município.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_n_331_de_2022_gilberto_-_implantacao_de_urnas_eletronicas_nos_pov._araca_e_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_n_331_de_2022_gilberto_-_implantacao_de_urnas_eletronicas_nos_pov._araca_e_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de abertura de sessões de votação nas seguintes comunidades: _x000D_
 _x000D_
     • Povoado Araçá - Escola José Bernardino da Fonseca e; _x000D_
     • Povoado Quirino - Escola Otoniel Francisco de Jesus, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_n_332__de_2022_genisson_-_carro_de_apoio_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_n_332__de_2022_genisson_-_carro_de_apoio_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja destinado um carro de apoio para o centro de fisioterapia do povoado Jenipapo.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_n_333_de_2022_washington_-_reposicao_da_caixa_d_agua_do_pov._quipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_n_333_de_2022_washington_-_reposicao_da_caixa_d_agua_do_pov._quipe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reposição da caixa d’água do poço artesiano do povoado Quipé, localizado neste município.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_n_334_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_candeal_candeal_da_tapera_e_tapera_dos_modestos_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_n_334_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_candeal_candeal_da_tapera_e_tapera_dos_modestos_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) nos povoados Mariquita, Candeal, Candeal da Tapera e Tapera dos Modestos neste município.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_n_335_de_2022_marcelo_-_emenda_parlamentar_upa_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_n_335_de_2022_marcelo_-_emenda_parlamentar_upa_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a implantação de uma Unidade de Pronto Atendimento (UPA) 24 horas, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4282/indicacao_n_336_de_2022_genisson_-_belivado_galpao_industriall.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4282/indicacao_n_336_de_2022_genisson_-_belivado_galpao_industriall.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Galpão Industrial no Povoado Jenipapo, nesse município. Para instalação de novas empresas, podendo gerar emprego e renda para população desta região.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4283/indicacao_n_337_de_2022_genisson_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4283/indicacao_n_337_de_2022_genisson_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça pública no Conjunto José Raimundo daPaixão, localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n_338_de_2022_josivaldo_-_limpeza_de_ruas_loiola_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n_338_de_2022_josivaldo_-_limpeza_de_ruas_loiola_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e capinação das ruas da comunidade Loiola II, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_n_339_de_2022_soro_-_chafariz_e_implatacao_de_caixa_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_n_339_de_2022_soro_-_chafariz_e_implatacao_de_caixa_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um chafariz e a construção de uma caixa d’água no poço artesiano localizado no assentamento Tiradentes, neste município.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4300/indicacao_n_340_de_2022_washington_-_cohidro_-_quipe_e_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4300/indicacao_n_340_de_2022_washington_-_cohidro_-_quipe_e_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de caixa d´água de 5 mil litros nos povoados Quipé e Bonfim, neste município.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n_341_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n_341_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam concluídos os poços artesianos dos povoados Mariquita de Cima e Saquinho, neste município.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n_342_de_2022_rubens_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n_342_de_2022_rubens_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido  de que, a Clínica de Saúde da Família José Antônio Maroto - “Clínica Maroto”, localizada no bairro Exposição, neste município, passe a realizar atendimento 24h.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_n_343_de_2022_josivan_-_ampliacao_do_horario_do_centro_odontologico_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_n_343_de_2022_josivan_-_ampliacao_do_horario_do_centro_odontologico_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido de que, seja analisada a possibilidade de ampliação dos dias de atendimento da equipe odontológica da Unidade Básica de Saúde José Antunes de Almeida – “UBS Padre Almeida” localizada no Povoado Colônia Treze, neste município, passando a funcionar de segunda a sábado e que a mesma, realize mutirões aos sábados e domingos, a fim de zerar a fila de espera.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_n_344_de_2022_vilanio_-_reforma_dos_monumentos_em_forma_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_n_344_de_2022_vilanio_-_reforma_dos_monumentos_em_forma_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma dos monumentos em forma de lagarto, que ficam localizados:_x000D_
 _x000D_
     • No trevo do balão que dá acesso à cidade de Boquim, na Colônia Treze e;_x000D_
     • No trevo do balão que dá acesso à cidade de Itabaiana, neste município.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_n_345_de_2022__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_da_rua_joao_marata_-colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_n_345_de_2022__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_da_rua_joao_marata_-colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação da rua João Maratá, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4306/indicacao_n_346_de_2022_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4306/indicacao_n_346_de_2022_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas decoração e iluminação natalina na Praça Santa Luzia e no monumento em forma de lagarto, que fica localizado no trevo do balão que dá acesso ao município de Boquim, ambos localizados no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_n_347_de_2022_vilanio_-_memorial_as_vitimas_de_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_n_347_de_2022_vilanio_-_memorial_as_vitimas_de_covid.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Memorial em homenagem as vítimas da COVID 19.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4308/indicacao_n_348_de_2022_vilanio_-_projeto_praca_de_cara_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4308/indicacao_n_348_de_2022_vilanio_-_projeto_praca_de_cara_nova.pdf</t>
   </si>
   <si>
     <t>No sentido que o sejam contempladas com o Projeto “Praça de Cara Nova” os seguintes locais:_x000D_
 _x000D_
     • Praça Santa Luzia e trevo do balão onde está localizado o monumento do lagarto – Colônia Treze e;_x000D_
     • Praça do povoado Açuzinho, todas localizadas neste município.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_n_349_de_2022_washington_-_reposicao_da_caixa_d_agua_da_comunidade_paudar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_n_349_de_2022_washington_-_reposicao_da_caixa_d_agua_da_comunidade_paudar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reposição de caixa d’água de 10 (dez) mil litros na comunidade Pau d’arco, localizada no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_n_350_de_2022_genisson_-_quebra-mola_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_n_350_de_2022_genisson_-_quebra-mola_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um quebra-molas na Rodovia SE – 265, no trecho entre os povoados Brasília ao Povoadso Estancinha, mais precisamente nas proximidades da caixa d’água da DESO, neste município.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4311/indicacao_n_351de_2022_josivaldo_-_quebra-molas_rua_erondina_mota.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4311/indicacao_n_351de_2022_josivaldo_-_quebra-molas_rua_erondina_mota.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade na rua Profª. Erundina Mota, localizada no Conjunto Santa Terezinha, bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4312/indicacao_n_352_de_2022_josivaldo_-_campanha_de_conscientizacao_sobre_cachorros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4312/indicacao_n_352_de_2022_josivaldo_-_campanha_de_conscientizacao_sobre_cachorros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada Campanha de conscientização sobre ruas e praças limpas de fezes de cães e gatos.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4313/indicacao_n_353_de_2022_valmir_-_pavimentacao_paralelpipedal_no_bairro_novo_horizonte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4313/indicacao_n_353_de_2022_valmir_-_pavimentacao_paralelpipedal_no_bairro_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da travessa José Bispo da Cruz, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4314/indicacao_n_354__de_2022_matheus_-_reforma_e_ampliacao_de_ponte_do_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4314/indicacao_n_354__de_2022_matheus_-_reforma_e_ampliacao_de_ponte_do_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção reforma e ampliação da ponte do rio Jacaré que liga os povoados Santo Antônio e Crioulo de Cima, neste município.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4315/indicacao_n_355_de_2022_alex_-__emenda_para_calcamento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4315/indicacao_n_355_de_2022_alex_-__emenda_para_calcamento.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem as seguintes demandas:_x000D_
 _x000D_
     • Calçamento paralelepipedal do trecho localizado as margens da rodovia Antônio Martins de Menezes, entre o hotel Parque das Palmeira e o bar Caldo de Cana;_x000D_
     • Pavimentação asfáltica da avenida Nossa Senhora da Piedade, localizada entre os bairros São José e Jardim Campo Novo e;_x000D_
     • Recapeamento asfáltico da rua Cauby (de acesso as indústrias Maratá), localizada no bairro Jardim Campo Novo, todas neste município.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_n_356_de_2022_alex_-_implantacao_de_velatorio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_n_356_de_2022_alex_-_implantacao_de_velatorio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de implantação de um velatório municipal.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4318/indicacao_n_357_de_2022_alex_-_hidroginastica_balneario_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4318/indicacao_n_357_de_2022_alex_-_hidroginastica_balneario_bica.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja ofertada hidroginástica no Balneário Bica, para os idosos do centro de idosos, neste município.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4319/indicacao_n_358_de_2022_vilanio_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4319/indicacao_n_358_de_2022_vilanio_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade da construção da praça Nossa Senhora Aparecida na comunidade Pista do Campo, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_n_359__de_2022_matheus_-_energia_solar_nos_predios_publicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_n_359__de_2022_matheus_-_energia_solar_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados sistema de geração de energia solar nos prédios públicos da administração municipal.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_n_360__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_n_360__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda parlamentar que contemple a reforma e ampliação das duas pontes localizadas no povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_n_361_de_2022_marta_-_delegacia_da_mulher.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_n_361_de_2022_marta_-_delegacia_da_mulher.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de uma parceria com o Governo do Estado, ajudando na reestruturação do prédio da Delegacia da Mulher que será instalada nesta cidade, fornecendo equipamentos e materiais, visando assim, o bom funcionamento deste órgão.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao_n_362_de_2022_josivaldo_-_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao_n_362_de_2022_josivaldo_-_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem da travessa Antônio Viana, antiga travessa da Capela, localizada no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_n_363_de_2022_washington_-_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_n_363_de_2022_washington_-_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem nas seguintes localidades:_x000D_
 _x000D_
     • Povoado Pindoba e região e;_x000D_
     • Povoado Mariquita e região, neste município.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4325/indicacao_n_364_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_rio_fundo_e_candeal_da_tapera__.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4325/indicacao_n_364_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_rio_fundo_e_candeal_da_tapera__.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 2 (dois) redutores de velocidade (quebra-molas) em cada uma das localidades abaixo elencadas:_x000D_
 _x000D_
     • Povoado Mariquita;_x000D_
     • Povoado Rio Fundo e;_x000D_
     • Povoado Candeal, neste município.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_n_365_de_2022_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_n_365_de_2022_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos Povoados Brasília, Boa Vista do Urubu Grande e Urubu Grande, localizados neste município.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_n_366_de_2022_soro_-_terraplanagem_estrada_joao_de_zeca.....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_n_366_de_2022_soro_-_terraplanagem_estrada_joao_de_zeca.....pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem nas seguintes localidades:_x000D_
 _x000D_
     • Estrada de João de Zeca;_x000D_
     • Estrada do Povoado Urubu Grande;_x000D_
     • Estrada do Assentamento Uberaba;_x000D_
     • Estrada do Assentamento Baixão e;_x000D_
     • Estrada do Assentamento Dr João, neste município.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4328/indicacao_n_367_de_2022_valmir_-_construcao_de_ponte_molhada_na_cajazeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4328/indicacao_n_367_de_2022_valmir_-_construcao_de_ponte_molhada_na_cajazeiras.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem nas estradas do Povoado Cajazeiras, como também seja construída uma ponte sobre a passagem molhada que dá acesso ao mesmo povoado, neste município.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4329/indicacao_n_368_de_2022_genisson_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4329/indicacao_n_368_de_2022_genisson_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas e logradouros públicos do Povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4330/indicacao_n_369__de_2022_belizario_-_acunpuntura_identificacao_de_medicoentrega_de_medicamentos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4330/indicacao_n_369__de_2022_belizario_-_acunpuntura_identificacao_de_medicoentrega_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realização dos serviços abaixo discrimados:_x000D_
     • Entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas com deficiência e idosas, usuárias do SUS;_x000D_
     • Promova a implantação nas UBS das técnicas de acupuntura;_x000D_
     • Realizada a identificação do médico que está em serviço nas UBS.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_n_370_de_2022_marcelo_-_retirada_de_meio_-_fio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_n_370_de_2022_marcelo_-_retirada_de_meio_-_fio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam removidos todos os meios-fios da segunda etapa da obra de pavimentação asfáltica da Pista do Açu ao povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3794/requerimento_no_001_de_2022_josivaldo_-_sargento_do_tiro_de_guerra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3794/requerimento_no_001_de_2022_josivaldo_-_sargento_do_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. WILTON SILVA FERREIRA – 1º Sargento do Exército Brasileiro/Chefe de instrução do Tiro de Guerra 06/015 - Lagarto-SE, para fazer uso da tribuna desta Casa explanando sobre os trabalhos e serviços que serão desenvolvidos nesta corporação durante a sua gestão.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_no_002_de_2022_vilanio_-_comissao_de_moradores_do_povoado_luiz_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_no_002_de_2022_vilanio_-_comissao_de_moradores_do_povoado_luiz_freire.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando os Ilustríssimos membros da comissão de moradores do povoado Luiz Freire, as Sras. Iracema Bispo dos Santos, Maria Auxiliadora de Melo, Sara Maria de Santana e Sr. Andrevaldo dos Santos, para fazerem uso da tribuna desta Casa na sessão do dia 24 de fevereiro, explanando sobre a construção da Unidade Básica de Saúde nesta comunidade.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_003_de_2022_josivaldo_-_fred_gomes_-_gaac.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_003_de_2022_josivaldo_-_fred_gomes_-_gaac.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. FRED GOMES DE MELO SANTANA – Presidente do Grupo de Apoio a Criança com Câncer - GAAC/Lagarto-SE, para fazer uso da tribuna desta Casa explanando sobre o objetivo da instituição.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_no_004_de_2022_josivaldo_-_armando_-_apae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_no_004_de_2022_josivaldo_-_armando_-_apae.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais que, ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Sr. ARMANDO FONTES DE CARVALHO NETO – Presidente da Associação de Pais e Amigos dos Excepcionais - APAE/Lagarto-SE, para fazer uso da tribuna desta Casa explanando sobre as dificuldades desta associação.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_no_007_de_2022_dwitht_-_convocacao_da_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_no_007_de_2022_dwitht_-_convocacao_da_deso.pdf</t>
   </si>
   <si>
     <t>Sr. Carlos Fernandes de Melo Neto – Diretor-presidente da Companhia de Saneamento de Sergipe – DESO, ou um representante Regional da cidade de Lagarto.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3883/requerimento_no_021_de_2022_dwitht_-_convocacao_da_correios_e_semburb.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3883/requerimento_no_021_de_2022_dwitht_-_convocacao_da_correios_e_semburb.pdf</t>
   </si>
   <si>
     <t>Senhores Rosinaldo Ramos Garcia – Superintendente Estadual dos Correios e Igor Almeida Pinheiro - Secretário Municipal do Desenvolvimento Urbano e Obras Públicas – SEMDURB, ou seus representantes Regionais da cidade de Lagarto para fazerem uso da tribuna desta casa.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3905/requerimento_no_028_de_2022_matheus_-documetacao_da_obra_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3905/requerimento_no_028_de_2022_matheus_-documetacao_da_obra_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que  enviado a esta Casa toda documentação referente ao início da obra e ordem de serviço assinada dia 14/03/22 sobre a orla da barragem.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_no_043_de_2022_dwitht_-_convite_-_zilda_do_grupo_doar_e_vida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_no_043_de_2022_dwitht_-_convite_-_zilda_do_grupo_doar_e_vida.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. Zilda de Lima Santos  – Presidente do grupo “Doar é vida não custa nada”.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4077/requerimento_no_046_de_2022_matheus_-_lista_dos_beneficiarios_do_cartao_cidadao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4077/requerimento_no_046_de_2022_matheus_-_lista_dos_beneficiarios_do_cartao_cidadao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, relação de todos os beneficiários do Programa Renda Cidadã Lagartense.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4079/requerimento_no_048_de_2022_josivaldo_-_explanacao_escritora_nalva_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4079/requerimento_no_048_de_2022_josivaldo_-_explanacao_escritora_nalva_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssima senhora NALVA SANTOS DIAS – Escritora  lagartense.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4082/requerimento_no_051_de_2022_josivaldo_-_explanacao_-_roseane_guimaraes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4082/requerimento_no_051_de_2022_josivaldo_-_explanacao_-_roseane_guimaraes.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Srª. Roseane Guimarães dos Santos – Membro da Associação Nacional de Osteogênese Imperfeita.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4086/requerimento_no_055_de_2022_matheus_-explicacao_sobre_a_mudanca_da_banco_de_servidores_da_semed.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4086/requerimento_no_055_de_2022_matheus_-explicacao_sobre_a_mudanca_da_banco_de_servidores_da_semed.pdf</t>
   </si>
   <si>
     <t>No sentido que  enviado a esta Casa um documento que contenha explicações/justificativas sobre a obrigatoriedade da mudança de contas de servidores municipais da Educação para o Banco do Brasil.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>Ilustríssima Srª. Schalana Santos Batista Nascimento – “Representante do grupo de Fibromialgia Lagarto.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4090/requerimento_no_059_de_2022_matheus_-_explanacao_-_maria_do_carmo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4090/requerimento_no_059_de_2022_matheus_-_explanacao_-_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Srª. Senadora Maria do Carmo Alves, juntamente com o Assessor do seu Gabinete Sr. José Luciano Filho.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4091/requerimento_no_060_de_2022_marta_-_explanacao_-_linda_brasil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4091/requerimento_no_060_de_2022_marta_-_explanacao_-_linda_brasil.pdf</t>
   </si>
   <si>
     <t>lustríssima Srª. Linda Brasil – “Vereadora por Aracaju”.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_no_061_de_2022_matheus_-calendario_festivo_do_ano_de_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_no_061_de_2022_matheus_-calendario_festivo_do_ano_de_2022.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um calendário festivo ano 2022 de todos os eventos que serão realizados no município.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4137/requerimento_no_066_de_2022_josivaldo_-_explanacao_-_dona_ione.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4137/requerimento_no_066_de_2022_josivaldo_-_explanacao_-_dona_ione.pdf</t>
   </si>
   <si>
     <t>Seja enviado expediente convidando a Ilustríssima Srª. MARIA IONE DO NASCIMENTO – Presidenta da Associação Folclórica de Lagarto -ASFLAG e Mestra da Cultura popular.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4179/requerimento_no_80_de_2022_alex-josivan_-tenente-coronel_marconi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4179/requerimento_no_80_de_2022_alex-josivan_-tenente-coronel_marconi.pdf</t>
   </si>
   <si>
     <t>Seja enviado expediente convidando o Sr. Tenente-coronel Matheus Soares Massoti, do 7º Batalhão da Polícia Militar – 7º BPM, para fazer uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4180/requerimento_no_081_de_2022_vilanio_-_congratulacao_-_barbara_karine-assistente_social_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4180/requerimento_no_081_de_2022_vilanio_-_congratulacao_-_barbara_karine-assistente_social_.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. BÁRBARA KARINE SANTOS PAIXÃO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4181/requerimento_no_082_de_2022_vilanio_-_congratulacao_-_andreia_marques-diretora_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4181/requerimento_no_082_de_2022_vilanio_-_congratulacao_-_andreia_marques-diretora_.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. ANDREIA MARQUES COSTA.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4189/requerimento_no_090_de_2022_matheus_-_fundef.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4189/requerimento_no_090_de_2022_matheus_-_fundef.pdf</t>
   </si>
   <si>
     <t>No sentido que seja informado a está Casa se a Prefeitura Municipal de Lagarto recebeu ou se há previsão de receber os valores do antigo FUNDEF- Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4191/requerimento_no_092_de_2022_josivaldo_-_explanacao_-_eduardo_expo_ringo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4191/requerimento_no_092_de_2022_josivaldo_-_explanacao_-_eduardo_expo_ringo_.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. EDUARDO DE OLIVEIRA COSTA – Diretor da Expor Ringo.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4192/requerimento_no_093_de_2022_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_especiais_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4192/requerimento_no_093_de_2022_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_especiais_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>Convidando a Comissão de mães de filhos deficientes do Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4220/requerimento_no_104_de_2022_matheus_-_explanacao_-_gildecio_artista_plastico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4220/requerimento_no_104_de_2022_matheus_-_explanacao_-_gildecio_artista_plastico.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Gildécio Pereira da Costa Júnior – Artista plástico.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4223/requerimento_no_107_de_2022_matheus_-_explanacao_-_bruno_-_setembro_verde_doacao_de_orgaos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4223/requerimento_no_107_de_2022_matheus_-_explanacao_-_bruno_-_setembro_verde_doacao_de_orgaos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. BRUNO SANTANA DE SOUZA LIMA – Delegado da Polícia Civil de Sergipe.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4288/requerimento_no_113_de_2022_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4288/requerimento_no_113_de_2022_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações sobre a existência ou não de saldo remanescente da emenda para a Filarmônica Lira Popular de Lagarto. E caso haja, qual a previsão de efetivo investimento dos recursos na instituição.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4289/requerimento_no_114_de_2022_matheus_-saldo_financeiro_da_lagarto_futbol_club.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4289/requerimento_no_114_de_2022_matheus_-saldo_financeiro_da_lagarto_futbol_club.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações sobre pagamentos que foram realizados ao Lagarto Futebol Club neste ano, fruto de subvenção conforme Lei municipal.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4291/requerimento_no_116_de_2021_matheus_-_congratulacao_-_juquinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4291/requerimento_no_116_de_2021_matheus_-_congratulacao_-_juquinha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor JOSÉ CARVALHO MENEZES – “Juquinha do PT”.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_no_118_de_2022_matheus_-unidades_escolares_com_e_sem_internet.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_no_118_de_2022_matheus_-unidades_escolares_com_e_sem_internet.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações sobre a quantidade de unidades escolares municipais que possuem e que não possuem internet.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4339/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4339/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf</t>
   </si>
   <si>
     <t>convidando o Representante do Lagarto Futebol Clube,  para que possa fazer uso da tribuna desta Casa na Sessão Ordinária do dia 29 do corrente mês.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4346/requerimento_no_132_de_2022_alex_-_explanacao_-_representante_do_sintese.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4346/requerimento_no_132_de_2022_alex_-_explanacao_-_representante_do_sintese.pdf</t>
   </si>
   <si>
     <t>Representante do Sindicato dos Trabalhadores em Educação Básica da Rede Oficial do Estado de Sergipe – SINTESE .</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_no_133_de_2022_alex_-_explanacao_-_representante_da_cjav.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_no_133_de_2022_alex_-_explanacao_-_representante_da_cjav.pdf</t>
   </si>
   <si>
     <t>Representante do Colégio José Augusto Vieira -Novo CJAV “ Rede de Ensino Libertar”, para que possa fazer uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_no_005_de_2022_washington_-_mocao_de_pesar_-_jose_adelmo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_no_005_de_2022_washington_-_mocao_de_pesar_-_jose_adelmo.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do senhor JOSÉ ADELMO XAVIER DOS SANTOS, ocorrido no dia de hoje.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_no_006_de_2022_matheus_-congratulacao_rivaldo_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_no_006_de_2022_matheus_-congratulacao_rivaldo_junior.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Sr. RIVALDO JUNIOR – Contador lagartense, por sua condição de conselheiro e membro da direção do CRC (conselho regional de contabilidade) de Sergipe e  da Academia Sergipana de Ciências Contábeis.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_no_008_de_2022_matheus_-congratulacao_parque_das_palmeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_no_008_de_2022_matheus_-congratulacao_parque_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>Empresário Geraldo Majella pelos 10 anos de fundação do Parque das Palmeiras e do Haras Fábio José.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_no_009_de_2022_josivaldo_-_congratulacao_polivalente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_no_009_de_2022_josivaldo_-_congratulacao_polivalente.pdf</t>
   </si>
   <si>
     <t>Centro de Excelência Abelardo Romero Dantas.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_no_010_de_2022_pesar_-_paulinha_abelha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_no_010_de_2022_pesar_-_paulinha_abelha.pdf</t>
   </si>
   <si>
     <t>PAULA DE MENEZES NASCIMENTO LECA VIANA – “Paulinha Abelha”.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_no_011_de_2022_amilton_-_congratulacao_-_rubinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_no_011_de_2022_amilton_-_congratulacao_-_rubinho.pdf</t>
   </si>
   <si>
     <t>Rubens Vieira da Costa – “Vereador Rubinho do Tanque”.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3838/requerimento_no_012_de_2022_alex_-_congratulacao_cnsp.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3838/requerimento_no_012_de_2022_alex_-_congratulacao_cnsp.pdf</t>
   </si>
   <si>
     <t>Colégio Nossa Senhora da Piedade - CNSP.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3839/requerimento_no_013_de_2022_alex_-_convite_-_irma_leidiana_cnsp.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3839/requerimento_no_013_de_2022_alex_-_convite_-_irma_leidiana_cnsp.pdf</t>
   </si>
   <si>
     <t>Irmã Leidiana Bezerra Lima  – Diretora do Colégio Nossa Senhora da Piedade.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3840/requerimento_no_014_de_2022__genisson_-_congratulacao_-_washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3840/requerimento_no_014_de_2022__genisson_-_congratulacao_-_washington.pdf</t>
   </si>
   <si>
     <t>Washington da Cruz Silva – “Vereador Washington da Mariquita”.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3877/requerimento_no_015_de_2022__matheus_-_congratulacao_-_claudefranklin.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3877/requerimento_no_015_de_2022__matheus_-_congratulacao_-_claudefranklin.pdf</t>
   </si>
   <si>
     <t>Claudefranklin Monteiro Santos, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3878/requerimento_no_016_de_2022_matheus_-_mocao_de_pesar_-_aderbal_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3878/requerimento_no_016_de_2022_matheus_-_mocao_de_pesar_-_aderbal_prata.pdf</t>
   </si>
   <si>
     <t>Falecimento do senhor ADERBAL PRATA.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3879/requerimento_no_017_de_2022_matheus_-_mocao_de_pesar_-_roberto_bio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3879/requerimento_no_017_de_2022_matheus_-_mocao_de_pesar_-_roberto_bio.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sargento da reserva da Polícia Militar do Estado de Sergipe ROBERTO CARLOS BIO - “Sargento Bio”.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3880/requerimento_no_018_de_2022__washington_-_congratulacao_-_enilton_da_farmacia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3880/requerimento_no_018_de_2022__washington_-_congratulacao_-_enilton_da_farmacia.pdf</t>
   </si>
   <si>
     <t>Senhor JOSÉ ENILTON DIAS – “Ex-vereador Enilton da Farmácia”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3881/requerimento_no_019_de_2022__washington_-_congratulacao_-_walace_mamao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3881/requerimento_no_019_de_2022__washington_-_congratulacao_-_walace_mamao.pdf</t>
   </si>
   <si>
     <t>Senhor WALACE DOS SANTOS CELESTINO – “Mamão da Mangabeira”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_no_020_de_2022_genisson_-_congratulacao_-_xexeu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_no_020_de_2022_genisson_-_congratulacao_-_xexeu.pdf</t>
   </si>
   <si>
     <t>Senhor WILSON FRAGA DE ALMEIDA – “Ex-vereador Xexeu”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3884/requerimento_no_022_de_2022_josivan_-_congratulacao_-_euzebio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3884/requerimento_no_022_de_2022_josivan_-_congratulacao_-_euzebio.pdf</t>
   </si>
   <si>
     <t>Senhor EUZÉBIO FRANCISCO DE JESUS - Secretário, PELO SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3900/requerimento_no_023_de_2022_vilanio_-_mocao_de_pesar__maria_pureza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3900/requerimento_no_023_de_2022_vilanio_-_mocao_de_pesar__maria_pureza.pdf</t>
   </si>
   <si>
     <t>Falecimento da senhora MARIA PUREZA RIBEIRO – “Dona Pureza”.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3901/requerimento_no_024_de_2022__amilton_-_congratulacao_-_vilma.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3901/requerimento_no_024_de_2022__amilton_-_congratulacao_-_vilma.pdf</t>
   </si>
   <si>
     <t>Senhora VILMA FRAGA FONTES NASCIMENTO, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3902/requerimento_no_025_de_2022_amilton_-_congratulacao_-_eduardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3902/requerimento_no_025_de_2022_amilton_-_congratulacao_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Senhor CARLOS EDUARDO PEREIRA DE SANTANA – “Ex-vereador Eduardo de João Maratá”.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_no_026_de_2022_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_no_026_de_2022_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, cópias de toda documentação referente a “nova entrada de Lagarto”.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_no_027_de_2022_matheus_-_mocao_de_pesar_-_antonio_alexandre.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_no_027_de_2022_matheus_-_mocao_de_pesar_-_antonio_alexandre.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. ANTÔNIO ALEXANDRE CONCEIÇÃO - “Canhota”.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3987/requerimento_no_029_de_2022_josivan_-_mocao_de_pesar_-_clenilsson_batista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3987/requerimento_no_029_de_2022_josivan_-_mocao_de_pesar_-_clenilsson_batista.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. CLENILSSON BATISTA ALMEIDA - “Caçolinha”.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3988/requerimento_no_030_de_2022_genisson_-_congratulacao_-_marcelo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3988/requerimento_no_030_de_2022_genisson_-_congratulacao_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor MARCELO DO NASCIMENTO SANTOS – “Vereador Marcelo de Denilson.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3989/requerimento_no_031_de_2022_marta_-_explanacao_valdilene_goretti_e_emilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3989/requerimento_no_031_de_2022_marta_-_explanacao_valdilene_goretti_e_emilia.pdf</t>
   </si>
   <si>
     <t>Sr.as Lourdes Goretti de Oliveira Reis – Deputada Estadual por Sergipe,  Valdilene Oliveira Martins – Presidente da Comissão de Direitos Humanos do Instituto RESSURGIR e Dr.a Emília Côrrea Santos – Vereadora por Aracaju, para fazerem uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3990/requerimento_no_032_de_2022_dwitht_-_congratulacao_-_marlysson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3990/requerimento_no_032_de_2022_dwitht_-_congratulacao_-_marlysson.pdf</t>
   </si>
   <si>
     <t>Senhor MARLYSSON MAGALHÃES - Secretário Municipal de Saúde - SMS, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3991/requerimento_no_033_de_2022_marta_-_relatorio_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3991/requerimento_no_033_de_2022_marta_-_relatorio_iptu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, relatório demonstrando quanto o Município arrecadou de IPTU e como foi/será aplicado.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_no_034_de_2022_dwitht_-_congratulacao_-_pastor_sidcley.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_no_034_de_2022_dwitht_-_congratulacao_-_pastor_sidcley.pdf</t>
   </si>
   <si>
     <t>Pastor SIDCLEY VIEIRA SANTOS, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_no_035_de_2022_marta_-_congratulacao_-_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_no_035_de_2022_marta_-_congratulacao_-_amilton.pdf</t>
   </si>
   <si>
     <t>Senhor AMILTON FRAGA FONTES – “Vereador Amilton Fontes”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3994/requerimento_no_036_de_2022_matheus_-_mocao_de_pesar_-_denio_emilio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3994/requerimento_no_036_de_2022_matheus_-_mocao_de_pesar_-_denio_emilio.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. DENIO EMÍLIO – “Denio de Bel”.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3995/requerimento_no_037_de_2022_matheus_-_mocao_de_pesar_-_gustavo_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3995/requerimento_no_037_de_2022_matheus_-_mocao_de_pesar_-_gustavo_liborio.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. GUSTAVO RAMOS ROMERO LIBÓRIO – Vereador da cidade de São Domingos.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3996/requerimento_no_038_de_2022_dwitht_-_congratulacao_-_mikaele.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3996/requerimento_no_038_de_2022_dwitht_-_congratulacao_-_mikaele.pdf</t>
   </si>
   <si>
     <t>Sra. MIKAELE BEATRIZ RABELO BARRETO pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_no_039_de_2022_marta_-_congratulacao_-_jc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_no_039_de_2022_marta_-_congratulacao_-_jc.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSÉ JENILSON DA CONCEIÇÃO – “Ex-vereador JC”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3998/requerimento_no_040_de_2022_marta_-_mocao_de_pesar_-_israel_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3998/requerimento_no_040_de_2022_marta_-_mocao_de_pesar_-_israel_francisco.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. ISRAEL FRANCISCO DOS SANTOS –  “Rael do Caldo de Cana.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_no_041_de_2022_josivan_-_congratulacao_-_marcio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_no_041_de_2022_josivan_-_congratulacao_-_marcio.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor MÁRCIO DOS SANTOS CRUZ.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_no_042_de_2022_dwitht_-_congratulacao_-_grupo_doar_e_vida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_no_042_de_2022_dwitht_-_congratulacao_-_grupo_doar_e_vida.pdf</t>
   </si>
   <si>
     <t>Grupo “Doar é vida, não custa nada”.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_no_044_de_2022_dwitht_-_congratulacao_magson_sec._de_educacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_no_044_de_2022_dwitht_-_congratulacao_magson_sec._de_educacao.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. MAGSON VINÍCIUS DE SANTANA ALMEIDA.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4076/requerimento_no_045_de_2022_marcelo_-_congratulacao_-_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4076/requerimento_no_045_de_2022_marcelo_-_congratulacao_-_genisson.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor GENISSON FONTES VIEIRA – “Vereador Genisson de Tonho de Totonho”.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4078/requerimento_no_047_de_2022_valmir_-_mocao_de_pesar_-_jose_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4078/requerimento_no_047_de_2022_valmir_-_mocao_de_pesar_-_jose_antonio.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ ANTÔNIO DOS SANTOS – “Tonho da lenha”.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4080/requerimento_no_049_de_2022_amilton_-_congratulacao_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4080/requerimento_no_049_de_2022_amilton_-_congratulacao_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Congratulação à GUARDA MUNICIPAL DE LAGARTO – GML.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4081/requerimento_no_050_de_2022_vilanio_-_congratulacao_-_luciano_gois_-_dnocs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4081/requerimento_no_050_de_2022_vilanio_-_congratulacao_-_luciano_gois_-_dnocs.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. LUCIANO GOIS PAUL.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4083/requerimento_no_052_de_2022_washington_-_mocao_de_pesar_-_kaique_ramon.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4083/requerimento_no_052_de_2022_washington_-_mocao_de_pesar_-_kaique_ramon.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. KAÍQUE RAMON ROCHA FREITAS.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4084/requerimento_no_053_de_2022_josivaldo_-_congratulacao_-_nalva_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4084/requerimento_no_053_de_2022_josivaldo_-_congratulacao_-_nalva_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. NALVA SANTOS DIAS – “Escritora  lagartense”.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4085/requerimento_no_054_de_2022_josivan_-_congratulacao_-__marquinhos_da_ams.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4085/requerimento_no_054_de_2022_josivan_-_congratulacao_-__marquinhos_da_ams.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor MARCOS DOS SANTOS RIBEIRO – “Marquinhos da AMS.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4087/requerimento_no_056_de_2022_genisson_-_congratulacao_-_everalda_-_rainha_do_folclore.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4087/requerimento_no_056_de_2022_genisson_-_congratulacao_-_everalda_-_rainha_do_folclore.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora EVERALDA – “Rainha do Folclore”.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4088/requerimento_no_057_de_2022_washington_-_mocao_de_pesar_-_cleodice.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4088/requerimento_no_057_de_2022_washington_-_mocao_de_pesar_-_cleodice.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. CLEODICE SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4133/requerimento_no_062_de_2022_josivaldo_-_congratulacao_-_jose_rodolfo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4133/requerimento_no_062_de_2022_josivaldo_-_congratulacao_-_jose_rodolfo.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Ilustríssimo Sr. José Rodolfo Silva Siqueira – “Professor e Psicopedagogo” .</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4134/requerimento_no_063_de_2022_josivaldo_-_congratulacao_-fausto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4134/requerimento_no_063_de_2022_josivaldo_-_congratulacao_-fausto.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Ilustríssimo Senhor FAUSTO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4135/requerimento_no_064_de_2022_marta_-_congratulacao_-_joaquim_ferreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4135/requerimento_no_064_de_2022_marta_-_congratulacao_-_joaquim_ferreira.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Ilustríssimo Senhor JOAQUIM FERREIRA DA SILVA – “Ex-vereador desta urbe”.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4138/requerimento_no_067_de_2022_marcelo_-_congratulacao_-_familia_moura_-_casamento_do_matuto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4138/requerimento_no_067_de_2022_marcelo_-_congratulacao_-_familia_moura_-_casamento_do_matuto.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação aos Ilustríssimos Senhores VALDEMAR MOURA DA PAIXÃO e JOSÉ WANDERLEY MOURA – Organizadores do Casamento Matuto do Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4139/requerimento_no_068_de_2022_marcelo_-_congratulacao_-_quadrilha_junina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4139/requerimento_no_068_de_2022_marcelo_-_congratulacao_-_quadrilha_junina.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Senhora  ROSALVA DA COSTA – ‘Dona Rosa’ – Esposa do saudoso Seu Miguel da Pista do Pau grande.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4140/requerimento_no_069_de_2022_matheus_-_mocao_de_pesar_-_robson_viana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4140/requerimento_no_069_de_2022_matheus_-_mocao_de_pesar_-_robson_viana.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do senhor ROBSON VIANA.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4141/requerimento_no_070_de_2022_vilanio_-_congratulacao_-_renata_naiara_-_nuae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4141/requerimento_no_070_de_2022_vilanio_-_congratulacao_-_renata_naiara_-_nuae.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Sra. RENATA NAIARA COSTA SANTOS.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4142/requerimento_no_071_de_2022_vilanio_-_congratulacao_-_greice_kelly_-_centro_de_especialidades_medicas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4142/requerimento_no_071_de_2022_vilanio_-_congratulacao_-_greice_kelly_-_centro_de_especialidades_medicas_.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Sra. GREICE KELLY DE SOUZA SANTOS.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4143/requerimento_no_072_de_2022_vilanio_-_congratulacao_-_sara_santos_vieira_-_cer_iii_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4143/requerimento_no_072_de_2022_vilanio_-_congratulacao_-_sara_santos_vieira_-_cer_iii_.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Sra. SARA SANTOS VIEIRA.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4144/requerimento_no_073_de_2022_vilanio_-_congratulacao_-_tamires_melo_lima_serqueira_-_coordenadora_do_nucleo_de_farmacias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4144/requerimento_no_073_de_2022_vilanio_-_congratulacao_-_tamires_melo_lima_serqueira_-_coordenadora_do_nucleo_de_farmacias.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Sra. TAMIRES MELO LIMA SERQUEIRA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4145/requerimento_no_074_de_2022_josivaldo_-_congratulacao_-_asplag.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4145/requerimento_no_074_de_2022_josivaldo_-_congratulacao_-_asplag.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Ilustríssimo Sr. Arivaldo Fontes Bezerra – Presidente da Associação dos Servidores da Prefeitura Municipal de Lagarto - ASPLAG.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4146/requerimento_no_075_de_2022_josivan_-_congratulacao_-__jose_evandro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4146/requerimento_no_075_de_2022_josivan_-_congratulacao_-__jose_evandro.pdf</t>
   </si>
   <si>
     <t>votos de congratulação ao Ilustríssimo Senhor JOSÉ EVANDRO DE JESUS –  Diretor da Escola Municipal Chile.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4176/requerimento_no_076_de_2022_josivan_-_congratulacao_-__luana_alcantara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4176/requerimento_no_076_de_2022_josivan_-_congratulacao_-__luana_alcantara.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora LUANA ALCÂNTARA – Diretora da Escola Municipal João Barbosa Neto.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4177/requerimento_no_077_de_2022_josivan_-_congratulacao_-__vania_higino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4177/requerimento_no_077_de_2022_josivan_-_congratulacao_-__vania_higino.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora VÂNIA HIGINO GOMES –  Diretora da Escola Municipal Rosendo Ribeiro.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4178/requerimento_no_078_de_2022_josivan_-_congratulacao_-__magson_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4178/requerimento_no_078_de_2022_josivan_-_congratulacao_-__magson_almeida.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor MAGSON VINÍCIUS DE SANTANA ALMEIDA – Secretário de Educação.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4182/requerimento_no_083_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4182/requerimento_no_083_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
   </si>
   <si>
     <t>Congratulação aos policiais civis em nome da delegada da Polícia civil VANESSA FEITOSA.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4183/requerimento_no_084_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4183/requerimento_no_084_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf</t>
   </si>
   <si>
     <t>Comandante do Batalhão Tenente-coronel MATHEUS MASSOTI.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_no_085_de_2022_matheus_-_mocao_de_aplausos_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_no_085_de_2022_matheus_-_mocao_de_aplausos_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Congratulação à Guarda Municipal de Lagarto.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4185/requerimento_no_086_de_2022_matheus_-_mocao_de_aplausos_-_delegado_regional_ronaldo_cristiano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4185/requerimento_no_086_de_2022_matheus_-_mocao_de_aplausos_-_delegado_regional_ronaldo_cristiano.pdf</t>
   </si>
   <si>
     <t>Congratulação  para os policiais civis em nome do Delegado Regional PAULO CRISTIANO.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4186/requerimento_no_087_de_2022_matheus_-_mocao_de_pesar_-_edilene_gameleiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4186/requerimento_no_087_de_2022_matheus_-_mocao_de_pesar_-_edilene_gameleiro.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento da senhora EDILENE MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4187/requerimento_no_088_de_2022_vilanio_-_congratulacao_-_giovana_menezes_dos_santos_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4187/requerimento_no_088_de_2022_vilanio_-_congratulacao_-_giovana_menezes_dos_santos_.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. GIOVANA MENEZES DOS SANTOS.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4188/requerimento_no_089_de_2022_vilanio_-_congratulacao_-_karoline_silva_nascimento_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4188/requerimento_no_089_de_2022_vilanio_-_congratulacao_-_karoline_silva_nascimento_.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. KAROLINE SILVA NASCIMENTO.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4190/requerimento_no_091_de_2022_amilton_-_congratulacao_-gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4190/requerimento_no_091_de_2022_amilton_-_congratulacao_-gilberto.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor GILBERTO DE SANTANA MORAES – “Vereador Gilberto da Farinha.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4193/requerimento_no_094_de_2022_dwitht_-_congratulacao_-_cicero_joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4193/requerimento_no_094_de_2022_dwitht_-_congratulacao_-_cicero_joao.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor CÍCERO JOÃO DE JESUS SANTANA.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4194/requerimento_no_095_de_2022_gilberto_-_mocao_de_pesar_-_carla_fernanda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4194/requerimento_no_095_de_2022_gilberto_-_mocao_de_pesar_-_carla_fernanda.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento da senhora CARLA FERNANDA SILVA FONTES.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4212/requerimento_no_096_de_2022_josivaldo_-_congratulacao_-_corretores_de_imoveis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4212/requerimento_no_096_de_2022_josivaldo_-_congratulacao_-_corretores_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Gabriel Loiola – Delegado do Conselho Regional dos Corretores de Imóveis de Sergipe (CRECI-SE), 16a região.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4213/requerimento_no_097_de_2022__washington_-_congratulacao_-_sergio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4213/requerimento_no_097_de_2022__washington_-_congratulacao_-_sergio_reis.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ARTUR SÉRGIO DE ALMEIDA REIS – “Ex-deputado federal Sérgio Reis”.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4214/requerimento_no_098_de_2022__vilanio_-_congratulacao_-_tamires.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4214/requerimento_no_098_de_2022__vilanio_-_congratulacao_-_tamires.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. TAMIRES DE JESUS SANTOS.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4215/requerimento_no_099_de_2022_matheus_-_mocao_de_aplausos_-_equipe_atomos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4215/requerimento_no_099_de_2022_matheus_-_mocao_de_aplausos_-_equipe_atomos.pdf</t>
   </si>
   <si>
     <t>Congratulação a Equipe Átomos da Revolução formada pelos alunos BEATRIZ OLIVEIRA, FÁBIO FRANKLIM e CAROLINA ANDRADE.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4216/requerimento_no_100_de_2022_matheus_-_mocao_de_aplausos_-_equipe_cacadoras_de_diana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4216/requerimento_no_100_de_2022_matheus_-_mocao_de_aplausos_-_equipe_cacadoras_de_diana.pdf</t>
   </si>
   <si>
     <t>Congratulação a Equipe Caçadoras de Diana, formada pelas alunas ANA BEATRIZ OLIVEIRA, LAURA SANTOS e LETÍCIA VITÓRIA, sob a supervisão dos professores Renato Araújo e José Igor.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4217/requerimento_no_101_de_2022_genisson_-_mocao_de_pesar_-_professora_jo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4217/requerimento_no_101_de_2022_genisson_-_mocao_de_pesar_-_professora_jo.pdf</t>
   </si>
   <si>
     <t>Falecimento da senhora JOSILEIDE MELO DE ARAÚJO – “Professora Jô”.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4218/requerimento_no_102_de_2022_matheus_-_mocao_de_aplausos_-_claudefranklin_taysa_alexandre.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4218/requerimento_no_102_de_2022_matheus_-_mocao_de_aplausos_-_claudefranklin_taysa_alexandre.pdf</t>
   </si>
   <si>
     <t>Congratulação aos Professores Doutores CLAUDEFRANKLIN MONTEIRO e TAYSA MÉRCIA e ao historiador ALEXANDRE FONTES.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4219/requerimento_no_103_de_2022_matheus_-congratulacao_zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4219/requerimento_no_103_de_2022_matheus_-congratulacao_zeze_rocha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo Sr. JOSÉ RODRIGUES DOS SANTOS – “Ex-prefeito de Lagarto Zezé Rocha”.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4221/requerimento_no_105_de_2022_josivan_-_congratulacao_-_silvio_geradores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4221/requerimento_no_105_de_2022_josivan_-_congratulacao_-_silvio_geradores.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor SÍLVIO DE OLIVEIRA – Sócio-proprietário da BRG Brasil geradores.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4222/requerimento_no_106_de_2022_matheus_-lista_atualizada_dos_secretarios_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4222/requerimento_no_106_de_2022_matheus_-lista_atualizada_dos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Sra. Hilda Rollemberg Ribeiro – Prefeita Municipal, no sentido que seja enviado a esta Casa uma lista atualizada, contendo os nomes de todos os Secretários Municipais.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4224/requerimento_no_108_de_2022_josivan_-_mocao_de_pesar_-_eronildes_da_carne_assada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4224/requerimento_no_108_de_2022_josivan_-_mocao_de_pesar_-_eronildes_da_carne_assada.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. ERONILDES BISPO DOS SANTOS – “Eronildes da Carne Assada”.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4285/requerimento_no_110_de_2022_amilton_-_congratulacao_-josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4285/requerimento_no_110_de_2022_amilton_-_congratulacao_-josivan.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSIVAN RODRIGUES SANTOS – “Vereador Gordinho de Jorge da laranja”, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4286/requerimento_no_111de_2022_vilanio_-_congratulacao_-_40_anos_-_paroquia_santa_luzia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4286/requerimento_no_111de_2022_vilanio_-_congratulacao_-_40_anos_-_paroquia_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Congratulação à Paróquia Santa Luzia.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4287/requerimento_no_112_de_2022_vereadores_-_mocao_de_pesar_-_jailton_ex-vereador_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4287/requerimento_no_112_de_2022_vereadores_-_mocao_de_pesar_-_jailton_ex-vereador_.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JAILTON PATRÍCIO DO NASCIMENTO –  “Jailton da Mercearia”, Ex-vereador desta urbe.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4290/requerimento_no_115_de_2022_matheus_-_mocao_de_pesar_-geraldo_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4290/requerimento_no_115_de_2022_matheus_-_mocao_de_pesar_-geraldo_martins.pdf</t>
   </si>
   <si>
     <t>Falecimento, GERALDO MARTINS ANDRADE – “Geraldinho”.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4292/requerimento_no_117_de_2022_matheus_-_aplausos_geraldo_majella_exporingo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4292/requerimento_no_117_de_2022_matheus_-_aplausos_geraldo_majella_exporingo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo Geraldo Majella- Empresário do Haras Fábio José (Parque das Palmeiras).</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4294/requerimento_no_119_de_2022_matheus_-_aplausos_eleicao_nova_mesa_aracaju.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4294/requerimento_no_119_de_2022_matheus_-_aplausos_eleicao_nova_mesa_aracaju.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Vereador por Aracaju RICARDO VASCONCELOS.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4295/requerimento_no_120_de_2022_valmir_-_mocao_de_pesar_-_egivaldo_costa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4295/requerimento_no_120_de_2022_valmir_-_mocao_de_pesar_-_egivaldo_costa.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. EGIVALDO COSTA DE JESUS – “Gil da Prefeitura”.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4335/requerimento_no_121_de_2022_josivan_-_congratulacao_-_padre_moesio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4335/requerimento_no_121_de_2022_josivan_-_congratulacao_-_padre_moesio.pdf</t>
   </si>
   <si>
     <t>Reverendo Pe. MOÉSIO DE ALMEIDA – Pároco da Igreja de Santa Luzia – Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4336/requerimento_no_122_de_2022_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4336/requerimento_no_122_de_2022_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>“CORAL UNIDOS NA FÉ” e “CORAL UNIDOS EM CRISTO”.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4337/requerimento_no_123_de_2022_josivan_-_congratulacao_-_vereador_abraao_da_conceicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4337/requerimento_no_123_de_2022_josivan_-_congratulacao_-_vereador_abraao_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ABRAÃO DA CONCEIÇÃO – Vereador da cidade de Simão Dias.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4338/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4338/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf</t>
   </si>
   <si>
     <t>Hospital Nossa Senhora da Conceição - HNSC pelo aniversário de 120 anos da sua fundação.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4340/requerimento_no_126_de_2022_washington_-_mocao_de_pesar_-_eliezer_nascimento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4340/requerimento_no_126_de_2022_washington_-_mocao_de_pesar_-_eliezer_nascimento.pdf</t>
   </si>
   <si>
     <t>falecimento do Sr. ELIEZER NASCIMENTO DOS SANTOS.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4341/requerimento_no_127_de_2022_dwitht_-_congratulacao_-_clecio_simoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4341/requerimento_no_127_de_2022_dwitht_-_congratulacao_-_clecio_simoes.pdf</t>
   </si>
   <si>
     <t>congratulação ao Ilustríssimo Senhor CLÉCIO SIMÕES MORAES.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4342/requerimento_no_128_de_2022_vilanio_-congratulacao_policia_civil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4342/requerimento_no_128_de_2022_vilanio_-congratulacao_policia_civil.pdf</t>
   </si>
   <si>
     <t>Polícia Civil do Estado de Sergipe pelos 133 anos da instituição.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4343/requerimento_no_129_de_2022_marta_-_congratulacao_-_lagarto_futebol_feminino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4343/requerimento_no_129_de_2022_marta_-_congratulacao_-_lagarto_futebol_feminino.pdf</t>
   </si>
   <si>
     <t>JÉSSICA SANTOS SILVA – Diretora  e as atletas da equipe Lagarto Futebol Feminino, pela conquista do vice-campeonato no Campeonato Sergipano de Futebol 2022.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4344/requerimento_no_130_de_2022_alex-henrique_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4344/requerimento_no_130_de_2022_alex-henrique_prata.pdf</t>
   </si>
   <si>
     <t>HENRIQUE DUARTE PRATA – Diretor do Hospital de Amor.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4345/requerimento_no_131_de_2022_josivan-congratulacao_tarcisio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4345/requerimento_no_131_de_2022_josivan-congratulacao_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 131 de 2022 (Josivan-Congratulação Tarcísio).</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4348/requerimento_no_134_de_2022_washington_e_marta_-_mocao_de_pesar_-_joao_bispo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4348/requerimento_no_134_de_2022_washington_e_marta_-_mocao_de_pesar_-_joao_bispo_.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOÃO BISPO DOS SANTOS – Vieira do Rio Fundo.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4349/requerimento_no_135_de_2022_marta_-_mocao_de_pesar_-_fernando.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4349/requerimento_no_135_de_2022_marta_-_mocao_de_pesar_-_fernando.pdf</t>
   </si>
   <si>
     <t>falecimento do Sr. FERNANDO FONTES LIMA-“ Fernando marchante”.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4350/requerimento_no_136_de_2022__washington_-_congratulacao_-_enzo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4350/requerimento_no_136_de_2022__washington_-_congratulacao_-_enzo.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ENZO SILVA MARTINS, pela passagem do seu aniversário no dia de hj.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4351/requerimento_no_137_de_2022_washington_-_mocao_de_pesar_-_jose_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4351/requerimento_no_137_de_2022_washington_-_mocao_de_pesar_-_jose_alves.pdf</t>
   </si>
   <si>
     <t>falecimento do Sr. JOSÉ ALVES DE SOUSA, ocorrido no dia 09 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4352/requerimento_no_138_de_2022_washington_-_mocao_de_pesar_-_ruy_de_tino_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4352/requerimento_no_138_de_2022_washington_-_mocao_de_pesar_-_ruy_de_tino_.pdf</t>
   </si>
   <si>
     <t>falecimento do Sr. RUY SANTANA DOS SANTOS, ocorrido no dia 14 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3799/proj_de_lei_no_01_de_2022_-_menor_vencimento_mesa.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3799/proj_de_lei_no_01_de_2022_-_menor_vencimento_mesa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Legislativo.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_02_de_2022_-_patrimonio_marta.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_02_de_2022_-_patrimonio_marta.doc</t>
   </si>
   <si>
     <t>Reconhece Patrimônio Histórico e Cultural do Município de Lagarto, o monumento do Ex-Governador João Alves Filho, localizado na Barragem Dionísio Machado.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei_no_03__de_2022_-_denomina_ponto_de_apoio_saude_maecelo.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei_no_03__de_2022_-_denomina_ponto_de_apoio_saude_maecelo.doc</t>
   </si>
   <si>
     <t>DENOMINA PONTO DE APOIO DA SAÚDE NO POVOADO PAU GRANDE.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3816/projeto_de_lei_no_04__de_2022_-_denomina_ponto_de_apoio_saude_sandro.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3816/projeto_de_lei_no_04__de_2022_-_denomina_ponto_de_apoio_saude_sandro.doc</t>
   </si>
   <si>
     <t>DENOMINA PONTO DE APOIO DA SAÚDE NO POVOADO BOEIRO DE JOSEFA RIBEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_no_05_de_2022_-_notificacao_compulsoria_dwithit.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_no_05_de_2022_-_notificacao_compulsoria_dwithit.pdf</t>
   </si>
   <si>
     <t>Institui o PNCVM - Procedimento da Notificação Compulsória da Violência contra a Mulher nos serviços de saúde públicos e privados, no âmbito do município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_lei_ordinaria_exe_06-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_lei_ordinaria_exe_06-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO MENOR VALOR DE VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_ordinaria_exe_07-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_ordinaria_exe_07-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.006, DE 10 DE DEZEMBRO DE 2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGARTO PARA O EXERCÍCIO FINANCEIRO DE 2022; AUTORIZA O AUMENTO DO LIMITE DE ABERTURA DE CRÉDITOS SUPLEMENTARES DE QUE TRATA O ART. 7º E SEU INCISO I; ACRESCENTA O ART. 10 - A; AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NA FORMA QUE ESPECIFICA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3844/projeto_de_lei_ordinaria_exe_08-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3844/projeto_de_lei_ordinaria_exe_08-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR EM FAVOR DO PRÓPRIO PODER, CRÉDITO ESPECIAL NO VALOR DE R$ 3.300.000,00 ( TRÊS MILHÕES E TREZENTOS MIL REAIS) PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>Carlos do Gás</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_no_09_de_2022_-_denomina_ruas_residencial_brasilia_carlos_gas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_no_09_de_2022_-_denomina_ruas_residencial_brasilia_carlos_gas.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas Tuany Melo Reis, Maria Izidoria Granato, José de Almeida, Jonas José de Gois e Grigorio da Silveira Melo no Povoado Brasília e dá providências correlatas.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_no_10_de_2022_-_capacitismo_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_no_10_de_2022_-_capacitismo_belizario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre conjunto de ações e campanhas de conscientização e Combate ao Capacitismo nas Escolas no âmbito do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3850/projeto_de_lei_no_11_de_2022_-_azul_marinho_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3850/projeto_de_lei_no_11_de_2022_-_azul_marinho_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Azul Marinho" de prevenção e combate ao Câncer Colorretal, no âmbito do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_no_12_de_2022_-_rua_joana_ferreira_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_no_12_de_2022_-_rua_joana_ferreira_belizario.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Joana Ferreira dos Santos no Bairro Horta  e dá providências correlatas.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_no_13_de_2022_-_dia_da_mulher_vilanio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_no_13_de_2022_-_dia_da_mulher_vilanio.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Mulher e dá providências correlatas.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização da Epilepsia  no Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>Dispõe sobre notificação compulsória em casos de suspeitas de maus-tratos contra animais no município Lagarto.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_lei_no_16__de_2022_-_denomina_ponto_de_apoio_saude_rubinho.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_lei_no_16__de_2022_-_denomina_ponto_de_apoio_saude_rubinho.doc</t>
   </si>
   <si>
     <t>DENOMINA PONTO DE APOIO DA SAÚDE NO POVOADO CAJAZEIRAS DE "MARIA PUREZA DE JESUS.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na Rede Pública de Saúde do Município de Lagarto.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.006, de 10 de dezembro de 2021, que estima a receita e fixa despesa do Município de Lagarto para o exercício financeiro de 2022,   autoriza o aumento do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_19_de_2022_-_escola_melhor_matheus.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_19_de_2022_-_escola_melhor_matheus.doc</t>
   </si>
   <si>
     <t>Institui o Programa Escola Melhor, no âmbito do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>Fica denominado de Vestiário CLENILSSON BATISTA ALMEIDA, o vestiário do Campo de Futebol “Marinho Correia”, localizado no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3928/projeto_de_lei_no_22_de_2022-_atualziacao_mesa.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3928/projeto_de_lei_no_22_de_2022-_atualziacao_mesa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos do Poder Legislativo.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_23-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_23-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, à Associação das Atividades Folcloristas da Cidade de Lagarto – SE - ASFLAG, fração do imóvel pertencente ao Município, localizado no Bairro São José, Município de Lagarto, Estado de Sergipe na forma que especifica, e dá providências correlatas.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_24-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_24-2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Centro de Referência Especializada de Assistência Social - CREAS Araceli para Centro de Referência Especializada de Assistência Social - CREAS José Abel dos Santos, e dá providências correlatas.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_lei_no_25-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_lei_no_25-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Nº 876/2019, de 23 de setembro de 2019, que dispõe sobre a gratuidade do acesso de pessoas com deficiência nas casas de shows, cinemas, teatros, circos, praças de esportes e em quaisquer ambientes onde sejam realizados espetáculos artísticos ou culturais no âmbito do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3944/projeto_de_lei_no_26-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3944/projeto_de_lei_no_26-2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua no Etelvino Soares da Cruz no Povoado Várzea dos Cágados e dá providências correlatas.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3960/projeto_de_lei_no_27_-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3960/projeto_de_lei_no_27_-2022.pdf</t>
   </si>
   <si>
     <t>Institui o registro dos Mestres e Mestras da Cultura Popular, no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>Denominada Praça ANTÔNIO GONÇALVES DE SANTOMÉ, a atual Praça do Marco Inicial Cruz das Almas, localizada no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei_no_29_de_2022_-__troco_solidario.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei_no_29_de_2022_-__troco_solidario.odt</t>
   </si>
   <si>
     <t>Dispõe Sobre a criação do Programa “Troco Solidário” no Município de Lagarto/SE e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_30_de_2022_-_institui_selo_empresa_solidaria.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_30_de_2022_-_institui_selo_empresa_solidaria.odt</t>
   </si>
   <si>
     <t>Institui o ‘Selo Empresa Solidária com a Vida’ no âmbito do município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_32_de_2022_-_maio_roxo_josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_32_de_2022_-_maio_roxo_josivan.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Fevereiro Roxo" de conscientização e prevenção sobre Lúpus, Fibromialgia e Mal de Alzheimer, no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Osteogênese Imperfeita no Município de Lagarto.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Desenvolvimento Comunitário do Assentamento Tiradentes.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Fundação Pio XII e dá providências correlatas.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_no_36_de_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_no_36_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o aumento do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I da Lei 1.006, de 10 de dezembro de 2021, que estima a receita e fixa despesa do Município de Lagarto para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>Denominada Rua EMELIANA DE ESPÍRITO SANTO DA PAIXÃO, a artéria sem denominação localizada no Povoado Jenipapo.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4093/projeto_de_lei_no_38-2022_-_altera_dispositivos_da_lei_no_1.019_de_29-12-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4093/projeto_de_lei_no_38-2022_-_altera_dispositivos_da_lei_no_1.019_de_29-12-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.019, de 29 de dezembro de 2021, na forma em que especifica (Contribuição a Federação Sergipana de Futebol).</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4094/projeto_de_lei_no_39_de_2022_-_quadra_pov_crioulo_rubens.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4094/projeto_de_lei_no_39_de_2022_-_quadra_pov_crioulo_rubens.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra de Esportes JOSÉ ROMILDO DA COSTA no Povoado Campo do Crioulo e dá providências correlatas.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>Denominada de Escola Municipal CLEODICE SOARES DOS SANTOS, a atual Escola Municipal Chile, localizada no Povoado Mariquita.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4041/projeto_de_lei_noa_38_de_2022_-__autoriza_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4041/projeto_de_lei_noa_38_de_2022_-__autoriza_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a elevação de créditos suplementares de que trata o art. 7º e seu inciso I, da Lei nº 1.006, de 10 de dezembro de 2021 – Lei Orçamentária Anual – LOA e dá providências correlatas. Poder Executivo</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_42_de_2022_-_dia_do_policial_feminino_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_42_de_2022_-_dia_do_policial_feminino_marta.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Policial Militar, Bombeiro Militar e Policial Civil Feminino.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4118/projeto_de_lei_no_43-2022_-_contratar_operacao_de_credito_com_o_banco_do_brasil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4118/projeto_de_lei_no_43-2022_-_contratar_operacao_de_credito_com_o_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4148/projeto_de_lei_no_44_de_2022_-_altera_codigo_obras_marta.doc</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4148/projeto_de_lei_no_44_de_2022_-_altera_codigo_obras_marta.doc</t>
   </si>
   <si>
     <t>Altera o “caput” do art. 141-L da Lei 200/2006, de 14 de dezembro de 2006 (Código de Obras e Edificações) e dá providências correlatas.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4149/projeto_de_lei_no_45_de_2022_-_festa_nossa_sra_piedade_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4149/projeto_de_lei_no_45_de_2022_-_festa_nossa_sra_piedade_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a Festa de Nossa Senhora da Piedade como parte do Calendário de Festas Culturais do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4150/projeto_de_lei_no_46_de_2022_-_denomina_rua_lot._cidade_jardim_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4150/projeto_de_lei_no_46_de_2022_-_denomina_rua_lot._cidade_jardim_belizario.pdf</t>
   </si>
   <si>
     <t>Denominada Avenida “MARLENE MARIA DE JESUS SOUZA”, na Zona de Expansão E-05.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4151/projeto_de_lei_no_47_de_2022_-_denomina_sala_empreendedor_vilanio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4151/projeto_de_lei_no_47_de_2022_-_denomina_sala_empreendedor_vilanio.pdf</t>
   </si>
   <si>
     <t>Denominada Sala do Empreendedor LUZIA DÓRIA DE CARVALHO (Dona Sinhazinha).</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>Autoriza o aumento do limite de  abertura de créditos suplementares de que trata o art. 7º e seu inciso I, da Lei nº 1.006, de 10 de dezembro de 2021 – Lei Orçamentária Anual – LOA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_no_49_de_2022_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_no_49_de_2022_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49 de 2022 - Autoriza a elevação do limite de abertura de créditos suplementares na LOA de 2021 - Poder Executivo)</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_no_51_de_2022_-_estima_a_receita_e_a_despesa_para_o_exercicio_financeiro_de_2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_no_51_de_2022_-_estima_a_receita_e_a_despesa_para_o_exercicio_financeiro_de_2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51 de 2022 - Estima a Receita e fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4225/projeto_de_lei_no_53_de_2022_-_autoriza_ampliacao_do_programa_habitacional_do_governo_federal_-_casa_verde_e_amarela_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4225/projeto_de_lei_no_53_de_2022_-_autoriza_ampliacao_do_programa_habitacional_do_governo_federal_-_casa_verde_e_amarela_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Lagarto/SE a desenvolver ações, visando ampliar o acesso à moradia a empreendimentos imobiliários construídos no âmbito do Programa do Governo Federal – Casa Verde e Amarela, estabelecido pela Lei Federal nº 14.118 de 12/01/2021 ou outro que vier a substituí-lo.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>Denomina " Estação Cidadania - Esporte Áthila de Souza Paixão", o Centro de Iniciação ao Esporte Localizado na Rua Tiradentes, s/n - Conjunto Matinha - Bairro Aldemar de Carvalho, sede municipal de Lagarto, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4298/projeto_de_lei_no_61_de_2022_-__institui_o_dia_municipal_de_religioes_de_matriz_africana_-_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4298/projeto_de_lei_no_61_de_2022_-__institui_o_dia_municipal_de_religioes_de_matriz_africana_-_marta.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 61 de 2022 -  Institui o Dia Municipal de Religiões de Matriz africana - Marta</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3841/projeto_de_lei_complementar_exe_01-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3841/projeto_de_lei_complementar_exe_01-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA OS APÊNDICES IV E V DA LEI COMPLEMENTAR Nº 32, DE 22 DE DEZEMBRO DE 2010, COM AS ALTERAÇÕES INTRODUZIDAS PELA LEI COMPLEMENTAR Nº 90, DE 20 DE FEVEREIRO DE 2020, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE LAGARTO, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>Dispõe sobre a organização básica da Secretaria Municipal de Fazenda e Orçamento– SMFO, revoga a Lei Complementar nº 20, de 26 de junho de 2009 e dá providências correlatas.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Complementar nº 17, de 25 de junho de 2009, que dispõe sobre a estrutura organizacional da Administração Pública Municipal;  altera dispositivos diversos da legislação que especifica.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3938/projeto_de_lei_complementar_no_04-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3938/projeto_de_lei_complementar_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Complementar n.º 18, de 26 de junho de 2009, que dispõe sobre a organização básica da Secretaria Municipal da Administração – SEMAD e dá providências correlatas.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4001/plc_no_05_de_2022__altera__lc_18_-_semad__-_reforma__2022.docx</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4001/plc_no_05_de_2022__altera__lc_18_-_semad__-_reforma__2022.docx</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Complementar n.º 18, de 26 de junho de 2009, que dispõe sobre a organização básica da Secretaria Municipal da Administração – SEMAD.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_complementar_no_06-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_complementar_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 26, de 26 de novembro de 2009, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>Dispõe sobre normas para fins de observância do Piso Salarial Profissional Nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no ano de 2022.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4152/plc_no_08_de_2022_revoga_inciso_da_lei_complementar_no_68_ouvidoria-geral_da_semop.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4152/plc_no_08_de_2022_revoga_inciso_da_lei_complementar_no_68_ouvidoria-geral_da_semop.pdf</t>
   </si>
   <si>
     <t>"Revoga o inciso III, do art. 8º, da Lei Complementar nº 68, de 28 de novembro de 2016, que dispõe sobre a criação da Ouvidoria Geral e da Corregedoria-Geral da Secretaria Municipal da Ordem Pública e da Defesa da Cidadania - SESMOP, e dá providências correlatas."</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4200/plc_no_09_de_2022_altera_lei_complementar_no_31_estatuto_do_magisterio_publico.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4200/plc_no_09_de_2022_altera_lei_complementar_no_31_estatuto_do_magisterio_publico.odt</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 09 de 2022 - Altera o parágrafo único, doo art. 43, da Lei Complementar nº 31, de 22 de dezembro de 2010, que dispõe sobre o Estatuto dos Magistério Público do Município de Lagarto, e dá providências correlatas. Poder Executivo.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_resolucao_no_01_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_resolucao_no_01_-_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. CARLOS GALDINO DE JESUS SANTOS.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3963/projeto_de_resolucao_no_02_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3963/projeto_de_resolucao_no_02_-_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. JOCELINO PINTO DA ROCHA FILHO.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei_complementar_no_03-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei_complementar_no_03-2022.pdf</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_lei_complementar_no_05-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_lei_complementar_no_05-2022.pdf</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 70/2021.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_decreto_legislativo_02_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_decreto_legislativo_02_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 73/2021.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 75/2021.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 76/2021.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5719/projeto_de_decreto_legislativo_05_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5719/projeto_de_decreto_legislativo_05_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 80/2021.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5720/projeto_de_decreto_legislativo_06_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5720/projeto_de_decreto_legislativo_06_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 81/2021.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5721/projeto_de_decreto_legislativo_07_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5721/projeto_de_decreto_legislativo_07_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 22/2022.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5725/projeto_de_decreto_legislativo_08_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5725/projeto_de_decreto_legislativo_08_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 15/2022.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_decreto_legislativo_09_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_decreto_legislativo_09_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 17/2022.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 19/2022.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_decreto_legislativo_11_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_decreto_legislativo_11_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 29/2022.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 30/2022.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5722/projeto_de_decreto_legislativo_13_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5722/projeto_de_decreto_legislativo_13_-_2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5723/projeto_de_decreto_legislativo_14_-_2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5723/projeto_de_decreto_legislativo_14_-_2022.pdf</t>
   </si>
   <si>
     <t>RATIFICA PARECER PRÉVIO Nº 3245, DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE, QUE RECOMENDA A APROVAÇÃO COM RESSALVAS, DAS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 73/2021, que Estabelece prazo para responder indicações da Câmara Municipal de Lagarto.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 75/2021, que dispõe sobre a implantação do Programa Banco de Rações e Utensílios para Animais no âmbito do município de Lagarto.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 76/2021, que Institui no Município de Lagarto o Sistema de Diagnóstico Precoce de Deficiência auditiva, visual, motora e mental.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>Projeto de Lei nº 80/2022, que dispõe sobre obrigatoriedade da divulgação de lista de espera por vagas nas Creches das Unidades Escolares de Educação Infantil da Rede Municipal de Ensino de Lagarto.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3766/veto_5-2025_-_plol_81-2021.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3766/veto_5-2025_-_plol_81-2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 81/2021, que dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4000/veto_ao_projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4000/veto_ao_projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 22/2022, que dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos do Poder Legislativo.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4033/veto_ao_projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4033/veto_ao_projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 17/2022, que dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na Rede Pública de Saúde do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4034/veto_ao_projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4034/veto_ao_projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 15/2022, que dispõe sobre notificação compulsória em casos  de suspeitas de maus-tratos contra animais no município de Lagarto/Se e dá outras providências.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4092/veto_parcial_ao_pl_no_19-2022_que_institui_o_programa_escola_melhor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4092/veto_parcial_ao_pl_no_19-2022_que_institui_o_programa_escola_melhor.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 19/2022, que "Institui o Programa Escola Melhor", no âmbito do Município de Lagarto e dá outras providências".</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4100/veto_total_ao_projeto_de_lei_no_29-2022_-_dispoe_sobre_a_criacao_do_programa_troco_solidario..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4100/veto_total_ao_projeto_de_lei_no_29-2022_-_dispoe_sobre_a_criacao_do_programa_troco_solidario..pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 29/2022, que "dispõe sobre a criação do Programa "Troco solidário" no Município de Lagarto/SE e dá outras providências".</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4101/veto_parcial_ao_projeto_de_lei_no_30-2022_que_institui_o_selo_empresa_solidaria_com_a_vida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4101/veto_parcial_ao_projeto_de_lei_no_30-2022_que_institui_o_selo_empresa_solidaria_com_a_vida.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº30/2022, que "Institui o 'Selo Empresa Solidária com a Vida' no âmbito do município de Lagarto, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6923,67 +6923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n_001_de_2022_josivaldo_-_terraplanagem_e_iluminacao_publica_-_pov._saco_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n_002_de_2022_josivaldo_-construcao_de_ubs_e_praca_publica_-_povoado_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n_003_de_2022_sandro_-_poco_artesiano_e_pavimentacao_asfaltica_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n_004_de_2022_sandro_-_emenda_parlamentar_pavimentacao_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n_005_de_2022_dwitht_-_recuperacao_de_estrada_rua_brotas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n_006_de_2022_dwitht_-_reforma_do_posto_de_saude_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_n_007_de_2022_washington_-recuperacao_das_estradas_pov_mariquita.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_n_008_de_2021_washington_-_manutencao_do_poco_artesiano_do_fuzue_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_n_009_de_2021_washington_-_construcao_da_base_da_caixa_dagua_assent._palestina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n_010_de_2022_dwitht_-_construcao_de_muro_escola_francisco_jose_de_almeida_-_mariquita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n_011_de_2022_valmir_-_calcamento_travessa_da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n_012_de_2022_josivaldo_-_limpeza_e_manutencao_da_bica_do_acu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n_013_de_2022_josivaldo_-_reforma_da_praca_escola_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n_014_de_2022_josivaldo_-_salario_minimo_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n_015_de_2022_matheus_-_piso_nacional_professores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n_016_de_2022_matheus_-_redutores_de_velocidade_rua_porfirio_bispo_e_rua_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n_017_de_2022_matheus_-_plano_de_incentivo_economico_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n_018_de_2022_matheus_-_criacao_do_plano_diretor_de_informatizacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n_019_de_2022_matheus_-_aumento_da_rpv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n_020_de_2022_belizario_-_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n_021_de_2022_vilanio_-_recuperacao_campo_futebol_priquitao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n_022_de_2021_vilanio_-_contratacao_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n_023_de_2022_vilanio_-_banheiros_quimicos_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n_024_de_2021_vilanio_-_carro_da_vacina_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n_025_de_2022_vilanio_-_reforma_dos_brinquedos_parque_infantil_praca_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n_026_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n_027_de_2022_washington_-_fumace_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n_028_de_2022_vilanio_-_fiscalizacao_de_recursos_da_duplicacao_da_rodovia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n_029_de_2022_vilanio_-_limpeza_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n_030_de_2022_vilanio_-_cadastro_de_familias_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n_031_de_2022_matheus_-_festival_da_semana_da_arte_moderna.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n_032_de_2022_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n_033_de_2022_sandro_-__revitalizacao_de_ubs_maroto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3807/indicacao_n_034_de_2022_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n_035_de_2022_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n_036_de_2022_valmir_-_manilhas_conj._morumbi_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n_037_de_2022_josivaldo_-_limpeza_do_predio_antigo_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n_038_de_2022_josivaldo_-_reajuste_salarial_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n_039_de_2022_sandro_-_reforma_posto_de_saude_joaquim_jose_dos_santos_-_quilombo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n_040_de_2022_vilanio_-_atendimento_pre-hospitalar_movel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_n_041_de_2022_vilanio_-_mutirao_mosquito_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_n_042_de_2022_vilanio_-_substituicao_casa_de_taipa_por_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n_043_de_2022_alexsandro_-_alteracao_mao_unica_av._presidente_kenedy.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n_044_de_2022_matheus_-_organizacao_de_transito_-_fluxo_de_carros_fortes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n_045_de_2022_vilanio_-_crm__e_coren.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n_046_de_2022_dwitht_-_recapeamento_asfaltico_rua_passos_porto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n_047_de_2022_valmir_-_troca_de_manilhas_da_rua_12_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n_048_de_2022_josivaldo_-_placas_denominativas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n_049_de_2022_josivaldo_-_abertura_de_rua_av_presidente_kenedy_e_rua_major_mizael_mendonca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n_050_de_2022_vilanio_-_sec._de_agricultura_e_emdagro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n_051_de_2022_josivan_-_centro_de_equoterapia_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n_052_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n_053_de_2022_marcelo_-_upa_treze_e_lagarto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n_054_de_2022_josivaldo_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n_055_de_2022_josivaldo_-_cadastramento_de_ceps.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n_056_de_2022_marcelo_-_crm__e_coren.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_n_057_de_2022_washington_-_reforma_da_base_da_caixa_dagua_mariquita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n_058_de_2022_washington_-_cohidro_-_palestina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n_059_de_2022_washington_-_belivaldo_-_pavimentacao_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n_060_de_2022_vilanio_-_limpeza_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n_061_de_2022_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n_062_de_2022_vilanio_-_convenio_com_escolas_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n_064_de_2022_vilanio_-_sec._de_agricultura_e_emdagro_distribuicao_de_mudas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n_065_de_2022_josivaldo_-_calcamento_da_rua_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n_066_de_2022_sandro_-_pavimentacao_rua_jose_batista_trav_01_e_02_-_pav._pov._pururuca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n_067__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_n_069_de_2022_washington_-_praca_e_calcamento_mariquita.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_n_070_de_2022_washington_-_cras_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_n_072_de_2022_vilanio_-_colocacao_de_manilhas_drenagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_n_073_de_2022_vilanio_-_banheiros_para_familais_e_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_n_074_de_2022_vilanio_-_retorno_do_servico_de_convivencia_cras.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n_075_de_2022_josivaldo_-_ponto_de_apoio_a_saude_da_familia_-_pov_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n_076_de_2022_sandro_-_doacao_sementes_de_milho_crioulo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n_077__de_2022_washington_-_capinagem_e_revitalizacao_do_calcamento_do_pov._rio_fundo_e_mariquita.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n_078_de_2022_washington_-_cohidro_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n_079__de_2022_washington_-_construcao_de_ubs_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n_080_de_2022_marta_-_calcamento_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n_081_de_2022_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n_082_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_joao_correia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n_083_de_2022_genisson_-_emenda_parlamentar_estradas_de_severino_e_zezito_pov._joao_martins.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n_084_de_2022_matheus_-_medico_veterinario_para_a_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3893/indicacao_n_085_de_2022_dwitht_-_revitalizacao_de_posto_medico_do_povoado_mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3894/indicacao_n_086_de_2022_dwitht_-_recuperacao_de_pavimetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_n_087_de_2022_washington_-_reforma_ponte_entre_povoados_saquinho_e_taperinha_dos_gatos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_n_088_de_2022_washington_-_emenda_parlamentar_calcamento_povoados_piabas_rio_fundo_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3897/indicacao_n_089_de_2022_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3898/indicacao_n_090_de_2022_matheus_-_pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3899/indicacao_n_091_de_2022_belizario_-_reforma_do_mercado_e_posto_de_saude_povoado_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3906/indicacao_n_092_de_2022_washington_-_construcao_de_vestiario_povoados_mariquita_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3907/indicacao_n_093_de_2022_washington_-_construcao_e_ampliacao_do_cemiterio_do_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3908/indicacao_n_094_de_2022_washington_-_aquisicao_de_terreno_para_construcao_campo_de_futebol_pov_quipe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3909/indicacao_n_095_de_2022_valmir_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_n_096_de_2022_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_n_097_de_2022_genisson_-_vestiarios_campo_de_futebol_povs._jenipapo_araca_quirino_e_estancinha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_n_098_de_2022_washington_-_reforma_cemiterio_pov_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_n_099_de_2022_washington_-_urbanizacao_cachoeira_do_saboeira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_n_100_de_2022_valmir_-_quebra_molas_rua_cel_souza_freire.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_n_101_de_2022_marcelo_-_calcamento_pista_do_campo_e_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n_102_de_2022_marcelo_-_emenda_parlamentar_calcamento_pista_do_campo_e_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n_103_de_2022_josivaldo_-_recuperacao_da_pavimentacao_rua_ananias_de_sousa_liborio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n_104_de_2022_belizario_-_substituicao_da_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n_105_de_2022_belizario_-_redutores_de_velocidade_rodovia_lourival_batista.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n_106_de_2022_belizario_-_abertura_estacionamento_banco_banese.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n_107_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n_108_de_2022_matheus_-_mobilidade_de_transito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n_109_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n_110_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n_111_de_2022_vilanio_-_doacao_de_cadeiras_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n_112_de_2022_dwitht_-_limpeza_e_desobstrucao_esgoto_conj_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_n_113_de_2022_washington_-_torre_da_vivo_no_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_n_114_de_2022_marcelo_-_placa_indicativa_posto_de_saude_pov_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_n_115_de_2022_josivan_-_iluminacao_da_avenida_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_n_116_de_2022_vilanio_-_rondas_noturnas_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_n_117_de_2022_josivan_-_implantacao_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n_118_de_2022_marcelo_-_reforma_da_praca_do_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n_119_de_2022_marcelo_-_construcao_muro_da_escola_joao_paulo_rodrigues_-_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n_120_de_2022_vilanio_-_contratar_auxiliar_odontologico_unidade_basica_de_saude_padre_almeida.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n_121_de_2022_josivan_-_projeto_circulando_cultura_para_colonia_13_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n_122_de_2022_sandro_-_reforma_do_calcadao_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n_123_de_2022_vilanio_-_transporte_para_transtorno_espectro_do_autismo_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n_124_de_2022_dwitht_-_projeto_circulando_cultura_para_assentamento_dr._joao_matinha_e_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n_125_de_2022_josivaldo_-_instalacao_energia_eletrica_loteamento_zezinho_da_verdura.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n_126_de_2022_vilanio_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n_127_de_2022__rubinho_-__emenda_parlamentar_gustinho_ribeiro_-_construcao_de_ponte_entre_santo_antonio_e_crioulo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n_128_de_2022_alex_-_estacionamento_para_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n_129_de_2022_marcelo_-_revitalizacao_chafariz_pov_mangabeira_e_substituicao_da_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n_130_de_2022_belizario_-_unidade_de_pronto_atendimento_pediatrico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n_131_de_2022_belizario_-_diagnostico_precoce_transtorno_do_espectro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n_134_de_2022_valmir_-_quebra-molas_avenida_nossa_senhora_da_piedade_av_augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n_135_de_2022_dwitht_-_recapeamento_asfaltico_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n_136_de_2022__dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_estrada_que_liga_ademar_de_carvalho_e_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n_137_de__2022_matheus_-_mobilidade_de_transito_da_rodovia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n_138_de__2022_matheus_-_epis_trabalhadores_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_n_139_de_2022_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3977/indicacao_n_140_de__2022_matheus_-_multirao_para_retirada_do_titulo_na_escolinha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3978/indicacao_n_141_de_2022_vilanio_-_ajuda_financeira_a_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3979/indicacao_n_142_de_2022_vilanio_-_pavimentacao_asfaltica_em_ruas_do_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n_143_de_2022_belizario_-_divulgacao_da_lista_de_espera_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n_144_de_2022_belizario_-_interprete_de_libras_nas_reparticoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n_145_de_2022_valmir_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n_146_de_2022_belizario_-_assistentes_sociais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n_147_de_2022_belizario_-_lixeiras_seletivas_para_reciclagem_escolas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n_148_de_2022_belizario_-_programa_de_apoio_a_crianca_portadora_de_microcefalia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n_149_de_2022_belizario_-_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4005/indicacao_n_150_de_2022__rubinho_-_emenda_parlamentar_revitalizacao_estrada_do_crioulo_ao_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4006/indicacao_n_151_de_2022_sandro_-_recuperacao_pavimentacao_e_iluminacao_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4007/indicacao_n_152_de_2022_vilanio_-_pavimentacao_pista_dos_moroes_rua_do_alemao_e_luiz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n_153_de_2022_vilanio_-_limpeza_e_rocagem_abrigo_de_onibus_povoado_pocao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n_154_de_2022_vilanio_-_reposicao_de_lampadas_povoado_estancinha_i.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n_155_de_2022_josivan_-_casa_de_apoio_em_aracaju.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4011/indicacao_n_156_de_2022_vilanio_-_quebra-mola_jardim_uirapuru.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4012/indicacao_n_157_de_2022__matheus_-_emenda_compra_veiculo_dttu.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4013/indicacao_n_158_de_2022_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4014/indicacao_n_159_de_2022__matheus_-_emenda_compra_veiculo_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n_160_de_2022_marcelo_-_limpeza_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n_161_de_2022_josivaldo_-_drenagem_pluvial_rua_francisco_loiola_da_silva.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n_162_de_2022_belizario_-_instalacao_de_equipamentos_de_lazer_e_recreacao_adpatdos_a_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n_163_de_2022_vilanio_-_quebra-mola_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n_164_de_2022_vilanio_-_picarragem_povoado_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n_165_de_2022__matheus_-_projeto_de_lei__para_concessao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n_166_de_2022_marcelo_-_quebra-mola_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n_168_de_2022_josivaldo_-_recuperacao_frente_do_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_n_169_de_2022_vilanio_-_odontomovel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_n_170_de_2022_vilanio_-_lampadas_led_rod._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_n_171_de_2022_vilanio_-_picarragem_pov_estancinha_i.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_n_172_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_novo_paraiso_priquito_pelado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_n_173_de_2022__sandro_-_revitalizacao_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n_174_de_2022_marcelo_-_diagnostico_e_tratamento_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n_175_de_2022_josivaldo_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n_176_de_2022_matheus_-_jogos_olimpicos_e_paraolimpicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n_177_de_2022_matheus_-_implantacao_de_bibliotecas_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_n_178_de_2022_matheus_-_revisao_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_n_179_de_2022_josivaldo_-_recuperacao_estradas_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_n_180__de_2022_matheus_-_capinagem_dos_acostamentos_rodovia_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n_181_de_2022_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n_182__de_2022_sandro_-_construcao_de_praca_publica_rua_tobias_barreto_e_simao_dias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_n_183_de_2022_josivaldo_-__criacao_de_centro_administrativo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n_184_de_2022_rubens_-_ponto_marcacao_de_exame_povoado_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n_185_de_2022_vilanio_-_deso_-_vazamento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_n_186_de_2022_washington_-_equipe_tecnica_cemiterio_pov_carcara.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_n_187_de_2022_dwitht_-_calcamento_travessa_joao_dias_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_n_188_de_2022_dwitht_-_cerest_itinerante_no_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_n_189_de_2022_genisson_-_sinalizacoes_e_quebra-molas_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n_190_de_2022_vilanio_-_limpeza_de_praca_do_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n_191_de_2022_matheus_-_medicos_especialistas_ortopedistas_reumatologistas_e_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n_192_de_2022_matheus_-_instalacao_de_uma_comissao_de_etica_na_casa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n_193_de_2022_matheus_-_capinacao_das_margens_das_rodovias_estaduais_der.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n_194_de_2022_dwitht_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n_195_de_2022_dwitht_-_construcao_de_campo_de_futebol_no_batalhao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n_196_de_2022_marcelo_-_alargamento_de_entrada_da_praca_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n_197_de_2022_josivaldo_-_recuperacao_da_pavimentacao_paralelepipedal_da_rua_8.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n_199_de_2022_amilton_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_n_200_de_2022_amilton_-_projeto_de_lei_para_expansao_urbana_-_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_n_201_de_2022_matheus_-_banheiros_quimicos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_n_202_de_2022_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_n_203_de_2022_belizario_-_sede_conselho_tutelar_descontos_de_iptu_e_incentivos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_n_204_de_2022_belizario_-_instalacao_de_bicicletarios_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_n_206_de_2022_marcelo_-_escoamento_de_agua_pluviais_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_n_207_de_2022_vilanio_-_ponto_de_apoio_da_saude_no_balao_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_n_208_de_2022_belizario_-_contratacao_de_psicolocos_nas_escolas_infatis_municipais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_n_209_de__2022_matheus_-_defesa_civil_desabamento_e_estado_de_alerta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n_210_de_2022_marcelo_-_reforma_de_pontes_e_passagens_molhadas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_n_211_de_2022_josivaldo_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_n_212_de_2022_marta_-josivaldo-organizacao_do_transito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_n_213_de_2021_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4105/indicacao_n_214_de_2022_matheus_-_quebra-molas_-_lot._silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4106/indicacao_n_215_de_2022_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4108/indicacao_n_216_de_2022_matheus_-_festejos_juninos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4109/indicacao_n_217_de_2022_matheus_-_seguranca_dosfestejos_juninos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4110/indicacao_n_218_de_2022_josivaldo_-_picarragem.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4111/indicacao_n_219_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4112/indicacao_n_220__de_2022_washington_revitalizacao_do_calcamento_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4113/indicacao_n_221_de_2022_genisson_-_reforma_e_construcao_de_quadras.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4114/indicacao_n_222_de_2022_matheus_-_realizacao_de_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n_223_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n_224_de_2022_genisson_-_limpeza_de_nascentes_no_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n_225_de_2022_josivan_-_quebra_molas_na_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n_226_de_2022_sandro_-_revit._conjs._antonio_martins_de_menezes_e_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n_227_de_2022_genisson_-_construcao_de_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n_228_de_2022_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_n_229_de_2022_matheus_-_sedest_mendigos_no_mercado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_n_230_de_2022_valmir_-_manilhas_da_comunidade_inferninho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n_231_de_2022_matheus_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n_232_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n_233_de_2022_marta_-_operacao_tapa-buraco_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4127/indicacao_n_234_de_2022_belizario_-_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_n_236_de_2022_vilanio_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_n_237_de_2022_matheus_-_cartao_sus_-_copia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4131/indicacao_n_238_de_2022_matheus_-_populacao_diab.e_hipert..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4136/requerimento_no_065_de_2022_marta_-_mocao_de_pesar_-_eraldo_de_carmelita.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_n_240_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_pequena_industria_no_pov._porcoes.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_n_241_de_2022_vilanio_-_belivaldo_-_pavimentacao_pista_do_pau_grande_ao_pov._poeirao_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_n_242_de_2022_washington_-_recuperacao_das_estradas_pov._mariquita_e_regiao.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4156/indicacao_n_243_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._quipe.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4157/indicacao_n_244_de_2022_marcelo_-_cercos_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4158/indicacao_n_245_de_2022_rubens_-construcao_de_quadra_poiesportiva.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_n_246_de_2022_josivaldo_-_picarragem.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_n_247_de_2022_josivaldo_-_limpeza_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4161/indicacao_n_248_de_2022_josivaldo_-_abertura_da_rodovia_antonio_martins_na_pista_do_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4162/indicacao_n_249__de_2022_washington_-_reforma_do_mercado-_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_n_250_de_2022_marcelo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4164/indicacao_n_251__de_2022_washington_-_assentamento_paixao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4165/indicacao_n_252_de_2022_josivaldo_-_acuzinho-acu_velho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4166/indicacao_n_253_de_2022_josivaldo_-_detetizacao_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4167/indicacao_n_254_de_2022_vilanio_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4168/indicacao_n_255_de_2022_matheus_-_quebra-molas_bairo_sao_jose_-_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4169/indicacao_n_256_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4170/indicacao_n_257_de_2022_dwitht_-_fumace_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n_258_de_2022_washington_-_quebra-molas_bairo_exposicao_-_trav.aabb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4172/indicacao_n_259_de_2022_washington_-_quebra-molas_no_povoado_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4173/indicacao_n_260_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4174/indicacao_n_261_de_2022_matheus_-_ampliacao_da_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_n_262_de_2022_marcelo_-_correios.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4197/indicacao_n_265_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterioperacao_tapa-buraco_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_n_263_de_2022_matheus_-_calcamento_rua_tomar_do_geru.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4196/indicacao_n_264__de_2022_matheus_-_construcao_da_praca_itabi-lot_ze_do_leite.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4202/indicacao_n_270_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4203/indicacao_n_271__de_2022_marcelo__-_placas_de_denominacao_nos_povoados.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao_n_272_de__2022_matheus_-_defesa_civil-vistoria_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao_n_273_de_2022_rubens_-_vestiario.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_n_274_de_2022_marta_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_n_275_de_2022_valmir_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4208/indicacao_n_276_de_2022_dwitht_-_reforma_da_praca_do_povoado_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4209/indicacao_n_277_de_2022_rubens_-_vestiario.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4210/indicacao_n_278_de_2022_dwitht_-_reposicao_de_lampadas_povoados_gameleiro....pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4211/indicacao_n_279_de_2022_dwith_-_deso_-_reforma_de_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_n_280_de_2022_dwitht_-_subsecretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_n_281_de_2022_dwitht_-_praca_sao_domingos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_n_282_de_2022_dwitht_-_extensao_de_tubulacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4229/indicacao_n_283_de_2022_rubens_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_n_284__de_2022_josivaldo_revitalizacao_do_calcamento_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4231/indicacao_n_285_de_2022_belizario_-_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_n_286_de_2022_belizario_-_picarragem_e_terraplanagem_no_brejo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_n_287_de_2022_vilanio_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4234/indicacao_n_288_de_2022_vilanio_-_ampliacao_do_horario_do_posto_de_saude_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4235/indicacao_n_289_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_cemiterio_no_pov.acuzinho.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_n_290_de_2022_soro_-_calcamento_da_frente_de_escola_do_povoado_ururbu_grande.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_n_291_de_2022_soro_-_calcamento_da_comunidade_projeto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4238/indicacao_n_292_de_2022_soro_-_calcamento_e_reforma_de_praca_do_gameleiroa_comunidade_projeto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_n_293_de_2022_vilanio_-_governo_-_campanha_educativa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacao_n_294_de_2022_dwitht_-_sinalizacao_e_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4241/indicacao_n_295_de_2022_gilberto_-_ponto_de_apoio_da_saude_no_povoado__urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4242/indicacao_n_296__de_2022_josivaldo_-_conserto_de_bomba_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_n_297__de_2022_josivaldo_-_calcamento_no_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_n_298_de_2022_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4245/indicacao_n_299__de_2022_josivaldo_-_calcamento_av._dona_ceramica.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4246/indicacao_n_300__de_2022_josivaldo_-_termino_de_calcamento_no_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4247/indicacao_n_301__de_2022_josivaldo_-_quebra_molas_na_erondina.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4248/indicacao_n_302__de_2022_josivaldo_-_reforma_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4249/indicacao_n_303__de_2022_dwitht_-_conclusao_do_calcamento_rua_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4250/indicacao_n_304_de_2022_dwitht_-_recapeamento_asfaltico_trav._francisco_garcez.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4251/indicacao_n_305_de_2022_josivan_-_reforma_de_ponto_de_apoio_da_mangabeira_e_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n_306_de_2022_rubens_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4253/indicacao_n_307__de_2022_belizario_-_criacao_de_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_n_308__de_2022_belizario_-_castramovel_e_contratacao_de_geriatra.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4255/indicacao_n_309_de_2022_belizario_-_estudos_ambientais_dos_loteamentos_irregulares.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4256/indicacao_n_310_de_2022_genisson_-_ampliacal_de_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4257/indicacao_n_311_de_2022_marta_-_ronda_policial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4258/indicacao_n_312_de_2022_genisson_-_ampliacao_de_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_n_313_de_2022_belizario_-_reparo_de_entrada_de_estradas_e_mataburros.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_n_314_de_2022_belizario_-_indicadores_de_altura_nas_rodovias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_n_315_de_2022_josivaldo_-_clinica_veterinaria_e_abrigo_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_n_316_de_2022_josivaldo_-_abrigo_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao_n_317_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao_n_318_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_n_319_de_2022_belizario_-_limpeza_e_capinagem_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao_n_320_de_2022_belizario_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_n_321_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_n_322_de_2022_soro_-_quebra_molas_no_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_n_323_de_2022_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_n_324_de_2022_marcelo_-_implantacao_de_urnas_eletronicas_no_povoado_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4271/indicacao_n_325_de_2022_matheus_-_criacao_de_calendario_esportivo_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4272/indicacao_n_326_de_2022_dwitht_-_cras_bairro_matinha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4273/indicacao_n_327_de_2022_soro_-_reforma_praca_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4274/indicacao_n_328_de_2022_soro_-_calcamento_da_travessa_do_sol.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_n_329_de_2022_soro_-_calcamento_da_travessa_da_rua_14-ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_n_330_de_2022_soro_-_conclusao_do_calcamento_da_rua_10_-ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_n_331_de_2022_gilberto_-_implantacao_de_urnas_eletronicas_nos_pov._araca_e_quirino.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_n_332__de_2022_genisson_-_carro_de_apoio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_n_333_de_2022_washington_-_reposicao_da_caixa_d_agua_do_pov._quipe.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_n_334_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_candeal_candeal_da_tapera_e_tapera_dos_modestos_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_n_335_de_2022_marcelo_-_emenda_parlamentar_upa_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4282/indicacao_n_336_de_2022_genisson_-_belivado_galpao_industriall.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4283/indicacao_n_337_de_2022_genisson_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n_338_de_2022_josivaldo_-_limpeza_de_ruas_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_n_339_de_2022_soro_-_chafariz_e_implatacao_de_caixa_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4300/indicacao_n_340_de_2022_washington_-_cohidro_-_quipe_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n_341_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n_342_de_2022_rubens_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_n_343_de_2022_josivan_-_ampliacao_do_horario_do_centro_odontologico_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_n_344_de_2022_vilanio_-_reforma_dos_monumentos_em_forma_lagarto.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_n_345_de_2022__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_da_rua_joao_marata_-colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4306/indicacao_n_346_de_2022_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_n_347_de_2022_vilanio_-_memorial_as_vitimas_de_covid.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4308/indicacao_n_348_de_2022_vilanio_-_projeto_praca_de_cara_nova.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_n_349_de_2022_washington_-_reposicao_da_caixa_d_agua_da_comunidade_paudar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_n_350_de_2022_genisson_-_quebra-mola_-_der.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4311/indicacao_n_351de_2022_josivaldo_-_quebra-molas_rua_erondina_mota.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4312/indicacao_n_352_de_2022_josivaldo_-_campanha_de_conscientizacao_sobre_cachorros.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4313/indicacao_n_353_de_2022_valmir_-_pavimentacao_paralelpipedal_no_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4314/indicacao_n_354__de_2022_matheus_-_reforma_e_ampliacao_de_ponte_do_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4315/indicacao_n_355_de_2022_alex_-__emenda_para_calcamento.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_n_356_de_2022_alex_-_implantacao_de_velatorio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4318/indicacao_n_357_de_2022_alex_-_hidroginastica_balneario_bica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4319/indicacao_n_358_de_2022_vilanio_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_n_359__de_2022_matheus_-_energia_solar_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_n_360__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_n_361_de_2022_marta_-_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao_n_362_de_2022_josivaldo_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_n_363_de_2022_washington_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4325/indicacao_n_364_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_rio_fundo_e_candeal_da_tapera__.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_n_365_de_2022_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_n_366_de_2022_soro_-_terraplanagem_estrada_joao_de_zeca.....pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4328/indicacao_n_367_de_2022_valmir_-_construcao_de_ponte_molhada_na_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4329/indicacao_n_368_de_2022_genisson_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4330/indicacao_n_369__de_2022_belizario_-_acunpuntura_identificacao_de_medicoentrega_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_n_370_de_2022_marcelo_-_retirada_de_meio_-_fio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3794/requerimento_no_001_de_2022_josivaldo_-_sargento_do_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_no_002_de_2022_vilanio_-_comissao_de_moradores_do_povoado_luiz_freire.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_003_de_2022_josivaldo_-_fred_gomes_-_gaac.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_no_004_de_2022_josivaldo_-_armando_-_apae.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_no_007_de_2022_dwitht_-_convocacao_da_deso.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3883/requerimento_no_021_de_2022_dwitht_-_convocacao_da_correios_e_semburb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3905/requerimento_no_028_de_2022_matheus_-documetacao_da_obra_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_no_043_de_2022_dwitht_-_convite_-_zilda_do_grupo_doar_e_vida.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4077/requerimento_no_046_de_2022_matheus_-_lista_dos_beneficiarios_do_cartao_cidadao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4079/requerimento_no_048_de_2022_josivaldo_-_explanacao_escritora_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4082/requerimento_no_051_de_2022_josivaldo_-_explanacao_-_roseane_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4086/requerimento_no_055_de_2022_matheus_-explicacao_sobre_a_mudanca_da_banco_de_servidores_da_semed.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4090/requerimento_no_059_de_2022_matheus_-_explanacao_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4091/requerimento_no_060_de_2022_marta_-_explanacao_-_linda_brasil.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_no_061_de_2022_matheus_-calendario_festivo_do_ano_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4137/requerimento_no_066_de_2022_josivaldo_-_explanacao_-_dona_ione.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4179/requerimento_no_80_de_2022_alex-josivan_-tenente-coronel_marconi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4180/requerimento_no_081_de_2022_vilanio_-_congratulacao_-_barbara_karine-assistente_social_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4181/requerimento_no_082_de_2022_vilanio_-_congratulacao_-_andreia_marques-diretora_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4189/requerimento_no_090_de_2022_matheus_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4191/requerimento_no_092_de_2022_josivaldo_-_explanacao_-_eduardo_expo_ringo_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4192/requerimento_no_093_de_2022_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_especiais_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4220/requerimento_no_104_de_2022_matheus_-_explanacao_-_gildecio_artista_plastico.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4223/requerimento_no_107_de_2022_matheus_-_explanacao_-_bruno_-_setembro_verde_doacao_de_orgaos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4288/requerimento_no_113_de_2022_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4289/requerimento_no_114_de_2022_matheus_-saldo_financeiro_da_lagarto_futbol_club.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4291/requerimento_no_116_de_2021_matheus_-_congratulacao_-_juquinha.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_no_118_de_2022_matheus_-unidades_escolares_com_e_sem_internet.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4339/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4346/requerimento_no_132_de_2022_alex_-_explanacao_-_representante_do_sintese.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_no_133_de_2022_alex_-_explanacao_-_representante_da_cjav.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_no_005_de_2022_washington_-_mocao_de_pesar_-_jose_adelmo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_no_006_de_2022_matheus_-congratulacao_rivaldo_junior.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_no_008_de_2022_matheus_-congratulacao_parque_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_no_009_de_2022_josivaldo_-_congratulacao_polivalente.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_no_010_de_2022_pesar_-_paulinha_abelha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_no_011_de_2022_amilton_-_congratulacao_-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3838/requerimento_no_012_de_2022_alex_-_congratulacao_cnsp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3839/requerimento_no_013_de_2022_alex_-_convite_-_irma_leidiana_cnsp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3840/requerimento_no_014_de_2022__genisson_-_congratulacao_-_washington.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3877/requerimento_no_015_de_2022__matheus_-_congratulacao_-_claudefranklin.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3878/requerimento_no_016_de_2022_matheus_-_mocao_de_pesar_-_aderbal_prata.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3879/requerimento_no_017_de_2022_matheus_-_mocao_de_pesar_-_roberto_bio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3880/requerimento_no_018_de_2022__washington_-_congratulacao_-_enilton_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3881/requerimento_no_019_de_2022__washington_-_congratulacao_-_walace_mamao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_no_020_de_2022_genisson_-_congratulacao_-_xexeu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3884/requerimento_no_022_de_2022_josivan_-_congratulacao_-_euzebio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3900/requerimento_no_023_de_2022_vilanio_-_mocao_de_pesar__maria_pureza.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3901/requerimento_no_024_de_2022__amilton_-_congratulacao_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3902/requerimento_no_025_de_2022_amilton_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_no_026_de_2022_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_no_027_de_2022_matheus_-_mocao_de_pesar_-_antonio_alexandre.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3987/requerimento_no_029_de_2022_josivan_-_mocao_de_pesar_-_clenilsson_batista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3988/requerimento_no_030_de_2022_genisson_-_congratulacao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3989/requerimento_no_031_de_2022_marta_-_explanacao_valdilene_goretti_e_emilia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3990/requerimento_no_032_de_2022_dwitht_-_congratulacao_-_marlysson.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3991/requerimento_no_033_de_2022_marta_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_no_034_de_2022_dwitht_-_congratulacao_-_pastor_sidcley.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_no_035_de_2022_marta_-_congratulacao_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3994/requerimento_no_036_de_2022_matheus_-_mocao_de_pesar_-_denio_emilio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3995/requerimento_no_037_de_2022_matheus_-_mocao_de_pesar_-_gustavo_liborio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3996/requerimento_no_038_de_2022_dwitht_-_congratulacao_-_mikaele.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_no_039_de_2022_marta_-_congratulacao_-_jc.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3998/requerimento_no_040_de_2022_marta_-_mocao_de_pesar_-_israel_francisco.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_no_041_de_2022_josivan_-_congratulacao_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_no_042_de_2022_dwitht_-_congratulacao_-_grupo_doar_e_vida.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_no_044_de_2022_dwitht_-_congratulacao_magson_sec._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4076/requerimento_no_045_de_2022_marcelo_-_congratulacao_-_genisson.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4078/requerimento_no_047_de_2022_valmir_-_mocao_de_pesar_-_jose_antonio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4080/requerimento_no_049_de_2022_amilton_-_congratulacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4081/requerimento_no_050_de_2022_vilanio_-_congratulacao_-_luciano_gois_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4083/requerimento_no_052_de_2022_washington_-_mocao_de_pesar_-_kaique_ramon.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4084/requerimento_no_053_de_2022_josivaldo_-_congratulacao_-_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4085/requerimento_no_054_de_2022_josivan_-_congratulacao_-__marquinhos_da_ams.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4087/requerimento_no_056_de_2022_genisson_-_congratulacao_-_everalda_-_rainha_do_folclore.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4088/requerimento_no_057_de_2022_washington_-_mocao_de_pesar_-_cleodice.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4133/requerimento_no_062_de_2022_josivaldo_-_congratulacao_-_jose_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4134/requerimento_no_063_de_2022_josivaldo_-_congratulacao_-fausto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4135/requerimento_no_064_de_2022_marta_-_congratulacao_-_joaquim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4138/requerimento_no_067_de_2022_marcelo_-_congratulacao_-_familia_moura_-_casamento_do_matuto.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4139/requerimento_no_068_de_2022_marcelo_-_congratulacao_-_quadrilha_junina.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4140/requerimento_no_069_de_2022_matheus_-_mocao_de_pesar_-_robson_viana.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4141/requerimento_no_070_de_2022_vilanio_-_congratulacao_-_renata_naiara_-_nuae.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4142/requerimento_no_071_de_2022_vilanio_-_congratulacao_-_greice_kelly_-_centro_de_especialidades_medicas_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4143/requerimento_no_072_de_2022_vilanio_-_congratulacao_-_sara_santos_vieira_-_cer_iii_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4144/requerimento_no_073_de_2022_vilanio_-_congratulacao_-_tamires_melo_lima_serqueira_-_coordenadora_do_nucleo_de_farmacias.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4145/requerimento_no_074_de_2022_josivaldo_-_congratulacao_-_asplag.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4146/requerimento_no_075_de_2022_josivan_-_congratulacao_-__jose_evandro.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4176/requerimento_no_076_de_2022_josivan_-_congratulacao_-__luana_alcantara.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4177/requerimento_no_077_de_2022_josivan_-_congratulacao_-__vania_higino.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4178/requerimento_no_078_de_2022_josivan_-_congratulacao_-__magson_almeida.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4182/requerimento_no_083_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4183/requerimento_no_084_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_no_085_de_2022_matheus_-_mocao_de_aplausos_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4185/requerimento_no_086_de_2022_matheus_-_mocao_de_aplausos_-_delegado_regional_ronaldo_cristiano.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4186/requerimento_no_087_de_2022_matheus_-_mocao_de_pesar_-_edilene_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4187/requerimento_no_088_de_2022_vilanio_-_congratulacao_-_giovana_menezes_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4188/requerimento_no_089_de_2022_vilanio_-_congratulacao_-_karoline_silva_nascimento_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4190/requerimento_no_091_de_2022_amilton_-_congratulacao_-gilberto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4193/requerimento_no_094_de_2022_dwitht_-_congratulacao_-_cicero_joao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4194/requerimento_no_095_de_2022_gilberto_-_mocao_de_pesar_-_carla_fernanda.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4212/requerimento_no_096_de_2022_josivaldo_-_congratulacao_-_corretores_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4213/requerimento_no_097_de_2022__washington_-_congratulacao_-_sergio_reis.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4214/requerimento_no_098_de_2022__vilanio_-_congratulacao_-_tamires.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4215/requerimento_no_099_de_2022_matheus_-_mocao_de_aplausos_-_equipe_atomos.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4216/requerimento_no_100_de_2022_matheus_-_mocao_de_aplausos_-_equipe_cacadoras_de_diana.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4217/requerimento_no_101_de_2022_genisson_-_mocao_de_pesar_-_professora_jo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4218/requerimento_no_102_de_2022_matheus_-_mocao_de_aplausos_-_claudefranklin_taysa_alexandre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4219/requerimento_no_103_de_2022_matheus_-congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4221/requerimento_no_105_de_2022_josivan_-_congratulacao_-_silvio_geradores.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4222/requerimento_no_106_de_2022_matheus_-lista_atualizada_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4224/requerimento_no_108_de_2022_josivan_-_mocao_de_pesar_-_eronildes_da_carne_assada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4285/requerimento_no_110_de_2022_amilton_-_congratulacao_-josivan.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4286/requerimento_no_111de_2022_vilanio_-_congratulacao_-_40_anos_-_paroquia_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4287/requerimento_no_112_de_2022_vereadores_-_mocao_de_pesar_-_jailton_ex-vereador_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4290/requerimento_no_115_de_2022_matheus_-_mocao_de_pesar_-geraldo_martins.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4292/requerimento_no_117_de_2022_matheus_-_aplausos_geraldo_majella_exporingo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4294/requerimento_no_119_de_2022_matheus_-_aplausos_eleicao_nova_mesa_aracaju.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4295/requerimento_no_120_de_2022_valmir_-_mocao_de_pesar_-_egivaldo_costa.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4335/requerimento_no_121_de_2022_josivan_-_congratulacao_-_padre_moesio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4336/requerimento_no_122_de_2022_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4337/requerimento_no_123_de_2022_josivan_-_congratulacao_-_vereador_abraao_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4338/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4340/requerimento_no_126_de_2022_washington_-_mocao_de_pesar_-_eliezer_nascimento.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4341/requerimento_no_127_de_2022_dwitht_-_congratulacao_-_clecio_simoes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4342/requerimento_no_128_de_2022_vilanio_-congratulacao_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4343/requerimento_no_129_de_2022_marta_-_congratulacao_-_lagarto_futebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4344/requerimento_no_130_de_2022_alex-henrique_prata.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4345/requerimento_no_131_de_2022_josivan-congratulacao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4348/requerimento_no_134_de_2022_washington_e_marta_-_mocao_de_pesar_-_joao_bispo_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4349/requerimento_no_135_de_2022_marta_-_mocao_de_pesar_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4350/requerimento_no_136_de_2022__washington_-_congratulacao_-_enzo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4351/requerimento_no_137_de_2022_washington_-_mocao_de_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4352/requerimento_no_138_de_2022_washington_-_mocao_de_pesar_-_ruy_de_tino_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3799/proj_de_lei_no_01_de_2022_-_menor_vencimento_mesa.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_02_de_2022_-_patrimonio_marta.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei_no_03__de_2022_-_denomina_ponto_de_apoio_saude_maecelo.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3816/projeto_de_lei_no_04__de_2022_-_denomina_ponto_de_apoio_saude_sandro.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_no_05_de_2022_-_notificacao_compulsoria_dwithit.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_lei_ordinaria_exe_06-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_ordinaria_exe_07-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3844/projeto_de_lei_ordinaria_exe_08-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_no_09_de_2022_-_denomina_ruas_residencial_brasilia_carlos_gas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_no_10_de_2022_-_capacitismo_belizario.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3850/projeto_de_lei_no_11_de_2022_-_azul_marinho_matheus.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_no_12_de_2022_-_rua_joana_ferreira_belizario.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_no_13_de_2022_-_dia_da_mulher_vilanio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_lei_no_16__de_2022_-_denomina_ponto_de_apoio_saude_rubinho.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_19_de_2022_-_escola_melhor_matheus.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3928/projeto_de_lei_no_22_de_2022-_atualziacao_mesa.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_lei_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3944/projeto_de_lei_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3960/projeto_de_lei_no_27_-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei_no_29_de_2022_-__troco_solidario.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_30_de_2022_-_institui_selo_empresa_solidaria.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_32_de_2022_-_maio_roxo_josivan.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_no_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4093/projeto_de_lei_no_38-2022_-_altera_dispositivos_da_lei_no_1.019_de_29-12-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4094/projeto_de_lei_no_39_de_2022_-_quadra_pov_crioulo_rubens.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4041/projeto_de_lei_noa_38_de_2022_-__autoriza_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_42_de_2022_-_dia_do_policial_feminino_marta.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4118/projeto_de_lei_no_43-2022_-_contratar_operacao_de_credito_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4148/projeto_de_lei_no_44_de_2022_-_altera_codigo_obras_marta.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4149/projeto_de_lei_no_45_de_2022_-_festa_nossa_sra_piedade_matheus.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4150/projeto_de_lei_no_46_de_2022_-_denomina_rua_lot._cidade_jardim_belizario.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4151/projeto_de_lei_no_47_de_2022_-_denomina_sala_empreendedor_vilanio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_no_49_de_2022_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_no_51_de_2022_-_estima_a_receita_e_a_despesa_para_o_exercicio_financeiro_de_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4225/projeto_de_lei_no_53_de_2022_-_autoriza_ampliacao_do_programa_habitacional_do_governo_federal_-_casa_verde_e_amarela_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4298/projeto_de_lei_no_61_de_2022_-__institui_o_dia_municipal_de_religioes_de_matriz_africana_-_marta.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3841/projeto_de_lei_complementar_exe_01-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3938/projeto_de_lei_complementar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4001/plc_no_05_de_2022__altera__lc_18_-_semad__-_reforma__2022.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_complementar_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4152/plc_no_08_de_2022_revoga_inciso_da_lei_complementar_no_68_ouvidoria-geral_da_semop.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4200/plc_no_09_de_2022_altera_lei_complementar_no_31_estatuto_do_magisterio_publico.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_resolucao_no_01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3963/projeto_de_resolucao_no_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_lei_complementar_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_decreto_legislativo_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5719/projeto_de_decreto_legislativo_05_-_2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5720/projeto_de_decreto_legislativo_06_-_2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5721/projeto_de_decreto_legislativo_07_-_2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5725/projeto_de_decreto_legislativo_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_decreto_legislativo_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_decreto_legislativo_11_-_2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5722/projeto_de_decreto_legislativo_13_-_2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5723/projeto_de_decreto_legislativo_14_-_2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3766/veto_5-2025_-_plol_81-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4000/veto_ao_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4033/veto_ao_projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4034/veto_ao_projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4092/veto_parcial_ao_pl_no_19-2022_que_institui_o_programa_escola_melhor.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4100/veto_total_ao_projeto_de_lei_no_29-2022_-_dispoe_sobre_a_criacao_do_programa_troco_solidario..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4101/veto_parcial_ao_projeto_de_lei_no_30-2022_que_institui_o_selo_empresa_solidaria_com_a_vida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n_001_de_2022_josivaldo_-_terraplanagem_e_iluminacao_publica_-_pov._saco_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n_002_de_2022_josivaldo_-construcao_de_ubs_e_praca_publica_-_povoado_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n_003_de_2022_sandro_-_poco_artesiano_e_pavimentacao_asfaltica_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n_004_de_2022_sandro_-_emenda_parlamentar_pavimentacao_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n_005_de_2022_dwitht_-_recuperacao_de_estrada_rua_brotas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n_006_de_2022_dwitht_-_reforma_do_posto_de_saude_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_n_007_de_2022_washington_-recuperacao_das_estradas_pov_mariquita.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_n_008_de_2021_washington_-_manutencao_do_poco_artesiano_do_fuzue_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_n_009_de_2021_washington_-_construcao_da_base_da_caixa_dagua_assent._palestina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n_010_de_2022_dwitht_-_construcao_de_muro_escola_francisco_jose_de_almeida_-_mariquita.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n_011_de_2022_valmir_-_calcamento_travessa_da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n_012_de_2022_josivaldo_-_limpeza_e_manutencao_da_bica_do_acu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n_013_de_2022_josivaldo_-_reforma_da_praca_escola_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n_014_de_2022_josivaldo_-_salario_minimo_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n_015_de_2022_matheus_-_piso_nacional_professores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n_016_de_2022_matheus_-_redutores_de_velocidade_rua_porfirio_bispo_e_rua_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n_017_de_2022_matheus_-_plano_de_incentivo_economico_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n_018_de_2022_matheus_-_criacao_do_plano_diretor_de_informatizacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n_019_de_2022_matheus_-_aumento_da_rpv.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n_020_de_2022_belizario_-_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n_021_de_2022_vilanio_-_recuperacao_campo_futebol_priquitao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n_022_de_2021_vilanio_-_contratacao_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n_023_de_2022_vilanio_-_banheiros_quimicos_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n_024_de_2021_vilanio_-_carro_da_vacina_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n_025_de_2022_vilanio_-_reforma_dos_brinquedos_parque_infantil_praca_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n_026_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n_027_de_2022_washington_-_fumace_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n_028_de_2022_vilanio_-_fiscalizacao_de_recursos_da_duplicacao_da_rodovia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n_029_de_2022_vilanio_-_limpeza_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n_030_de_2022_vilanio_-_cadastro_de_familias_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n_031_de_2022_matheus_-_festival_da_semana_da_arte_moderna.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n_032_de_2022_dwitht_-_construcao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n_033_de_2022_sandro_-__revitalizacao_de_ubs_maroto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3807/indicacao_n_034_de_2022_belizario_-_pavimetacao_asfaltica_e__iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n_035_de_2022_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n_036_de_2022_valmir_-_manilhas_conj._morumbi_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n_037_de_2022_josivaldo_-_limpeza_do_predio_antigo_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n_038_de_2022_josivaldo_-_reajuste_salarial_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n_039_de_2022_sandro_-_reforma_posto_de_saude_joaquim_jose_dos_santos_-_quilombo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n_040_de_2022_vilanio_-_atendimento_pre-hospitalar_movel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_n_041_de_2022_vilanio_-_mutirao_mosquito_aedes_aegypti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_n_042_de_2022_vilanio_-_substituicao_casa_de_taipa_por_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n_043_de_2022_alexsandro_-_alteracao_mao_unica_av._presidente_kenedy.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n_044_de_2022_matheus_-_organizacao_de_transito_-_fluxo_de_carros_fortes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n_045_de_2022_vilanio_-_crm__e_coren.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n_046_de_2022_dwitht_-_recapeamento_asfaltico_rua_passos_porto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n_047_de_2022_valmir_-_troca_de_manilhas_da_rua_12_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n_048_de_2022_josivaldo_-_placas_denominativas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n_049_de_2022_josivaldo_-_abertura_de_rua_av_presidente_kenedy_e_rua_major_mizael_mendonca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n_050_de_2022_vilanio_-_sec._de_agricultura_e_emdagro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n_051_de_2022_josivan_-_centro_de_equoterapia_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n_052_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n_053_de_2022_marcelo_-_upa_treze_e_lagarto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n_054_de_2022_josivaldo_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n_055_de_2022_josivaldo_-_cadastramento_de_ceps.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n_056_de_2022_marcelo_-_crm__e_coren.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_n_057_de_2022_washington_-_reforma_da_base_da_caixa_dagua_mariquita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n_058_de_2022_washington_-_cohidro_-_palestina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n_059_de_2022_washington_-_belivaldo_-_pavimentacao_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n_060_de_2022_vilanio_-_limpeza_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n_061_de_2022_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n_062_de_2022_vilanio_-_convenio_com_escolas_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n_064_de_2022_vilanio_-_sec._de_agricultura_e_emdagro_distribuicao_de_mudas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n_065_de_2022_josivaldo_-_calcamento_da_rua_jose_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n_066_de_2022_sandro_-_pavimentacao_rua_jose_batista_trav_01_e_02_-_pav._pov._pururuca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n_067__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3869/indicacao_n_069_de_2022_washington_-_praca_e_calcamento_mariquita.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_n_070_de_2022_washington_-_cras_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3872/indicacao_n_072_de_2022_vilanio_-_colocacao_de_manilhas_drenagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_n_073_de_2022_vilanio_-_banheiros_para_familais_e_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_n_074_de_2022_vilanio_-_retorno_do_servico_de_convivencia_cras.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n_075_de_2022_josivaldo_-_ponto_de_apoio_a_saude_da_familia_-_pov_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n_076_de_2022_sandro_-_doacao_sementes_de_milho_crioulo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n_077__de_2022_washington_-_capinagem_e_revitalizacao_do_calcamento_do_pov._rio_fundo_e_mariquita.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n_078_de_2022_washington_-_cohidro_-_piabas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n_079__de_2022_washington_-_construcao_de_ubs_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n_080_de_2022_marta_-_calcamento_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n_081_de_2022_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n_082_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_joao_correia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n_083_de_2022_genisson_-_emenda_parlamentar_estradas_de_severino_e_zezito_pov._joao_martins.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n_084_de_2022_matheus_-_medico_veterinario_para_a_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3893/indicacao_n_085_de_2022_dwitht_-_revitalizacao_de_posto_medico_do_povoado_mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3894/indicacao_n_086_de_2022_dwitht_-_recuperacao_de_pavimetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3895/indicacao_n_087_de_2022_washington_-_reforma_ponte_entre_povoados_saquinho_e_taperinha_dos_gatos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3896/indicacao_n_088_de_2022_washington_-_emenda_parlamentar_calcamento_povoados_piabas_rio_fundo_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3897/indicacao_n_089_de_2022_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3898/indicacao_n_090_de_2022_matheus_-_pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3899/indicacao_n_091_de_2022_belizario_-_reforma_do_mercado_e_posto_de_saude_povoado_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3906/indicacao_n_092_de_2022_washington_-_construcao_de_vestiario_povoados_mariquita_e_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3907/indicacao_n_093_de_2022_washington_-_construcao_e_ampliacao_do_cemiterio_do_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3908/indicacao_n_094_de_2022_washington_-_aquisicao_de_terreno_para_construcao_campo_de_futebol_pov_quipe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3909/indicacao_n_095_de_2022_valmir_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3910/indicacao_n_096_de_2022_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3911/indicacao_n_097_de_2022_genisson_-_vestiarios_campo_de_futebol_povs._jenipapo_araca_quirino_e_estancinha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3912/indicacao_n_098_de_2022_washington_-_reforma_cemiterio_pov_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao_n_099_de_2022_washington_-_urbanizacao_cachoeira_do_saboeira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_n_100_de_2022_valmir_-_quebra_molas_rua_cel_souza_freire.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_n_101_de_2022_marcelo_-_calcamento_pista_do_campo_e_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n_102_de_2022_marcelo_-_emenda_parlamentar_calcamento_pista_do_campo_e_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n_103_de_2022_josivaldo_-_recuperacao_da_pavimentacao_rua_ananias_de_sousa_liborio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n_104_de_2022_belizario_-_substituicao_da_tampa_de_bueiro_rua_jose_maria_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n_105_de_2022_belizario_-_redutores_de_velocidade_rodovia_lourival_batista.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n_106_de_2022_belizario_-_abertura_estacionamento_banco_banese.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n_107_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n_108_de_2022_matheus_-_mobilidade_de_transito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n_109_de_2022_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n_110_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n_111_de_2022_vilanio_-_doacao_de_cadeiras_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n_112_de_2022_dwitht_-_limpeza_e_desobstrucao_esgoto_conj_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_n_113_de_2022_washington_-_torre_da_vivo_no_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_n_114_de_2022_marcelo_-_placa_indicativa_posto_de_saude_pov_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_n_115_de_2022_josivan_-_iluminacao_da_avenida_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_n_116_de_2022_vilanio_-_rondas_noturnas_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_n_117_de_2022_josivan_-_implantacao_de_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n_118_de_2022_marcelo_-_reforma_da_praca_do_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n_119_de_2022_marcelo_-_construcao_muro_da_escola_joao_paulo_rodrigues_-_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n_120_de_2022_vilanio_-_contratar_auxiliar_odontologico_unidade_basica_de_saude_padre_almeida.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n_121_de_2022_josivan_-_projeto_circulando_cultura_para_colonia_13_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n_122_de_2022_sandro_-_reforma_do_calcadao_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n_123_de_2022_vilanio_-_transporte_para_transtorno_espectro_do_autismo_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n_124_de_2022_dwitht_-_projeto_circulando_cultura_para_assentamento_dr._joao_matinha_e_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n_125_de_2022_josivaldo_-_instalacao_energia_eletrica_loteamento_zezinho_da_verdura.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n_126_de_2022_vilanio_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n_127_de_2022__rubinho_-__emenda_parlamentar_gustinho_ribeiro_-_construcao_de_ponte_entre_santo_antonio_e_crioulo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n_128_de_2022_alex_-_estacionamento_para_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n_129_de_2022_marcelo_-_revitalizacao_chafariz_pov_mangabeira_e_substituicao_da_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n_130_de_2022_belizario_-_unidade_de_pronto_atendimento_pediatrico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n_131_de_2022_belizario_-_diagnostico_precoce_transtorno_do_espectro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n_132_de_2022_belizario_-_alunos_com_transtorno_de_deficit_de_atencao_e_hiperatividade_-_tdah.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n_134_de_2022_valmir_-_quebra-molas_avenida_nossa_senhora_da_piedade_av_augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n_135_de_2022_dwitht_-_recapeamento_asfaltico_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n_136_de_2022__dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_estrada_que_liga_ademar_de_carvalho_e_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n_137_de__2022_matheus_-_mobilidade_de_transito_da_rodovia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n_138_de__2022_matheus_-_epis_trabalhadores_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3976/indicacao_n_139_de_2022_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3977/indicacao_n_140_de__2022_matheus_-_multirao_para_retirada_do_titulo_na_escolinha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3978/indicacao_n_141_de_2022_vilanio_-_ajuda_financeira_a_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3979/indicacao_n_142_de_2022_vilanio_-_pavimentacao_asfaltica_em_ruas_do_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n_143_de_2022_belizario_-_divulgacao_da_lista_de_espera_exames_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n_144_de_2022_belizario_-_interprete_de_libras_nas_reparticoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n_145_de_2022_valmir_-_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n_146_de_2022_belizario_-_assistentes_sociais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n_147_de_2022_belizario_-_lixeiras_seletivas_para_reciclagem_escolas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n_148_de_2022_belizario_-_programa_de_apoio_a_crianca_portadora_de_microcefalia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n_149_de_2022_belizario_-_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4005/indicacao_n_150_de_2022__rubinho_-_emenda_parlamentar_revitalizacao_estrada_do_crioulo_ao_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4006/indicacao_n_151_de_2022_sandro_-_recuperacao_pavimentacao_e_iluminacao_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4007/indicacao_n_152_de_2022_vilanio_-_pavimentacao_pista_dos_moroes_rua_do_alemao_e_luiz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n_153_de_2022_vilanio_-_limpeza_e_rocagem_abrigo_de_onibus_povoado_pocao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n_154_de_2022_vilanio_-_reposicao_de_lampadas_povoado_estancinha_i.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n_155_de_2022_josivan_-_casa_de_apoio_em_aracaju.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4011/indicacao_n_156_de_2022_vilanio_-_quebra-mola_jardim_uirapuru.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4012/indicacao_n_157_de_2022__matheus_-_emenda_compra_veiculo_dttu.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4013/indicacao_n_158_de_2022_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4014/indicacao_n_159_de_2022__matheus_-_emenda_compra_veiculo_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n_160_de_2022_marcelo_-_limpeza_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n_161_de_2022_josivaldo_-_drenagem_pluvial_rua_francisco_loiola_da_silva.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n_162_de_2022_belizario_-_instalacao_de_equipamentos_de_lazer_e_recreacao_adpatdos_a_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n_163_de_2022_vilanio_-_quebra-mola_pista_da_granja.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n_164_de_2022_vilanio_-_picarragem_povoado_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n_165_de_2022__matheus_-_projeto_de_lei__para_concessao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n_166_de_2022_marcelo_-_quebra-mola_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n_168_de_2022_josivaldo_-_recuperacao_frente_do_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_n_169_de_2022_vilanio_-_odontomovel.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_n_170_de_2022_vilanio_-_lampadas_led_rod._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_n_171_de_2022_vilanio_-_picarragem_pov_estancinha_i.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_n_172_de_2022_vilanio_-_construcao_campo_de_areia_no_povoado_novo_paraiso_priquito_pelado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_n_173_de_2022__sandro_-_revitalizacao_av_sindicalista_antonio_francisco_da_rocha_-_bica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n_174_de_2022_marcelo_-_diagnostico_e_tratamento_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n_175_de_2022_josivaldo_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n_176_de_2022_matheus_-_jogos_olimpicos_e_paraolimpicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n_177_de_2022_matheus_-_implantacao_de_bibliotecas_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_n_178_de_2022_matheus_-_revisao_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_n_179_de_2022_josivaldo_-_recuperacao_estradas_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_n_180__de_2022_matheus_-_capinagem_dos_acostamentos_rodovia_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n_181_de_2022_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n_182__de_2022_sandro_-_construcao_de_praca_publica_rua_tobias_barreto_e_simao_dias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_n_183_de_2022_josivaldo_-__criacao_de_centro_administrativo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n_184_de_2022_rubens_-_ponto_marcacao_de_exame_povoado_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n_185_de_2022_vilanio_-_deso_-_vazamento.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_n_186_de_2022_washington_-_equipe_tecnica_cemiterio_pov_carcara.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_n_187_de_2022_dwitht_-_calcamento_travessa_joao_dias_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_n_188_de_2022_dwitht_-_cerest_itinerante_no_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_n_189_de_2022_genisson_-_sinalizacoes_e_quebra-molas_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n_190_de_2022_vilanio_-_limpeza_de_praca_do_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n_191_de_2022_matheus_-_medicos_especialistas_ortopedistas_reumatologistas_e_fisioterapeutas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n_192_de_2022_matheus_-_instalacao_de_uma_comissao_de_etica_na_casa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n_193_de_2022_matheus_-_capinacao_das_margens_das_rodovias_estaduais_der.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n_194_de_2022_dwitht_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n_195_de_2022_dwitht_-_construcao_de_campo_de_futebol_no_batalhao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n_196_de_2022_marcelo_-_alargamento_de_entrada_da_praca_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n_197_de_2022_josivaldo_-_recuperacao_da_pavimentacao_paralelepipedal_da_rua_8.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n_199_de_2022_amilton_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_n_200_de_2022_amilton_-_projeto_de_lei_para_expansao_urbana_-_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_n_201_de_2022_matheus_-_banheiros_quimicos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_n_202_de_2022_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_n_203_de_2022_belizario_-_sede_conselho_tutelar_descontos_de_iptu_e_incentivos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_n_204_de_2022_belizario_-_instalacao_de_bicicletarios_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_n_206_de_2022_marcelo_-_escoamento_de_agua_pluviais_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_n_207_de_2022_vilanio_-_ponto_de_apoio_da_saude_no_balao_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_n_208_de_2022_belizario_-_contratacao_de_psicolocos_nas_escolas_infatis_municipais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_n_209_de__2022_matheus_-_defesa_civil_desabamento_e_estado_de_alerta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n_210_de_2022_marcelo_-_reforma_de_pontes_e_passagens_molhadas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_n_211_de_2022_josivaldo_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_n_212_de_2022_marta_-josivaldo-organizacao_do_transito.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_n_213_de_2021_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4105/indicacao_n_214_de_2022_matheus_-_quebra-molas_-_lot._silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4106/indicacao_n_215_de_2022_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4108/indicacao_n_216_de_2022_matheus_-_festejos_juninos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4109/indicacao_n_217_de_2022_matheus_-_seguranca_dosfestejos_juninos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4110/indicacao_n_218_de_2022_josivaldo_-_picarragem.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4111/indicacao_n_219_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4112/indicacao_n_220__de_2022_washington_revitalizacao_do_calcamento_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4113/indicacao_n_221_de_2022_genisson_-_reforma_e_construcao_de_quadras.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4114/indicacao_n_222_de_2022_matheus_-_realizacao_de_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n_223_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n_224_de_2022_genisson_-_limpeza_de_nascentes_no_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n_225_de_2022_josivan_-_quebra_molas_na_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n_226_de_2022_sandro_-_revit._conjs._antonio_martins_de_menezes_e_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n_227_de_2022_genisson_-_construcao_de_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n_228_de_2022_matheus_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_n_229_de_2022_matheus_-_sedest_mendigos_no_mercado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_n_230_de_2022_valmir_-_manilhas_da_comunidade_inferninho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n_231_de_2022_matheus_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n_232_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n_233_de_2022_marta_-_operacao_tapa-buraco_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4127/indicacao_n_234_de_2022_belizario_-_contratacao_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_n_236_de_2022_vilanio_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_n_237_de_2022_matheus_-_cartao_sus_-_copia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4131/indicacao_n_238_de_2022_matheus_-_populacao_diab.e_hipert..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4136/requerimento_no_065_de_2022_marta_-_mocao_de_pesar_-_eraldo_de_carmelita.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_n_240_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_pequena_industria_no_pov._porcoes.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_n_241_de_2022_vilanio_-_belivaldo_-_pavimentacao_pista_do_pau_grande_ao_pov._poeirao_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_n_242_de_2022_washington_-_recuperacao_das_estradas_pov._mariquita_e_regiao.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4156/indicacao_n_243_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._quipe.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4157/indicacao_n_244_de_2022_marcelo_-_cercos_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4158/indicacao_n_245_de_2022_rubens_-construcao_de_quadra_poiesportiva.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_n_246_de_2022_josivaldo_-_picarragem.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_n_247_de_2022_josivaldo_-_limpeza_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4161/indicacao_n_248_de_2022_josivaldo_-_abertura_da_rodovia_antonio_martins_na_pista_do_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4162/indicacao_n_249__de_2022_washington_-_reforma_do_mercado-_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_n_250_de_2022_marcelo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4164/indicacao_n_251__de_2022_washington_-_assentamento_paixao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4165/indicacao_n_252_de_2022_josivaldo_-_acuzinho-acu_velho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4166/indicacao_n_253_de_2022_josivaldo_-_detetizacao_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4167/indicacao_n_254_de_2022_vilanio_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4168/indicacao_n_255_de_2022_matheus_-_quebra-molas_bairo_sao_jose_-_igreja_adventista.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4169/indicacao_n_256_de_2022_washington_-_recuperacao_da_caixa_d_agua_do_pov._candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4170/indicacao_n_257_de_2022_dwitht_-_fumace_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n_258_de_2022_washington_-_quebra-molas_bairo_exposicao_-_trav.aabb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4172/indicacao_n_259_de_2022_washington_-_quebra-molas_no_povoado_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4173/indicacao_n_260_de_2022_josivan_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4174/indicacao_n_261_de_2022_matheus_-_ampliacao_da_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_n_262_de_2022_marcelo_-_correios.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4197/indicacao_n_265_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterioperacao_tapa-buraco_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_n_263_de_2022_matheus_-_calcamento_rua_tomar_do_geru.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4196/indicacao_n_264__de_2022_matheus_-_construcao_da_praca_itabi-lot_ze_do_leite.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4202/indicacao_n_270_de_2022_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4203/indicacao_n_271__de_2022_marcelo__-_placas_de_denominacao_nos_povoados.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao_n_272_de__2022_matheus_-_defesa_civil-vistoria_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao_n_273_de_2022_rubens_-_vestiario.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_n_274_de_2022_marta_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_n_275_de_2022_valmir_-_reforma_de_praca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4208/indicacao_n_276_de_2022_dwitht_-_reforma_da_praca_do_povoado_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4209/indicacao_n_277_de_2022_rubens_-_vestiario.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4210/indicacao_n_278_de_2022_dwitht_-_reposicao_de_lampadas_povoados_gameleiro....pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4211/indicacao_n_279_de_2022_dwith_-_deso_-_reforma_de_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_n_280_de_2022_dwitht_-_subsecretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_n_281_de_2022_dwitht_-_praca_sao_domingos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_n_282_de_2022_dwitht_-_extensao_de_tubulacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4229/indicacao_n_283_de_2022_rubens_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_n_284__de_2022_josivaldo_revitalizacao_do_calcamento_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4231/indicacao_n_285_de_2022_belizario_-_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_n_286_de_2022_belizario_-_picarragem_e_terraplanagem_no_brejo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_n_287_de_2022_vilanio_-_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4234/indicacao_n_288_de_2022_vilanio_-_ampliacao_do_horario_do_posto_de_saude_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4235/indicacao_n_289_de_2022_vilanio_-_doacao_de_terreno_para_construcao_de_cemiterio_no_pov.acuzinho.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_n_290_de_2022_soro_-_calcamento_da_frente_de_escola_do_povoado_ururbu_grande.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_n_291_de_2022_soro_-_calcamento_da_comunidade_projeto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4238/indicacao_n_292_de_2022_soro_-_calcamento_e_reforma_de_praca_do_gameleiroa_comunidade_projeto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_n_293_de_2022_vilanio_-_governo_-_campanha_educativa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacao_n_294_de_2022_dwitht_-_sinalizacao_e_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4241/indicacao_n_295_de_2022_gilberto_-_ponto_de_apoio_da_saude_no_povoado__urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4242/indicacao_n_296__de_2022_josivaldo_-_conserto_de_bomba_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_n_297__de_2022_josivaldo_-_calcamento_no_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_n_298_de_2022_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4245/indicacao_n_299__de_2022_josivaldo_-_calcamento_av._dona_ceramica.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4246/indicacao_n_300__de_2022_josivaldo_-_termino_de_calcamento_no_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4247/indicacao_n_301__de_2022_josivaldo_-_quebra_molas_na_erondina.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4248/indicacao_n_302__de_2022_josivaldo_-_reforma_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4249/indicacao_n_303__de_2022_dwitht_-_conclusao_do_calcamento_rua_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4250/indicacao_n_304_de_2022_dwitht_-_recapeamento_asfaltico_trav._francisco_garcez.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4251/indicacao_n_305_de_2022_josivan_-_reforma_de_ponto_de_apoio_da_mangabeira_e_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n_306_de_2022_rubens_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4253/indicacao_n_307__de_2022_belizario_-_criacao_de_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_n_308__de_2022_belizario_-_castramovel_e_contratacao_de_geriatra.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4255/indicacao_n_309_de_2022_belizario_-_estudos_ambientais_dos_loteamentos_irregulares.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4256/indicacao_n_310_de_2022_genisson_-_ampliacal_de_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4257/indicacao_n_311_de_2022_marta_-_ronda_policial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4258/indicacao_n_312_de_2022_genisson_-_ampliacao_de_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_n_313_de_2022_belizario_-_reparo_de_entrada_de_estradas_e_mataburros.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_n_314_de_2022_belizario_-_indicadores_de_altura_nas_rodovias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_n_315_de_2022_josivaldo_-_clinica_veterinaria_e_abrigo_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_n_316_de_2022_josivaldo_-_abrigo_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao_n_317_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao_n_318_de_2022_marcelo_-_dois_quebra-molas_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_n_319_de_2022_belizario_-_limpeza_e_capinagem_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao_n_320_de_2022_belizario_-_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_n_321_de_2022_gilberto_-_reforma_da_praca_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_n_322_de_2022_soro_-_quebra_molas_no_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_n_323_de_2022_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_n_324_de_2022_marcelo_-_implantacao_de_urnas_eletronicas_no_povoado_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4271/indicacao_n_325_de_2022_matheus_-_criacao_de_calendario_esportivo_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4272/indicacao_n_326_de_2022_dwitht_-_cras_bairro_matinha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4273/indicacao_n_327_de_2022_soro_-_reforma_praca_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4274/indicacao_n_328_de_2022_soro_-_calcamento_da_travessa_do_sol.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_n_329_de_2022_soro_-_calcamento_da_travessa_da_rua_14-ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_n_330_de_2022_soro_-_conclusao_do_calcamento_da_rua_10_-ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_n_331_de_2022_gilberto_-_implantacao_de_urnas_eletronicas_nos_pov._araca_e_quirino.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_n_332__de_2022_genisson_-_carro_de_apoio_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_n_333_de_2022_washington_-_reposicao_da_caixa_d_agua_do_pov._quipe.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_n_334_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_candeal_candeal_da_tapera_e_tapera_dos_modestos_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_n_335_de_2022_marcelo_-_emenda_parlamentar_upa_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4282/indicacao_n_336_de_2022_genisson_-_belivado_galpao_industriall.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4283/indicacao_n_337_de_2022_genisson_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n_338_de_2022_josivaldo_-_limpeza_de_ruas_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_n_339_de_2022_soro_-_chafariz_e_implatacao_de_caixa_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4300/indicacao_n_340_de_2022_washington_-_cohidro_-_quipe_e_bonfim.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n_341_de_2022_washington_-_cohidro_-_mariquita_de_cima_e_saquinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n_342_de_2022_rubens_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_n_343_de_2022_josivan_-_ampliacao_do_horario_do_centro_odontologico_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_n_344_de_2022_vilanio_-_reforma_dos_monumentos_em_forma_lagarto.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_n_345_de_2022__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_da_rua_joao_marata_-colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4306/indicacao_n_346_de_2022_vilanio_-_iluminacao_natalina_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_n_347_de_2022_vilanio_-_memorial_as_vitimas_de_covid.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4308/indicacao_n_348_de_2022_vilanio_-_projeto_praca_de_cara_nova.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_n_349_de_2022_washington_-_reposicao_da_caixa_d_agua_da_comunidade_paudar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_n_350_de_2022_genisson_-_quebra-mola_-_der.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4311/indicacao_n_351de_2022_josivaldo_-_quebra-molas_rua_erondina_mota.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4312/indicacao_n_352_de_2022_josivaldo_-_campanha_de_conscientizacao_sobre_cachorros.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4313/indicacao_n_353_de_2022_valmir_-_pavimentacao_paralelpipedal_no_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4314/indicacao_n_354__de_2022_matheus_-_reforma_e_ampliacao_de_ponte_do_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4315/indicacao_n_355_de_2022_alex_-__emenda_para_calcamento.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_n_356_de_2022_alex_-_implantacao_de_velatorio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4318/indicacao_n_357_de_2022_alex_-_hidroginastica_balneario_bica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4319/indicacao_n_358_de_2022_vilanio_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_n_359__de_2022_matheus_-_energia_solar_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_n_360__de_2022_washington_-_reforma_e_ampliacao_das_pontes_do_pov._rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_n_361_de_2022_marta_-_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao_n_362_de_2022_josivaldo_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_n_363_de_2022_washington_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4325/indicacao_n_364_de_2022_washington_-_redutores_de_velocidade_povoados_mariquita_rio_fundo_e_candeal_da_tapera__.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_n_365_de_2022_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_n_366_de_2022_soro_-_terraplanagem_estrada_joao_de_zeca.....pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4328/indicacao_n_367_de_2022_valmir_-_construcao_de_ponte_molhada_na_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4329/indicacao_n_368_de_2022_genisson_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4330/indicacao_n_369__de_2022_belizario_-_acunpuntura_identificacao_de_medicoentrega_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_n_370_de_2022_marcelo_-_retirada_de_meio_-_fio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3794/requerimento_no_001_de_2022_josivaldo_-_sargento_do_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_no_002_de_2022_vilanio_-_comissao_de_moradores_do_povoado_luiz_freire.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_no_003_de_2022_josivaldo_-_fred_gomes_-_gaac.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_no_004_de_2022_josivaldo_-_armando_-_apae.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_no_007_de_2022_dwitht_-_convocacao_da_deso.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3883/requerimento_no_021_de_2022_dwitht_-_convocacao_da_correios_e_semburb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3905/requerimento_no_028_de_2022_matheus_-documetacao_da_obra_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_no_043_de_2022_dwitht_-_convite_-_zilda_do_grupo_doar_e_vida.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4077/requerimento_no_046_de_2022_matheus_-_lista_dos_beneficiarios_do_cartao_cidadao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4079/requerimento_no_048_de_2022_josivaldo_-_explanacao_escritora_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4082/requerimento_no_051_de_2022_josivaldo_-_explanacao_-_roseane_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4086/requerimento_no_055_de_2022_matheus_-explicacao_sobre_a_mudanca_da_banco_de_servidores_da_semed.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4090/requerimento_no_059_de_2022_matheus_-_explanacao_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4091/requerimento_no_060_de_2022_marta_-_explanacao_-_linda_brasil.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_no_061_de_2022_matheus_-calendario_festivo_do_ano_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4137/requerimento_no_066_de_2022_josivaldo_-_explanacao_-_dona_ione.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4179/requerimento_no_80_de_2022_alex-josivan_-tenente-coronel_marconi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4180/requerimento_no_081_de_2022_vilanio_-_congratulacao_-_barbara_karine-assistente_social_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4181/requerimento_no_082_de_2022_vilanio_-_congratulacao_-_andreia_marques-diretora_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4189/requerimento_no_090_de_2022_matheus_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4191/requerimento_no_092_de_2022_josivaldo_-_explanacao_-_eduardo_expo_ringo_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4192/requerimento_no_093_de_2022_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_especiais_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4220/requerimento_no_104_de_2022_matheus_-_explanacao_-_gildecio_artista_plastico.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4223/requerimento_no_107_de_2022_matheus_-_explanacao_-_bruno_-_setembro_verde_doacao_de_orgaos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4288/requerimento_no_113_de_2022_matheus_-saldo_financeiro_da_filrmonica_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4289/requerimento_no_114_de_2022_matheus_-saldo_financeiro_da_lagarto_futbol_club.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4291/requerimento_no_116_de_2021_matheus_-_congratulacao_-_juquinha.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_no_118_de_2022_matheus_-unidades_escolares_com_e_sem_internet.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4339/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4346/requerimento_no_132_de_2022_alex_-_explanacao_-_representante_do_sintese.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_no_133_de_2022_alex_-_explanacao_-_representante_da_cjav.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_no_005_de_2022_washington_-_mocao_de_pesar_-_jose_adelmo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_no_006_de_2022_matheus_-congratulacao_rivaldo_junior.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_no_008_de_2022_matheus_-congratulacao_parque_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_no_009_de_2022_josivaldo_-_congratulacao_polivalente.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_no_010_de_2022_pesar_-_paulinha_abelha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_no_011_de_2022_amilton_-_congratulacao_-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3838/requerimento_no_012_de_2022_alex_-_congratulacao_cnsp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3839/requerimento_no_013_de_2022_alex_-_convite_-_irma_leidiana_cnsp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3840/requerimento_no_014_de_2022__genisson_-_congratulacao_-_washington.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3877/requerimento_no_015_de_2022__matheus_-_congratulacao_-_claudefranklin.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3878/requerimento_no_016_de_2022_matheus_-_mocao_de_pesar_-_aderbal_prata.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3879/requerimento_no_017_de_2022_matheus_-_mocao_de_pesar_-_roberto_bio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3880/requerimento_no_018_de_2022__washington_-_congratulacao_-_enilton_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3881/requerimento_no_019_de_2022__washington_-_congratulacao_-_walace_mamao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3882/requerimento_no_020_de_2022_genisson_-_congratulacao_-_xexeu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3884/requerimento_no_022_de_2022_josivan_-_congratulacao_-_euzebio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3900/requerimento_no_023_de_2022_vilanio_-_mocao_de_pesar__maria_pureza.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3901/requerimento_no_024_de_2022__amilton_-_congratulacao_-_vilma.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3902/requerimento_no_025_de_2022_amilton_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_no_026_de_2022_matheus_-processo_licitatorio_da_nova_entrada_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_no_027_de_2022_matheus_-_mocao_de_pesar_-_antonio_alexandre.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3987/requerimento_no_029_de_2022_josivan_-_mocao_de_pesar_-_clenilsson_batista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3988/requerimento_no_030_de_2022_genisson_-_congratulacao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3989/requerimento_no_031_de_2022_marta_-_explanacao_valdilene_goretti_e_emilia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3990/requerimento_no_032_de_2022_dwitht_-_congratulacao_-_marlysson.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3991/requerimento_no_033_de_2022_marta_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_no_034_de_2022_dwitht_-_congratulacao_-_pastor_sidcley.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_no_035_de_2022_marta_-_congratulacao_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3994/requerimento_no_036_de_2022_matheus_-_mocao_de_pesar_-_denio_emilio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3995/requerimento_no_037_de_2022_matheus_-_mocao_de_pesar_-_gustavo_liborio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3996/requerimento_no_038_de_2022_dwitht_-_congratulacao_-_mikaele.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_no_039_de_2022_marta_-_congratulacao_-_jc.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3998/requerimento_no_040_de_2022_marta_-_mocao_de_pesar_-_israel_francisco.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_no_041_de_2022_josivan_-_congratulacao_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_no_042_de_2022_dwitht_-_congratulacao_-_grupo_doar_e_vida.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_no_044_de_2022_dwitht_-_congratulacao_magson_sec._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4076/requerimento_no_045_de_2022_marcelo_-_congratulacao_-_genisson.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4078/requerimento_no_047_de_2022_valmir_-_mocao_de_pesar_-_jose_antonio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4080/requerimento_no_049_de_2022_amilton_-_congratulacao_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4081/requerimento_no_050_de_2022_vilanio_-_congratulacao_-_luciano_gois_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4083/requerimento_no_052_de_2022_washington_-_mocao_de_pesar_-_kaique_ramon.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4084/requerimento_no_053_de_2022_josivaldo_-_congratulacao_-_nalva_santos.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4085/requerimento_no_054_de_2022_josivan_-_congratulacao_-__marquinhos_da_ams.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4087/requerimento_no_056_de_2022_genisson_-_congratulacao_-_everalda_-_rainha_do_folclore.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4088/requerimento_no_057_de_2022_washington_-_mocao_de_pesar_-_cleodice.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4133/requerimento_no_062_de_2022_josivaldo_-_congratulacao_-_jose_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4134/requerimento_no_063_de_2022_josivaldo_-_congratulacao_-fausto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4135/requerimento_no_064_de_2022_marta_-_congratulacao_-_joaquim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4138/requerimento_no_067_de_2022_marcelo_-_congratulacao_-_familia_moura_-_casamento_do_matuto.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4139/requerimento_no_068_de_2022_marcelo_-_congratulacao_-_quadrilha_junina.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4140/requerimento_no_069_de_2022_matheus_-_mocao_de_pesar_-_robson_viana.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4141/requerimento_no_070_de_2022_vilanio_-_congratulacao_-_renata_naiara_-_nuae.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4142/requerimento_no_071_de_2022_vilanio_-_congratulacao_-_greice_kelly_-_centro_de_especialidades_medicas_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4143/requerimento_no_072_de_2022_vilanio_-_congratulacao_-_sara_santos_vieira_-_cer_iii_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4144/requerimento_no_073_de_2022_vilanio_-_congratulacao_-_tamires_melo_lima_serqueira_-_coordenadora_do_nucleo_de_farmacias.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4145/requerimento_no_074_de_2022_josivaldo_-_congratulacao_-_asplag.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4146/requerimento_no_075_de_2022_josivan_-_congratulacao_-__jose_evandro.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4176/requerimento_no_076_de_2022_josivan_-_congratulacao_-__luana_alcantara.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4177/requerimento_no_077_de_2022_josivan_-_congratulacao_-__vania_higino.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4178/requerimento_no_078_de_2022_josivan_-_congratulacao_-__magson_almeida.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4182/requerimento_no_083_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4183/requerimento_no_084_de_2022_matheus_-_mocao_de_aplausos_-_policiais_civis.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_no_085_de_2022_matheus_-_mocao_de_aplausos_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4185/requerimento_no_086_de_2022_matheus_-_mocao_de_aplausos_-_delegado_regional_ronaldo_cristiano.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4186/requerimento_no_087_de_2022_matheus_-_mocao_de_pesar_-_edilene_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4187/requerimento_no_088_de_2022_vilanio_-_congratulacao_-_giovana_menezes_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4188/requerimento_no_089_de_2022_vilanio_-_congratulacao_-_karoline_silva_nascimento_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4190/requerimento_no_091_de_2022_amilton_-_congratulacao_-gilberto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4193/requerimento_no_094_de_2022_dwitht_-_congratulacao_-_cicero_joao.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4194/requerimento_no_095_de_2022_gilberto_-_mocao_de_pesar_-_carla_fernanda.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4212/requerimento_no_096_de_2022_josivaldo_-_congratulacao_-_corretores_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4213/requerimento_no_097_de_2022__washington_-_congratulacao_-_sergio_reis.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4214/requerimento_no_098_de_2022__vilanio_-_congratulacao_-_tamires.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4215/requerimento_no_099_de_2022_matheus_-_mocao_de_aplausos_-_equipe_atomos.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4216/requerimento_no_100_de_2022_matheus_-_mocao_de_aplausos_-_equipe_cacadoras_de_diana.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4217/requerimento_no_101_de_2022_genisson_-_mocao_de_pesar_-_professora_jo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4218/requerimento_no_102_de_2022_matheus_-_mocao_de_aplausos_-_claudefranklin_taysa_alexandre.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4219/requerimento_no_103_de_2022_matheus_-congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4221/requerimento_no_105_de_2022_josivan_-_congratulacao_-_silvio_geradores.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4222/requerimento_no_106_de_2022_matheus_-lista_atualizada_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4224/requerimento_no_108_de_2022_josivan_-_mocao_de_pesar_-_eronildes_da_carne_assada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4285/requerimento_no_110_de_2022_amilton_-_congratulacao_-josivan.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4286/requerimento_no_111de_2022_vilanio_-_congratulacao_-_40_anos_-_paroquia_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4287/requerimento_no_112_de_2022_vereadores_-_mocao_de_pesar_-_jailton_ex-vereador_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4290/requerimento_no_115_de_2022_matheus_-_mocao_de_pesar_-geraldo_martins.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4292/requerimento_no_117_de_2022_matheus_-_aplausos_geraldo_majella_exporingo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4294/requerimento_no_119_de_2022_matheus_-_aplausos_eleicao_nova_mesa_aracaju.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4295/requerimento_no_120_de_2022_valmir_-_mocao_de_pesar_-_egivaldo_costa.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4335/requerimento_no_121_de_2022_josivan_-_congratulacao_-_padre_moesio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4336/requerimento_no_122_de_2022_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4337/requerimento_no_123_de_2022_josivan_-_congratulacao_-_vereador_abraao_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4338/requerimento_no_124_de_2022_washington_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4340/requerimento_no_126_de_2022_washington_-_mocao_de_pesar_-_eliezer_nascimento.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4341/requerimento_no_127_de_2022_dwitht_-_congratulacao_-_clecio_simoes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4342/requerimento_no_128_de_2022_vilanio_-congratulacao_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4343/requerimento_no_129_de_2022_marta_-_congratulacao_-_lagarto_futebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4344/requerimento_no_130_de_2022_alex-henrique_prata.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4345/requerimento_no_131_de_2022_josivan-congratulacao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4348/requerimento_no_134_de_2022_washington_e_marta_-_mocao_de_pesar_-_joao_bispo_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4349/requerimento_no_135_de_2022_marta_-_mocao_de_pesar_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4350/requerimento_no_136_de_2022__washington_-_congratulacao_-_enzo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4351/requerimento_no_137_de_2022_washington_-_mocao_de_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4352/requerimento_no_138_de_2022_washington_-_mocao_de_pesar_-_ruy_de_tino_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3799/proj_de_lei_no_01_de_2022_-_menor_vencimento_mesa.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3800/projeto_de_lei_no_02_de_2022_-_patrimonio_marta.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei_no_03__de_2022_-_denomina_ponto_de_apoio_saude_maecelo.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3816/projeto_de_lei_no_04__de_2022_-_denomina_ponto_de_apoio_saude_sandro.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3845/projeto_de_lei_no_05_de_2022_-_notificacao_compulsoria_dwithit.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_lei_ordinaria_exe_06-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_ordinaria_exe_07-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3844/projeto_de_lei_ordinaria_exe_08-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_no_09_de_2022_-_denomina_ruas_residencial_brasilia_carlos_gas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_no_10_de_2022_-_capacitismo_belizario.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3850/projeto_de_lei_no_11_de_2022_-_azul_marinho_matheus.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_no_12_de_2022_-_rua_joana_ferreira_belizario.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_no_13_de_2022_-_dia_da_mulher_vilanio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_lei_no_16__de_2022_-_denomina_ponto_de_apoio_saude_rubinho.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3932/projeto_de_lei_no_19_de_2022_-_escola_melhor_matheus.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3928/projeto_de_lei_no_22_de_2022-_atualziacao_mesa.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_lei_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_lei_no_25-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3944/projeto_de_lei_no_26-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3960/projeto_de_lei_no_27_-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei_no_29_de_2022_-__troco_solidario.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_lei_no_30_de_2022_-_institui_selo_empresa_solidaria.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4002/projeto_de_lei_no_32_de_2022_-_maio_roxo_josivan.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4038/projeto_de_lei_no_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4093/projeto_de_lei_no_38-2022_-_altera_dispositivos_da_lei_no_1.019_de_29-12-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4094/projeto_de_lei_no_39_de_2022_-_quadra_pov_crioulo_rubens.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4041/projeto_de_lei_noa_38_de_2022_-__autoriza_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_42_de_2022_-_dia_do_policial_feminino_marta.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4118/projeto_de_lei_no_43-2022_-_contratar_operacao_de_credito_com_o_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4148/projeto_de_lei_no_44_de_2022_-_altera_codigo_obras_marta.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4149/projeto_de_lei_no_45_de_2022_-_festa_nossa_sra_piedade_matheus.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4150/projeto_de_lei_no_46_de_2022_-_denomina_rua_lot._cidade_jardim_belizario.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4151/projeto_de_lei_no_47_de_2022_-_denomina_sala_empreendedor_vilanio.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4199/projeto_de_lei_no_49_de_2022_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4201/projeto_de_lei_no_51_de_2022_-_estima_a_receita_e_a_despesa_para_o_exercicio_financeiro_de_2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4225/projeto_de_lei_no_53_de_2022_-_autoriza_ampliacao_do_programa_habitacional_do_governo_federal_-_casa_verde_e_amarela_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4298/projeto_de_lei_no_61_de_2022_-__institui_o_dia_municipal_de_religioes_de_matriz_africana_-_marta.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3841/projeto_de_lei_complementar_exe_01-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3938/projeto_de_lei_complementar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4001/plc_no_05_de_2022__altera__lc_18_-_semad__-_reforma__2022.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_lei_complementar_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4152/plc_no_08_de_2022_revoga_inciso_da_lei_complementar_no_68_ouvidoria-geral_da_semop.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4200/plc_no_09_de_2022_altera_lei_complementar_no_31_estatuto_do_magisterio_publico.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3962/projeto_de_resolucao_no_01_-_2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3963/projeto_de_resolucao_no_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_lei_complementar_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_decreto_legislativo_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5719/projeto_de_decreto_legislativo_05_-_2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5720/projeto_de_decreto_legislativo_06_-_2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5721/projeto_de_decreto_legislativo_07_-_2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5725/projeto_de_decreto_legislativo_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_decreto_legislativo_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_decreto_legislativo_11_-_2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5722/projeto_de_decreto_legislativo_13_-_2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/5723/projeto_de_decreto_legislativo_14_-_2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/3766/veto_5-2025_-_plol_81-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4000/veto_ao_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4033/veto_ao_projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4034/veto_ao_projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4092/veto_parcial_ao_pl_no_19-2022_que_institui_o_programa_escola_melhor.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4100/veto_total_ao_projeto_de_lei_no_29-2022_-_dispoe_sobre_a_criacao_do_programa_troco_solidario..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2022/4101/veto_parcial_ao_projeto_de_lei_no_30-2022_que_institui_o_selo_empresa_solidaria_com_a_vida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H593"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="213.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>