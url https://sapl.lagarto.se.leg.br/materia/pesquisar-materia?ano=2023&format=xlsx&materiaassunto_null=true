--- v0 (2025-12-26)
+++ v1 (2026-04-22)
@@ -54,8637 +54,8637 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_n_001_de__2023_alex_-__lagarto_futebol_club_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_n_001_de__2023_alex_-__lagarto_futebol_club_.pdf</t>
   </si>
   <si>
     <t>No sentido de encaminhar Projeto de Lei a esta Casa, concedendo subvenção social ao Lagarto Futebol Clube no valor de R$ 300.000,00 (trezentos) mil reais.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vilanio do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_n_002_de_2023_vilanio_-_reforma_para_instalcao_de_upa_24h_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_n_002_de_2023_vilanio_-_reforma_para_instalcao_de_upa_24h_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada reforma do antigo prédio da cooperativa, para instalação de uma Unidade de Pronto Atendimento (UPA) 24h, no povoado Colônia Treze,  neste município.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_n_003_de_2023_vilanio_-_reforma_da_ubs_padre_almeida_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_n_003_de_2023_vilanio_-_reforma_da_ubs_padre_almeida_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as reformas e adequações necessárias para a implantação de atendimento 24h na Unidade Básica de Saúde Padre Almeida, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_n_004_de_2023_vilanio_-_convenio_prefeitura_e_hospital_amparo_de_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_n_004_de_2023_vilanio_-_convenio_prefeitura_e_hospital_amparo_de_maria.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de um convênio entre a Prefeitura Municipal e o Hospital Amparo de Maria para realização de cirurgias eletivas.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_n_005_de_2023_vilanio_-_convenio_prefeitura-governo_do_estado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_n_005_de_2023_vilanio_-_convenio_prefeitura-governo_do_estado.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de convênio entre Prefeitura e Governo do Estado visando a contratação de estagiários para os postos policiais dos povoados Colônia Treze, Jenipapo e Brasília, neste município.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_n_006_de_2023_vilanio_-rua_sao_cosme_e_conj.uirapuru.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_n_006_de_2023_vilanio_-rua_sao_cosme_e_conj.uirapuru.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas parlamentares que contemplem a construção de pavimentação asfáltica das seguintes localidades:_x000D_
 _x000D_
     • Trecho que liga a rua São Cosme até a frente do Cemitério da Santa Cruz e;_x000D_
     • Conjunto Uirapuru, a exemplo das ruas A, B, C e D, ambos localizados no Povoado Colônia Treze, município de Lagarto.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dwitht do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4363/indicacao_n_007_de_2023_dwitht_-_quebra-mola_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4363/indicacao_n_007_de_2023_dwitht_-_quebra-mola_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um quebra-molas na Rodovia SE – 265, no trecho entre os povoados Brasília ao Povoado Boa Vista, mais precisamente nas proximidades da marcação “E 1716”, neste município.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4364/indicacao_n_008__de_2023_dwitht_-_troca_de_manilhas_da_rua_08_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4364/indicacao_n_008__de_2023_dwitht_-_troca_de_manilhas_da_rua_08_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua 08, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4365/indicacao_n_009__de_2023_dwitht_-_recuperacao_do_calcamento_av._augusto_franco_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4365/indicacao_n_009__de_2023_dwitht_-_recuperacao_do_calcamento_av._augusto_franco_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação do calçamento  da Avenida Nossa Senhora da Piedade (Avenida Augusto Franco), nas proximidades das pontes que dão acesso ao Assentamento Tapera do Nico (antiga Fazenda Dr. João), localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4366/indicacao_n_010_de_2023_dwitht_-substituicao_da_rede_de_agua_do_assentamento_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4366/indicacao_n_010_de_2023_dwitht_-substituicao_da_rede_de_agua_do_assentamento_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição da rede de abastecimento de água, no  Assentamento Tapera do Nico (antiga Fazenda Dr. João), neste município.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4367/indicacao_n_011_de_2023_dwitht_-agua_encanada_-_assent._rosalia_nunes_e_antonio_conselheiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4367/indicacao_n_011_de_2023_dwitht_-agua_encanada_-_assent._rosalia_nunes_e_antonio_conselheiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizada água encanada para  as seguintes localidades:_x000D_
 _x000D_
     • Assentamento Roseli Nunes e; _x000D_
     • Assentamento Antônio Conselheiro, neste município.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcelo de Denilson</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4368/indicacao_n_012_de_2023_marcelo-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4368/indicacao_n_012_de_2023_marcelo-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a extensão da rede de abastecimento de água da pista do Morões até a pista da Lagoa Seca, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4369/indicacao_n_013__de_2023_marcelo_-_pavimentacao_pista_dos_moroes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4369/indicacao_n_013__de_2023_marcelo_-_pavimentacao_pista_dos_moroes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da pista do Mourões até a pista da Lagoa Seca, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4370/indicacao_n_014_de_2023_washington_-_terraplanagem_e_iluminacao_publica_-_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4370/indicacao_n_014_de_2023_washington_-_terraplanagem_e_iluminacao_publica_-_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
 - Terraplanagem das estradas vicinais e,_x000D_
 - Reposição de lâmpadas da iluminação pública, do povoado Mariquita e região, neste município.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4371/indicacao_n_015__de_2023_washington_-__ampliacao_das_pontes_dso_povoados_mariquita_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4371/indicacao_n_015__de_2023_washington_-__ampliacao_das_pontes_dso_povoados_mariquita_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação das pontes localizadas nos povoados Mariquita e Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4372/indicacao_n_016_de_2023_washington_-_ceac.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4372/indicacao_n_016_de_2023_washington_-_ceac.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de retirada de Carteiras de Identidades (RG) do Centro de Atendimento ao Cidadão - CEAC itinerante para o povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_n_017_de_2023_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_n_017_de_2023_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Posto Policial do Povoado Olhos D’água, que abrangerá cerca de 20 (vinte) povoados, localizados neste município.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_n_019_de_2023_marcelo_-_reforma_e_construcao_muro_da_escola_josefa_c._j._ramos-pov._picarreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_n_019_de_2023_marcelo_-_reforma_e_construcao_muro_da_escola_josefa_c._j._ramos-pov._picarreira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma, bem como a construção de mais salas de aula e do muro da Escola Municipal Josefa da Conceição Jesus Ramos, localizada no povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_n_020_de_2023_marcelo_-_escola_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_n_020_de_2023_marcelo_-_escola_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Edbaldo Contreira Celestino, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Soró da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_n_021_de_2023_soro_-_visita_na_bica_dao_urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_n_021_de_2023_soro_-_visita_na_bica_dao_urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma visita técnica para que seja analisada a possibilidade de reforma e melhorias nas condições de uso da bica do Povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_n_022_de_2023_marta_-_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_n_022_de_2023_marta_-_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado  a recuperação da pavimentação  paralelepipedal da Rua Enoque Martins, localizado no  bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Matheus Correa</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_n_023_de_2023_matheus_-_revitalizacao_chafariz_pov_tapera_do_saco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_n_023_de_2023_matheus_-_revitalizacao_chafariz_pov_tapera_do_saco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de placas indicativas de logradouros públicos com o fito de identificar a localização, além do cunho histórico e cultural.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_n_024__de_2023_dwitht_-_recapeamento_asfaltico_da_estacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_n_024__de_2023_dwitht_-_recapeamento_asfaltico_da_estacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento asfáltico da comunidade “Estação”, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_n_025_de_2023_marcelo_-_calcamento_povoado_sorges.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_n_025_de_2023_marcelo_-_calcamento_povoado_sorges.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal iniciando na entrada do povoado Sorges (rodovia Antônio Martins de Menezes), com sentido ao povoado Cova da Onça, neste município.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_n_026_de_2023_marcelo_-_tampas_de_bueiros_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_n_026_de_2023_marcelo_-_tampas_de_bueiros_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação das tampas de todos os bueiros que encontram-se abertos em diversos pontos do povoado Colônia Treze, nesta município.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_n_027_de_2023_marcelo-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_n_027_de_2023_marcelo-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>no sentido que seja feito a extensão da rede de abastecimento de água da pista do Morões até a pista da Lagoa Seca, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_n_028_de_2023_marcelo_-_conclusao_pista_do_acu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_n_028_de_2023_marcelo_-_conclusao_pista_do_acu.pdf</t>
   </si>
   <si>
     <t>No sentido que se conclua a pavimentação que vai da entrada da Pista do Açu (rodovia Antônio Martins de Menezes), povoado Colônia Treze, até o campo do povoado Porções (sentido direito da rodovia) e da entrada do povoado Rio da Vacas até o Povoado Porções (lado esquerdo da rodovia), neste município.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_n_029_de_2023___josivan_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_n_029_de_2023___josivan_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação da Pista do Pau Grande e Povoados Luiz Freire, Mangabeira e Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4385/indicacao_n_030_de_2023_josivan_-_perfuracao_de_poco_artesiano_-galo_assanhado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4385/indicacao_n_030_de_2023_josivan_-_perfuracao_de_poco_artesiano_-galo_assanhado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja perfurado poço artesiano no Povoado Galo Assanhado, localizado neste município.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4386/indicacao_n_031_de_2023_josivan_-_construcao_de_praca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4386/indicacao_n_031_de_2023_josivan_-_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça da Bíblia em frente ao Cemitério da Santa Cruz, localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4387/indicacao_n_032_de_2023_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4387/indicacao_n_032_de_2023_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no povoado Piçarreiras , nas comunidades São Vicente e Tabocas, neste município.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4388/indicacao_n_033_de_2023_josivan_-_reforma_de_chafariz__e_pracas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4388/indicacao_n_033_de_2023_josivan_-_reforma_de_chafariz__e_pracas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
     • Reforma do chafariz da Mangabeira;_x000D_
     • Reforma da praça do Açuzinho;_x000D_
     • Reforma da praça do Rio da Vacas e;_x000D_
     • Reforma da praça principal da Colônia Treze,  localizadas neste município.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4389/indicacao_n_034_de_2023_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4389/indicacao_n_034_de_2023_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos Povoados Brasília, Boa Vista do Urubu Grande, Britinho, Urubu Grande e os Assentamentos Uberaba e baixão, localizados neste município.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4390/indicacao_n_035_de_2023_vilanio_-_parceria_prefeitura_e_hospital_oswaldo_cruz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4390/indicacao_n_035_de_2023_vilanio_-_parceria_prefeitura_e_hospital_oswaldo_cruz.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de uma parceria com o Hospital Oswaldo Cruz, visando a oferta de teleconsulta com médicos neuropediatras para crianças autistas e com outras comorbidades.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4391/indicacao_n_036_de_2023_vilanio_-_ocupacao_de_solo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4391/indicacao_n_036_de_2023_vilanio_-_ocupacao_de_solo.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura possa conceder o uso e ocupação de solo (em atendimento ao pedido do Deputado federal Fábio Reis), para a realização das obras de pavimentação asfáltica das ruas: Mourões, Uirapuru e São Cosme, até a frente do Cemitério Santa Cruz, todas localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4392/indicacao_n_037_de_2023_vilanio_-_drenagem_pluvial_av._joao_alves_filho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4392/indicacao_n_037_de_2023_vilanio_-_drenagem_pluvial_av._joao_alves_filho.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja enviada uma equipe de engenharia para verificar a possibilidade de implantação do sistema de drenagem pluvial, na avenida Governador João Alves Filho (nas imediações do Balneário Bica), neste município.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4393/indicacao_n_038_de_2023_vilanio_-_disponibilidade_de_numero_de_tel._p_funcionarios_de_empresas_conveniadas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4393/indicacao_n_038_de_2023_vilanio_-_disponibilidade_de_numero_de_tel._p_funcionarios_de_empresas_conveniadas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um número exclusivo aos funcionários de empresas que estejam realizando obras em convênio com o município, para que os mesmos possam denunciar agressões físicas e psicológicas que por ventura venham a sofrer.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4394/indicacao_n_039_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4394/indicacao_n_039_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nas comunidades rurais da região da Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4395/indicacao_n_040_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4395/indicacao_n_040_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um colégio estadual de ensino médio no Povoado Mariquita, localizado neste município.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Genisson de Tonho de Totonho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4396/indicacao_n_041_de_2023_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4396/indicacao_n_041_de_2023_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a rede de baixa tensão do trevo do Povoado Brasília (Rodovia SE – 265) até o Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4397/indicacao_n_042_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4397/indicacao_n_042_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem, piçarragem e reposição de lâmpadas das vias do povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4398/indicacao_n_043_de_2023_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4398/indicacao_n_043_de_2023_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  instituída uma mesa de negociação permanente em prol do Plano de carreira do servidor público municipal.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_n_044_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._tapera_dos_modestos_e_mariquita_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_n_044_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._tapera_dos_modestos_e_mariquita_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação dos poços artesianos das seguintes localidades:_x000D_
     • Povoado Tapera dos Modestos e;_x000D_
     • Ladeira da Caçula - Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_n_045_de_2023_washington_-_reforma_da_ponte_do_povoado_saquinho_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_n_045_de_2023_washington_-_reforma_da_ponte_do_povoado_saquinho_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da ponte que liga os povoados Saquinho e Taperinha dos Gatos, localizados neste município.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Rubinho do Tanque</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_n_046_de_2023_rubens_-_reforma_praca_povoado_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_n_046_de_2023_rubens_-_reforma_praca_povoado_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma na praça localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_n_047_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_n_047_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a ampliação da rede de abastecimento de água do povoado Crioulo de Cima, neste município.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_n_048_de_2023_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_n_048_de_2023_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da asfáltica da travessa da Cerâmica, logo após a empresa Multy Formas Móveis, localizada no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_n_049_de_2023_josivaldo_-_limpeza_de_canal_do_loiola_i_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_n_049_de_2023_josivaldo_-_limpeza_de_canal_do_loiola_i_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do canal de águas pluviais da comunidade Loiola I, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_n_050_de_2023_josivaldo_-_construcao_de_quadra_poliesportiva_no_loiola_i_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_n_050_de_2023_josivaldo_-_construcao_de_quadra_poliesportiva_no_loiola_i_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no largo sobre o canal de águas pluviais da comunidade Loiola I, localizada na Rua Antônio Rocha Monteiro de Carvalho,  bairro São José, neste município.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_n_051_de_2023_marta_-_revitalizacao_da_praca_nossa_sra_da_piedade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_n_051_de_2023_marta_-_revitalizacao_da_praca_nossa_sra_da_piedade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça Nossa Senhora da Piedade (Praça da Matriz), com atenção especial para a área em frente da igreja, localizada no Centro, neste município.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_n_052_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_n_052_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam reformadas as pontes do Povoado Crioulo, neste município.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_n_053_de_2023_josivan_-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_n_053_de_2023_josivan_-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalados de redutores de velocidade (quebra-molas) na Rua Porfírio Bispo do Santos, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_n_054_de_2023_josivan_-_estudo_sobre_a_viabilidade_de_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_n_054_de_2023_josivan_-_estudo_sobre_a_viabilidade_de_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo sobre a viabilidade de instalação de redutores de velocidade (quebra-molas) na Rua Porfírio Bispo do Santos, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4410/indicacao_n_055_de_2023_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4410/indicacao_n_055_de_2023_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e rapinagem do 7º Batalhão da Polícia Militar/ 7º BPM, localizado na avenida Nossa Senhora da Piedade, bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4411/indicacao_n_056_de_2023_alex_-_recuperacao_pavimentacao_asfaltica_praca_do_tanque_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4411/indicacao_n_056_de_2023_alex_-_recuperacao_pavimentacao_asfaltica_praca_do_tanque_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recuperação da pavimentação asfáltica da praça do Tanque Grande, localizada na Avenida Sindicalista Antônio Francisco da Rocha, neste município.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Belizário</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4412/indicacao_n_057_de_2023_belizario_-_impeza_e_capinagem_no_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4412/indicacao_n_057_de_2023_belizario_-_impeza_e_capinagem_no_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recuperação da pavimentações asfálticas das vias públicas, todas localizadas  neste município: _x000D_
     • Rua São Vicente, bairro Exposição; _x000D_
     • Travessa Otília Maria. bairro Exposição e;_x000D_
     • Rua Brotas, Comunidade Santa Terezinha, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_n_058_de_2023_vilanio_-_convenio_prefeitura_e_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_n_058_de_2023_vilanio_-_convenio_prefeitura_e_deso.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de uma parceria entre o Governo do Estado e a Prefeitura Municipal de Lagarto para reabertura do escritório da Companhia de Saneamento de Sergipe (Deso), no povoado Colônia Treze, neste município, acompanhado de uma equipe de manutenção para executar demandas da comunidade.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Valmir de Carminho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4414/indicacao_n_059_de_2023_valmir_-_quebra_molas_rua_nossa_da_piedade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4414/indicacao_n_059_de_2023_valmir_-_quebra_molas_rua_nossa_da_piedade.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade na rua Nossa Senhora da Piedade, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4415/indicacao_n_060_de_2023_vilanio_-_cronograma_operacao_tapa-buraco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4415/indicacao_n_060_de_2023_vilanio_-_cronograma_operacao_tapa-buraco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criar um cronograma para a realização de serviços “tapa-buraco” nos bairros e povoados deste município.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4416/indicacao_n_061_de_2023_vilanio_-_criacao_de_podcast_para_divigacao_das_acoes_da_prefeitura_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4416/indicacao_n_061_de_2023_vilanio_-_criacao_de_podcast_para_divigacao_das_acoes_da_prefeitura_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um Podcats com o tema “Cidade em Ação”.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4417/indicacao_n_062_de_2023_vilanio_-_mutirao_de_limpeza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4417/indicacao_n_062_de_2023_vilanio_-_mutirao_de_limpeza.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado mutirão de limpeza urbana com foco no combate ao mosquito Aedes Aegypti, neste município.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4418/indicacao_n_063_de_2023_vilanio_-_construcao_de_casas_rurais_-_phnr.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4418/indicacao_n_063_de_2023_vilanio_-_construcao_de_casas_rurais_-_phnr.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de parceria entre Prefeitura e Governo Federal para construção de casas na zona rural, através do Programa Nacional de Habitação Rural -PNHR, neste município.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_n_064_de_2023_matheus_-__piso_do_magisterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_n_064_de_2023_matheus_-__piso_do_magisterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  enviado Projeto de Lei atualizando o Piso do Magistério 2023 Município de Lagarto.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_n_065_de_2023_matheus_-_gasoduto_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_n_065_de_2023_matheus_-_gasoduto_.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de extensão do gasoduto até o Distrito industrial do Município.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4421/indicacao_n_066_de_2023_matheus_-_duplicacao_de_avenida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4421/indicacao_n_066_de_2023_matheus_-_duplicacao_de_avenida.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de duplicação da Avenida Antônio Martins de Menezes, desde a sede do município até o Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4444/indicacao_n_067_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4444/indicacao_n_067_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da Travessa FELIPE SANTIAGO.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4445/indicacao_n_068_de_2023_josivaldo_-_construcao_de_canteiro_central.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4445/indicacao_n_068_de_2023_josivaldo_-_construcao_de_canteiro_central.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de  um canteiro central na rua Antônio Rocha, da Praça Vereador José Justiniano Ramos até o campo, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4446/indicacao_n_069_de_2023_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4446/indicacao_n_069_de_2023_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da travessa Pastor Pereira, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4447/indicacao_n_070_de_2023___josivaldo_-_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4447/indicacao_n_070_de_2023___josivaldo_-_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf</t>
   </si>
   <si>
     <t>Venho por meio desde solicitar por MAIS UMA VEZ a REVITALIZAÇÃO E ARBORIZAÇÃO com canteiro central, com ciclovia e via de pedestre na avenida Francisco Antônio Figueiredo (fundo da UFS), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4448/indicacao_n_071_de_2023_josivaldo_-_concurso_publico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4448/indicacao_n_071_de_2023_josivaldo_-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realização de  Concurso Público e Processo Seletivo, neste município.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4449/indicacao_n_072_de_2023_vilanio_-_galeria_de_fotos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4449/indicacao_n_072_de_2023_vilanio_-_galeria_de_fotos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de refazer a galeria de fotos, para incluir todas as mulheres que ocuparam o cargo de vereadora nesta Casa.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_n_073_de_2023_vilanio_-_construcao_de_iml.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_n_073_de_2023_vilanio_-_construcao_de_iml.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da construção de Instituto Médico Legal - IML, no município de Lagarto.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_n_074_de_2023_vilanio_-_drenagem_pluvial_pista_colonia_treze_-_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_n_074_de_2023_vilanio_-_drenagem_pluvial_pista_colonia_treze_-_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um sistema de drenagem pluvial na nova pista que liga o povoado Colônia Treze ao povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4452/indicacao_n_075_de_2023_vilanio_-_semana_da_visibilidade_trans.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4452/indicacao_n_075_de_2023_vilanio_-_semana_da_visibilidade_trans.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a Semana da Visibilidade Trans, com a oferta de diversos serviços a exemplo de Palestras, atendimento médico, programa de inclusão ao mercado de trabalho, além da promoção de campanha contra a transfobia.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4453/indicacao_n_076_de_2023_vilanio_-_governo_itinerante.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4453/indicacao_n_076_de_2023_vilanio_-_governo_itinerante.pdf</t>
   </si>
   <si>
     <t>No sentido de que possa ser realizada uma edição do “Sergipe é Aqui” – Governo Itinerante, no município de Lagarto.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_n_077_de_2023_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_n_077_de_2023_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública de todo bairro Ademar de Carvalho, localizado neste município.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4455/indicacao_n_078_de_2023_josivaldo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4455/indicacao_n_078_de_2023_josivaldo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a colocação de canos na passagem da rede de esgoto da esquina do Cemitério Santa Cruz, localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4456/indicacao_n_079_de_2023_josivaldo__-_creche_pov._acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4456/indicacao_n_079_de_2023_josivaldo__-_creche_pov._acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de reabertura da creche, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4457/indicacao_n_080_de_2023_josivan_-_contrucao_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4457/indicacao_n_080_de_2023_josivan_-_contrucao_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um ponto de ônibus no trevo que dá acesso ao município de Boquim, localizado no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4458/indicacao_n_081_de_2023_gilberto_-_construcao_de_creche.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4458/indicacao_n_081_de_2023_gilberto_-_construcao_de_creche.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Unidade de Educação Infantil (creche), no conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4459/indicacao_n_082_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._jenipapo_quirino_araca_e_regiao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4459/indicacao_n_082_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._jenipapo_quirino_araca_e_regiao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Jenipapo, Quirino, Araça e região,  neste município.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4460/indicacao_n_083_de_2023_vilanio_-_notificacao_-_conclusao_de_calcamento_rua_santa_barbara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4460/indicacao_n_083_de_2023_vilanio_-_notificacao_-_conclusao_de_calcamento_rua_santa_barbara.pdf</t>
   </si>
   <si>
     <t>No sentido que notifiquem a empresa responsável pela conclusão do calçamento da rua Santa Bárbara, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4461/indicacao_n_084_de_2023_vilanio_-_reforma_da_estrutura_da_caixa_dagua_pov._estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4461/indicacao_n_084_de_2023_vilanio_-_reforma_da_estrutura_da_caixa_dagua_pov._estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada melhorias  na estrutura da caixa d’água do Povoado Estancinha 1, neste município.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4462/indicacao_n_085_de_2023_vilanio_-_semaforo_rod._antonio_m._menezes_na_altura_do_balneario_bica_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4462/indicacao_n_085_de_2023_vilanio_-_semaforo_rod._antonio_m._menezes_na_altura_do_balneario_bica_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de implantação de semáforo na rodovia Antônio Martins de Menezes, na altura do cruzamento entre as avenidas Sindicalista Antônio Francisco da Rocha e Governador Marcelo Déda (próximo ao Balneário Bica), neste município.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4463/indicacao_n_086_de_2023_vilanio_-_der_coloacao_de_postes_de_iluminacao_no_trecho_de_duplicacao_da_rodov._antonio_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4463/indicacao_n_086_de_2023_vilanio_-_der_coloacao_de_postes_de_iluminacao_no_trecho_de_duplicacao_da_rodov._antonio_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a colocação de postes de iluminação em todo o trecho de duplicação da  rodovia Antônio Martins de Menezes na cidade de Lagarto.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4464/indicacao_n_087_de_2023_vilanio_-_semaforo_avenida_brasilia_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4464/indicacao_n_087_de_2023_vilanio_-_semaforo_avenida_brasilia_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de implantação de semáforo na Avenida Brasília (nas proximidades do Hospital Universitário), neste município.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4465/indicacao_n_088_de_2023_valmir_-_recapeamento_da_pavimentacao_asfaltica_da_estacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4465/indicacao_n_088_de_2023_valmir_-_recapeamento_da_pavimentacao_asfaltica_da_estacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada o serviço de recapeamento da pavimentação asfáltica da comunidade Estação, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_n_089_de_2023_josivaldo_-_reforma_do_anexo_do_ginagio_do_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_n_089_de_2023_josivaldo_-_reforma_do_anexo_do_ginagio_do_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma no anexo do ginásio da Escola Municipal Arthur de Oliveira Reis, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4467/indicacao_n_090_de_2023_josivaldo_-_reforma__ginasio_do_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4467/indicacao_n_090_de_2023_josivaldo_-_reforma__ginasio_do_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam tomadas providências urgentes com relação ao telhado do ginásio da Escola Municipal Arthur de Oliveira Reis, que se encontra bastante danificado, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4468/indicacao_n_091_de_2023_josivaldo_-_retirada_da_bica_-_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4468/indicacao_n_091_de_2023_josivaldo_-_retirada_da_bica_-_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a retirada da bica da Escola Municipal Arthur de Oliveira Reis, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_n_092_de_2023_matheus_-__sinalizacoes_vertical_e_horizontal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_n_092_de_2023_matheus_-__sinalizacoes_vertical_e_horizontal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as sinalizações vertical e horizontal e instalação de redutores de velocidade na Rua Porfírio Bispo dos Santos, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_n_093_de_2023_washington_-_inicio_das_obras_do_povoados_itaperinha_dos_gatos_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_n_093_de_2023_washington_-_inicio_das_obras_do_povoados_itaperinha_dos_gatos_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam iniciadas as obras das pavimentações paralelepipedais dos povoados Rio Fundo e Itaperinha dos gatos, localizados neste município.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_n_094_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_n_094_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a ampliação da rede de abastecimento de água do Assentamento Irmã Doroti, neste município.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4486/indicacao_n_095_de_2023_josivaldo_-_recapeamento_asfaltico_rua_antonio_correia_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4486/indicacao_n_095_de_2023_josivaldo_-_recapeamento_asfaltico_rua_antonio_correia_dos_santos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recapeamento asfáltico, da rua Antônio Correia dos Santos (que dá acesso ao conjunto João Almeida Rocha), localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_n_096_de_2023_vilanio_-_convenio_prefeitura_e_deso_-jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_n_096_de_2023_vilanio_-_convenio_prefeitura_e_deso_-jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de uma parceria entre o Governo do Estado e a Prefeitura Municipal de Lagarto para a abertura de um escritório da Companhia de Saneamento de Sergipe (Deso), no povoado Jenipapo, neste município, acompanhado de uma equipe de manutenção para executar demandas da comunidade.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_n_097_de_2023_vilanio_-_convenio_prefeitura_e_deso_-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_n_097_de_2023_vilanio_-_convenio_prefeitura_e_deso_-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja firmada uma parceria entre a Prefeitura Municipal de Lagarto e a Companhia de Saneamento de Sergipe (Deso) para revitalizar a rodovia Antônio Martins de Menezes no trecho de pavimentação paralelepipedal, que foi danificada pelas obras de duplicação da Adutora do Piauitinga, neste município.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4474/indicacao_n_098_de_2023_genisson_-_semaforo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4474/indicacao_n_098_de_2023_genisson_-_semaforo_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de semáforo no cruzamento da Avenida Brasília com a Rodovia Rosendo Ribeiro de Souza  SE - 170 (próximo ao Hospital Universitário de Lagarto), neste município.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4475/indicacao_n_099__de_2023_soro_-_reforma_de_caixa_d_agua_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4475/indicacao_n_099__de_2023_soro_-_reforma_de_caixa_d_agua_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da  caixa d’água do Povoado Caraíbas, neste município.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4476/indicacao_n_100__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4476/indicacao_n_100__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Ponto de apoio da Saúde da Família, localizado no Assentamento Baixão, neste município.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_n_101__de_2023_soro_-_perfuracao_de_poco_artesiano_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_n_101__de_2023_soro_-_perfuracao_de_poco_artesiano_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja perfurado um poço artesiano no bairro Campo Novo, localizado no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_n_102_de_2023_vilanio_-_deso-_adequacao_na_adutora_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_n_102_de_2023_vilanio_-_deso-_adequacao_na_adutora_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas manobras de adequação na Adutora que traz água do município de Salgado para o povoado Colônia Treze, com o intuito de melhorar o abastecimento de água nos povoados Açuzinho, Luiz Freire, Cova da Onça, Rio das Vacas, Mangabeira, Caraíbas, Açu Velho e região, todos localizados no município de Lagarto.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_n_103__de_2023_soro_-_reforma_de_chafariz_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_n_103__de_2023_soro_-_reforma_de_chafariz_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do chafariz que fica localizado ao lado da Escola Municipal Alberto Santos Dumont no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_n_104_de_2023_marcelo_-_reforma_de_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_n_104_de_2023_marcelo_-_reforma_de_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada  reforma da Escola Municipal Edbaldo Contreira Celestino, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_n_105_de_2023_marcelo_-_terraplanagem_e_picarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_n_105_de_2023_marcelo_-_terraplanagem_e_picarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem na estrada que principal que liga os povoados Açuzinho ao Açu Velho, neste município.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_n_106_de_2023_vilanio_-_convenio_prefeitura_e_hospital_de_amor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_n_106_de_2023_vilanio_-_convenio_prefeitura_e_hospital_de_amor.pdf</t>
   </si>
   <si>
     <t>No sentido de que Prefeitura Municipal firme um convênio com Hospital de Amor para realização de exames e procedimentos cirúrgicos em pacientes oncológicos.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas ações de enfrentamento ao trabalho infantil no mercado municipal José Correia Sobrinho.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_n_108_de_2023_belizario_-_terraplanagem_e_picarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_n_108_de_2023_belizario_-_terraplanagem_e_picarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das vias públicas:_x000D_
     • Travessa Zefinha de Amélia;_x000D_
     • Travessa Zeca de Emílio e;_x000D_
     •  Travessa Queiroz. _x000D_
       Todas localizadas no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_n_109_de_2023_josivaldo-_abertura_de_rua_pista_do_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_n_109_de_2023_josivaldo-_abertura_de_rua_pista_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja providenciada a abertura de uma rua de acesso ligando a rodovia Antônio Martins de Menezes a pista do Cemitério de Santa Cruz, localizado no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4487/indicacao_n_110_de_2023_belizario_-_instalacao_de_caixa_coletora_de_material_reciclado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4487/indicacao_n_110_de_2023_belizario_-_instalacao_de_caixa_coletora_de_material_reciclado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das vias públicas:_x000D_
     • Rua São Vicente e;_x000D_
     • Travessa  Otilia Maria_x000D_
       Todas localizadas no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_n_111_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_da_quadra_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_n_111_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_da_quadra_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a cobertura da quadra do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4489/indicacao_n_112_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_compra_de_aparelho_de_ultrasson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4489/indicacao_n_112_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_compra_de_aparelho_de_ultrasson.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar para a Secretaria de Saúde, direcionada a compra de 2 (dois) aparelho de ultrassom, sendo um para o povoado Colônia Treze e outro para a cidade de Lagarto.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4490/indicacao_n_113_de_2023_josivan_-_manutencao_de_quadra_-conj._leonor_barreto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4490/indicacao_n_113_de_2023_josivan_-_manutencao_de_quadra_-conj._leonor_barreto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada manutenção na quadra poliesportiva, localizada no conjunto Leonor Barreto Franco “em frente ao cemitério do povoado Colônia Treze”, neste município.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4491/indicacao_n_114_de_2023_dwitht_-_perfuracao_de_poco_artesiano-acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4491/indicacao_n_114_de_2023_dwitht_-_perfuracao_de_poco_artesiano-acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a perfuração de um poço artesiano no povoado Açu Velho, localizado neste município.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4492/indicacao_n_115_de_2023_dwitht_-_deso_-_vazamentos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4492/indicacao_n_115_de_2023_dwitht_-_deso_-_vazamentos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto de todos os vazamentos de água das ruas da comunidade da Matinha, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4493/indicacao_n_116_de_2023_dwitht_-_reforma_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4493/indicacao_n_116_de_2023_dwitht_-_reforma_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da parada de ônibus da Rodovia SE-170, mais precisamente na entrada do Bairro Estação, neste município.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_n_117_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_no_bairro_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_n_117_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_no_bairro_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e “Operação tapa-buraco” em toda extensão do bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_n_118_de_2023_josivaldo-_revitalizacao_da_entrada_da_rua_enoque_amorim_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_n_118_de_2023_josivaldo-_revitalizacao_da_entrada_da_rua_enoque_amorim_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a revitalização do início da rua Enoque Amorim na entrada de acesso à Rodovia Rosendo Ribeiro de Souza, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_n_119_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_da_travessa_gilson_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_n_119_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_da_travessa_gilson_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e “Operação tapa-buraco” na travessa Gilson, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_n_120_de_2023_vilanio_-_deso-_doacao_de_canos_-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_n_120_de_2023_vilanio_-_deso-_doacao_de_canos_-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a doação de 200 metros de canos para a realização da extensão da rede de abastecimento de água, da rua Jairo de Oliveira Fontes, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_n_121_de_2023_josivaldo_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_n_121_de_2023_josivaldo_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido  de que, a Clínica de Saúde da Família José Antônio Maroto - “Clínica Maroto”, localizada no bairro Exposição, neste município, passe a realizar atendimento 24h.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_n_122_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_n_122_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_n_123_de_2023_vilanio_-__plataforma_digital_para_emissao_de_alvara_sanitario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_n_123_de_2023_vilanio_-__plataforma_digital_para_emissao_de_alvara_sanitario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado uma Plataforma Digital para emitir alvará sanitário de forma totalmente on-line.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_n_124_de_2023_marta_-_pintura_e_limpeza_do_ginasio_ribeirao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_n_124_de_2023_marta_-_pintura_e_limpeza_do_ginasio_ribeirao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pintura e limpeza da área externa do Ginásio de esporte Rosendo Ribeiro Filho “Ribeirão”, localizado na avenida Sindicalista Antônio Francisco da Rocha, neste município.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_n_125_de_2023_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_jose_patricio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_n_125_de_2023_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_jose_patricio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recapeamento asfáltico e implantação da sinalização horizontal e vertical, incluindo a pintura dos redutores de velocidade da Avenida Brasília, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_n_126_de_2023_vilanio_-_subprefeitura_-_pov._colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_n_126_de_2023_vilanio_-_subprefeitura_-_pov._colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de criação de uma subprefeitura no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4504/indicacao_n_127_de_2023_vilanio_-_pov._colonia_treze_-_distrito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4504/indicacao_n_127_de_2023_vilanio_-_pov._colonia_treze_-_distrito.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito um estudo para analisar a possibilidade de habilitar o Povoado Colônia Treze em Distrito municipal.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4505/indicacao_n_128_de_2023_valmir_-_limpeza_das_vias_do_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4505/indicacao_n_128_de_2023_valmir_-_limpeza_das_vias_do_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e capinação das vias públicas do bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4506/indicacao_n_129_de_2023_vilanio_-_redutores_de_velocidade_povoado_rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4506/indicacao_n_129_de_2023_vilanio_-_redutores_de_velocidade_povoado_rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados dois redutores de velocidade (quebra-molas) no povoado Rio das Vacas, nas proximidades da Escola Municipal e da Associação de Moradores, neste município.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4507/indicacao_n_130_de_2023_vilanio_-_deso-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4507/indicacao_n_130_de_2023_vilanio_-_deso-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água de aproximadamente 200 metros, na rua Jairo de Oliveira Fontes, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4508/indicacao_n_131_de_2023_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4508/indicacao_n_131_de_2023_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas na quadra poliesportiva e da praça de eventos, ambas localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4509/indicacao_n_132_de_2023_gilberto_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4509/indicacao_n_132_de_2023_gilberto_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das ruas do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4510/indicacao_n_133_de_2023_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4510/indicacao_n_133_de_2023_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Pombo, neste município.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4511/indicacao_n_134_de_2023_washington_-_reforma_da_ponte__povoado_saquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4511/indicacao_n_134_de_2023_washington_-_reforma_da_ponte__povoado_saquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da ponte do povoado Saquinho, localizados neste município.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_n_135_de_2023_washington_-__reforma_da_caixa_dagua_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_n_135_de_2023_washington_-__reforma_da_caixa_dagua_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da caixa d´água do povoado Mariquita de cima, neste município.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_n_136_de_2023_washington_-_limpeza_e_capinacao_dos_pov._mariquita_rio_fundo_e_candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_n_136_de_2023_washington_-_limpeza_e_capinacao_dos_pov._mariquita_rio_fundo_e_candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das ruas dos povoados Mariquita, Rio Fundo e Candeal da Tapera, localizados neste município.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_n_137_de_2023_washington_-_emenda_parlamentar_campo_de_futebol_povoado_quipe.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_n_137_de_2023_washington_-_emenda_parlamentar_campo_de_futebol_povoado_quipe.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de um campo de futebol no povoado Quipé, localizado neste município.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_n_138_de_2023_vilanio_-_doacao_de_traves_para_campo_de_futebol_da_escola_do_pov._rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_n_138_de_2023_vilanio_-_doacao_de_traves_para_campo_de_futebol_da_escola_do_pov._rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a doação de duas traves com redes, para o campo de futebol da escola municipal do povoado Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_n_139_de_2023_matheus_-_reforma_da_biblioteca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_n_139_de_2023_matheus_-_reforma_da_biblioteca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e reestruturação da Biblioteca Pública, com o objetivo de  melhorar o atendimento a população.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_n_140_de_2023_matheus_-_redutor_de_velocidade_quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_n_140_de_2023_matheus_-_redutor_de_velocidade_quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um redutor de velocidade (quebra-molas) no trecho entre o matadouro municipal e o conjunto habitacional Antônio Martins de Menezes.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4529/indicacao_n_141_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._retiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4529/indicacao_n_141_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._retiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do poço artesiano localizado no povoado Retiro, neste município.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4530/indicacao_n_142_de_2023_washington_-_cohidro_-_pov._flexa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4530/indicacao_n_142_de_2023_washington_-_cohidro_-_pov._flexa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Flecha, neste município.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4531/indicacao_n_143_de_2023_washington_-_cohidro_-_bonfim_e_pombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4531/indicacao_n_143_de_2023_washington_-_cohidro_-_bonfim_e_pombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de caixa d´água de 5 mil litros nos povoados Bonfim e Pombo, neste município.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4532/indicacao_n_144_de_2023_washington_-_ampliacao_do_cemiterio_do_povoado_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4532/indicacao_n_144_de_2023_washington_-_ampliacao_do_cemiterio_do_povoado_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a ampliação do cemitério localizado no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_n_145_de_2023_washington_-_ponto_marcacao_de_exame_povoado_olhos_d__agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_n_145_de_2023_washington_-_ponto_marcacao_de_exame_povoado_olhos_d__agua.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja implantado um ponto para marcação de exames no Posto de Saúde localizado no povoado Olhos d`Água, neste município.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_n_146__de_2023_josivaldo_-_revitalizacao_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_n_146__de_2023_josivaldo_-_revitalizacao_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_n_147__de_2023_josivaldo_-_reforma_do_curral_dos_bois_-_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_n_147__de_2023_josivaldo_-_reforma_do_curral_dos_bois_-_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do curral dos bois do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_n_148_de_2023_josivaldo_-_limpeza_de_ruas_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_n_148_de_2023_josivaldo_-_limpeza_de_ruas_loiola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e capinação das ruas da comunidade Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_n_149_de_2023_josivaldo_-_redutores_de_velocidade_loiola_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_n_149_de_2023_josivaldo_-_redutores_de_velocidade_loiola_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) nas principais ruas da comunidade do Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_n_150_de_2023_marcelo_-_reforma_de_quadra_no_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_n_150_de_2023_marcelo_-_reforma_de_quadra_no_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma na quadra poliesportiva José Pacheco Irmão – “PACHECÃO”, localizada nolargo do cemitério da Santa Cruz, Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_n_151_de_2023_vilanio__-_anatel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_n_151_de_2023_vilanio__-_anatel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de instalação de uma torre de telefonia da operadora CLARO, no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_n_152_de_2023_matheus_-.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_n_152_de_2023_matheus_-.pdf</t>
   </si>
   <si>
     <t>Solicitando o cumprimento da Lei 293/2009, que instituiu a Semana de Louvou e Ações de Graças por ocasião do aniversário do Município de Lagarto.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_n_153_de_2023_matheus_-_convenio_com_hrl.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_n_153_de_2023_matheus_-_convenio_com_hrl.pdf</t>
   </si>
   <si>
     <t>No sentido de que Prefeitura Municipal estudado a possibilidade de firmar um convênio com Hospital Regional de Lagarto para que o Município disponibilize uma equipe médica para realizar atendimento  de baixa complexidade, todos os dias da semana, no período das 19 hs as 07 hs.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_n_154_de_2023_matheus_-_terraplanagem_e_picarragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_n_154_de_2023_matheus_-_terraplanagem_e_picarragem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem na estrada da vargem, localizada no Povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_n_155_de_2023_washington_-_reforma_cemiterio_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_n_155_de_2023_washington_-_reforma_cemiterio_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do cemitério localizado no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_n_156_de_2023_washington_-_emenda_parlamentar_calcamento_povoado_piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_n_156_de_2023_washington_-_emenda_parlamentar_calcamento_povoado_piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção do calçamento em paralelepípedo do povoado Piabas, localizado neste município.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_n_157_de_2023_washington_-_reforma_da_escola_cleodice_soares_dos_santos_-_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_n_157_de_2023_washington_-_reforma_da_escola_cleodice_soares_dos_santos_-_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Cleodice Soares dos Santos, localizada no povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_n_158_de_2023_washington_-_emenda_parlamentar_calcamento_pov._mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_n_158_de_2023_washington_-_emenda_parlamentar_calcamento_pov._mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção do calçamento em paralelepípedo do povoado Mariquita de Cima, localizado neste município.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4547/indicacao_n_159_de_2023_marta_-_emenda_parlamentar_construcao_de_quadra_no_povoado_fazenda_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4547/indicacao_n_159_de_2023_marta_-_emenda_parlamentar_construcao_de_quadra_no_povoado_fazenda_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de uma quadra poliesportiva no Povoado Fazenda Grande, localizado neste município.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4548/indicacao_n_160_de_2023_josivan_-_cohidro_perfuracao_de_pocos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4548/indicacao_n_160_de_2023_josivan_-_cohidro_perfuracao_de_pocos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos dos povoados abaixo elencados:_x000D_
     • Povoado Galo Assanhado;_x000D_
     • Na comunidade da Pista 03 e;_x000D_
     • No Povoado Cova da Onça. Todos localizados neste.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Amilton Fontes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4549/indicacao_n_161_de_2023_amilton_-_bracos_da_iluminacao_publica_-_rua_joao_marcos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4549/indicacao_n_161_de_2023_amilton_-_bracos_da_iluminacao_publica_-_rua_joao_marcos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocados braços da iluminação pública nos novos potes da rua João Marcos (antiga rua São José), no trecho que vai da entrada da comunidade Catita ao Parque de Vaquejada Zezé Rocha, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4550/indicacao_n_162_de_2023_josivan_-_emenda_deputada_aurea_ribeiro_perfuracao_de_pocos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4550/indicacao_n_162_de_2023_josivan_-_emenda_deputada_aurea_ribeiro_perfuracao_de_pocos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, no sentido que sejam perfurados poços artesianos dos povoados abaixo elencados:_x000D_
     • Povoado Galo Assanhado;_x000D_
     • Na comunidade da Pista 03 e;_x000D_
     • No Povoado Cova da Onça. Todos localizados neste.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4551/indicacao_n_163_de_2023_gilberto_-_carro_boiadeiro_para_captura_de_animais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4551/indicacao_n_163_de_2023_gilberto_-_carro_boiadeiro_para_captura_de_animais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja utilizado efetivamente o carro boiadeiro para a captura de animais que estejam soltos nas vias e logradouros públicos do Povoado Jenipapo e região.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4552/indicacao_n_164_de_2023_belizario_-_recuperacao_de_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4552/indicacao_n_164_de_2023_belizario_-_recuperacao_de_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recuperação da pavimentação paralelepipedal da rua “A” e urbanização do largo que ficam localizados no Povoado Fuzuê, neste município.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_n_165_de_2023_gilberto_-_construcao_de_abrigo_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_n_165_de_2023_gilberto_-_construcao_de_abrigo_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas nos abrigos de ônibus da Rodovia 160/SE, que atravessa os Povoados Urubutinga, Brasília e Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_n_166_de_2023_gilberto_-_sinalizacoes_do_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_n_166_de_2023_gilberto_-_sinalizacoes_do_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam revitalizadas as sinalizações horizontal e vertical das vias e dos redutores de velocidade (quebra-molas) das ruas do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_n_167_de_2023_vilanio_-_reforma_da_praca_do_pov._mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_n_167_de_2023_vilanio_-_reforma_da_praca_do_pov._mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização com pintura e  colocação de bancos na praça em frente a Igreja João Batista, localizada no povoado Mangabeira, neste município.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_n_168_de_2023_vilanio_-_colocacao_de_monumento_na_praca_do_pov._mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_n_168_de_2023_vilanio_-_colocacao_de_monumento_na_praca_do_pov._mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um monumento de São João Batista (Padroeiro do povoado Mangabeira), na praça que fica em frente a Igreja São João Batista, localizada no povoado acima citado, neste município.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_n_169_de_2023_vilanio_-__traves_e_limpeza_do_campo_de_futebol_assentamento_caboclo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_n_169_de_2023_vilanio_-__traves_e_limpeza_do_campo_de_futebol_assentamento_caboclo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitos os serviços de colocação de traves de ferro e limpeza e rapinagem do campo de futebol do Assentamento Caboclo, localizado neste município.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_n_170_de_2023_marta_-_construcao_de_creche_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_n_170_de_2023_marta_-_construcao_de_creche_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Unidade de Educação Infantil (creche), no Bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_n_171_de_2023_marta_-_reforma__ginasio_do_frei_cristovao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_n_171_de_2023_marta_-_reforma__ginasio_do_frei_cristovao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do ginásio da Escola Municipal Arthur de Oliveira Reis, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_n_172_de_2023_josivaldo_-_picarragem_pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_n_172_de_2023_josivaldo_-_picarragem_pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem, terraplanagem, desobstrução e trocas necessárias das manilhas de esgoto da estrada do povoado Pururuca, localizado neste município.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_n_173_de_2023_marta_-_reforma__de_pavimentacao_asfaltica_e_bueiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_n_173_de_2023_marta_-_reforma__de_pavimentacao_asfaltica_e_bueiro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de  recuperação da pavimentação asfáltica e do bueiro que ficam localizados na passagem da rua Antônio Simões Filho com a Avenida Sindicalista Antônio Francisco da Rocha, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_n_174_de_2023_vilanio_-_limpeza_dos_campos_de_futebol_colonia_treze_e_rio_das_vacas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_n_174_de_2023_vilanio_-_limpeza_dos_campos_de_futebol_colonia_treze_e_rio_das_vacas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem através da empresa RAMAC, dos campos de futebol dos povoados Colônia Treze e Rio das Vacas, localizados neste município.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_n_175_de_2023_matheus_-_limpeza_e_revitalizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_n_175_de_2023_matheus_-_limpeza_e_revitalizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas a limpeza e revitalização do calçadão da Rua Dom Pedro II, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_n_176_de_2023_josivaldo_-_pavimentacao_asfaltica_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_n_176_de_2023_josivaldo_-_pavimentacao_asfaltica_loiola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas não pavimentadas da comunidade do Loiola, localizada no Bairro São José.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4567/indicacao_n_177_de_2023_washington_-_governo_-_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4567/indicacao_n_177_de_2023_washington_-_governo_-_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes localidades:_x000D_
 _x000D_
     • Povoado Tapera dos Modestos – 2 km;_x000D_
     • Povoado Rio Fundo - 4 km;_x000D_
     • Povoado Piabas – 3 km;_x000D_
     • Povoado Bonfim – 3 km e;_x000D_
     • Povoado Quilombo – 3 km, todos localizados neste município.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4568/indicacao_n_178_de_2023_josivan_-_construcao_e_finalizacao_de__muro_de_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4568/indicacao_n_178_de_2023_josivan_-_construcao_e_finalizacao_de__muro_de_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados: _x000D_
 _x000D_
     • Construção do muro da Escola Municipal João Barbosa Neto - Pista 3;_x000D_
     • Construção do muro da Escola Municipal Laudelino Prata Loiola- Pista do Pau Grande;_x000D_
     • Finalização do muro da Escola Municipal João Paulo Rodrigues, Pista do Açu, todas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_n_179_de_2023_gilberto_-_pavimentacao_asfaltica_do_conjunto_sao_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_n_179_de_2023_gilberto_-_pavimentacao_asfaltica_do_conjunto_sao_francisco.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam pavimentadas com borra asfáltica as ruas do Conjunto São Francisco, que fica localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4570/indicacao_n_180_de_2023_josivaldo_-_religacao_da_energia_do_parque_nicolau.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4570/indicacao_n_180_de_2023_josivaldo_-_religacao_da_energia_do_parque_nicolau.pdf</t>
   </si>
   <si>
     <t>No sentido que seja tomadas as medidas necessárias junto a ENERGISA para a religação do fornecimento de energia elétrica do Parque de Exposição Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_n_181_de_2023_belizario_-_regulamentacao_das_faixas_de_pedestres.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_n_181_de_2023_belizario_-_regulamentacao_das_faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de uma  regulamentação que disponha sobre a demarcação das faixas de pedestres (faixa de segurança) no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4572/indicacao_n_182_de_2023_josivaldo_-_terraplanagem_e_picarragem_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4572/indicacao_n_182_de_2023_josivaldo_-_terraplanagem_e_picarragem_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem na estrada do Povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4573/indicacao_n_183_de_2023_vilanio_-_transporte_de_pacientes_para_a_capital.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4573/indicacao_n_183_de_2023_vilanio_-_transporte_de_pacientes_para_a_capital.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um ônibus para transportar pacientes dos Povoados Colônia Treze, Brasília, Jenipapo e região, todas as sextas-feiras, às 5h da manhã, com destino a cidade de Aracaju, para a realização de seus tratamentos de saúde.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4574/indicacao_n_184_de_2023_matheus_-_instalacao_de_sistema_de_monitoramento_de_video_nas_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4574/indicacao_n_184_de_2023_matheus_-_instalacao_de_sistema_de_monitoramento_de_video_nas_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados sistemas de monitoramento de vídeos em todas as escolas municipais.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4575/indicacao_n_185_de_2023_matheus_-_ronda_escolar_da_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4575/indicacao_n_185_de_2023_matheus_-_ronda_escolar_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas “rondas escolares” pela Guarda Municipal nas proximidades das unidades de ensino públicas e privadas do município.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_n_186_de_2023_marcelo_-_instalacao_de_chafariz_-pista_do_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_n_186_de_2023_marcelo_-_instalacao_de_chafariz_-pista_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um chafariz na pista do cemitério, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_n_187_de_2023_valmir_-_limpeza_de_boeiros_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_n_187_de_2023_valmir_-_limpeza_de_boeiros_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e     desobstrução da rede de esgoto do bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_n_188_de_2023_washington_-_placas_denominativas_nas_ruas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_n_188_de_2023_washington_-_placas_denominativas_nas_ruas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas denominativas nas seguintes ruas:_x000D_
 _x000D_
     • Rua professora Josefina Hermenegilda dos Santos;_x000D_
     • Rua David Pereira Santos;_x000D_
     • Rua Maria Bispo dos Santos;_x000D_
     • Iraci Correia de Souza;_x000D_
     • José Elias Santana;_x000D_
     • Júlio Silva de Oliveira;_x000D_
     • Praça Largo da Flora e;_x000D_
     • Rua Antônio Soldado, todas localizadas no povoado Olhos D`Água, neste município.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_n_189_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_n_189_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de capinagem e a recuperação do calçamento da rua José de Oliveira (conhecida por rua Caxangá Diesel), no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_n_190_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_n_190_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado serviço de capinagem e a recuperação do calçamento da rua Hermenegildo Lima de Araújo e demais ruas do bairro Horta, neste município.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_n_191_de_2023_matheus_-_curso_de_defesa_pessoal_para_professores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_n_191_de_2023_matheus_-_curso_de_defesa_pessoal_para_professores.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ofertado aos profissionais e professores da rede municipal de ensino um curso de defesa pessoal.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_n_192_de_2023_matheus_-_criacao_de_um_centro_psicopedagogico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_n_192_de_2023_matheus_-_criacao_de_um_centro_psicopedagogico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um Centro de Apoio Psicopedagógico para atender aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_n_193_de_2023_marcelo_-_banheiros_publicos_praca_santa_luzia-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_n_193_de_2023_marcelo_-_banheiros_publicos_praca_santa_luzia-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos banheiros públicos na praça Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_n_194_de_2023_washington_-__calcamento_povoado_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_n_194_de_2023_washington_-__calcamento_povoado_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal de toda a extensão da estrada principal do povoado Olhos D’Água, localizado neste município.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_n_195_de_2023_washington_-_reposicao_e_poda_de_arvores_olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_n_195_de_2023_washington_-_reposicao_e_poda_de_arvores_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição das lâmpadas da iluminação pública e da poda das árvores da praça do povoado Olhos D’Água, neste município.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4589/indicacao_n_196_de_2023_marcelo_-_compra_de_terreno_e_doacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4589/indicacao_n_196_de_2023_marcelo_-_compra_de_terreno_e_doacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da compra de um terreno e doação do mesmo para construção de um campo de futebol, aos moradores da Pista do Açu, localizada no povoado Colônia Treze, nesse município.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_n_197_de_2022_josivaldo_-_capacitacao_dos_servidores_publicos_para_atender_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_n_197_de_2022_josivaldo_-_capacitacao_dos_servidores_publicos_para_atender_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a capacitação de todos os Servidores Públicos Municipais para o atendimento à pessoa com deficiência.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_n_198__de_2023_washington_capinagem_e_revitalizacao_doc_calcamento_do_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_n_198__de_2023_washington_capinagem_e_revitalizacao_doc_calcamento_do_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e recuperação do calçamento do residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_n_199__de_2023_dwitht_-_limpeza_joao_almeida_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_n_199__de_2023_dwitht_-_limpeza_joao_almeida_rocha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem do conjunto Dr. João Almeida Rocha, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_n_200_de_2023_matheus_-_semaforos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_n_200_de_2023_matheus_-_semaforos.pdf</t>
   </si>
   <si>
     <t>No sentido de que aja abertura de processo licitatório para aquisição de semáforos inteligentes para o município de Lagarto.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_n_201_de_2023_matheus_-_aquisicao_de_veiculos_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_n_201_de_2023_matheus_-_aquisicao_de_veiculos_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido de que aja abertura de processo licitatório para aquisição ou locação de veículos para a Guarda Municipal de Lagarto.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4595/indicacao_n_202_de_2023_gilberto_-_fumace_nos_povoados_brasilia_jenipapo_e_regiao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4595/indicacao_n_202_de_2023_gilberto_-_fumace_nos_povoados_brasilia_jenipapo_e_regiao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para os povoados Brasília, Jenipapo e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4597/indicacao_n_203_de_2023_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4597/indicacao_n_203_de_2023_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4598/indicacao_n_204_de_2023_amilton_-_ampliacao_da_coleta_de_lixo_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4598/indicacao_n_204_de_2023_amilton_-_ampliacao_da_coleta_de_lixo_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o serviço de coleta de lixo do povoado Barro Vermelho, neste município, passando a coletar três dias por semana, atualmente a coleta é realizada em um único dia.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4599/indicacao_n_205_de_2023_washington_-_cohidro_-_pov._flexa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4599/indicacao_n_205_de_2023_washington_-_cohidro_-_pov._flexa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois redutores de velocidade (quebra-molas), nas proximidades da floricultura Rosa Vermelha, na rua Tobias Barreto, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4601/indicacao_n_207_de_2023___valmir_-_cemiterio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4601/indicacao_n_207_de_2023___valmir_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um moderno canteiro central no Largo do Cemitério (ao lado do cemitério Senhor do Bonfim), localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_n_208__de_2023_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_n_208__de_2023_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação do calçamento  da Avenida Senador Francisco Leite Neto, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_n_209_de_2023_marta_-_reforma_de_abrigo_de_onibus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_n_209_de_2023_marta_-_reforma_de_abrigo_de_onibus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma no abrigo de ônibus localizado entre a Escola Municipal Monsenhor Jason Barbosa e a Confraria Paulistana, no povoado Várzea dos Cágados, Rodovia Antônio Martins de Menezes, neste município.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_n_210_de_2023_marta_-_limpeza_e_capinagem_no_bairro_horta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_n_210_de_2023_marta_-_limpeza_e_capinagem_no_bairro_horta.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do bairro Horta, localizado neste município.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_n_211_de_2023_amilton_-_limpeza_e_capinagem_rua_jeova_de_souza_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_n_211_de_2023_amilton_-_limpeza_e_capinagem_rua_jeova_de_souza_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem da rua Jeová de Souza Pereira, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_n_212_de_2023_vilanio_-_rede_de_protecao_-_quadra_pachecao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_n_212_de_2023_vilanio_-_rede_de_protecao_-_quadra_pachecao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada rede de proteção na quadra poliesportiva José Pacheco Irmão – “PACHECÃO”, localizada na pista do cemitério da Santa Cruz, Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_n_213_de_2023_vilanio_-_reposicao_de_lampadas_-_estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_n_213_de_2023_vilanio_-_reposicao_de_lampadas_-_estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública dos povoados Estancinha I e Estancinha II, localizados neste município.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_n_214_de_2023_vilanio_-_limpeza_de_boeiro_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_n_214_de_2023_vilanio_-_limpeza_de_boeiro_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e desobstrução do bueiro que está localizado próximo a creche Santa Luzia, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_n_215_de_2023_vilanio_-_loterica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_n_215_de_2023_vilanio_-_loterica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de uma nova Lotérica no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_n_216_de_2023_vilanio__-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_n_216_de_2023_vilanio__-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja pavimentada com borra asfáltica a avenida Antônio Martins de Menezes, que foi danificada pelas obras de duplicação da Adutora do Piauitinga, a avenida está localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4611/indicacao_n_217_de_2023_genisson_-_substituicao_da_tampa_de_bueiro_rua_jose_valentim_do_nascimento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4611/indicacao_n_217_de_2023_genisson_-_substituicao_da_tampa_de_bueiro_rua_jose_valentim_do_nascimento.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição da tampa do bueiro da rua José Valentim do Nascimento, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4612/indicacao_n_218_de_2023_marta_-_banheiros_quimicos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4612/indicacao_n_218_de_2023_marta_-_banheiros_quimicos.pdf</t>
   </si>
   <si>
     <t>No sentido que os responsáveis pela instalação dos banheiros químicos que serão usados no Festival da Mandioca, busque um local adequado para a disposição dos mesmos, evitando colocá-los nas proximidades do Mercado Municipal, neste município.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4613/indicacao_n_219_de_2023_soro_-_limpeza_e_capinagem_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4613/indicacao_n_219_de_2023_soro_-_limpeza_e_capinagem_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das praças e ruas  do povoado Brasília, localizado neste município.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4614/indicacao_n_220_de_2023_soro_-__poda_de_arvores_-_bairro_campo_novo-pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4614/indicacao_n_220_de_2023_soro_-__poda_de_arvores_-_bairro_campo_novo-pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de poda das árvores do bairro Campo Novo, localizado no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4618/indicacao_n_221_de_2023_valmir_-_construcao_de_praca_-residencial_campo_da_vila.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4618/indicacao_n_221_de_2023_valmir_-_construcao_de_praca_-residencial_campo_da_vila.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no residencial Campo da Vila, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4619/indicacao_n_222_de_2023_marcelo_-_redutores_de_velocidade_nas_entrada_da_comunidade_novo_paraiso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4619/indicacao_n_222_de_2023_marcelo_-_redutores_de_velocidade_nas_entrada_da_comunidade_novo_paraiso.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), entre as rodovias Antônio Martins de Menezes e Lourival Batista, mais precisamente nas imediações da entrada da comunidade Novo Paraíso (em frente a Zé Carlos da churrascaria), localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4620/indicacao_n_223_de_2023_josivaldo_-_recuperacao_de_pavimentacao_-_rua_carlos_francisco_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4620/indicacao_n_223_de_2023_josivaldo_-_recuperacao_de_pavimentacao_-_rua_carlos_francisco_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação da rua Carlos Francisco de Jesus, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4621/indicacao_n_224_de_2023_vilanio_-_reforma_e_ampliacao_-posto_pov._mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4621/indicacao_n_224_de_2023_vilanio_-_reforma_e_ampliacao_-posto_pov._mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realiza reforma e ampliação da Unidade Básica de Saúde, localizada no povoado Mangabeira, neste município.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_n_225_de_2023_matheus_-_meis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_n_225_de_2023_matheus_-_meis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ofertado atendimento para auxiliar a abertura de MEIs. Em atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4623/indicacao_n_226_de_2023_matheus_-__estudo_de_estatuto_para_desburocratizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4623/indicacao_n_226_de_2023_matheus_-__estudo_de_estatuto_para_desburocratizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito estudo de Estatuto de Desburocratização para o Município de Lagarto.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4624/indicacao_n_227_de_2023_matheus_-_aumento_da_rpv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4624/indicacao_n_227_de_2023_matheus_-_aumento_da_rpv.pdf</t>
   </si>
   <si>
     <t>No sentido que haja aumento no valor da RPV (Requisição de Pequeno Valor).</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4625/indicacao_n_228_de_2023_matheus_-__pro-_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4625/indicacao_n_228_de_2023_matheus_-__pro-_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas atualizações e melhoramentos do “Pro Lagarto”.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_n_229_de_2023_washington_-_coderse_-_caixa_dagua__pov._caraiba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_n_229_de_2023_washington_-_coderse_-_caixa_dagua__pov._caraiba.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de caixa d´água de 10 mil litros no povoado Caraíba, neste município.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_n_230_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_e_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_n_230_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_e_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), na avenida Deijaniro Jonas - Rodovia SE-270, mais precisamente nas imediações da entrada do bairro Pratas e do Residencial Kaptiva, neste município.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_n_231_de_2023_dwitht_-_calcamento_rua_antonio_porfirio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_n_231_de_2023_dwitht_-_calcamento_rua_antonio_porfirio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da rua Antônio de Porfírio (no trecho que se inicia ao lado do Ginásio de Esportes Ribeirão), localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_n_232_de_2023_josivan_-_construcao_de__muro_de_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_n_232_de_2023_josivan_-_construcao_de__muro_de_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados: _x000D_
 _x000D_
     • Construção do muro da Escola Municipal Frei Aloísio Libório de Carvalho – Localizada no povoado Carro Quebrado e;_x000D_
     • Construção do muro da Escola Municipal Augusto Prado Franco- Localizada no Povoado Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_n_233_de_2023_valmir_-_revitalizacao_praca_rosa_venerini.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_n_233_de_2023_valmir_-_revitalizacao_praca_rosa_venerini.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Beata Rosa Venerini, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_n_234_de_2023_matheus_-__restaurante_popular.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_n_234_de_2023_matheus_-__restaurante_popular.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um RESTAURANTE POPULAR com preço acessível às pessoas de baixa renda.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_n_235_de_2023_matheus_-_telefone_desefa_civil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_n_235_de_2023_matheus_-_telefone_desefa_civil.pdf</t>
   </si>
   <si>
     <t>A instalação do número “199”ou de um outro número de telefone (que seja amplamente divulgado nos meios de comunicação), no município de Lagarto, servindo como base para o contato da população com a Defesa Civil municipal.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_n_236_de_2023_matheus_-_acolhimento_a_moradores_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_n_236_de_2023_matheus_-_acolhimento_a_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um centro de acolhimento para as pessoas em situação de rua.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_n_237_de_2023_matheus_-_telefone_semop.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_n_237_de_2023_matheus_-_telefone_semop.pdf</t>
   </si>
   <si>
     <t>No sentido que seja divulgado um contato telefônico ativo da SEMOP - Defesa Civil, DTTU e GML.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4668/indicacao_n_238_de_2023_dwitht_-_calcamento_rua_e.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4668/indicacao_n_238_de_2023_dwitht_-_calcamento_rua_e.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da rua E (no trecho entre as ruas José Silveira Lins e Simão Dias), localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4669/indicacao_n_239_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_residencial_kaptiva_e_quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4669/indicacao_n_239_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_residencial_kaptiva_e_quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade na Rodovia SE-270, mais precisamente nas imediações da entrada do bairro Pratas, do Residencial Kaptiva e da entrada principal do povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_n_240_de_2023_rubens_-___campo_de_futebol_pov._brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_n_240_de_2023_rubens_-___campo_de_futebol_pov._brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de aquisição de um terreno para a construção de um campo de futebol no povoado Brejo, localizado neste município.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_n_241_de_2023_matheus_-_construcao_de_praca_-_conjunto_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_n_241_de_2023_matheus_-_construcao_de_praca_-_conjunto_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça (equipada com parque infantil e aparelhos para prática de atividade física), no conjunto Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_n_242_de_2023_matheus_-_limpeza_e_capinagem_conj._antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_n_242_de_2023_matheus_-_limpeza_e_capinagem_conj._antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados periodicamente os serviços de limpeza e capinagem das vias do conjunto Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_n_243_de_2023_genisson_-_limpeza_e_capinagem_residencial_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_n_243_de_2023_genisson_-_limpeza_e_capinagem_residencial_silvio_romero.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do residencial Sílvio Romero, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4697/indicacao_n_244__de_2023_dwitht__-_instalacao_de_porticos_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4697/indicacao_n_244__de_2023_dwitht__-_instalacao_de_porticos_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados pórticos, na rodovia SE-160 mais precisamente nas duas entradas do povoado Brasília (sendo um no sentido Lagarto - povoado Brasília e o outro no sentido povoado Jenipapo – povoado Brasília), neste município.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_n_245_de_2023_josivaldo_-_adelina_maria_-_laudelino_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_n_245_de_2023_josivaldo_-_adelina_maria_-_laudelino_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de aquisição do imóvel do Colégio Cenecista Laudelino Freire e que no mesmo passe a funcionar a Escola Municipal Adelina Maria de Santana Souza e o prédio onde hoje está alocada essa Escola Municipal, passe a funcionar o Centro de Especialidades, neste município.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_n_246_de_2023_josivaldo_criacao_de_equipe_operacao_tapa-buraco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_n_246_de_2023_josivaldo_criacao_de_equipe_operacao_tapa-buraco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criada uma equipe para a realização de serviços de “tapa-buraco” em todo município.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4700/indicacao_n_247__de_2023_josivaldo_-_emenda_ao_senador_alessandro-_reforma_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4700/indicacao_n_247__de_2023_josivaldo_-_emenda_ao_senador_alessandro-_reforma_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a reforma do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, no município de Lagarto.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4701/indicacao_n_248_de_2023_matheus_-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4701/indicacao_n_248_de_2023_matheus_-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido  de combater os pontos ilegais de descarte de lixo por todo o município, com a implantação de pontos fixos de coletas, com placa afixada com os horários e dias de coleta, atendendo aos constantes apelos da população.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4702/indicacao_n_249_de_2023_matheus_-_residos_solidos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4702/indicacao_n_249_de_2023_matheus_-_residos_solidos.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam implantados locais compostagem nas escolas municipais como política pública de reaproveitamento de resíduos sólidos.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4703/indicacao_n_250_de_2023_marcelo_-_limpeza_capinagem_e_embarcadores_pov._colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4703/indicacao_n_250_de_2023_marcelo_-_limpeza_capinagem_e_embarcadores_pov._colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços abaixo elencados:_x000D_
 _x000D_
     • Limpeza e capinagem do trecho entre o posto de gasolina e a casa do ex-vereador Denilson (ponto de partida da festa do Casamento do Matuto) e;_x000D_
 _x000D_
     • Embarcadores para os animais que participarão do evento citado, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4704/indicacao_n_251__de_2023_josivaldo_-posto_de_saude_e_creche-_bairro_pratas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4704/indicacao_n_251__de_2023_josivaldo_-posto_de_saude_e_creche-_bairro_pratas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam retomadas as obras de construção da Unidade Básica de Saúde e da Creche, localizadas no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4705/indicacao_n_252_de_2023_josivaldo_-reposicao_de_lampadas_pov._fazenda_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4705/indicacao_n_252_de_2023_josivaldo_-reposicao_de_lampadas_pov._fazenda_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública da estrada principal do povoado Fazenda Grande, localizado neste município.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_n_253_de_2023_matheus_-_mapa_do_festoval_da_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_n_253_de_2023_matheus_-_mapa_do_festoval_da_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja divulgado o mapa do Festival da Mandioca 2023.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_n_254_de_2023_matheus_-_limpeza_e_reforma_da_praca_da_rodoviaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_n_254_de_2023_matheus_-_limpeza_e_reforma_da_praca_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada limpeza periódica e reforma da praça Antônio da Silva Vieira (Praça da Estação Rodoviária de Lagarto), localizada na rua Defensor Joaquim Prata Souza, bairro Centro,  neste município.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_n_255_de_2023_matheus_-_unidade_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_n_255_de_2023_matheus_-_unidade_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido de tornar a Unidade de Saúde Antônio Maroto 24 horas pelo menos durantes os festejos juninos que ocorrerão neste município,  atendendo aos constantes apelos dos usuários do Sistema Único de Saúde – SUS.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_n_256_de_2023_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_n_256_de_2023_matheus.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a divulgação maciça pelos meios de comunicação institucional do município dos objetos que poderão entrar e os que não poderão ingressar no evento Festival da Mandioca, desde já, solicitando a liberação de entrada de bebidas em embalagens plásticas, copos plásticos, acrílico e térmicos.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_n_257_de_2023_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_n_257_de_2023_matheus.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a divulgação maciça pelos meios de comunicação institucional do município, da localização do camarote da acessibilidade para pessoas portadoras de necessidades especiais, incluindo o local de entrada e o trecho a ser percorrido.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_n_258_de_2023_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_n_258_de_2023_matheus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada limpeza diária dos banheiros e adjacências do local do evento Festival da Mandioca para evitar fedentina e prejuízos aos comerciantes da circunvizinhança, incluindo  os banheiros do Mercado Municipal José Corrêa Sobrinho.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_n_259_de_2023_marta_-_aquisicao_de_carro_para_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_n_259_de_2023_marta_-_aquisicao_de_carro_para_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adquirido um veículo para a Guarda Municipal, deste município.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_n_260_de_2023_matheus_-_merenda_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_n_260_de_2023_matheus_-_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feita a entrega de merendas aos alunos em forma de cesta básica, no período de férias escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_n_261_de_2023_valmir_-_perfuracao_de_poco_artesiano_no_povoado_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_n_261_de_2023_valmir_-_perfuracao_de_poco_artesiano_no_povoado_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja perfurado um poço artesiano no Povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_n_262_de_2023_gilberto_-_calcamento_das_ruas_do_povaodo_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_n_262_de_2023_gilberto_-_calcamento_das_ruas_do_povaodo_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais vias “Rua nova” e “Estrada Várzea dos espinhos”, ambas localizadas no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_n_263_de_2023_gilberto_-_contratacao_de_coveiro_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_n_263_de_2023_gilberto_-_contratacao_de_coveiro_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de contratação de um coveiro para o cemitério do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_n_264_de_2023_vilanio_-_implatacao_de_centros_de_ecoterapia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_n_264_de_2023_vilanio_-_implatacao_de_centros_de_ecoterapia.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja analisada a possibilidade de implantação de Centros de Ecoterapia nos Povoados Colônia Treze e Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_n_265_de_2023_vilanio_-_placas_de_sinalizacao_povoado_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_n_265_de_2023_vilanio_-_placas_de_sinalizacao_povoado_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de sinalização de redutores de velocidade na pista do Açuzinho, onde recentemente foi feita a pavimentação asfáltica, neste município.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_n_266__de_2023_dwitht_-_recuperacao_das_estradas_dos_assentamentos_uberaba_baixao_rosali_nunes_antonio_e_dr_joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_n_266__de_2023_dwitht_-_recuperacao_das_estradas_dos_assentamentos_uberaba_baixao_rosali_nunes_antonio_e_dr_joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação das estradas dos assentamentos Uberaba, Baixão, Rosali Nunes, Antônio Conselheiro e Dr João, localizados neste município.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_n_267_de_2023_vilanio_-_redutores_de_velocidade_-_radares_-_rodovia_lourival_batista_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_n_267_de_2023_vilanio_-_redutores_de_velocidade_-_radares_-_rodovia_lourival_batista_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (radares), na rodovia Lourival Batista, mais precisamente nas proximidades do balão e da churrascaria de Zé Carlos, localizados no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_n_268_de__2023_vilanio_-_multirao_para_retirada_de_rg.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_n_268_de__2023_vilanio_-_multirao_para_retirada_de_rg.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão para a emissão de carteira de identidade, no município de Lagarto.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_n_269_de_2023_matheus_-_ajuda_ao_grupo_folclorico_parafusos_e_pifano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_n_269_de_2023_matheus_-_ajuda_ao_grupo_folclorico_parafusos_e_pifano.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade do Poder Executivo municipal ajudar os custos de viagem, hospedagens e alimentação dos membros dos grupos folclóricos Parafusos, Taeiras e Pífanos que participarão do 59º Festival de Folclore da cidade de Olímpia/SP.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_n_270_de_2023___vilanio_-__residencial_laranjeiras_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_n_270_de_2023___vilanio_-__residencial_laranjeiras_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja incluído no Programa Minha Casa Minha Vida, em parceria com o governo Federal, a segunda etapa do empreendimento residencial Laranjeiras, localizado no povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_n_271_de_2023_dwitht_-__poda_de_arvores_-_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_n_271_de_2023_dwitht_-__poda_de_arvores_-_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de poda das árvores localizadas em frente a Escola Raimunda Reis, no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_n_272_de_2023_dwitht_-__revitalizacao_pov._boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_n_272_de_2023_dwitht_-__revitalizacao_pov._boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados no povoado Boa Vista (vizinho ao povoado Brasília), neste município, os serviços abaixo elencados:_x000D_
     • Revitalização (pintura) da Escola Municipal Jaconias de Almeida;_x000D_
     • Pintura do Cemitério e;_x000D_
     • Recuperação das estradas.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4772/indicacao_n_273_de_2023_washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4772/indicacao_n_273_de_2023_washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de  limpeza e revitalização da Cachoeira do Saboeiro, localizada do Assentamento Saboeiro, neste município.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4773/indicacao_n__274_de_2023_matheus_-_contato_telefonico_para_a_coleta_de_animais_nas_vias_pela_sec._obras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4773/indicacao_n__274_de_2023_matheus_-_contato_telefonico_para_a_coleta_de_animais_nas_vias_pela_sec._obras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado à população lagartense e região circunvizinha contato telefônico para que os cidadãos consigam entram em contato com os referidos órgãos responsáveis pela captura de animais soltos em vias públicas.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4774/indicacao_n__275_de_2023_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4774/indicacao_n__275_de_2023_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua do campo velho, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_n__276_de_2023_gilberto_-_calcamento_da_vila_povoado_araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_n__276_de_2023_gilberto_-_calcamento_da_vila_povoado_araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da vila de Seu Zé Luiz, localizada no Povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4776/indicacao_n__277_de_2023_gilberto_-_continuacao_da_construcao_do_calcamento_do_povoado_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4776/indicacao_n__277_de_2023_gilberto_-_continuacao_da_construcao_do_calcamento_do_povoado_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam retomadas as obras de pavimentação paralelepipedal do Povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4777/indicacao_n_278_de_2023_josivan_-_construcao_de_rede_de_abastecimento_de_agua_cohidro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4777/indicacao_n_278_de_2023_josivan_-_construcao_de_rede_de_abastecimento_de_agua_cohidro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção de rede de abastecimento de água no poço artesiano localizado no Povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4778/indicacao_n_279_de_2023_dwitht_-_pavimentacao_ruas_10_e_14.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4778/indicacao_n_279_de_2023_dwitht_-_pavimentacao_ruas_10_e_14.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das ruas “10” e “14”, ambas localizadas no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_n_280_de_2023_genisson_-_construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_n_280_de_2023_genisson_-_construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf</t>
   </si>
   <si>
     <t>No sentido de que construída da rodovia que liga o Povoado Brasília à Rodovia SE 170, neste município.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_n_281_de_2023_genisson_-_emenda_fabio_reis_-__construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_n_281_de_2023_genisson_-_emenda_fabio_reis_-__construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção da rodovia que liga o Povoado Brasília à Rodovia SE 170, neste município.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4781/indicacao_n_282_de_2023_vilanio_-__refletores_para_o_campo_de_futebol_pov._estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4781/indicacao_n_282_de_2023_vilanio_-__refletores_para_o_campo_de_futebol_pov._estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a instalação de refletores no Campo de Futebol Society do povoado Estancinha, localizado neste município.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_n_283__de_2023_vilanio_-_pavimentacao_rua_ze_sereno.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_n_283__de_2023_vilanio_-_pavimentacao_rua_ze_sereno.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da rua Zé Sereno, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4783/indicacao_n_284_de_2023_vilanio_-_regularizacao_de_loteamententos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4783/indicacao_n_284_de_2023_vilanio_-_regularizacao_de_loteamententos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado uma força tarefa ofertando de Assistência Jurídica, Técnica, entre outros serviços, com a finalidade de orientar os proprietários de loteamentos embargados na região do povoado Colônia Treze e assim possibilitar a regularização destes loteamentos, ficando aptos para futuras construções.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4784/indicacao_n_285_de_2023_vilanio_-_convenio_prefeitura_e_hospital_hul.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4784/indicacao_n_285_de_2023_vilanio_-_convenio_prefeitura_e_hospital_hul.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de um convênio entre a Prefeitura Municipal e o Hospital Universitário de Lagarto, no qual a prefeitura oferte atendimento médico (clínico geral), nas dependências do HUL.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4795/indicacao_n_286_de_2023_vilanio_-__campeonato_feminino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4795/indicacao_n_286_de_2023_vilanio_-__campeonato_feminino.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura realize o primeiro Campeonato Amador de Futebol Feminino, neste município.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4796/indicacao_n_287_de_2023_marcelo_-_instalacao_de_sistema_de_monitoramento_de_video_nas_ruas_do_pov._colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4796/indicacao_n_287_de_2023_marcelo_-_instalacao_de_sistema_de_monitoramento_de_video_nas_ruas_do_pov._colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado sistema de video monitoramento em todas as ruas do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4785/indicacao_n_288_de_2023_josivaldo_-_limpeza_e_capinagem_av._machado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4785/indicacao_n_288_de_2023_josivaldo_-_limpeza_e_capinagem_av._machado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem, limpeza e retirada do lixo da avenida Machado, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4786/indicacao_n_289_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4786/indicacao_n_289_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da rua João Corrêa de Souza, localizada no Bairro São José, neste município.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4787/indicacao_n_290_de_2023_dwitht_-_recuperacao_da_pavimentacao_-_bairros_santa_terezinha_e_novo_horizonte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4787/indicacao_n_290_de_2023_dwitht_-_recuperacao_da_pavimentacao_-_bairros_santa_terezinha_e_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação das ruas dos bairros Santa Terezinha e Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4788/indicacao_n_291_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4788/indicacao_n_291_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da rua Manoel Damasceno, localizada no Bairro São José, neste município.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4789/indicacao_n_292_de_2023_belizario_-_construcao_de_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4789/indicacao_n_292_de_2023_belizario_-_construcao_de_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da rua “Rafael Batista dos Santos”, localizada no Povoado Coqueiro, neste município.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4797/indicacao_n_293__de_2023_matheus__-_instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4797/indicacao_n_293__de_2023_matheus__-_instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos pórticos com a inscrição “CAPITAL NACIONAL DA VAQUEJADA” nas 4 (quatro) principais entradas do município.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4790/indicacao_n_294_de_2023_dwitht_-__revitalizacao_do_campo_pov._boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4790/indicacao_n_294_de_2023_dwitht_-__revitalizacao_do_campo_pov._boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a revitalização e reabertura do Campo de Futebol do povoado Boa Vista (vizinho ao povoado Brasília), neste município.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4791/indicacao_n_295_de_2023_washington_-_fumace.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4791/indicacao_n_295_de_2023_washington_-_fumace.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para os povoados Mariquita, Rio Fundo, Quilombo, Saquinho, Boeiro, Itaperinha dos Gatos, Quipé, Olhos D’Água, Retiro, Pombo, Bonfim, Carcará, Flecha, Tapera dos Modestos, Candeal da Tapera e Saboeiro, neste município.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4798/indicacao_n_296__de_2023_matheus__-_sessao_itinerante_no_parque_das_palmeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4798/indicacao_n_296__de_2023_matheus__-_sessao_itinerante_no_parque_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de realização de sessão itinerante no Parque das Palmeiras – Haras Fábio José.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4799/indicacao_n_297_de_2023_gilberto_-_alocacao_de_placas_de_ruas_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4799/indicacao_n_297_de_2023_gilberto_-_alocacao_de_placas_de_ruas_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam alocadas placas indicativas de nomes das seguintes vias localizadas no bairro São José, neste município:_x000D_
     • Rua Tatiane Xisto Silva;_x000D_
     • Rua Antônio Loiola da Silva;_x000D_
     • Rua Gildete Ribeiro Chagas da Silva e;_x000D_
     • Rua Danilo Loiola da Silva Santos.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4800/indicacao_n_298_de_2023_gilberto_-_calcamento_rua_amelia_menezes_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4800/indicacao_n_298_de_2023_gilberto_-_calcamento_rua_amelia_menezes_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Amélia Menezes, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4801/indicacao_n_299_de_2023_rubens_-_calcamento_rua_raimunda_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4801/indicacao_n_299_de_2023_rubens_-_calcamento_rua_raimunda_rodrigues.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Raimunda Rodrigues Reis, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_n_300__de_2023_matheus__-_gustinho_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_n_300__de_2023_matheus__-_gustinho_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a construção de pórticos com a inscrição “CAPITAL NACIONAL DA VAQUEJADA” nas 4 (quatro) principais entradas do município.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_n_301__de_2023_matheus__-_fabio_reis_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_n_301__de_2023_matheus__-_fabio_reis_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_n_302__de_2023_dwitht_-_recapeamento_asfaltico_da_matinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_n_302__de_2023_dwitht_-_recapeamento_asfaltico_da_matinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a recuperação da pavimentação das ruas da comunidade “Matinha”, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_n_303_de_2023_marta_-_onibus_lilas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_n_303_de_2023_marta_-_onibus_lilas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço do “Ônibus Lilás” para a cidade de Lagarto.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_n_304_de_2023_marta_-_emendas_a_deputada_aurea_ribeiro_-_apae_e_asilo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_n_304_de_2023_marta_-_emendas_a_deputada_aurea_ribeiro_-_apae_e_asilo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple as instituições Associação de Pais e Amigos dos Excepcionais - APAE e Asilo Santo Antônio, localizadas nesse município.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_n_305_de_2023_dwitht_-_deso_-_vazamentos_av._augusto_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_n_305_de_2023_dwitht_-_deso_-_vazamentos_av._augusto_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto de todos os vazamentos de água da avenida Nossa Senhora da Piedade (antiga Augusto Franco), localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_n_306__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_assentamento_uberaba_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_n_306__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_assentamento_uberaba_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Ponto de apoio da Saúde da Família, localizado no Assentamento Uberaba, neste município.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_n_307__de_2023_soro_-_construcao_de_creche_no_povoado_acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_n_307__de_2023_soro_-_construcao_de_creche_no_povoado_acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Unidade de Educação Infantil (creche), no Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_n_308__de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_n_308__de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipe_x0002_dais das seguintes vias:_x000D_
 • Estrada de Zé Luís;_x000D_
 • Estrada de Panduca;_x000D_
 • Estrada da Moita e;_x000D_
 • Estrada de Guilhermino._x000D_
 Todas localizadas no Povoado Brasília, neste município</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_n_309_de_2023_vilanio_-_levantamento_dos_bairros_com_alto_risco_de_ploriferacao_do_aedes_aegypti_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_n_309_de_2023_vilanio_-_levantamento_dos_bairros_com_alto_risco_de_ploriferacao_do_aedes_aegypti_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um levantamento na cidade e posterior apresentação de relatório de classificação dos bairros, com alto risco para a proliferação do mosquito Aedes Aegypti e que assim, as medidas cabíveis sejam tomadas.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_n_310_de_2023_vilanio_-_cadastro_unico_intinerante.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_n_310_de_2023_vilanio_-_cadastro_unico_intinerante.pdf</t>
   </si>
   <si>
     <t>No sentido que a Prefeitura Municipal, através da Ação Social, leve até as comunidades mais distantes da sede do município o “Cadastro Único Itinerante”.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4821/indicacao_n_311_de_2023_vilanio_-_boletim_covid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4821/indicacao_n_311_de_2023_vilanio_-_boletim_covid.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura volte a divulgar o boletim com os casos de COVID-19, no município.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4822/indicacao_n_312_de_2023_vilanio_-_programa_de_acolhimento_a_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4822/indicacao_n_312_de_2023_vilanio_-_programa_de_acolhimento_a_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja desenvolvido um “Programa de Acolhimento” as pessoas em situação de rua, neste município, disponibilizando a este público um local adequado, com oferta de assistência médica, alimentação e cobertores.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4823/indicacao_n_313_de_2023_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4823/indicacao_n_313_de_2023_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação das bancas de refrigeração nos mercados municipais dos povoados Brasília e Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4824/indicacao_n_314__de_2023__washington_calcamento_do_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4824/indicacao_n_314__de_2023__washington_calcamento_do_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada principal do Povoado Quilombo, localizado neste município.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4825/indicacao_n_315_de_2023_washington_-_reposicao_da_caixa_d_agua_da_comunidade_pau_d_arco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4825/indicacao_n_315_de_2023_washington_-_reposicao_da_caixa_d_agua_da_comunidade_pau_d_arco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reposição de caixa d’água de 10 (dez) mil litros na comunidade Pau d’Arco, localizada no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_n_316_de_2023_josivan_-_implatacao_de_centro_humanizado_da_mulher_-_c._treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_n_316_de_2023_josivan_-_implatacao_de_centro_humanizado_da_mulher_-_c._treze.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja implantado um “Centro Humanizado da Mulher” no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_n_317_de_2023___josivan_-__emendagustinho_ribeiro_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_n_317_de_2023___josivan_-__emendagustinho_ribeiro_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple as pavimentações paralelepipedais das seguintes vias:_x000D_
     • Rua 11 de março;_x000D_
     • Rua de Sr Costinha e; _x000D_
     • Rua São Miguel._x000D_
      Todas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_n_318_de_2023___josivan_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_n_318_de_2023___josivan_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias:_x000D_
     • Rua 11 de março;_x000D_
     • Rua de Sr Costinha e; _x000D_
     • Rua São Miguel._x000D_
      Todas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4829/indicacao_n_319__de_2023_matheus_-_zoonose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4829/indicacao_n_319__de_2023_matheus_-_zoonose.pdf</t>
   </si>
   <si>
     <t>No sentido que o Centro de Controle de Zoonoses, realize ações ativas e campanhas educativas relacionadas a doença de “Mormo e Leishmaniose”.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4830/indicacao_n_320_de_2023_matheus_-_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4830/indicacao_n_320_de_2023_matheus_-_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido  que se realize campanhas educativas sobre o “Descarte de Resíduos Sólidos” e que sejam disponibilizados locais para o descarte regular de lixo doméstico.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_n_321_de_2023_matheus__-_hemose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_n_321_de_2023_matheus__-_hemose.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de implantação de uma base fixa do Hemose no município de Lagarto ou a vinda quinzenal de uma equipe deste Centro, com o intuito de facilitar a doação de sangue dos lagartenses.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_n_322_de_2023_gilberto_-_deso_-_extensao_de_rede_das_ruas__antonio_fontes_e_pedro_jose_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_n_322_de_2023_gilberto_-_deso_-_extensao_de_rede_das_ruas__antonio_fontes_e_pedro_jose_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água das ruas Pedro José da Silva e Antônio Fontes, ambas localizadas no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4833/indicacao_n_323_de_2023_gilberto_-_calcamento_das_ruas_pedro_jose_e_antonio_fontes_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4833/indicacao_n_323_de_2023_gilberto_-_calcamento_das_ruas_pedro_jose_e_antonio_fontes_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal das ruas Pedro José da Silva e Antônio Fontes, ambas localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_n_324_de_2023_josivaldo_-_revitalizacao_e_urbanizacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_n_324_de_2023_josivaldo_-_revitalizacao_e_urbanizacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização e urbanização entre o São José ao Jardim Campo Novo, passando pelo Posto de Dr. Davi até a Escola Municipal Nelson Ferreira do Nascimento, com ciclovia, passeio de pedestres e academia ao ar livre.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_n_325_de_2023_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_n_325_de_2023_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentação e rede de esgoto das vias do entorno do campo de futebol society  Andrei Osni de Almeida Oliveira , que fica localizada na comunidade Loiola II, bairro São José, neste município. Além de implantar um quebra-molas na Avenida Eremitas Francisca de Jesus localizada na região acima mencionada.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4836/indicacao_n_326_de_2023___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4836/indicacao_n_326_de_2023___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação asfáltica ou paralelepipedal da estrada que liga o Assentamento Dr João ao município de Lagarto.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4837/indicacao_n_327_de_2023___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4837/indicacao_n_327_de_2023___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4838/indicacao_n_328_de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4838/indicacao_n_328_de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias:_x000D_
     • Estrada de Pipita;_x000D_
     • Travessa de Maria – Igreja Adventista;_x000D_
     • Travessa Gilson Moisés;_x000D_
     • Travessa de José e;_x000D_
     • Travessa Santa Cecília._x000D_
       Todas localizadas no Povoado Boa Vista,  neste município</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4839/indicacao_n_329_de_2023_soro_-_reposicao_de_lampadas_da_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4839/indicacao_n_329_de_2023_soro_-_reposicao_de_lampadas_da_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reposição de lâmpadas da iluminação pública dos assentamentos Uberaba, Baixão e Comandante, todos localizados neste município.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_n_330_de_2023___dwitht_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_assent._dr._joao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_n_330_de_2023___dwitht_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_assent._dr._joao_.pdf</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4847/indicacao_n_331_de_2023___vilanio_-_pavimentacao_da_estrada_de_ivan_-_pov.itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4847/indicacao_n_331_de_2023___vilanio_-_pavimentacao_da_estrada_de_ivan_-_pov.itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica ou paralelepipedal da estrada de Ivan, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_n_332__de_2023_vilanio_-_reforma_de_chafariz_praca_santa_luzia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_n_332__de_2023_vilanio_-_reforma_de_chafariz_praca_santa_luzia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do chafariz que fica localizado na praça de santa Luzia, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4849/indicacao_n_333_de_2023_vilanio_-_limpeza_de_bueiro_-avenida_machado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4849/indicacao_n_333_de_2023_vilanio_-_limpeza_de_bueiro_-avenida_machado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o concerto e limpeza do bueiro, próximo ao posto de saúde, localizado na avenida Machado, bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_n_334_de_2023_vilanio_-_cer_iii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_n_334_de_2023_vilanio_-_cer_iii.pdf</t>
   </si>
   <si>
     <t>No sentido que o Centro Especializado em Reabilitação (CER III) realize ações com intuito de zerar as filas de espera para atendimento de crianças com deficiência, neste município.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4851/indicacao_n_335_de_2023_dwitht_-_pavimentacao_ruas_mato_grosso_macapa_e_distrito_federal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4851/indicacao_n_335_de_2023_dwitht_-_pavimentacao_ruas_mato_grosso_macapa_e_distrito_federal.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das ruas Mato Grosso e Distrito Federal e da travessa Macapá, localizadas no bairro Ademar de Carvalho, neste, neste município.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4852/indicacao_n_336_de_2023_washington_-_pavimentacao_pov._mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4852/indicacao_n_336_de_2023_washington_-_pavimentacao_pov._mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Mariquita de Cima, localizado neste município.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4853/indicacao_n_337_de_2023_washington_-_pavimentacao_pov._piabas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4853/indicacao_n_337_de_2023_washington_-_pavimentacao_pov._piabas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Piabas, localizado neste município.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4854/indicacao_n_338_de_2023_soro_-_perfuracao_de_poco_artesiano_acu_velho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4854/indicacao_n_338_de_2023_soro_-_perfuracao_de_poco_artesiano_acu_velho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja contemple a perfuração de um poço artesiano no povoado Açu Velho, localizado neste município.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4855/indicacao_n_339_de_2023_washington_-_redutores_de_velocidade_pov._carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4855/indicacao_n_339_de_2023_washington_-_redutores_de_velocidade_pov._carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 2 (dois) redutores de velocidade (quebra-molas), no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4856/indicacao_n_340_de_2023_soro_-_construcao_de_abrigo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4856/indicacao_n_340_de_2023_soro_-_construcao_de_abrigo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de ônibus nas seguintes localidades:_x000D_
     • Entrada da comunidade Projeto;_x000D_
     • Defronte a casa do senhor Erac, próximo ao Açu Velho indo para o Povoado Laranjeiras;_x000D_
     • Trevo em entre os povoados Brasília e Jenipapo, na comunidade Alto e;_x000D_
     • Na curva de Cosme, localizado no Povoado Açu Velho.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4857/indicacao_n_341_de_2023_soro_-_perfuracao_de_poco_artesiano_conjunto_josa_patricio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4857/indicacao_n_341_de_2023_soro_-_perfuracao_de_poco_artesiano_conjunto_josa_patricio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja contemple a perfuração de um poço artesiano na praça do Conjunto Josa Patrício, localizado no bairro Campo Novo, Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4858/indicacao_n_342_de_2023_genisson_-_reposicao_de_lampadas_do_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4858/indicacao_n_342_de_2023_genisson_-_reposicao_de_lampadas_do_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reposição de lâmpadas da iluminação pública do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4859/indicacao_n_343_de_2023_josivaldo_-_reforma_de_pavimentacao_paralelepipedal_do_cer_iii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4859/indicacao_n_343_de_2023_josivaldo_-_reforma_de_pavimentacao_paralelepipedal_do_cer_iii.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização da pavimentação paralelepipedal do entorno do Centro Especializado em Reabilitação (CER III), localizado no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4860/indicacao_n_344_de_2023_marcelo_-_redutores_de_velocidade_rodovia_antonio_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4860/indicacao_n_344_de_2023_marcelo_-_redutores_de_velocidade_rodovia_antonio_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), na rodovia Antônio Martins de Menezes, mais precisamente nas imediações da praça Santa Luzia, nos dois sentidos (Lagarto - Aracaju e Aracaju - Lagarto), no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4868/indicacao_n_345_de_2023_soro_-_perfuracao_de_poco_artesiano_pov._britinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4868/indicacao_n_345_de_2023_soro_-_perfuracao_de_poco_artesiano_pov._britinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano para a construção de um chafariz comunitário no povoado Britinho, neste município.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4869/indicacao_n_346_de_2023_gilberto_-_perfuracao_de_poco_artesiano_pov._quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4869/indicacao_n_346_de_2023_gilberto_-_perfuracao_de_poco_artesiano_pov._quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4870/indicacao_n_347_de_2023_gilberto_-_calcamento_da_travessa_da_asssociacao__-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4870/indicacao_n_347_de_2023_gilberto_-_calcamento_da_travessa_da_asssociacao__-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa da Associação, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4871/indicacao_n_348_de_2023_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4871/indicacao_n_348_de_2023_matheus.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Adriano Rocha Fontes - Secretário Municipal de Cultura – SECULT, no s mais do Festival de Artes.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4873/indicacao_n_349_de_2023_amilton_-_deso_-_extensao_de_rede_da_estrada_de_josias_-_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4873/indicacao_n_349_de_2023_amilton_-_deso_-_extensao_de_rede_da_estrada_de_josias_-_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para a estrada de Josias, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_n_350_de_2023_marcelo_-_ampliacao_da_coleta_de_lixo-_travessa_davi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_n_350_de_2023_marcelo_-_ampliacao_da_coleta_de_lixo-_travessa_davi.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o serviço de coleta de lixo para a travessa Davi, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4875/indicacao_n_351_de_2023_marcelo_-_correios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4875/indicacao_n_351_de_2023_marcelo_-_correios.pdf</t>
   </si>
   <si>
     <t>No sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido até a travessa Davi, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4876/indicacao_n_352_de_2023_matheus_-_iluminacao_publica_-_canteiro_central_ao_lado_do_mercado_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4876/indicacao_n_352_de_2023_matheus_-_iluminacao_publica_-_canteiro_central_ao_lado_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública do canteiro central, localizado na avenida Sindicalista Antônio Francisco da Rocha “no trecho entre o Mercado Municipal José Corrêa Sobrinho e a garagem pertencente ao município”, bairro Centro.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_n_353_de_2023_marta_-_limpeza_do_cemiterio_dos_olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_n_353_de_2023_marta_-_limpeza_do_cemiterio_dos_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação do cemitério do Povoado Olhos D`Água, neste município.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_n_354_de_2023_rubens_-_calcamento_rua_a_loteamento_santo_antonio_-pratas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_n_354_de_2023_rubens_-_calcamento_rua_a_loteamento_santo_antonio_-pratas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua “A”, localizada o Loteamento Santo Antônio, bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4879/indicacao_n_355_de_2023_rubens_-_construcao_de_praca_na_rua_g_loteamento_santo_antonio_-pratas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4879/indicacao_n_355_de_2023_rubens_-_construcao_de_praca_na_rua_g_loteamento_santo_antonio_-pratas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no largo da rua “G”, localizada o Loteamento Santo Antônio, bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4880/indicacao_n_356_de_2023___marcelo_-_gov._fabio_mitidieri_-_pavimentacao_rua_padre_antunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4880/indicacao_n_356_de_2023___marcelo_-_gov._fabio_mitidieri_-_pavimentacao_rua_padre_antunes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias localizadas no Povoado Colônia Treze, neste município.:_x000D_
     • Rua conhecida como de Tonho do doce e;_x000D_
     • Travessa que liga as pistas da Granja com a do Pau Grande, conhecida popularmente como rua de Valter mecânico.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_n_357_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_do_pe_da_serra_do_qui.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_n_357_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_do_pe_da_serra_do_qui.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas do Povoado Pé da Serra do Qui, neste município.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_n_358_de_2023_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_n_358_de_2023_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Bernarda, que dá acesso a Escola Municipal Dr. Jaconias de Almeida, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_n_359_de_2023___marcelo_-_pavimentacao_rua_padre_antunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_n_359_de_2023___marcelo_-_pavimentacao_rua_padre_antunes.pdf</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_n_360_de_2023___marcelo_-_emenda_para_pavimentacao_rua_de_tonho_do_doce.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_n_360_de_2023___marcelo_-_emenda_para_pavimentacao_rua_de_tonho_do_doce.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam confeccionadas Emendas Parlamentares que contemplem as pavimentações paralelepipedais das seguintes vias localizadas no Povoado Colônia Treze, neste município.:_x000D_
     • Rua conhecida como de Tonho do doce e;_x000D_
     • Travessa que liga as pistas da Granja com a do Pau Grande, conhecida popularmente como rua de Valter mecânico.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia, Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_n_361_de_2023__josivaldo_-_marta_consulta_popular.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_n_361_de_2023__josivaldo_-_marta_consulta_popular.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeita Hilda Ribeiro a Realização de Consulta Popular.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4893/indicacao_n_362_de_2023_washington_-_estacionamento_provisorio_para_os_onibus_da_praca_do_tanque_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4893/indicacao_n_362_de_2023_washington_-_estacionamento_provisorio_para_os_onibus_da_praca_do_tanque_grande.pdf</t>
   </si>
   <si>
     <t>No sentido de disponibilizar um local adequado para estacionamento de transporte coletivo, uma vez que a Praça do Tanque Grande utilizada pelos mesmos para este fim, está alocando o parque que chegou na cidade.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4894/indicacao_n_363_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._brasilia_e_urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4894/indicacao_n_363_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._brasilia_e_urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Brasília e Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4895/indicacao_n_364_de_2023_valmir_-_deso_-_extensao_de_rede_da_travessa_avelina_-_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4895/indicacao_n_364_de_2023_valmir_-_deso_-_extensao_de_rede_da_travessa_avelina_-_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para a travessa Avelina, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_n_365_de_2023_josivan_-_reforma_de_ponto_de_saude_mangabeira_e_pe_da_serra_do_gui.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_n_365_de_2023_josivan_-_reforma_de_ponto_de_saude_mangabeira_e_pe_da_serra_do_gui.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Ponto de Apoio da Saúde da Família, localizado no Povoado Pé da Serra do Qui, neste município.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_n_366_de_2023_josivan_-_trocas_de_manilhas_da_pista_da_lagoa_seca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_n_366_de_2023_josivan_-_trocas_de_manilhas_da_pista_da_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas das águas pluviais e da nascente da pista da Lagoa Seca, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_n_367_de_2023_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_n_367_de_2023_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça de Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4899/indicacao_n_368_de_2023_valmir_-_revitalizacao_do_posto_de_saude_do_campo_da_vila.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4899/indicacao_n_368_de_2023_valmir_-_revitalizacao_do_posto_de_saude_do_campo_da_vila.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da pintura do ponto de saúde da comunidade do Campo da vila, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4900/indicacao_n_369_de_2023_jovivan_-___praca_de_alimentacao_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4900/indicacao_n_369_de_2023_jovivan_-___praca_de_alimentacao_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de transformar o terreno que foi doado a fábrica de led e que está inutilizado, em uma praça de alimentação temporária, o mesmo fica localizado no fundo do campo de futebol do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4901/indicacao_n_370_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4901/indicacao_n_370_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Joãozinho, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4902/indicacao_n_371_de_2023_josivaldo_-_construcao_de_abrigo_de_onibus_ou_cobertura_de_pergolato_praca_geremias_monteiro_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4902/indicacao_n_371_de_2023_josivaldo_-_construcao_de_abrigo_de_onibus_ou_cobertura_de_pergolato_praca_geremias_monteiro_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um abrigo de ônibus na lateral do Estádio Paulo Barreto (Barretão) ou a cobertura do pergolado da praça Geremias Monteiro de Carvalho (praça do Gomes), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_n_372_de_2023_matheus_-casa_da_mulher_brasileira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_n_372_de_2023_matheus_-casa_da_mulher_brasileira.pdf</t>
   </si>
   <si>
     <t>No sentido que a segunda Casa da Mulher Brasileira em Sergipe, seja implantada na cidade de Lagarto.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4904/indicacao_n_373_de_2023_matheus_-_ventiladores_-__unidade_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4904/indicacao_n_373_de_2023_matheus_-_ventiladores_-__unidade_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação de ventiladores na Clínica de Saúde da Família José Antônio Maroto - “Clínica Maroto” localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4905/indicacao_n_374_de_2023_matheus_-__piso_da_enfermagem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4905/indicacao_n_374_de_2023_matheus_-__piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a está Casa, Projeto de Lei, tratando sobre a aplicação e pagamento do Piso da Enfermagem, visto que o Governo Federal, já liberou as verbas específicas para tal aplicabilidade.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4906/indicacao_n_375_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_dos_pov._gameleiro_e_caraibas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4906/indicacao_n_375_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_dos_pov._gameleiro_e_caraibas.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem em todas as estradas dos povoados Caraíbas e Gameleiro, neste município.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4907/indicacao_n_376_de_2023_vilanio_-_desfile_civico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4907/indicacao_n_376_de_2023_vilanio_-_desfile_civico.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídas no Desfile Cívico de 7 de Setembro no município de Lagarto, as Escolas Estaduais dos povoados Colônia Treze e Jenipapo.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4908/indicacao_n_377_de_2023__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_pista_do_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4908/indicacao_n_377_de_2023__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_pista_do_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Pista do Pau grande localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4909/indicacao_n_378_de_2023_vilanio_-_der_abertura_de_nova_via_prox._mercadinho_vasconcelos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4909/indicacao_n_378_de_2023_vilanio_-_der_abertura_de_nova_via_prox._mercadinho_vasconcelos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja anisada a possibilidade de construir uma nova via próximo ao Mercadinho Vasconcelos, localizado no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4910/indicacao_n_379_de_2023_vilanio_-_construcao_de_degraus_nos_canteiros_da_avenida_principal_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4910/indicacao_n_379_de_2023_vilanio_-_construcao_de_degraus_nos_canteiros_da_avenida_principal_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de  degraus nos canteiros localizados as margens da avenida Antônio Martins de Menezes, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_n_380_de_2023_josivaldo_-_limpeza_e_capinagem_rua_joaquim_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_n_380_de_2023_josivaldo_-_limpeza_e_capinagem_rua_joaquim_prata.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem, limpeza e retirada do lixo da rua Joaquim Prata (mais precisamente entre os números 408 e 437), localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_n_381_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_n_381_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias localizadas no povoado Itaperinha, neste município – Travessa de Joãzinho, Estrada de Elias e Estrada de Paulo Almeida.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_n_382_de_2023___vilanio_-_pavimentacao_pista_do_pau_grande_-_pista_poeirao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_n_382_de_2023___vilanio_-_pavimentacao_pista_do_pau_grande_-_pista_poeirao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica da Pista do Pau Grande até o Poeirão, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4917/indicacao_n_383_de_2023_alex_-_doacao_de_terreno_ao_lado_da_rodoviaria_para_o_estado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4917/indicacao_n_383_de_2023_alex_-_doacao_de_terreno_ao_lado_da_rodoviaria_para_o_estado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de a Prefeitura doar ao Governo do Estado, o terreno localizado ao lado da Estação Rodoviária de Lagarto, para posterior ampliação desta.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4918/indicacao_n_384_de_2023_marta_-_revitalizacao_da_praca_joana_gomes_de_souza_-_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4918/indicacao_n_384_de_2023_marta_-_revitalizacao_da_praca_joana_gomes_de_souza_-_liborio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça Joana Gomes de Souza, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4919/indicacao_n_385_de_2023_valmir_-_pavimentacao_asfaltica_bairro_novo_horizonte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4919/indicacao_n_385_de_2023_valmir_-_pavimentacao_asfaltica_bairro_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de todas as ruas do bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4920/indicacao_n_386_de_2023_josivaldo_-_mudanca_de_local_de_funcionamento_da_semop.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4920/indicacao_n_386_de_2023_josivaldo_-_mudanca_de_local_de_funcionamento_da_semop.pdf</t>
   </si>
   <si>
     <t>No sentido que a Secretaria Municipal da Ordem Pública e da Defesa da Cidadania passe a funcionar no Parque de Exposição Nicolau Almeida (local que dispõe de amplo espaço físico), localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4921/indicacao_n_387_de__2023_vilanio_-__projeto_universidade_aberta_do_brasil_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4921/indicacao_n_387_de__2023_vilanio_-__projeto_universidade_aberta_do_brasil_.pdf</t>
   </si>
   <si>
     <t>No sentido de encaminhar a esta Casa, Projeto de Lei para renovação de convênio entre a Prefeitura Municipal, Governo do Estado e a Universidade Federal de Sergipe no sentido de dar continuidade ao funcionamento do polo da Universidade Aberta do Brasil, localizada no povoado Colônia Treze há mais de 05 anos.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_n_388_de_2023_gilberto_-_reforma_de_escola_no_povoado_juerana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_n_388_de_2023_gilberto_-_reforma_de_escola_no_povoado_juerana.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de reforma na Escola Municipal José Almeida Monteiro, localizado no Povoado Juerana, neste município.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4923/indicacao_n_389_de_2023_gilberto_-_construcao_de_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4923/indicacao_n_389_de_2023_gilberto_-_construcao_de_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no terreno ao lado da Unidade de beneficiamento de raiz de mandioca e seus derivados, localizado no Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4932/indicacao_n_390_de_2023_alex_-_fumace_na_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4932/indicacao_n_390_de_2023_alex_-_fumace_na_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de carro fumacê para todos os bairros e povoados do município de Lagarto.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4933/indicacao_n_391_de_2023_alex_-_revitalizacao_de_canal_do_loiola__bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4933/indicacao_n_391_de_2023_alex_-_revitalizacao_de_canal_do_loiola__bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do canal de águas pluviais da comunidade Loiola, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_n_392_de_2023_alex_-_redutores_de_velocidade_-_trevo_de_itabaiana_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_n_392_de_2023_alex_-_redutores_de_velocidade_-_trevo_de_itabaiana_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas), na Rodovia Antônio Martins de Menezes, no trecho do trevo que dá acesso à cidade de Itabaiana, neste município.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_n_393_de_2023_alex_-__sinalizacao_e_revitalizacao_dos_redutores_de_velocidade_-_rod._antonio_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_n_393_de_2023_alex_-__sinalizacao_e_revitalizacao_dos_redutores_de_velocidade_-_rod._antonio_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de implantação da sinalização horizontal e vertical, incluindo a pintura dos redutores de velocidade da rodovia Antônio Martins de Menezes, nas proximidades do “bar Caldo de Cana”, neste município.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_n_394_de_2023_vilanio_-_colocacao_de_monumento_-_entrada_da_cidade_ou_orla_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_n_394_de_2023_vilanio_-_colocacao_de_monumento_-_entrada_da_cidade_ou_orla_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um monumento que represente o Grupo Cultural Parafusos, na entrada da cidade ou na orla da barragem, neste município.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_n_395_de_2023_rubens_-tubos_de_esgoto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_n_395_de_2023_rubens_-tubos_de_esgoto.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam colocados 04 (quatro) tubos de esgoto de 200 mm para montar a rede de esgoto da entrada do Povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_n_396_de_2023_soro_-_implatacao_de_centro_de_fisioterapia_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_n_396_de_2023_soro_-_implatacao_de_centro_de_fisioterapia_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Centro de Fisioterapia, no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_n_397_de_2023_washington_-_picarragem_e_terraplanagem_saquinho-rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_n_397_de_2023_washington_-_picarragem_e_terraplanagem_saquinho-rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada que liga o povoado Saquinho ao povoado Rio Fundo, localizados neste município.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4940/indicacao_n_398_de_2023_washington_-_picarragem_e_terraplanagembarro_vermelhocoqueiro_e_tapera_dos_modestos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4940/indicacao_n_398_de_2023_washington_-_picarragem_e_terraplanagembarro_vermelhocoqueiro_e_tapera_dos_modestos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas que ligam os povoados Barro Vermelho e Coqueiro ao povoado Tapera dos Modestos, localizados neste município.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4941/indicacao_n_399_de_2023_josivan_-_reforma_de_chafariz__pov._estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4941/indicacao_n_399_de_2023_josivan_-_reforma_de_chafariz__pov._estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do chafariz do povoado Estancinha, localizado neste município.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4942/indicacao_n_400_de_2023_josivan_-_limpeza_das_pistas_do_acu_lagoa_seca_e_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4942/indicacao_n_400_de_2023_josivan_-_limpeza_das_pistas_do_acu_lagoa_seca_e_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza completa das Pista do Açu, Lagoa Seca e Pau Grande, localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4943/indicacao_n_401de_2023_josivan_-_contratacao_de_profissionais_de_saude_no_centro_de_fisioterapia_c._treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4943/indicacao_n_401de_2023_josivan_-_contratacao_de_profissionais_de_saude_no_centro_de_fisioterapia_c._treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ofertados no Centro de Fisioterapia do povoado Colônia Treze, os serviços dos seguintes profissionais:_x000D_
 _x000D_
     • Fonoaudiólogo;_x000D_
     • Psicólogo;_x000D_
     • Terapeuta Ocupacional e _x000D_
     • Psicopedagoga.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_n_402_de_2023_washington_-_banheiro_quimico_av._sindicalista_antonio_francisco_-_bica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_n_402_de_2023_washington_-_banheiro_quimico_av._sindicalista_antonio_francisco_-_bica.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados banheiros químicos, na avenida Sindicalista Antônio Francisco da Rocha “avenida da Bica”, neste município.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4946/indicacao_n_403_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._rio_fundo_de_baixo_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4946/indicacao_n_403_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._rio_fundo_de_baixo_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de pavimentação paralelepipedal para as seguintes comunidades, localizadas no município de Lagarto:_x000D_
 _x000D_
     • Povoado Rio Fundo de Baixo  - um (01) quilômetro;_x000D_
     • Povoado Rio Fundo de Cima – dois (02) quilômetros;</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4947/indicacao_n_404_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4947/indicacao_n_404_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de dois (2) quilômetros de pavimentação paralelepipedal para o povoado Olhos D’Água, no município de Lagarto.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4948/indicacao_n_405_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4948/indicacao_n_405_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de dois (2) quilômetros de pavimentação paralelepipedal para o povoado Bonfim, no município de Lagarto.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4949/indicacao_n_406_de_2023_marcelo_-_tampa_de_bueiro_na_avenida_antonio_martins_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4949/indicacao_n_406_de_2023_marcelo_-_tampa_de_bueiro_na_avenida_antonio_martins_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito com urgência o conserto da tampa do boeiro, localizado nas imediações da entrada da rua Lagoa Seca (em frente a lanchonete de Baia), na avenida Antônio Martins de Menezes, povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4950/indicacao_n_407_de_2023_marcelo_-_calcamento_travessa_luiz_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4950/indicacao_n_407_de_2023_marcelo_-_calcamento_travessa_luiz_rodrigues.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Luiz Rodrigues “rua do Cigano”, ligando a pista dos Mourões a pista de Boquim, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4951/indicacao_n_408_de_2023_matheus_-_implantacao_de_cursos_da_ufs_-__reitor_valter_joviniano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4951/indicacao_n_408_de_2023_matheus_-_implantacao_de_cursos_da_ufs_-__reitor_valter_joviniano.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de abertura dos cursos de graduação: Medicina Veterinária, Zootecnia, Agroindústria e Engenharia Agronômica no nosso município.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_n_409_de_2023_josivaldo_-_calcamento_rua_edvaldo_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_n_409_de_2023_josivaldo_-_calcamento_rua_edvaldo_junior.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do trecho da rua Edvaldo Júnior de Farias que ainda não foi calçado “rua da creche”, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4955/indicacao_n_410_de_2023_gilberto_-_operacao_tapa_buraco_na_rodovia_do_araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4955/indicacao_n_410_de_2023_gilberto_-_operacao_tapa_buraco_na_rodovia_do_araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de tapa buraco da rodovia do Povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4956/indicacao_n_411_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4956/indicacao_n_411_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Colégio Estadual de Ensino Médio no Povoado Mariquita, no município de Lagarto.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4957/indicacao_n_412_de_2023___washington_-_gov._fabio_mitidieri_-_calcamento_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4957/indicacao_n_412_de_2023___washington_-_gov._fabio_mitidieri_-_calcamento_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos cinco (05) quilômetros de calçamento no povoado Mariquita, no município de Lagarto.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4958/indicacao_n_413_de_2023_washington__-_der-__operacao_tapa_buraco_na_rodovia_lagarto-simao_dias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4958/indicacao_n_413_de_2023_washington__-_der-__operacao_tapa_buraco_na_rodovia_lagarto-simao_dias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de tapa buraco na rodovia do Lourival Batista, que liga as cidades de Lagarto e Simão Dias, neste município.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4959/indicacao_n_414_de_2023_vdwitht_-__ambulancia_-_posto_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4959/indicacao_n_414_de_2023_vdwitht_-__ambulancia_-_posto_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma ambulância nova, para a Unidade Básica de Saúde, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4962/indicacao_n_415_de_2023_rubens_-_calcamento_travessa_queiroz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4962/indicacao_n_415_de_2023_rubens_-_calcamento_travessa_queiroz.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada Dona Rosa, localizada no Queiroz, neste município.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_n_416_de_2023___washington_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_n_416_de_2023___washington_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a construção de quatro (04) quilômetros de pavimentação paralelepipedal para o povoado Mariquita, município de Lagarto.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4965/indicacao_n_417_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4965/indicacao_n_417_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple dois (02) quilômetros de calçamento para o povoado Mariquita, no município de Lagarto.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4966/indicacao_n_418_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4966/indicacao_n_418_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de dois (2) quilômetros de pavimentação paralelepipedal para o povoado Pé da Serra do Qui, no município de Lagarto.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4967/indicacao_n_419_de_2023_washington_-_picarragem_e_terraplanagem_saboeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4967/indicacao_n_419_de_2023_washington_-_picarragem_e_terraplanagem_saboeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas do Assentamento do Saboeiro e região, localizados neste município.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4968/indicacao_n_420_de_2023_soro_-_ponto_marcacao_de_exame_povoado_caraiba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4968/indicacao_n_420_de_2023_soro_-_ponto_marcacao_de_exame_povoado_caraiba.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um ponto para marcação de exames e consultas no Posto de Saúde da Família Francisco Hora Alves, localizado no povoado Caraíba, neste município.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4969/indicacao_n_421_de_2023_josivaldo_-_calcamento_travessa_sitio_de_jason.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4969/indicacao_n_421_de_2023_josivaldo_-_calcamento_travessa_sitio_de_jason.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Sítio de Jason, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4970/indicacao_n_422_de_2023_valmir_-_quebra_molas_rua_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4970/indicacao_n_422_de_2023_valmir_-_quebra_molas_rua_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado redutor de velocidade (quebra-molas) na Avenida Deijaniro Jonas, no bairro Alto da Boa Vista, nas proximidades da entrada da Rua Antônio Esteves, neste município.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4971/indicacao_n_423_de_2023_matheus_-_instalacao_de_sistema_academico_nas_escolas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4971/indicacao_n_423_de_2023_matheus_-_instalacao_de_sistema_academico_nas_escolas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado na rede de ensino municipal o sistema acadêmico eletrônico.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4972/indicacao_n_424_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._piabas_galo_assanhado_e_olhos_d_agua_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4972/indicacao_n_424_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._piabas_galo_assanhado_e_olhos_d_agua_.pdf</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4977/indicacao_n_425_de_2023_gilberto_-_reforma_de_escola_no_povoado_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4977/indicacao_n_425_de_2023_gilberto_-_reforma_de_escola_no_povoado_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados serviços de reforma na Escola Municipal Otoniel Francisco de Jesus, localizado no Povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4978/indicacao_n_426_de_2023_gilberto_-_instalacao_de_sinalizacao_proibindo_carros_pesados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4978/indicacao_n_426_de_2023_gilberto_-_instalacao_de_sinalizacao_proibindo_carros_pesados.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas sinalizações de trânsito que orientem a motoristas de carros pesados a transitarem com segurança dentro da sede do município.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4979/indicacao_n_427_de_2023_marcelo_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_justica_eleitoral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4979/indicacao_n_427_de_2023_marcelo_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_justica_eleitoral.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de abertura de mais sessões de votação para as eleições de Conselheiros Tutelares, no Povoado Colônia Treze, localizado neste município.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_n_428_de_2023_vilanio_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_sedest.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_n_428_de_2023_vilanio_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_sedest.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de abertura de mais sessões de votação no povoado Colônia Treze, para as próximas eleições de Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_n_429_de_2023_gilberto_-_construcao_de_calcamento_paralelepipedal_da_estrada_da_picarreira_-_povoado_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_n_429_de_2023_gilberto_-_construcao_de_calcamento_paralelepipedal_da_estrada_da_picarreira_-_povoado_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação paralelepipedal da estrada da Piçarreira, localizada no Povoado Boa Vista, neste município.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_n_430_de_2023_dwitht_-_reforma_praca_rua_1_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_n_430_de_2023_dwitht_-_reforma_praca_rua_1_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da antiga praça de  Zé do Pão, localizada na rua 1, no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_n_431_de_2023_marta_-_emenda_contrucao_de_praca_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_n_431_de_2023_marta_-_emenda_contrucao_de_praca_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada emenda parlamentar que contemple a construção de uma praça, com equipamentos para atividade física, no conjunto habitacional Pedro Santos Goes, localizado no povoado Olhos D’Água, neste município.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_n_432_de_2023_marta_-_construcao_de_praca_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_n_432_de_2023_marta_-_construcao_de_praca_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça, com equipamentos para atividade física, no conjunto habitacional Pedro Santos Goes, localizado no povoado Olhos D’Água, neste município.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4985/indicacao_n_433_de_2023_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4985/indicacao_n_433_de_2023_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Estancinha I e Estancinha II, localizados neste município.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4986/indicacao_n_434_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4986/indicacao_n_434_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4987/indicacao_n_435_de_2023_matheus_-_cessao_de_espaco_do_praque_de_exposicao_para_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4987/indicacao_n_435_de_2023_matheus_-_cessao_de_espaco_do_praque_de_exposicao_para_ufs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de cessão de espaço no Parque de Exposição Nicolau Almeida para a Universidade Federal de Sergipe – UFS possa ofertar cursos de graduação: Medicina Veterinária, Zootecnia, Agroindústria e Engenharia Agronômica no nosso município.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4988/indicacao_n_436_de_2023_vilanio__-_gta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4988/indicacao_n_436_de_2023_vilanio__-_gta.pdf</t>
   </si>
   <si>
     <t>No sentido que o Grupamento Tático Aéreo – GTA, seja disponibilizado para ajudar nas buscas ao Jovem José Messias de Jesus Menezes que se encontra desaparecido desde o dia 02/10/2023, em região de mata fechada, entre a cidade de Lagarto e o povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4989/indicacao_n_437_de_2023_genisson_-_tapa-buraco_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4989/indicacao_n_437_de_2023_genisson_-_tapa-buraco_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a “Operação Tapa-buraco” e o serviço de roçagem nas margens da Rodovia SE – 265, que liga os Povoados Jenipapo e Estancinha, localizados neste município.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5003/indicacao_n_438_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5003/indicacao_n_438_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do poço artesiano localizado no povoado Mariquita de Cima, neste município.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5004/indicacao_n_439_de_2023_josivaldo_-_reforma_praca_rui_mendes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5004/indicacao_n_439_de_2023_josivaldo_-_reforma_praca_rui_mendes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça  Rui Mendes “Forródromo”, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5005/indicacao_n_440_de_2023_belizario_-_reforma_pavimentacao_paralelepipedal_e_iluminacao_joao_almeida_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5005/indicacao_n_440_de_2023_belizario_-_reforma_pavimentacao_paralelepipedal_e_iluminacao_joao_almeida_rocha.pdf</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_n_442_de_2023_marta_-_instalcao_de_semaforo_-_governador.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_n_442_de_2023_marta_-_instalcao_de_semaforo_-_governador.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação de semáforo no cruzamento da Rodovia SE – 170, no cruzamento entre as avenidas Sindicalista Antônio Francisco da Rocha e a Gov. Marcelo Déda, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_n_443_de_2023_marta_-_instalcao_de_semaforo_-_prefeita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_n_443_de_2023_marta_-_instalcao_de_semaforo_-_prefeita.pdf</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5008/indicacao_n_444_de_2023_belizario_-_reforma_da_pracinha_no_bairro_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5008/indicacao_n_444_de_2023_belizario_-_reforma_da_pracinha_no_bairro_silvio_romero.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a reforma da pracinha que fica localizada na Travessa “D”, localizada no bairro Silvio Romero, neste município.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5009/indicacao_n_445_de_2023_soro_-_limpeza_da_praca_dos_carneiros_-_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5009/indicacao_n_445_de_2023_soro_-_limpeza_da_praca_dos_carneiros_-_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza da praça Tanque dos Carneiros (próximo ao bar do Painho), localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5010/indicacao_n_446_de_2023_belizario_-_reposicao_de_lampadas_avenida_q_da_aceso_ao_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5010/indicacao_n_446_de_2023_belizario_-_reposicao_de_lampadas_avenida_q_da_aceso_ao_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da construída pavimentação paralelepipedal da rua “Rafael Batista dos Santos”, localizada no Povoado Coqueiro, neste município.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5011/indicacao_n_447_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5011/indicacao_n_447_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizada uma casa de apoio na cidade de Lagarto, para acomodar os Portadores de Doenças Raras e seus acompanhantes.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5012/indicacao_n_448_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras_-_fabio_governador.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5012/indicacao_n_448_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras_-_fabio_governador.pdf</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_n_449_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem_povoado_olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_n_449_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem_povoado_olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem, piçarragem e reposição de lâmpadas das vias do povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_n_450_de_2023_marta_-_reposicao_de_lampadas_da_estrada_da_barragem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_n_450_de_2023_marta_-_reposicao_de_lampadas_da_estrada_da_barragem.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da rua Cauby, localizada no bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_n_451_de_2023_marcelo_-_redutores_de_velocidade_rua_joao_marata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_n_451_de_2023_marcelo_-_redutores_de_velocidade_rua_joao_marata.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 2 (dois) redutores de velocidade (quebra-molas), na rua João Maratá, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5016/indicacao_n_452_de_2023_genisson_-_correios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5016/indicacao_n_452_de_2023_genisson_-_correios.pdf</t>
   </si>
   <si>
     <t>No sentido que os serviços de distribuição de correspondências e encomendas dos Correios sejam realizados diretamente nas residências dos moradores dos Povoados Jenipapo e Brasília, neste município.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5017/indicacao_n_453_de_2023_genisson_-_posto_de_saude_pov._quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5017/indicacao_n_453_de_2023_genisson_-_posto_de_saude_pov._quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5018/indicacao_n_454_de_2023_belizario_-_reposicao_de_lampadas_do_bairro_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5018/indicacao_n_454_de_2023_belizario_-_reposicao_de_lampadas_do_bairro_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas das vias públicas: Avenida Nossa Senhora da Piedade e Rua “G”, ambas localizadas no bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_n_455_de_2023_belizario_-_pavimentacao_paralelepipedal_da_rua_g_no__jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_n_455_de_2023_belizario_-_pavimentacao_paralelepipedal_da_rua_g_no__jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da rua “G”, localizada no bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5021/indicacao_n_456__de_2023_dwitht_-_reposicao_de_lampadas_dos_assentamentos__rosali_nunes_antonio_conselheiro_camilo_torres_e_dr_joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5021/indicacao_n_456__de_2023_dwitht_-_reposicao_de_lampadas_dos_assentamentos__rosali_nunes_antonio_conselheiro_camilo_torres_e_dr_joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da Iluminação Pública dos assentamentos Rosali Nunes, Antônio Conselheiro, Camilo Torres e Dr João, localizados neste município.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5022/indicacao_n_457__de_2023_dwitht_-_reposicao_de_lampadas_em_frente_a_creche_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5022/indicacao_n_457__de_2023_dwitht_-_reposicao_de_lampadas_em_frente_a_creche_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas em frente a creche do povoado Brasília, localizado neste município.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5023/indicacao_n_458_de_2023_dwitht_-_redutores_de_velocidade_assentamento_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5023/indicacao_n_458_de_2023_dwitht_-_redutores_de_velocidade_assentamento_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade, na estrada que liga o Assentamento Dr. João à cidade de Lagarto.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5024/indicacao_n_459_de_2023_dwitht_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._antonio_conselheiro_rosali_nunes_e_camilo_torres.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5024/indicacao_n_459_de_2023_dwitht_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._antonio_conselheiro_rosali_nunes_e_camilo_torres.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para as seguintes localidades:_x000D_
 _x000D_
     • Assentamento Antônio Conselheiro;_x000D_
     • Rosali Nunes e;_x000D_
     • Camilo Torres, todos localizados neste município.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5025/indicacao_n_460__de_2023_dwitht_-_troca_de_lampadas_quadra_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5025/indicacao_n_460__de_2023_dwitht_-_troca_de_lampadas_quadra_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das lâmpadas da Quadra de Esportes do povoado Brasília, localizado neste município.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5026/indicacao_n_461_de_2023_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5026/indicacao_n_461_de_2023_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um monumento com a frase “Eu Amo Jenipapo”, na entrada do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5027/indicacao_n_462_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._caboclo_22_de_novembro_mussorep_2_e_saco_redondo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5027/indicacao_n_462_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._caboclo_22_de_novembro_mussorep_2_e_saco_redondo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para o Assentamento Caboclo, localizado neste município.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5028/indicacao_n_463_de_2023_washington_-_construcao_do_muro_do_cemiterio_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5028/indicacao_n_463_de_2023_washington_-_construcao_do_muro_do_cemiterio_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro do Cemitério localizado no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5029/indicacao_n_464_de_2023_alex_-_limpeza_loteamento_edvaldo_farias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5029/indicacao_n_464_de_2023_alex_-_limpeza_loteamento_edvaldo_farias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza do Residencial Edvaldo Farias, localizado na Zona de Expansão 02(nas proximidades do bairro Pratas), neste município.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5030/indicacao_n_465_de_2023_alex_-_ocupacao_de_solo_-_av._n.s._de_fatima_-_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5030/indicacao_n_465_de_2023_alex_-_ocupacao_de_solo_-_av._n.s._de_fatima_-_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura possa conceder o uso e ocupação de solo, para a realização da obra de pavimentação da avenida Nossa Senhora de Fátima, localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5031/indicacao_n_466_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_22_de_novembro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5031/indicacao_n_466_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_22_de_novembro.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para o Assentamento 22 de Novembro, localizado neste município.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5032/indicacao_n_467_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_mussorep.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5032/indicacao_n_467_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_mussorep.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para o Assentamento Mussorep 2, localizado neste município.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5033/indicacao_n_468_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_saco_redondo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5033/indicacao_n_468_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_saco_redondo.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para o povoado Saco Redondo, localizado neste município.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5035/indicacao_n_469_de_2023_matheus_-_coleta_seletiva_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5035/indicacao_n_469_de_2023_matheus_-_coleta_seletiva_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido  de combater os pontos ilegais de descarte de lixo por todo o município, com a implantação de pontos de coleta seletiva, com placa afixada com os horários e dias de coleta, além de promover a realização de projetos de Educação ambiental no município.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5036/indicacao_n_470_de_2023_belizario_-_pavimetacao_paralelepipedal_varzea_dos_cagados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5036/indicacao_n_470_de_2023_belizario_-_pavimetacao_paralelepipedal_varzea_dos_cagados.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da Estrada de Zé de Floro, localizada no Povoado Várzea dos Cágados (Estrada da Escola Municipal Jason Barbosa Coelho), neste município.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5037/indicacao_n_471_de_2023_belizario_-_pavimetacao_paralelepipedal_travessa_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5037/indicacao_n_471_de_2023_belizario_-_pavimetacao_paralelepipedal_travessa_liborio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da Travessa Libério Monteiro e RUA A, ambas localizadas no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_n_472_de_2023_matheus_-_instalacao_de_coleta_seletiva_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_n_472_de_2023_matheus_-_instalacao_de_coleta_seletiva_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido  que sejam implantados “ECOPONTOS” na sede e na zona rural do município, com o intuito de combater o descarte ilegal de lixo.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_n_473_de_2023_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_n_473_de_2023_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do piso da   praça do Cemitério Senhor do Bonfim, localizada no Centro, neste município.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_n_474_de_2023_matheus_-_gasoduto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_n_474_de_2023_matheus_-_gasoduto.pdf</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_n_475_de_2023_gilberto_-_posto_policial_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_n_475_de_2023_gilberto_-_posto_policial_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Posto Policial do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_n_476_de_2023_belizario_-_reposicao_de_lampadas_do_conjunto_joao_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_n_476_de_2023_belizario_-_reposicao_de_lampadas_do_conjunto_joao_almeida.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de tapa-buraco, reposição de lâmpadas, limpeza e capinação das vias públicas do Conjunto João Almeida Rocha, ambas localizadas no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5043/indicacao_n_477_de_2023_dwitht_-_pavimentacao_rua_frei_damiao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5043/indicacao_n_477_de_2023_dwitht_-_pavimentacao_rua_frei_damiao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Frei Damião, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5044/indicacao_n_478_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_e_arquibancada_do_povoado_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5044/indicacao_n_478_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_e_arquibancada_do_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a cobertura e ampliação da arquibancada da quadra de esportes do Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5045/indicacao_n_479_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_calcamanto_do_porcoes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5045/indicacao_n_479_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_calcamanto_do_porcoes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação paralelepipedal do Povoado Porções, neste município.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5046/indicacao_n_480_de_2023__vilanio_-_divulgacao_do_processo_seletivo_da_uab.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5046/indicacao_n_480_de_2023__vilanio_-_divulgacao_do_processo_seletivo_da_uab.pdf</t>
   </si>
   <si>
     <t>No sentido que seja desenvolvida uma campanha de divulgação do processo seletivo do Polo da Universidade Aberta do Brasil - UAB localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5047/indicacao_n_481_de_2023__vilanio_-_agendamento_de_reuniao_com_o_presidente_do_tribunal_de_contas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5047/indicacao_n_481_de_2023__vilanio_-_agendamento_de_reuniao_com_o_presidente_do_tribunal_de_contas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja agendado uma reunião com vossa senhoria e os vereadores desta Casa com o intuito de estreitar os laços e aperfeiçoar as relações entre os Poderes.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5048/indicacao_n_482_de_2023__vilanio_-_convenios__entre_prefeitura_e_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5048/indicacao_n_482_de_2023__vilanio_-_convenios__entre_prefeitura_e_ufs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de firmar parcerias com a Universidade Federal de Sergipe – Campus Universitário Professor Antônio Garcia Filho Campus Lagarto com o intuito de realização de pesquisas e confecção de relatórios na área de segurança e educação alimentar no nosso município.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5049/indicacao_n_483_de_2023_valmir_-_deso_-_extensao_de_rede_do_assentamento_09_de_junho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5049/indicacao_n_483_de_2023_valmir_-_deso_-_extensao_de_rede_do_assentamento_09_de_junho.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento no Assentamento 09 de Junho, localizado no Povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5050/indicacao_n_484_de_2023_matheus_-_reforma_de_banheiros_do_mercado_da_banana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5050/indicacao_n_484_de_2023_matheus_-_reforma_de_banheiros_do_mercado_da_banana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a reforma dos banheiros do Mercado municipal da banana, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5051/indicacao_n_485_de_2023_gilberto_-_construcao_de_cobertura_-_lateral_do_mercado_do_jenipapo_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5051/indicacao_n_485_de_2023_gilberto_-_construcao_de_cobertura_-_lateral_do_mercado_do_jenipapo_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma cobertura na lateral do Mercado Municipal, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5057/indicacao_n_486_de_2023_vilanio_-_sustentabilidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5057/indicacao_n_486_de_2023_vilanio_-_sustentabilidade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de firmar parceria com o Ministério Público para a realização de projetos voltados a Sustentabilidade Econômica e Social.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5058/indicacao_n_487_de_2023_vilanio_-_redutores_de_velocidade_quebra-molas_pista_do_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5058/indicacao_n_487_de_2023_vilanio_-_redutores_de_velocidade_quebra-molas_pista_do_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos em caráter de urgência, redutores de velocidade (quebra-molas), em todo o trecho que recebeu pavimentação asfáltica na Pista do Pau Grande, neste município.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5059/indicacao_n_488_de_2023_vilanio__-_pintura_limpeza_e_sinalizacao_no_percuso_da_procissao_de_santa_luzia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5059/indicacao_n_488_de_2023_vilanio__-_pintura_limpeza_e_sinalizacao_no_percuso_da_procissao_de_santa_luzia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização, a exemplo de limpeza, pintura de meio fio, sinalização, dentre outras melhorias, no percurso por onde passará no dia 13 de dezembro, a Procissão de Santa Luzia, Padroeira do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5060/indicacao_n_489_de_2023_washington_-_rede_de_abastecimento_de_agua_pov._mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5060/indicacao_n_489_de_2023_washington_-_rede_de_abastecimento_de_agua_pov._mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura possa conceder autorização para que a CODERSE faça a interligação entre o poço artesiano construído pelo Governo do Estado através da Companhia de Desenvolvimento Regional de Sergipe, localizado no povoado Mariquita de Cima e a rede de abastecimento de água do município.no sentido que a prefeitura possa conceder autorização para que a CODERSE faça a interligação entre o poço artesiano construído pelo Governo do Estado através da Companhia de Desenvolvimento Regional de Sergipe, localizado no povoado Mariquita de Cima e a rede de abastecimento de água do município.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5061/indicacao_n_490_de_2023__vilanio_-_parceria_semed_e_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5061/indicacao_n_490_de_2023__vilanio_-_parceria_semed_e_ufs.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de parceria entre o Município e a Universidade Federal de Sergipe, com intuito de ofertar cursos de formação para novos servidores da educação, a exemplo dos conselheiros regionais de educação, que podem auxiliar a gestão educacional em decisões deste seguimento, nas comunidades.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5062/indicacao_n_491_de_2023_matheus_-__contratacao_de_vigilantes_para_as_creches_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5062/indicacao_n_491_de_2023_matheus_-__contratacao_de_vigilantes_para_as_creches_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam alocados vigilantes em todos os turnos de funcionamento das creches municipais, sobretudo na Unidade Municipal de Educação Infantil Raimundo José, localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5063/indicacao_n_492_de_2023_matheus_-__subvencao_ao_lagarto_futebol_clube.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5063/indicacao_n_492_de_2023_matheus_-__subvencao_ao_lagarto_futebol_clube.pdf</t>
   </si>
   <si>
     <t>No sentido de encaminhar Projeto de Lei a esta Casa, concedendo subvenção social ao Lagarto Futebol Clube no valor de R$ 200.000,00 (duzentos) mil reais.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5064/indicacao_n_493_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_urubutinga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5064/indicacao_n_493_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_urubutinga.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas das vias do Povoado Urubutinga, localizado neste município.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_n_494_de_2023_gilberto_-_instalacao_de_guard_rail_na_rodovia_se_povoado_urubutinga_a_itaporanga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_n_494_de_2023_gilberto_-_instalacao_de_guard_rail_na_rodovia_se_povoado_urubutinga_a_itaporanga.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas “Guard Rail’ nas pontes da Rodovia SE 160, desde o Povoado Urubutinga, neste município até o Município de Itaporanga D’ajuda.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5066/indicacao_n_495_de_2023__alex-__emenda_parlamentar_-_senador_rogerio_carvalho_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5066/indicacao_n_495_de_2023__alex-__emenda_parlamentar_-_senador_rogerio_carvalho_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar no valor de 5.000.000,00 (cinco milhões de reais), destinados a ampliação de cursos para a  Universidade Federal de Sergipe – Campus Universitário Professor Antônio Garcia Filho - Lagarto.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5070/indicacao_n_496_de_2023_washington_-limpeza_da_entrada_povoado_saquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5070/indicacao_n_496_de_2023_washington_-limpeza_da_entrada_povoado_saquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza da entrada que dá acesso ao povoado Saquinho, localizado neste município.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5071/indicacao_n_497_de_2023_washington_-_deso_-_travessa_do_comandante_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5071/indicacao_n_497_de_2023_washington_-_deso_-_travessa_do_comandante_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para a travessa Estrada do Comandante, localizada no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5072/indicacao_n_498_de_2023_soro_-_terraplanagem_-_camilo_torres.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5072/indicacao_n_498_de_2023_soro_-_terraplanagem_-_camilo_torres.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas vicinais do Assentamento Camilo Torres, localizado neste município.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5073/indicacao_n_499__de_2023_washington_-_limpeza_julia_nogueira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5073/indicacao_n_499__de_2023_washington_-_limpeza_julia_nogueira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem do Residencial Júlia Nogueira, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5074/indicacao_n_500_de_2023_washington_-_reservatorio_de_agua_povoado_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5074/indicacao_n_500_de_2023_washington_-_reservatorio_de_agua_povoado_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um reservatório de água, no povoado Olhos D'Água, neste município.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5075/indicacao_n_501_de_2023_marta_-_limpeza_e_capinagem_no_bairro_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5075/indicacao_n_501_de_2023_marta_-_limpeza_e_capinagem_no_bairro_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do bairro Exposição, localizado neste município.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5076/indicacao_n_502_de_2023_gilberto_-_lampadas_de_led_-_avenidas_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5076/indicacao_n_502_de_2023_gilberto_-_lampadas_de_led_-_avenidas_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação de lâmpadas de LED nas avenidas José Ribeiro de Souza e Lagarto, ambas localizadas no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5077/indicacao_n_503_de_2023_alex_-_projeto_ao_executivo_para_i_ncentivo_para_oas_agentes_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5077/indicacao_n_503_de_2023_alex_-_projeto_ao_executivo_para_i_ncentivo_para_oas_agentes_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de um projeto de lei que faça um repasse um incentivo adicional financeiro aos Agentes Comunitários de Saúde e aos de Combate às Endemias, a título de assistência financeira complementar, nos termos da Lei nº 11.350, de 05 de outubro de 2006, em especial, seus artigos 9º C e 9º D, e do Decreto (federal) nº 8.474, de 22 de junho de 2015.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5078/indicacao_n_504_de_2023_vilanio_-_deso-_extensao_povoado_juerana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5078/indicacao_n_504_de_2023_vilanio_-_deso-_extensao_povoado_juerana.pdf</t>
   </si>
   <si>
     <t>N_x000D_
 _x000D_
 _x000D_
 No sentido que seja feito a Extensão da Rede de Abastecimento de Água para o povoado Juerana, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5093/indicacao_n_505_de_2023_washington_-_recuperacao_do_calcamento_candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5093/indicacao_n_505_de_2023_washington_-_recuperacao_do_calcamento_candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do calçamento da entrada do povoado Candeal da Tapera, neste município.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5094/indicacao_n_506_de_2023_josivan_-_pavimentacao_travessa_davi_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5094/indicacao_n_506_de_2023_josivan_-_pavimentacao_travessa_davi_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação da travessa Davi, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_n_507_de_2023_genisson_-_correios_2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_n_507_de_2023_genisson_-_correios_2.pdf</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5096/indicacao_n_508_de_2023_matheus_-__criacao_de_diario_do_municipio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5096/indicacao_n_508_de_2023_matheus_-__criacao_de_diario_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado o Diário Oficial do Município, para garantir maior transparência aos atos da administração pública.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_n_509_de_2023_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_n_509_de_2023_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja pago o auxílio-alimentação indistintamente a todos os servidores do município.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_n_510_de_2023_matheus_-__instituicao_de_programa_de_acordo_direto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_n_510_de_2023_matheus_-__instituicao_de_programa_de_acordo_direto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instituído legal do Programa de Acordo direto com o intuito de diminuir as filas de precatórios municipais que já perfazem 10 anos de atraso.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_n_511_de_2023_matheus_-__instituicao_de_teto_especifico_para_requisicao_de_pequeno_valor_rpv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_n_511_de_2023_matheus_-__instituicao_de_teto_especifico_para_requisicao_de_pequeno_valor_rpv.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instituído legal de teto específico para RPV – Requisição de Pequeno Valor, no valor mínimo de 10n (dez) salários mínimos. Com o intuito de desinflar a fila de precatórios e otimizar os processos e procedimentos.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_n_512_de_2023_josivaldo_-_carro_pipa_-__roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_n_512_de_2023_josivaldo_-_carro_pipa_-__roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado um Carro Pipa para o Assentamento Roseli Nunes, neste município.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_n_513_de_2023_josivaldo_-_revitalizacao_do_poco_artesiano_-__roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_n_513_de_2023_josivaldo_-_revitalizacao_do_poco_artesiano_-__roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do poço artesiano do Assentamento Roseli Nunes, neste município.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_n_514_de_2023_genisson_-_alocacao_de_placas_de_ruas_povoado_genipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_n_514_de_2023_genisson_-_alocacao_de_placas_de_ruas_povoado_genipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas denominativas em todas ruas dos povoados Jenipapo e Brasília.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4431/requerimento_no_010_de_2023_genisson_-_relatorio_de_faturamento_e_de_investimentos_da_rede_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4431/requerimento_no_010_de_2023_genisson_-_relatorio_de_faturamento_e_de_investimentos_da_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um relatório de faturamento e de investimentos nas redes de abastecimento e fornecimento de água dos Povoados Jenipapo, Araçá, Quirino, João Martins e Várzea dos espinhos, todos localizados neste município.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4432/requerimento_no_011_de_2023_matheus_-codigo_tributario_e_plano_diretor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4432/requerimento_no_011_de_2023_matheus_-codigo_tributario_e_plano_diretor.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para que ocorram as devidas e necessárias atualizações do Código tributário e do Plano Diretor Municipal.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4434/requerimento_no_013_de_2023_matheus_-concurso_publico_e_processo_seletivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4434/requerimento_no_013_de_2023_matheus_-concurso_publico_e_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para que sejam realizados concurso público e/ou processo seletivo no município.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4440/requerimento_no_019_de_2023_matheus_-pccv_dos_ervidores_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4440/requerimento_no_019_de_2023_matheus_-pccv_dos_ervidores_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja indicado o estudo e prazo de aplicação do Plano de Cargos, Carreiras e Vencimentos (PCCV) dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_021_de_2023_vilanio_-_explanacao_leopoldina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_021_de_2023_vilanio_-_explanacao_leopoldina.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. LEOPOLDINA LISBOA – “Ex – vereadora”, para que possa participar da sessão que ocorrerá no dia 09 de março do corrente ano.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4443/requerimento_no_022_de_2023_vilanio_-_galeria_de_fotos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4443/requerimento_no_022_de_2023_vilanio_-_galeria_de_fotos.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ao Ilustríssimo Sr. Amilton Fraga Fontes – Presidente desta Casa, para que refaça a galeria de fotos, para incluir todas as mulheres que ocuparam o cargo de vereadora desda Casa.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4518/requerimento_no_023_de_2023_genisson_-_explanacao_-daniela_garcia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4518/requerimento_no_023_de_2023_genisson_-_explanacao_-daniela_garcia.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Srª. Daniele Garcia – Secretária Especial de Políticas para as Mulheres (SPM), para que possa fazer uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4521/requerimento_no_026_de_2023_matheus_-_reitoria_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4521/requerimento_no_026_de_2023_matheus_-_reitoria_ufs.pdf</t>
   </si>
   <si>
     <t>O senhor Prof. Dr. Valter Joviniano de Santana Filho e o Diretor Geral do Campus Lagarto, o senhor  Prof. Dr. Makson Gleydson Brito de Oliveira</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4523/requerimento_no_028_de_2023_amilton_-_convocacao_de_secretario_magson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4523/requerimento_no_028_de_2023_amilton_-_convocacao_de_secretario_magson.pdf</t>
   </si>
   <si>
     <t>Magson, para que faça uso da tribuna desta Casa sobre o pagamento do retroativo dos professores, sobre a situação do transporte escolar e da compra e distribuição da merenda escolar e sobre as reformas das unidades escolares  do município.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4526/requerimento_no_031_de_2023_josivaldo_-_explanacao_-_reitor_da_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4526/requerimento_no_031_de_2023_josivaldo_-_explanacao_-_reitor_da_ufs.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Prof. Dr. Makson Gleydson Brito de Oliveira - Diretor Geral da Universidade Federal de Sergipe – UFS do Campus Lagarto.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4632/requerimento_no_037_de_2023_alex_-_convite_-_lutador_de_mma_denis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4632/requerimento_no_037_de_2023_alex_-_convite_-_lutador_de_mma_denis.pdf</t>
   </si>
   <si>
     <t>Convidando ao Ilustríssimo Senhor  Denis Oliveira Fontes – “3D” – Lutador profissional de Artes marciais Mistas (MMA).</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_045_de_2023_vilanio_-_explanacao_-_representante_do_lagarto_futsal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_045_de_2023_vilanio_-_explanacao_-_representante_do_lagarto_futsal.pdf</t>
   </si>
   <si>
     <t>Sr. LÉOSTENISSON DE SOUZA SANTOS - Representante do Lagarto Futsal, para que possa fazer uso da tribuna desta Casa.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_047_de_2023_matheus_-defesa_civil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_047_de_2023_matheus_-defesa_civil.pdf</t>
   </si>
   <si>
     <t>No sentido que seja encaminhado a esta Casa, o Laudo Técnico emitido pela Defesa Civil, favorável ao retorno dos servidores da Biblioteca Municipal ao prédio do antigo Colégio Salete.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_050_de_2023_matheus_-_audiencia_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_050_de_2023_matheus_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Audiência Pública sobre o atendimento de urência e emergência no Município de Lagarto.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4646/requerimento_no_051_de_2023_marta_-_explanacao_-_reitor_da_ifs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4646/requerimento_no_051_de_2023_marta_-_explanacao_-_reitor_da_ifs.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos Srs. Prof. Dr. Ricardo Monteiro Rocha – Diretor Geral, Prof. Dr. Mauro José dos Santos.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4647/requerimento_no_052_de_2023_marta_-_explanacao_-_diretor_do_hu_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4647/requerimento_no_052_de_2023_marta_-_explanacao_-_diretor_do_hu_lagarto.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Prof. Dr. MANOEL LUIZ DE CERQUEIRA NETO – Superintendente do Hospital Universitário Mons. João Batista de Carvalho Daltro (Hospital Universitário de Lagarto).</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4648/requerimento_no_053_de_2023_marta_-_explanacao_-_kercio_pinto_-_semop.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4648/requerimento_no_053_de_2023_marta_-_explanacao_-_kercio_pinto_-_semop.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Kércio Pinto -  Secretário Municipal da Ordem Pública e Defesa da Cidadania – SEMOP.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4652/requerimento_no_057_de_2023_josivaldo_-_acoes_de_consientizacao_-_autismo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4652/requerimento_no_057_de_2023_josivaldo_-_acoes_de_consientizacao_-_autismo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja encaminhado a esta Casa, informações sobre as ações desenvolvidas no mês de abril, referentes a campanha de Conscientização do Autismo.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_067_de_2023_josivaldo_-_washington_-_explanacao_-_enfermeiras.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_067_de_2023_josivaldo_-_washington_-_explanacao_-_enfermeiras.pdf</t>
   </si>
   <si>
     <t>Ilustríssimas Sras. LUCIANA DOS ANJOS FARIAS – Técnica em Enfermagem e JOSEFA MARLENE DE SANTANA FONTES - Enfermeira.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_no_070_de_2023_marcelo_-_multas_dttu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_no_070_de_2023_marcelo_-_multas_dttu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações referentes as multas aplicadas pelo Departamento de Trânsito e Transportes Urbanos - DTTU, no município de Lagarto, do ano de 2022 até a presente data.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_073_de_2023_matheus_-_procurador_geral_do_municipio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_073_de_2023_matheus_-_procurador_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>Sr. JADSON ANDRADE COSTA – Procurador Geral do Município – PGM, no sentido que seja encaminhado a esta Casa, o nome do servidor(a) responsável  por elaborar os pareceres, que orientam a Prefeita nos vetos e sanções dos projetos de lei oriundos do Poder Legislativo.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_080_de_2023_matheus_-cadastro_dos_ambulantes_do_festivald_a_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_080_de_2023_matheus_-cadastro_dos_ambulantes_do_festivald_a_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa informações acerca do cadastramento/seleção/escolha dos ambulantes que comercializarão no Festival da mandioca 2023.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_081_de_2023_josivaldo_-_convocacao_de_maes_cer_iii.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_081_de_2023_josivaldo_-_convocacao_de_maes_cer_iii.pdf</t>
   </si>
   <si>
     <t>Comissão de Mães do CER III, para que faça uso da tribuna desta Casa explanando sobre a precarização do atendimento e da mão de obra, por falta de material de trabalho.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4811/requerimento_no_084_de_2023_josivaldo_-_mapa_da_area_verde_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4811/requerimento_no_084_de_2023_josivaldo_-_mapa_da_area_verde_de_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa informações acerca do número total, em m² (metros quadrados), de área verde pública por habitante do município.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_086_de_2023_josivaldo_-explanacao_-_fatima_mara_oliveira_-_venda_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_086_de_2023_josivaldo_-explanacao_-_fatima_mara_oliveira_-_venda_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>Sra. FÁTIMA MARA OLIVEIRA – Cidadã lagartense,  para que possa fazer uso da tribuna desta Casa explanando sobre a manifestação popular contra a venda do Parque de Exposição Nicolau Almeida.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_087_de_2023_matheus_-explanacao_-_cdl_e_sebrae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_087_de_2023_matheus_-explanacao_-_cdl_e_sebrae.pdf</t>
   </si>
   <si>
     <t>Representantes do Núcleo de Logistas da Laudelino Freire, CDL e Sebrae.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4816/requerimento_no_090_de_2023_marta_-explanacao__-_elenilton_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4816/requerimento_no_090_de_2023_marta_-explanacao__-_elenilton_correia.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. ELENILTON CORREIA DE SOUZA – Fisioterapeuta e  docente do Centro Universitário Ages, para que possa fazer uso da tribuna desta Casa explanando sobre o seu trabalho a frente da Seleção Brasileira de Badminton Paralímpico.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_099_de_2023_matheus_-_colaboracao_com_a_exporingo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_099_de_2023_matheus_-_colaboracao_com_a_exporingo.pdf</t>
   </si>
   <si>
     <t>Requerendo a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal, com cópia ao Ilustríssimo Sr. José Ricardo Carvalho Silva - Secretário Municipal da Administração – SEMAD, no sentido que seja enviado a esta Casa informações acerca da existência de um processo de colaboração do Poder Executivo Municipal com a Exporingo 2023; em caso positivo que informe o que já foi feito ou fará pra auxiliar o evento. Caso contrário, que informe o porquê não conseguiu auxiliar um evento que trará divisas, auxilia no desenvolvimento do agronegócio em nosso município e gera emprego e renda.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4891/requerimento_no_100_de_2023_matheus_-_mocao_de_congratulacao_-_lancamento_livro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4891/requerimento_no_100_de_2023_matheus_-_mocao_de_congratulacao_-_lancamento_livro.pdf</t>
   </si>
   <si>
     <t>Encaminhando votos de congratulação aos Srs. Alexandre Fontes, Claudefranklin Monteiro, Taysa Mércia e ao Pe. Vagner Araújo, pelo lançamento do 3º Volume do Livro NO COLO DA PIEDADE no último dia 26, no Santuário de Nossa Senhora da Piedade neste município.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_no_102_de_2023_josivan_-_explanacao_-_tarcisio_oliveira_-_diretor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_no_102_de_2023_josivan_-_explanacao_-_tarcisio_oliveira_-_diretor.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. TARCÍSIO OLIVEIRA DIAS – Diretor da Escola Municipal Adelina Maria de Santana Souza.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_no_107_de_2023_marta_-_explanacao_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_no_107_de_2023_marta_-_explanacao_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Sr. FÁBIO REIS - Deputado Federal do Estado de Sergipe – PSD.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5112/requerimento_no_108_de_2023_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_com_deficiencia_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5112/requerimento_no_108_de_2023_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_com_deficiencia_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>Convidando a Comissão de Mães de Filhos com Deficiência do povoado Colônia Treze.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5113/requerimento_no_109_de_2023_vilanio_-universidade_aberta_do_brasil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5113/requerimento_no_109_de_2023_vilanio_-universidade_aberta_do_brasil.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos Srs. MARCOS MATOS RODRIGUES – Coordenador – Diretor da Universidade Aberta do Brasil (polo povoado Colônia Treze), AROLDO BARBOSA DOS REIS – Secretário e JOSÉ JACKSON DOS SANTOS – Assistente de Docência.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_no_112_de_2023_josivaldo_-_explanacao_dianna_-_aspdr.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_no_112_de_2023_josivaldo_-_explanacao_dianna_-_aspdr.pdf</t>
   </si>
   <si>
     <t>Sra. Dianna dos Santos Batista – Presidente da Associação Sergipana de Pessoas com Doenças Raras – ASPDR.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_no_113_de_2023_matheus_-__arrecadacao_do_ipva_em_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_no_113_de_2023_matheus_-__arrecadacao_do_ipva_em_lagarto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa informações sobre o montante do Imposto sobre a Propriedade de Veículos Automotores - IPVA  repassado ao Município nos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_no_114_de_2023_matheus_-explanacao_-_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_no_114_de_2023_matheus_-explanacao_-_silvio_romero.pdf</t>
   </si>
   <si>
     <t>Diretoria, Docentes e Discentes do Colégio Estadual Sílvio Romero.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_no_115_de_2023_matheus_-_explanacao_-_reitor_da_ufs_valter_joviniano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_no_115_de_2023_matheus_-_explanacao_-_reitor_da_ufs_valter_joviniano.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Prof. Dr. VALTER JOVINIANO DE SANTANA FILHO – Reitor da Universidade Federal de Sergipe - UFS.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5120/requerimento_no_116_de_2023_marta_-explanacao_-_psicologa_ane_vasconcelos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5120/requerimento_no_116_de_2023_marta_-explanacao_-_psicologa_ane_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora ANNESÂNGELA DE VASCONCELOS VIEIRA – Psicóloga e empreendedora da Clínica Conscientemente.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5121/requerimento_no_117_de_2023_amilton_-_explanacao_-_representante_do_coren.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5121/requerimento_no_117_de_2023_amilton_-_explanacao_-_representante_do_coren.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Dr. Marcel Vinícius Cunha Azevedo – Representante do Conselho Regional de Enfermagem de Sergipe - COREN/SE, juntamente com os representantes do Sindicato dos Enfermeiros, Técnicos e Auxiliares de Enfermagem.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5124/requerimento_no_120_de_2023_marta_-_relatorio_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5124/requerimento_no_120_de_2023_marta_-_relatorio_iptu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, relatório demonstrando quanto o Município arrecadou de IPTU no ano de 2023 e como foi/será aplicado.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_no_121_de_2023_marta_-_ambulancias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_no_121_de_2023_marta_-_ambulancias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações a cerca dos locais/unidades de saúde onde foram alocadas as 09 (nove) ambulâncias adquiridas pela Prefeitura, o valor gasto com o aluguéis destes veículos e a duração do contrato de aluguel.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5133/requerimento_no_129_de_2023_rubens_-_explanacao_girlandia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5133/requerimento_no_129_de_2023_rubens_-_explanacao_girlandia.pdf</t>
   </si>
   <si>
     <t>Sra. Girlandia Vania Medeiros Gois.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5141/requerimento_no_137_de_2023_matheus_-__beneficiadora_de_produtos_da_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5141/requerimento_no_137_de_2023_matheus_-__beneficiadora_de_produtos_da_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, documentação e dados do andamento da obra da Beneficiadora de Produtos da Mandioca no povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5142/requerimento_no_138_de_2023_matheus_-_comerciantes_-_barragem_dionisio_machado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5142/requerimento_no_138_de_2023_matheus_-_comerciantes_-_barragem_dionisio_machado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, documentação e dados referente a retirada dos comerciantes alojados por décadas, na Barragem Dionísio Machado, neste município.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5143/requerimento_no_139_de_2023_matheus_-_valores_acrescentados_a_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5143/requerimento_no_139_de_2023_matheus_-_valores_acrescentados_a_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa informações acerca de:_x000D_
     1. Qual o montante acrescentado ao contrato junto a prestadora de serviço de coleta de resíduos sólidos;_x000D_
     2. Quais as providências tomadas em relação as famílias presentes nos “lixões” do município;_x000D_
     3. Quais os projetos que estão auxiliando os trabalhos e o crescimento da COOPCAL – Cooperativa dos catadores de Lagarto.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5144/requerimento_no_140_de_2023_matheus_-_editais_da_lei_paulo_gustavao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5144/requerimento_no_140_de_2023_matheus_-_editais_da_lei_paulo_gustavao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações acerca Dos futuros editais que serão lançados relativos a Lei Paulo Gustavo e quais as classes artísticas que serão assistidas.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5149/requerimento_no_145_de_2023_matheus_-_relacao_de_imoveis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5149/requerimento_no_145_de_2023_matheus_-_relacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada a esta Casa, relação dos imóveis locados pelo município que serão desalugados com a realização da permuta do Parque de Exposição, caso seja aprovado o Projeto de Lei e qual a economia para os cofres públicos com a efetivação da referida permulta.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5150/requerimento_no_146_de_2023_vilanio_-_explanacao_-_padre_jodeclan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5150/requerimento_no_146_de_2023_vilanio_-_explanacao_-_padre_jodeclan.pdf</t>
   </si>
   <si>
     <t>Reverendíssimo Senhor JODECLAN SANTANA.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5161/requerimento_no_157_de_2023_marta_-_explanacao_-_larissa_e_gabriela_-_protetoras_dos_animais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5161/requerimento_no_157_de_2023_marta_-_explanacao_-_larissa_e_gabriela_-_protetoras_dos_animais.pdf</t>
   </si>
   <si>
     <t>Ilustríssimas Sras. GABRIELA SANTANA FONTES e LARISSA LIMA MACEDO AMARAL – Protetoras dos Animais.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5162/requerimento_no_158_de_2023_marta_-_aroldo_cercos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5162/requerimento_no_158_de_2023_marta_-_aroldo_cercos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Aroldo Costa Monteiro – Presidente da Cooperativa de Eletrificação e Desenvolvimento Rural Centro Sul de Sergipe - CERCOS.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4422/requerimento_no_001_de_2023_vilanio_-congratulacao_hnsc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4422/requerimento_no_001_de_2023_vilanio_-congratulacao_hnsc.pdf</t>
   </si>
   <si>
     <t>congratulação ao Hospital Nossa Senhora da Conceição - HNSC.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4423/requerimento_no_002_de_2023_vilanio-congratulacao_zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4423/requerimento_no_002_de_2023_vilanio-congratulacao_zeze_rocha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo Sr. JOSÉ RODRIGUES DOS SANTOS – “Ex-prefeito de Lagarto Zezé Rocha”.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_003_de_2023_vilanio-congratulacao_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_003_de_2023_vilanio-congratulacao_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>Congratulação ao CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_004_de_2023_marta_-_congratulacao_-_deputada_goretti_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_004_de_2023_marta_-_congratulacao_-_deputada_goretti_reis.pdf</t>
   </si>
   <si>
     <t>Congratulação à Ilustríssima Senhora  LOURDES GORETTI DE OLIVEIRA REIS – “Ex-deputada Estadual / PSD-SE”.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_005_de_2023_vilanio-congratulacao_asilo_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_005_de_2023_vilanio-congratulacao_asilo_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ASILO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_006_de_2023_vereadores_-_mocao_de_pesar_-_gildesio_ex-vereador_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_006_de_2023_vereadores_-_mocao_de_pesar_-_gildesio_ex-vereador_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. GILDÉCIO PEREIRA DA COSTA –  “Gildécio do Crioulo”.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_007_de_2023_vilanio_-_congratulacao_-_deputada_goretti_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_007_de_2023_vilanio_-_congratulacao_-_deputada_goretti_reis.pdf</t>
   </si>
   <si>
     <t>Congratulação à Ilustríssima Senhora LOURDES GORETTI DE OLIVEIRA REIS – “Ex-deputada Estadual.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_008_de_2023_matheus_-_congratulacao_-_aline_correa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_008_de_2023_matheus_-_congratulacao_-_aline_correa.pdf</t>
   </si>
   <si>
     <t>Congratulação à Ilustríssima Senhora  ALINE CORRÊA FONTES – “Comerciante deste Município”.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_009_de_2023_amilton_-_congratulacao_-gustinho_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_009_de_2023_amilton_-_congratulacao_-gustinho_ribeiro.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor  Luiz Augusto Carvalho Ribeiro Filho - “Gustinho Ribeiro” – Deputado Federal de Sergipe.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4433/requerimento_no_012_de_2023_vilanio_-_repudio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4433/requerimento_no_012_de_2023_vilanio_-_repudio.pdf</t>
   </si>
   <si>
     <t>Por organizar um grupo de 10 pessoas e incentivá-las a perseguir, caluniar e difamar a imagem da “ mulher Hilda Ribeiro”, nas redes sociais.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4435/requerimento_no_014_de_2023_matheus_-_congratulacao_-_jornalista_bizan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4435/requerimento_no_014_de_2023_matheus_-_congratulacao_-_jornalista_bizan.pdf</t>
   </si>
   <si>
     <t>Congratulação à Ilustríssima Senhora  BIZAN VELÔ  – “ Jornalista independente deste Município”.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4436/requerimento_no_015_de_2023_rubinho_-_mocao_de_pesar_-josefa_lisboa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4436/requerimento_no_015_de_2023_rubinho_-_mocao_de_pesar_-josefa_lisboa.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. JOSEFA DE LISBOA RODRIGUES – “Professora Aposentada”.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4437/requerimento_no_016_de_2023_amilton_-_congratulacao_-_washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4437/requerimento_no_016_de_2023_amilton_-_congratulacao_-_washington.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor WASHINGTON DA CRUZ SILVA – “Vereador Washington da Mariquita”.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4438/requerimento_no_017_de_2023_amilton_-_congratulacao_-_rubinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4438/requerimento_no_017_de_2023_amilton_-_congratulacao_-_rubinho.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor Rubens Vieira da Costa – “Vereador Rubinho do Tanque”.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4439/requerimento_no_018_de_2023_matheus_-_congratulacao_-_colegio_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4439/requerimento_no_018_de_2023_matheus_-_congratulacao_-_colegio_silvio_romero.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Colégio Estadual Silvio Romero pelos 100 Anos da referida Unidade de Ensino.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4441/requerimento_no_020_de_2023_marta_-_congratulacao_-_magnolia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4441/requerimento_no_020_de_2023_marta_-_congratulacao_-_magnolia.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor JOSÉ JENILSON DA CONCEIÇÃO – “Ex-vereador JC”.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4519/requerimento_no_024_de_2023_vilanio_-_congratulacao_-_colegio_estaduasl_luis_alves_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4519/requerimento_no_024_de_2023_vilanio_-_congratulacao_-_colegio_estaduasl_luis_alves_.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Colégio Estadual Luiz Alves de Oliveira pelos 50 Anos.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4520/requerimento_no_025_de_2023_washington_-_congratulacao_-_padre_rodrigo_fraga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4520/requerimento_no_025_de_2023_washington_-_congratulacao_-_padre_rodrigo_fraga.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Reverendo Pe. RODRIGO FRAGA SANT`ANA – Reitor do Santuário Nossa Senhora da Piedade – Lagarto.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4522/requerimento_no_027_de_2023_washington_-_congratulacao_-_jose_monteiro_farias_neto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4522/requerimento_no_027_de_2023_washington_-_congratulacao_-_jose_monteiro_farias_neto.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr. JOSÉ MONTEIRO FARIAS NETO.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_029_de_2023_vilanio_-congratulacao_-_padre_jodeclan_santana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_029_de_2023_vilanio_-congratulacao_-_padre_jodeclan_santana.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr. PADRE JODECLAN SANTANA.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_030_de_2023_amilton_-_congratulacao_-_eduardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_030_de_2023_amilton_-_congratulacao_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor CARLOS EDUARDO PEREIRA DE SANTANA – “Ex-vereador Eduardo de João Maratá”.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4527/requerimento_no_032_de_2023_josivan-congratulacao_renata_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4527/requerimento_no_032_de_2023_josivan-congratulacao_renata_menezes.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora Renata Menezes, pela passagem do seu aniversário comemorado no último dia 20 de março.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_033_de_2023_josivan-congratulacao_debora_souza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_033_de_2023_josivan-congratulacao_debora_souza.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora Débora Souza, pela passagem do seu aniversário comemorado no último dia 17 de março.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4630/requerimento_no_035_de_2023_vilanio_-_congratulacao_-_fausto_vieira__.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4630/requerimento_no_035_de_2023_vilanio_-_congratulacao_-_fausto_vieira__.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr. FAUSTO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4631/requerimento_no_036_de_2023_amilton_-_congratulacao_-_marcelo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4631/requerimento_no_036_de_2023_amilton_-_congratulacao_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor MARCELO DO NASCIMENTO SANTOS – “Vereador Marcelo de Denilson”.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4633/requerimento_no_038_de_2023_josivan-congratulacao_tamires_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4633/requerimento_no_038_de_2023_josivan-congratulacao_tamires_prata.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora TAMIRES PRATA BRAGANÇA – Secretaria Municipal da Juventude e do Esporte – SEJESP.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4634/requerimento_no_039_de_2023_vilanio-congratulacao_samu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4634/requerimento_no_039_de_2023_vilanio-congratulacao_samu.pdf</t>
   </si>
   <si>
     <t>Congratulação ao SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA – SAMU.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4635/requerimento_no_040_de_2023_vilanio-congratulacao_jose_arnaldo_passos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4635/requerimento_no_040_de_2023_vilanio-congratulacao_jose_arnaldo_passos.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Sr.  JOSÉ ARNALDO PASSOS.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4636/requerimento_no_041_de_2023_marta_-_congratulacao_-_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4636/requerimento_no_041_de_2023_marta_-_congratulacao_-_amilton.pdf</t>
   </si>
   <si>
     <t>Cngratulação ao Ilustríssimo Senhor AMILTON FRAGA FONTES – “Vereador Amilton Fontes” – Presidente desta Casa.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4637/requerimento_no_042_de_2023_marta_-_congratulacao_-_jc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4637/requerimento_no_042_de_2023_marta_-_congratulacao_-_jc.pdf</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_043_de_2023_josivaldo_-_congratulacao_tenente_kely.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_043_de_2023_josivaldo_-_congratulacao_tenente_kely.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora KELY REGINA PENTEADO FERRAZ – 2º Tenente da Polícia Militar do Estado de Sergipe.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_044_de_2023_vilanio_-_congratulacao_-_lagarto_futsal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_044_de_2023_vilanio_-_congratulacao_-_lagarto_futsal.pdf</t>
   </si>
   <si>
     <t>Congratulação à equipe LAGARTO FUTSAL.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_046_de_2023_washington_-_mocao_de_pesar_-_domingos_de_carvalho_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_046_de_2023_washington_-_mocao_de_pesar_-_domingos_de_carvalho_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. DOMINGOS DE JESUS CARVALHO.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_048_de_2023_matheus_-_mocao_de_pesar_-_carlos_pinna_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_048_de_2023_matheus_-_mocao_de_pesar_-_carlos_pinna_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. CARLOS PINNA DE ASSIS,  Conselheiro do Tribunal de Contas do Estado de Sergipe.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_049_de_2022_josivan_-_congratulacao_magson_sec._de_educacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_049_de_2022_josivan_-_congratulacao_magson_sec._de_educacao.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo Sr. MAGSON VINÍCIUS DE SANTANA ALMEIDA.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_054_de_2023_marta_-_congratulacao_-_antonio_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_054_de_2023_marta_-_congratulacao_-_antonio_macario.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ANTÔNIO MACÁRIO DOS SANTOS – “Macário do Povoado Olhos D’água”.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_055_de_2023_marta_-_congratulacao_-_guarda_municipal_-_11_anos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_055_de_2023_marta_-_congratulacao_-_guarda_municipal_-_11_anos.pdf</t>
   </si>
   <si>
     <t>Congratulação à GUARDA MUNICIPAL DE LAGARTO – GML.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4651/requerimento_no_056_de_2023_vilanio_-_congratulacao_-_jose_augusto_vieira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4651/requerimento_no_056_de_2023_vilanio_-_congratulacao_-_jose_augusto_vieira.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Empresário JOSÉ AUGUSTO VIEIRA.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_058_de_2023_washington_-_mocao_de_pesar_-_maria_rita_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_058_de_2023_washington_-_mocao_de_pesar_-_maria_rita_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento da Sra. MARIA RITA DE JESUS SOUZA.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_059_de_2023_josivan_-_mocao_de_aplausos_-_prof._james_almada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_059_de_2023_josivan_-_mocao_de_aplausos_-_prof._james_almada.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Professor  JAMES ALMADA DA SILVA.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4655/requerimento_no_060_de_2023_josivan_-_mocao_de_aplausos_-_prof._paulo_ricardo_saquete_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4655/requerimento_no_060_de_2023_josivan_-_mocao_de_aplausos_-_prof._paulo_ricardo_saquete_.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Professor  PAULO RICARDO SAQUETE MARTINS FILHO.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_061_de_2023_washington_-_congratulacao_-_lm_noticias_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_061_de_2023_washington_-_congratulacao_-_lm_noticias_.pdf</t>
   </si>
   <si>
     <t>Congratulação a empresa LM NOTÍCIAS LTDA.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4657/requerimento_no_062_de_2023__vereadores-_mocao_de_apoio-_correios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4657/requerimento_no_062_de_2023__vereadores-_mocao_de_apoio-_correios.pdf</t>
   </si>
   <si>
     <t>Manifesta apoio a Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4658/requerimento_no_063_de_2023_washington_-_mocao_de_pesar_-_eder_santana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4658/requerimento_no_063_de_2023_washington_-_mocao_de_pesar_-_eder_santana.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. ÉDER SANTANA.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4659/requerimento_no_064_de_2023_amilton_-_congratulacao_-_marta_da_dengue.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4659/requerimento_no_064_de_2023_amilton_-_congratulacao_-_marta_da_dengue.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora Marta Maria de Carvalho Nascimento – vereadora Marta da Dengue.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_065_de_2023_matheus_-_congratulacao_-_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_065_de_2023_matheus_-_congratulacao_-_ufs.pdf</t>
   </si>
   <si>
     <t>Congratulação à Universidade Federal de Sergipe – UFS pelos seus 55 Anos.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_066_de_2023_matheus_-_congratulacao_-_atalaia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_066_de_2023_matheus_-_congratulacao_-_atalaia.pdf</t>
   </si>
   <si>
     <t>Congratulação à TV Atalaia de Telecomunicações pelos seus 48 Anos.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_068_de_2023_matheus_-_mocao_de_congratulacao_-__rodrigo_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_068_de_2023_matheus_-_mocao_de_congratulacao_-__rodrigo_freire.pdf</t>
   </si>
   <si>
     <t>Sr. RODRIGO FREIRE – “Jurista Lagartense”</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4715/requerimento_no_069_de_2023_matheus_-_mocao_de_congratulacao_-__alexandre_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4715/requerimento_no_069_de_2023_matheus_-_mocao_de_congratulacao_-__alexandre_fontes.pdf</t>
   </si>
   <si>
     <t>Sr. ALEXANDRE FONTES – “Historiador Lagartense”.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_no_071_de_2023_josivan-congratulacao_vagner_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_no_071_de_2023_josivan-congratulacao_vagner_oliveira.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Vagner Oliveira dos Santos.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_072_de_2023_vilanio_e_josivan_-_mocao_de_pesar_-cristiane_soares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_072_de_2023_vilanio_e_josivan_-_mocao_de_pesar_-cristiane_soares.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. CRISTIANE SOARES DA SILVA ALVES.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_074_de_2023_josivan_-_congratulacao_-_lagarto_futsal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_074_de_2023_josivan_-_congratulacao_-_lagarto_futsal.pdf</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_075_de_2023_vilanio_-_repudio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_075_de_2023_vilanio_-_repudio.pdf</t>
   </si>
   <si>
     <t>Primeiro Suplente de Vereador, pelo envolvimento no assassinato da jovem Nayara Barbosa dos Santos, moradora do município de Estância.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_077_de_2023_josivaldo_-_congratulacao_francisco_de_souza_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_077_de_2023_josivaldo_-_congratulacao_francisco_de_souza_liborio.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor FRANCISCO DE SOUZA LIBÓRIO – Empresário.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_078_de_2023_matheus_-_repudio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_078_de_2023_matheus_-_repudio.pdf</t>
   </si>
   <si>
     <t>Moção ao Vereador por Aracaju Bittencourt, pelas ofensas machistas dirigidas a Lagartesne e Vereadora por Aracaju Emília Corrêa.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_079_de_2023_marta_-_mocao_de_pesar_-marai_miranda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_079_de_2023_marta_-_mocao_de_pesar_-marai_miranda.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. MARIA MIRALDA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_082_de_2023_washington_-_mocao_de_pesar_-_pedro_joaquim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_082_de_2023_washington_-_mocao_de_pesar_-_pedro_joaquim.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. PEDRO JOAQUIM DOS SANTOS.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4728/requerimento_no_083_de_2023_alex__-_congratulacao_-_lagarto_sub_20.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4728/requerimento_no_083_de_2023_alex__-_congratulacao_-_lagarto_sub_20.pdf</t>
   </si>
   <si>
     <t>Congratulação à equipe LAGARTO FUTEBOL CLUBE Sub-20.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4814/requerimento_no_088_de_2023_amilton_-_congratulacao_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4814/requerimento_no_088_de_2023_amilton_-_congratulacao_belizario.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor Belizário Augusto Carvalho Fonseca – Vereador Belizário.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_089_de_2023_marta_-_congratulacao_-_fisioterapeuta_elenilton_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_089_de_2023_marta_-_congratulacao_-_fisioterapeuta_elenilton_correia.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor ELENILTON CORREIA DE SOUZA – Fisioterapeuta e  docente do Centro Universitário Ages.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor EUZÉBIO FRANCISCO DE JESUS - Secretário Municipal da Articulação Politica e das Relações Institucionais – SEAPRI.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4818/requerimento_no_092_de_2022_marta_-_congratulacao_gepp.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4818/requerimento_no_092_de_2022_marta_-_congratulacao_gepp.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Grêmio Escolar Pequeno Príncipe - GEPP pelo aniversário de 40 anos.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5079/requerimento_no_093_de_2023_amilton_-_congratulacao_-raimundo_de_jesus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5079/requerimento_no_093_de_2023_amilton_-_congratulacao_-raimundo_de_jesus.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor RAIMUNDO DE JESUS CELESTINO.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5080/requerimento_no_094_de_2023_josivaldo_-_explanacao_-enoque_araujo_-_venda_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5080/requerimento_no_094_de_2023_josivaldo_-_explanacao_-enoque_araujo_-_venda_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. ENOQUE ARAÚJO DA PAIXÃO – Cidadão lagartense.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5081/requerimento_no_095_de_2023_matheus_-_mocao_de_congratulacao_-_antonio_fernandes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5081/requerimento_no_095_de_2023_matheus_-_mocao_de_congratulacao_-_antonio_fernandes.pdf</t>
   </si>
   <si>
     <t>Ilustre Sr. ANTÔNIO FERNANDES DA SILVA – “Comerciante lagartense”.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5082/requerimento_no_096_de_2023_vilanio_-_mocao_de_pesar_-_joao_augusto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5082/requerimento_no_096_de_2023_vilanio_-_mocao_de_pesar_-_joao_augusto.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOÃO AUGUSTO CELESTINO – Radialista.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5083/requerimento_no_097_de_2023vilanio_-_congratulacao_fazenda_esperanca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5083/requerimento_no_097_de_2023vilanio_-_congratulacao_fazenda_esperanca.pdf</t>
   </si>
   <si>
     <t>Congratulação a FAZENDA DA ESPERANÇA - pelo aniversário de 40 anos da sua fundação.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5084/requerimento_no_098_de_2023_belizario_-_congratulacao_flavio_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5084/requerimento_no_098_de_2023_belizario_-_congratulacao_flavio_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor – Flávio dos Santos Farias – Diretor da Guarda Municipal de Lagarto.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_no_103_de_2023marta_-_congratulacao__zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_no_103_de_2023marta_-_congratulacao__zeze_rocha.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo senhor JOSÉ RODRIGUES DOS SANTOS – “Zezé Rocha”.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_no_104_de_2023_soro_-_congratulacao_-_escola_alberto_santos_dumont.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_no_104_de_2023_soro_-_congratulacao_-_escola_alberto_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Congratulação a Escola Municipal Alberto Santos Dumont.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_no_105_de_2023vilanio_-_congratulacao_jose_raimundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_no_105_de_2023vilanio_-_congratulacao_jose_raimundo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo senhor JOSÉ RAIMUNDO DO NASCIMENTO – Zé Raimundo do Jardim Campo Novo.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_no_106_de_2023_vereadores_-_mocao_de_pesar_-_capitao_fabio_souzar_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_no_106_de_2023_vereadores_-_mocao_de_pesar_-_capitao_fabio_souzar_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Capitão QOPM/SE FÁBIO SOUZA DOS SANTOS.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5114/requerimento_no_110_de_2023_rubinho_-_mocao_de_pesar_-renaide_cardoso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5114/requerimento_no_110_de_2023_rubinho_-_mocao_de_pesar_-renaide_cardoso.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. RENAIDE CARDOSO DE SOUZA.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_no_111_de_2023_josivan_-_congratulacao_-_escola_eudalio_de_lima_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_no_111_de_2023_josivan_-_congratulacao_-_escola_eudalio_de_lima_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>Congratulação a ESCOLA MUNICIPAL EUDÁLIO DE LIMA.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5122/requerimento_no_118_de_2023_gilberto_-_mocao_de_pesar_-_iracema_araujo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5122/requerimento_no_118_de_2023_gilberto_-_mocao_de_pesar_-_iracema_araujo.pdf</t>
   </si>
   <si>
     <t>Falecimento da senhora IRACEMA ARAÚJO DOS SANTOS.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5123/requerimento_no_119_de_2023_washington_-_mocao_de_pesar_-_claudenor_vieira_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5123/requerimento_no_119_de_2023_washington_-_mocao_de_pesar_-_claudenor_vieira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. CLAUDENOR VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_no_122_de_2023_vereadores_-_mocao_de_pesar_-_jose_milton_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_no_122_de_2023_vereadores_-_mocao_de_pesar_-_jose_milton_.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr.  JOSÉ MILTON RAMOS DA SILVA – “Pai do vereador Dwitht”.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5127/requerimento_no_123_de_2023_washington_-_mocao_de_pesar_-_jose_efren.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5127/requerimento_no_123_de_2023_washington_-_mocao_de_pesar_-_jose_efren.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ EFREN DO NASCIMENTO - “ Ex-Secretário Municipal de Esportes de Lagarto”.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_no_124_de_2023_washington_-_mocao_de_pesar_-_josefa_jovelina.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_no_124_de_2023_washington_-_mocao_de_pesar_-_josefa_jovelina.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. JOSEFA JOVELINA DE OLIVEIRA - “Zélia”.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_no_125_de_2023_washington_-_mocao_de_pesar_-_helio_nascimento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_no_125_de_2023_washington_-_mocao_de_pesar_-_helio_nascimento.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. HÉLIO NASCIMENTO.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_no_126_de_2023_matheus_-_mocao_de_pesar_-_edilene.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_no_126_de_2023_matheus_-_mocao_de_pesar_-_edilene.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sr.ª EDILEUZA ARAÚJO PINTO.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5131/requerimento_no_127_de_2023vilanio_-_congratulacao_marcos_santana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5131/requerimento_no_127_de_2023vilanio_-_congratulacao_marcos_santana.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo senhor PASTOR MARCOS SANTANA.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5132/requerimento_no_128_de_2023_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5132/requerimento_no_128_de_2023_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao coral do Povoado Quirino - “CORAL NOSSA SENHORA DE APARECIDA.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5134/requerimento_no_130_de_2023_vilanio_-_congratulacao_-_edy_santana_-__radialista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5134/requerimento_no_130_de_2023_vilanio_-_congratulacao_-_edy_santana_-__radialista.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. EDVALDO SANTANA CRUZ – “Radialista Edy Santana”.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5135/requerimento_no_131_de_2023_gilberto_-_mocao_de_pesar_-_roberta_maria_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5135/requerimento_no_131_de_2023_gilberto_-_mocao_de_pesar_-_roberta_maria_.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. ROBERTA MARIA DE SOUZA SHUNK – Médica.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5136/requerimento_no_132_de_2023__alex_-_congratulacao_-_clever_farias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5136/requerimento_no_132_de_2023__alex_-_congratulacao_-_clever_farias.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. CLEVER FARIAS - DELEGADO.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5137/requerimento_no_133_de_2023_washington_-_congratulacao_-_iraldete.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5137/requerimento_no_133_de_2023_washington_-_congratulacao_-_iraldete.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Sra. IRALDETE SIMÕES FONTES.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5138/requerimento_no_134_de_2023_washington_-_congratulacao_-_joao_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5138/requerimento_no_134_de_2023_washington_-_congratulacao_-_joao_fontes.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. JOÃO FONTES.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5139/requerimento_no_135_de_2023__alex_-_congratulacao_-_jose_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5139/requerimento_no_135_de_2023__alex_-_congratulacao_-_jose_menezes.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. JOSÉ MENEZES DE ALMEIDA – EMPRESÁRIO J. MENEZES.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5140/requerimento_no_136_de_2023_matheus_-_mocao_de_congratulacao_-_vereadores_capital.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5140/requerimento_no_136_de_2023_matheus_-_mocao_de_congratulacao_-_vereadores_capital.pdf</t>
   </si>
   <si>
     <t>Vetos do Prefeito da Capital às Emendas apresentadas na Lei de Diretrizes Orçamentarias (LDO).</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5145/requerimento_no_141_de_2023_vereadores_-_mocao_de_congratulacao_radialistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5145/requerimento_no_141_de_2023_vereadores_-_mocao_de_congratulacao_radialistas.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos RADIALISTAS das emissoras de rádios Lagartenses pelos relevantes serviços prestados à população “papa-jaca.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5146/requerimento_no_142_de_2023_vilanio_-_explanacao_-_edy_santana_-__radialista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5146/requerimento_no_142_de_2023_vilanio_-_explanacao_-_edy_santana_-__radialista.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor EDVALDO SANTANA CRUZ – “Radialista Edy Santana”.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5147/requerimento_no_143_de_2023_matheus_-_congratulacao_-_posto_j_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5147/requerimento_no_143_de_2023_matheus_-_congratulacao_-_posto_j_macario.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOÃO MACÁRIO pelo pioneirismo na instalação do sistema de fornecimento de GNV(Gás Natural Veicular).</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5148/requerimento_no_144_de_2023_vilanio_-_congratulacao_valdiosmar_vieira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5148/requerimento_no_144_de_2023_vilanio_-_congratulacao_valdiosmar_vieira.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. VALDIOSMAR VIEIRA SANTOS  –  Secretário Municipal do Desenvolvimento Social e do Trabalho – SEDEST.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5151/requerimento_no_147_de_2023_josivan_-congratulacao_-_padre_moesio_de_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5151/requerimento_no_147_de_2023_josivan_-congratulacao_-_padre_moesio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. PADRE MOÉSIO DE ALMEIDA.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5152/requerimento_no_148_de_2023_matheus_-congratulacao_-_apae.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5152/requerimento_no_148_de_2023_matheus_-congratulacao_-_apae.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Ricardo Rodrigues - Presidente da Associação de Pais e Amigos dos Excepcionais – APAE - Lagarto.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5153/requerimento_no_149_de_2023_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5153/requerimento_no_149_de_2023_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos Srs. KÁTIA DOS ANJOS – 1º Tenente, TOMAS NERY RIBEIRO – Cabo e DERNIVAL SANTOS COSTA Soldado de 1ª Classe da Polícia Militar do Estado de Sergipe - PM/SE.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5154/requerimento_no_150_de_2023_josivan-congratulacao_josefa_telma.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5154/requerimento_no_150_de_2023_josivan-congratulacao_josefa_telma.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora JOSEFA TELMA – Diretora do Centro Humanizado da Mulher e da Criança.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5155/requerimento_no_151_de_2023_vereadores_-_mocao_de_pesar_-_luciano_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5155/requerimento_no_151_de_2023_vereadores_-_mocao_de_pesar_-_luciano_.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do Sr. LUCIANO  ALMEIDA -  “Agente de Policial  Civil”.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5156/requerimento_no_152_de_2023_vilanio__-congratulacao_linda_brasil.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5156/requerimento_no_152_de_2023_vilanio__-congratulacao_linda_brasil.pdf</t>
   </si>
   <si>
     <t>Congratulação a Excelentíssima Sra. LINDA BRASIL – “Deputada Estadual por Sergipe – PSOL”.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5157/requerimento_no_153_de_2023_josivan_-_congratulacao_-miguel_neto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5157/requerimento_no_153_de_2023_josivan_-_congratulacao_-miguel_neto.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Empresário MIGUEL NETO –  “Proprietário do Quero     Delivery”.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5158/requerimento_no_154_de_2022_matheus_-_congratulacao_-_professora_silene.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5158/requerimento_no_154_de_2022_matheus_-_congratulacao_-_professora_silene.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora SILENE  –  Professora da Escola Municipal Adelina Maria, pelo desenvolvimento e realização do belíssimo projeto “PLANTANDO CONHECIMENTO”.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5159/requerimento_no_155_de_2023_alex__-_congratulacao_-_josue.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5159/requerimento_no_155_de_2023_alex__-_congratulacao_-_josue.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Prof. JOSUÉ DA SILVA MELLO, pela história de vida que inspirou a escrita do lançamento do Livro “O PODER LIBERTADOR DA ESCOLA .</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5160/requerimento_no_156_de_2023_belizario_-_congratulacao_antonio_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5160/requerimento_no_156_de_2023_belizario_-_congratulacao_antonio_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor – Antônio Santos da Silva – Toinho de Euclides, por ajudar a cuidar e preservar a área de nascente, conhecida do Brejinho.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5163/requerimento_no_159_de_2023_vilanio_-_congratulacao_-_familia_luiz_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5163/requerimento_no_159_de_2023_vilanio_-_congratulacao_-_familia_luiz_alves.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustre família LUIZ ALVES.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5164/requerimento_no_160_de_2023vilanio_-_congratulacao_pastor_josonildo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5164/requerimento_no_160_de_2023vilanio_-_congratulacao_pastor_josonildo.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo senhor PASTOR JOSONILDO FERREIRA DA MOTTA  – Igreja Adventista do Sétimo Dia – Distrito Pastoral Colônia Treze.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5104/projeto_de_lei_no_02_de_2023_-15-02-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5104/projeto_de_lei_no_02_de_2023_-15-02-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.074, de 13 de dezembro de 2022, que Estima a receita e fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023; autoriza a elevação do limite de abertura de créditos suplementares que trata o art. 7º e seu inciso I e da providências correlatas.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4356/projeto_de_lei_no_03_de_2023_-_denomina_travessa_no_bairro_centro_-_alex_dentinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4356/projeto_de_lei_no_03_de_2023_-_denomina_travessa_no_bairro_centro_-_alex_dentinho.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa no Bairro Centro e dá providências correlatas. _x000D_
 Travessa “WASHINGTON ALMEIDA”, a atual travessa Rio Branco, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4615/projeto_de_lei_no_04_de_2023_-__auxilio_a_mulher__-_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4615/projeto_de_lei_no_04_de_2023_-__auxilio_a_mulher__-_marta.pdf</t>
   </si>
   <si>
     <t>Obriga bares, restaurantes, casas noturnas e de eventos a adotar medidas de auxílio à mulher que se sinta em situação de risco, e dá  providências correlatas.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4696/projeto_de_lei_no_05_de_28_de_fevereiro_de_2023_que_altera_o_caput_do_art._2o_da_lei_n.o_489autorizando_o_poder_executivo_municipal_doar_imovel_na_rodovia_se_270_a_justica_federal_de_sergipe..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4696/projeto_de_lei_no_05_de_28_de_fevereiro_de_2023_que_altera_o_caput_do_art._2o_da_lei_n.o_489autorizando_o_poder_executivo_municipal_doar_imovel_na_rodovia_se_270_a_justica_federal_de_sergipe..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05 de 28 de fevereiro de 2023, que Altera o "caput" do art. 2º da Lei n.º 489, de 21 de março de 2013, com a redação dada pela Lei nº 610, de 15 de dezembro de 2014 e pela lei nº 809, de 28 de junho de 2018, que autoriza o Poder Executivo a doar, à União Federal - Justiça Federal em Sergipe, o imóvel pertencente ao Município localizado na Rodovia SE -270, no Município de Lagarto, Estado de Sergipe, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4692/projeto_de_lei_no_06_de_2023_-02-03-2023_-_denomina_mercado_do_povoado_oiteiros_e_da_providencias_correlatas..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4692/projeto_de_lei_no_06_de_2023_-02-03-2023_-_denomina_mercado_do_povoado_oiteiros_e_da_providencias_correlatas..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06 de 2023 -02-03-2023 - Denomina Mercado do Povoado Oiteiros e dá providências correlatas. Mercado Municipal Daniel Nunes da Fonseca.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4616/projeto_de_lei_no_007_de_2023_-__patrimonio_cultural_pega_do_mastro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4616/projeto_de_lei_no_007_de_2023_-__patrimonio_cultural_pega_do_mastro.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a festividade “PEGA DO MASTRO” do Município de Lagarto/SE e dá providências correlatas.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4617/projeto_de_lei_no_08_de_2023_-_denomina_travessa_tapera_do_saco_-_soro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4617/projeto_de_lei_no_08_de_2023_-_denomina_travessa_tapera_do_saco_-_soro.pdf</t>
   </si>
   <si>
     <t>Denominada Travessa “JOSÉ ANTÔNIO DOS SANTOS”, a travessa do Campo de Futebol, localizada no Povoado Saco da Tapera, neste município.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4674/projeto_de_lei_no_09_de_2023_aplecativo_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4674/projeto_de_lei_no_09_de_2023_aplecativo_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o  Município de Lagarto criar aplicativo virtual onde deverão ser disponibilizadas informações acerca das obras que são executadas pelo Município.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4675/projeto_de_lei_no_10_de_2023_-_menor_vencimento_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4675/projeto_de_lei_no_10_de_2023_-_menor_vencimento_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Legislativo.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4676/projeto_de_lei_no_11_de_2023_-_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4676/projeto_de_lei_no_11_de_2023_-_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebel.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de contribuição corrente a Federação Sergipana de Futebol.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4677/projeto_de_lei_no_12_de_2023_-_rua_oliveiros_domingos_belizario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4677/projeto_de_lei_no_12_de_2023_-_rua_oliveiros_domingos_belizario.pdf</t>
   </si>
   <si>
     <t>Denominada de Rua OLIVEIROS DOMINGOS DOS SANTOS, a atual rua conhecida popularmente como Rua Divinéia, localizada no bairro Libórios.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4678/projeto_de_lei_no_13__de_2022_-_denomina_ponto_de_apoio_saude_soro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4678/projeto_de_lei_no_13__de_2022_-_denomina_ponto_de_apoio_saude_soro.pdf</t>
   </si>
   <si>
     <t>Denominado Ponto de Apoio da Saúde “Agente comunitária de Saúde JOSINA  VIEIRA DOS SANTOS”, o atual Ponto de Apoio da Saúde, localizado no Povoado Morcego.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4679/projeto_de_lei_no_14_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4679/projeto_de_lei_no_14_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos do Poder Legislativo.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4680/projeto_de_lei_no_015_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_jose_vicente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4680/projeto_de_lei_no_015_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_jose_vicente.pdf</t>
   </si>
   <si>
     <t>Denominada de Rua JOSÉ VICENTE DOS SANTOS, a via conhecida popularmente como rua Zé Vicente, localizada no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_lei_no_016_de_2023_-_denomina_ruas_no_lot._cidade_nova_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_lei_no_016_de_2023_-_denomina_ruas_no_lot._cidade_nova_josivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina Rua JOSÉ ARILÚCIO DE OLIVEIRA LIBÓRIO,  atual Rua “G” e Rua RADIALISTA JOSÉ HORA”, a atual Rua “K”, localizadas no Loteamento Cidade Jardim, Povoado  Barro Vermelho, Zona de Expansão E-05.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4682/projeto_de_lei_no_017_de_2023_-_denomina_rua_no_povoado_varzea_do_espinho_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4682/projeto_de_lei_no_017_de_2023_-_denomina_rua_no_povoado_varzea_do_espinho_genisson.pdf</t>
   </si>
   <si>
     <t>Denominada Rua ELENIVAL PEREIRA DA CONCEIÇÃO, a atual estrada Várzea do Espinho, localizada no Povoado Várzea do Espinho.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4683/projeto_de_lei_no_018_de_2023_-_denomina_travessa_no_povoado_colonia_treze_soro_-_josina_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4683/projeto_de_lei_no_018_de_2023_-_denomina_travessa_no_povoado_colonia_treze_soro_-_josina_alves.pdf</t>
   </si>
   <si>
     <t>Denominada Travessa JOSINA MARIA DO CARMO ALVES, a via conhecida popularmente como rua da torre da VIVO, localizada no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4684/projeto_de_lei_no_19_de_2023_-_codigo_qr_code_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4684/projeto_de_lei_no_19_de_2023_-_codigo_qr_code_matheus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público acerca da implantação de Código QR em todas as placas de obras  públicas municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Agente de Trânsito.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_no_021_de_2023_-__patrimonio_cultural_encenacao_de_cristo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_no_021_de_2023_-__patrimonio_cultural_encenacao_de_cristo.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a “Encenação Artística da Paixão de Cristo do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4584/projeto_de_lei_no_22_de_2023_-05-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4584/projeto_de_lei_no_22_de_2023_-05-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a elevação do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I altera dispositivo da Lei 1.074, de 13 de dezembro de 2022, que estima a receita e fixa despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4585/projeto_de_lei_no_23_de_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_loa_referente_ao_exercicio_de_2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4585/projeto_de_lei_no_23_de_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_loa_referente_ao_exercicio_de_2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária referente ao exercício de 2024 e dá providências correlatas.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4596/projeto_de_lei_no_24_de_2023_-25-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4596/projeto_de_lei_no_24_de_2023_-25-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o aumento do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I altera dispositivo da Lei 1.074, de 13 de dezembro de 2022, que estima a receita e fixa despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4688/projeto_de_lei_no_25_de_2023_-_carteira_autista_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4688/projeto_de_lei_no_25_de_2023_-_carteira_autista_josivaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4689/projeto_de_lei_no_26_de_2023_-_autista_josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4689/projeto_de_lei_no_26_de_2023_-_autista_josivan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4690/projeto_de_lei_no_27_de_2023_-_menor_vencimento_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4690/projeto_de_lei_no_27_de_2023_-_menor_vencimento_mesa.pdf</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4691/projeto_de_lei_no_28_de_2023_-_cordao_girasol_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4691/projeto_de_lei_no_28_de_2023_-_cordao_girasol_josivaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do cordão de girassol como símbolo para a identificação da pessoa com deficiência oculta no Município.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4729/projeto_de_lei_no_29_de_2023_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimentos_dos_servidores_dos_servidores_do_poder_executivo_municipal_e_da_providencias_correlatas..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4729/projeto_de_lei_no_29_de_2023_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimentos_dos_servidores_dos_servidores_do_poder_executivo_municipal_e_da_providencias_correlatas..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29 de 2023 - Dispõe sobre a fixação do menor valor de vencimentos dos servidores dos servidores do Poder Executivo Municipal e dá providências correlatas.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>Carlos do Gás</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4734/projeto_de_lei_no_30_de_11_de_maio_de_2023_reconhece_de_utilidade_publica_a_associacao_de_cooperacao_agricola_do_povoado_pururuca_e_adjacentes..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4734/projeto_de_lei_no_30_de_11_de_maio_de_2023_reconhece_de_utilidade_publica_a_associacao_de_cooperacao_agricola_do_povoado_pururuca_e_adjacentes..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30 de 11 de maio de 2023, reconhece de utilidade pública a Associação de Cooperação Agrícola do Povoado Pururuca e Adjacentes.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4733/projeto_de_lei_no_31_de_18_de_maio_de_2023_denomina_rua_no_povoado_sobrado_-_francisco_jose_do_nascimento..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4733/projeto_de_lei_no_31_de_18_de_maio_de_2023_denomina_rua_no_povoado_sobrado_-_francisco_jose_do_nascimento..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31 de 18 de maio de 2023, denomina rua no Povoado Sobrado e dá providências correlatas - Francisco José do Nascimento.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4731/projeto_de_lei_no_32_de_23_de_maio_de_2023_dispoe_sobre_o_prazo_de_validade_do_atestado_medico-pericial_do_tea..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4731/projeto_de_lei_no_32_de_23_de_maio_de_2023_dispoe_sobre_o_prazo_de_validade_do_atestado_medico-pericial_do_tea..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32 de 23 de maio de 2023, dispõe sobre o prazo de validade de laudo médico-pericial que atesta o Transtorno do Espectro do Autismo - TEA e outras deficiências de caráter permanente não transitórias, para os fins que a especifica .</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33 de 25 de maio de 2023, denomina concurso de quadrilhas juninas do Município de Lagarto e dá providências correlatas - Éder Santana.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4730/projeto_de_lei_no_034_de_2023_-__calendario_de_eventos_-_quadrilhas_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4730/projeto_de_lei_no_034_de_2023_-__calendario_de_eventos_-_quadrilhas_matheus.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial da Cidade de Lagarto o Concurso de Quadrilhas Juninas Eder Santana.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4686/projeto_de_lei_n_35-2023_autoriza_o_acrescimo_do_limite_de_creditos_suplementares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4686/projeto_de_lei_n_35-2023_autoriza_o_acrescimo_do_limite_de_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Projeto de lei "autoriza o acréscimo do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I altera dispositivos da Lei nº 1.074, de 13 de dezembro de 2022, que Estima a Receita e Fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023; e dá providências correlatas."</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4744/projeto_de_lei_no_36_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4744/projeto_de_lei_no_36_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf</t>
   </si>
   <si>
     <t>Denomina as seguintes ruas e avenida no Bairro Jardim Campo Novo:       I - Rua MARIA HELENA NUNES, atual Rua Poço Redondo; II - Rua JOSÉ  DA COSTA NUNES (Sipaúba), a atual Rua “A”; III - Rua MARIA PUREZA DA CRUZ (Tereza), a atual Rua “B”; IV - Rua ANA PAULA DOS ANJOS MACEDO, a atual Rua “C”; V - Rua JOSÉ  ARNALDO DA CONCEIÇÃO (Nininho), a atual Rua “D”; VI - Rua EVILAN DE JESUS OLIVEIRA, a atual Rua “E”; VII - Rua MARIA LUCIA DOS SANTOS, a atual Rua “F”; VIII - Rua JOSÉ ROMILDO BATISTA DOS SANTOS (Zé Grande do Picolé), a atual Rua “G”; IX - Rua JOSÉ MATUES COSTA (Felício), a atual Rua “UM”. X - Avenida ANTÔNIO DA SILVA DE SANTANA (Toinho de Júlia), a atual Rua “H”.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4745/projeto_de_lei_no_037_de_2023_-__seguranca_escolar__matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4745/projeto_de_lei_no_037_de_2023_-__seguranca_escolar__matheus.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Segurança Escolar e a Semana Municipal da Segurança Escolar, incluindo-os no Calendário Oficial do Município.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4746/projeto_de_lei_no_038_de_2023_-_denomina_rua_no_povoado_limoeiro_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4746/projeto_de_lei_no_038_de_2023_-_denomina_rua_no_povoado_limoeiro_josivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina Rua MARIA ELISABETE DE SANTANA, a atual Travessa Povoado Limoeiro, localizada no Povoado  Limoeiro.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4747/projeto_de_lei_no_39_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4747/projeto_de_lei_no_39_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf</t>
   </si>
   <si>
     <t>Denomina as seguintes ruas localizadas no Loteamento Eucaliptos, Bairro Cidade Nova: Rua BENIGNA MARIA DE JESUS NUNES, atual Rua “A”; Rua FÁBIO JOSÉ SANTOS EVANGELISTA, a atual Rua “B".</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4749/projeto_de_lei_no_41_de_2023_-_residencial_washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4749/projeto_de_lei_no_41_de_2023_-_residencial_washington.pdf</t>
   </si>
   <si>
     <t>Denomina Residencial “MANOEL OLIVEIRA DE SOUZA”, o atual Residencial Olhos D’Água, localizado no Povoado Olhos D’Água.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4750/projeto_de_lei_no_042_de_2023_-__perimetro_escolar__matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4750/projeto_de_lei_no_042_de_2023_-__perimetro_escolar__matheus.pdf</t>
   </si>
   <si>
     <t>Delimita perímetro Escolar (ESCOLA SEGURA), como espaço de prioridade especial do Poder Público Municipal.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4751/projeto_de_lei_no_43_de_2023_-_denomina_rua_no_povoado_colonia_treze_josivan_-_jose_batista_filho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4751/projeto_de_lei_no_43_de_2023_-_denomina_rua_no_povoado_colonia_treze_josivan_-_jose_batista_filho.pdf</t>
   </si>
   <si>
     <t>Denomina Rua JOSÉ BATISTA FILHO, a via conhecida popularmente como rua lateral a casa de seu Netinho, localizada no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4756/projeto_de_lei__no_044-2023_23_de_junho_de_2023_da_nova_denominacao_ao_cras_da_secretaria_do_desenvolvimento_social_e_do_trabalho_-_sedest_-_maria_acacia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4756/projeto_de_lei__no_044-2023_23_de_junho_de_2023_da_nova_denominacao_ao_cras_da_secretaria_do_desenvolvimento_social_e_do_trabalho_-_sedest_-_maria_acacia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 044-2023, 23 de junho de 2023 que "altera dispositivo da Lei nº 629, de 06 de abril de 2015; dá nova denominação ao Centro de Referência da Assistência Social - CRAS, da Secretaria do Desenvolvimento Social e do Trabalho - SEDEST.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4752/projeto_de_lei_no_45_de_2023_-_direito_acompamhante_-_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4752/projeto_de_lei_no_45_de_2023_-_direito_acompamhante_-_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a todas as mulheres o direito a acompanhante nos serviços médicos em estabelecimentos públicos e privados.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 046-2023, que "autoriza o acréscimo do limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I altera dispositivos da Lei nº 1.074, de 13 de dezembro de 2022, que Estima a Receita e Fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2023, de 31 de julho de 2023, que institui o Dia d Bíblias no calendário oficial do Município de Lagarto/SE.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4792/projeto_de_lei_no_048_de_2023_-_altera_o_artigo_1_da__lei_011-1989_utilidade_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4792/projeto_de_lei_no_048_de_2023_-_altera_o_artigo_1_da__lei_011-1989_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 011, de 05 de outubro de 1989, que reconhece de Utilidade Pública a “ASSOCIAÇÃO BENEFICIADORA AOS POBRES DE LAGARTO” e dá providências correlatas.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4794/projeto_de_lei_no_049_de_2023_-_altera_a__lei_1090-2023_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4794/projeto_de_lei_no_049_de_2023_-_altera_a__lei_1090-2023_matheus.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei nº 1090, de 27 de março de 2023, que obriga bares, restaurantes, casas noturnas e de eventos a adotar medidas de auxílio à mulher que se sinta em situação de risco, e dá  providências correlatas.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4841/projeto_de_lei_no_50_de_2023_-_istituia_semana_contra_a_violencia_obstetrica_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4841/projeto_de_lei_no_50_de_2023_-_istituia_semana_contra_a_violencia_obstetrica_genisson.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização Contra a Violência Obstétrica e dá providências correlatas.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4842/projeto_de_lei_no_051_de_2023_-__institui_o_dia_municipal_do_guarda_municipal_-_alex.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4842/projeto_de_lei_no_051_de_2023_-__institui_o_dia_municipal_do_guarda_municipal_-_alex.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO GUARDA MUNICIPAL E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4843/projeto_de_lei_no_052_de_2023_-_istituia_semana_do_parto_humanizado_gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4843/projeto_de_lei_no_052_de_2023_-_istituia_semana_do_parto_humanizado_gilberto.pdf</t>
   </si>
   <si>
     <t>Institui a “SEMANA DE INCENTIVO AO PARTO NORMAL E HUMANIZADO” no âmbito do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4844/projeto_de_lei_no_053_de_2023_-_denomina_rua_no_bairro_sao_jose_gilberto_-_jonas_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4844/projeto_de_lei_no_053_de_2023_-_denomina_rua_no_bairro_sao_jose_gilberto_-_jonas_loiola.pdf</t>
   </si>
   <si>
     <t>Denomina Rua JONAS LOIOLA DA SILVA no bairro São José.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4845/projeto_de_lei_no_054_de_2023_-_josivan_-_missa_do_vaqueiro_-_cavalgada.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4845/projeto_de_lei_no_054_de_2023_-_josivan_-_missa_do_vaqueiro_-_cavalgada.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Cívico-Cultural do Município o evento “CAVALGADA – MISSA DO VAQUEIRO” do Povoado Colônia Treze e dá providências correlatas.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4886/projeto_de_lei_no_055_de_2023_-16-08-2023_-_autoriza_o_acrescimo_do_limite_de_abertura_de_creditos_suplementares_na_lei_no_1.074_de_13_de_dezembro_de_2022_-__loa__-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4886/projeto_de_lei_no_055_de_2023_-16-08-2023_-_autoriza_o_acrescimo_do_limite_de_abertura_de_creditos_suplementares_na_lei_no_1.074_de_13_de_dezembro_de_2022_-__loa__-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo do limite de abertura de créditos suplemetares de que trata o art. 7° e seu inciso I, da lei n° 1.074, de 13 de dezembro de 2022, que estima a receita e fixa a despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>Institui no Calendário Cívico-Cultural do Município a “CAVALGADA DA ACEROLA” do Povoado Jenipapo.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4914/projeto_de_lei_no_057_de_2023_-_denomina_rua_no_povoado_brasilia_gilberto_-_jose_igor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4914/projeto_de_lei_no_057_de_2023_-_denomina_rua_no_povoado_brasilia_gilberto_-_jose_igor.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua JOSÉ IGOR DE ARAÚJO SILVA, a atual via conhecida popularmente como travessa de Carlos, localizada no Povoado Brasília.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>Denomina ESCOLA MUNICIPAL JOSELEIDE MELO DE ARAÚJO – “Professora Jô”, a atual Escola Municipal Irmã Maria Cândida, localizada no Povoado Jenipapo.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>Denomina Posto de Saúde da Família REINALDO RODRIGUES DOS SANTOS - “Birôca”, o Posto de Saúde da Família localizado no Povoado Tanque.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4931/projeto_de_lei_no_60_de_2023_-_denomina_ruas_no_bairro_novo_horizontealex.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4931/projeto_de_lei_no_60_de_2023_-_denomina_ruas_no_bairro_novo_horizontealex.pdf</t>
   </si>
   <si>
     <t>Denomina ruas JOSEFA FRANCISCA EVANGELISTA atual Rua “Brotas”  e MARIA AMELIA MENEZES DE ALMEIDA, a atual Rua “Riachuelo, localizadas no Loteamento Santa Terezinha, Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4927/projeto_de_lei__no_061-2023_15_de_setembro_de_2023_-_dispoe_sobre_a_criacao_do_polo_da_uab_no_municipio_de_lagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4927/projeto_de_lei__no_061-2023_15_de_setembro_de_2023_-_dispoe_sobre_a_criacao_do_polo_da_uab_no_municipio_de_lagarto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Polo Universitário de Apoio Presencial da Universidade Aberta do Brasil no Município de Lagarto".</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>Denomina rua no bairro Exposição e dá providências correlatas. Rua Josefa Barbosa Santos, antiga rua Fortaleza.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei nº 395, de 02 de maio de 2011, que estabelece normas complementares para gestão e administração de Unidades Escolares da Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>Autoriza o aumento do limite de abertura de créditos suplementares de que trata o art. 7° e seu inciso I, da Lei n° 1.074, de 13 de dezembro de 2022, que Estima a Receita e Fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4974/projeto_de_lei_no_066_de_2023_-_denomina_mercado_municipal_no_povoado_jenipapo_gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4974/projeto_de_lei_no_066_de_2023_-_denomina_mercado_municipal_no_povoado_jenipapo_gilberto.pdf</t>
   </si>
   <si>
     <t>Denomina de MERCADO MUNICIPAL MÁRIO JOAQUIM DE SANTANA – “Seu Maro”, o Mercado municipal situado no Povoado Jenipapo.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4999/projeto_de_lei_no_067_de_2023_-__combate_pedofiliua__amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4999/projeto_de_lei_no_067_de_2023_-__combate_pedofiliua__amilton.pdf</t>
   </si>
   <si>
     <t>Institui Campanha de “esclarecimento o combate à pedofilia” nas escolas públicas e privadas no Município de Lagarto.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>Denomina de Rua CECÍLIA FERREIRA DAS NEVES, a via perpendicular a Pista do  Povoado Rio das Vacas e a Rua Virgílio Ferreira dos Santos,  localizada no Povoado Rio das Vacas</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5001/projeto_de_lei_no_69_de_2023_-_ginasio_esporte__emenson_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5001/projeto_de_lei_no_69_de_2023_-_ginasio_esporte__emenson_carvalho.pdf</t>
   </si>
   <si>
     <t>Denomina de Ginásio de Esporte “EMERSON CARVALHO”,  o atual ginásio de esporte localizado na Estação Cidadania – Esporte Áthila de Souza Paixão.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_no_70_alex_celula_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_no_70_alex_celula_lixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de célula de segurança para os garis nos caminhões que fazem a coleta de lixo e dá providência correlatas.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5020/projeto_de_lei_no_71_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_referencia_a_mulher_vitima_de_violencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5020/projeto_de_lei_no_71_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_referencia_a_mulher_vitima_de_violencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Centro de Referência de Atendimento à Mulher de Vítima de Violência - CRAM e da outras providências.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5052/projeto_de_lei_no_72_de_2023_-__patrimonio_cultural_festa_do_vaqueiro_olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5052/projeto_de_lei_no_72_de_2023_-__patrimonio_cultural_festa_do_vaqueiro_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a  “FESTA DO VAQUEIRO” do Povoado Olhos D’Água, Município de Lagarto.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5053/projeto_de_lei_no_73_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_maria_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5053/projeto_de_lei_no_73_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_maria_jose.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua MARIA JOSÉ LOPES DOS SANTOS, a via perpendicular a Rodovia Antônio Martins de Menezes e a Pista da Lagoa Seca, que possui as seguintes coordenadas geográficas: Início -10.986214, -37.553261 e final -10.988042, -37.551832, localizada no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5054/projeto_de_lei_no_074_de_2023_-06-11-2023_-_cria_no_municipio_de_lagarto_o_bairro_rosendo_ribeiro_filho_localizado_na_zona_de_expansao_e1..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5054/projeto_de_lei_no_074_de_2023_-06-11-2023_-_cria_no_municipio_de_lagarto_o_bairro_rosendo_ribeiro_filho_localizado_na_zona_de_expansao_e1..pdf</t>
   </si>
   <si>
     <t>"Cria no Município de Lagarto o Bairro Rosendo Ribeiro Filho, Localizado na Zona de Expansão E1; altera, inclui e revoga dispositivos da Lei n.º 476, de 22 de novembro de 2012, que dispõe sobre a divisão territorial do Município de Lagarto em Áreas e Zonas, e dá providências correlatas."</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5055/projeto_de_lei_no_075_de_2023_-06-11-2023_-_autoriza_a_permuta_de_imoveis_publicos_com_imovel_privado_-_parque_de_exposicao_nicolau_almeida_e_jose_augusto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5055/projeto_de_lei_no_075_de_2023_-06-11-2023_-_autoriza_a_permuta_de_imoveis_publicos_com_imovel_privado_-_parque_de_exposicao_nicolau_almeida_e_jose_augusto..pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóveis públicos com imóvel privado; desafeta finalidade de bem público, revoga a Lei Municipal n° 920, de 19 de Maio de 2020, e dá providência correlatas.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5056/projeto_de_lei_no_076_de_2023_-31-08-2023_-_estima_a_receita_e_fixa_as_despesas_para_o_exercicio_financeiro_de_2024..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5056/projeto_de_lei_no_076_de_2023_-31-08-2023_-_estima_a_receita_e_fixa_as_despesas_para_o_exercicio_financeiro_de_2024..pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Lagarto para o exercício financeiro de 2024".</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5068/projeto_de_lei_no_78_de_2023_-09-11-2023_-_dispoe_sobre_o_valor_a_ser_pago_a_titulo_de_auxilio-alimentacao_aos_servidores_ativos_da_camara_municipal_de_lagarto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5068/projeto_de_lei_no_78_de_2023_-09-11-2023_-_dispoe_sobre_o_valor_a_ser_pago_a_titulo_de_auxilio-alimentacao_aos_servidores_ativos_da_camara_municipal_de_lagarto..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor a ser pago a título de auxílio-alimentação aos servidores ativos no âmbito da Câmara Municipal de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_no_79_de_2023_-09-11-2023_-_fixa_o_subsidio_dos_membros_do_poder_legislativo_para_a_legislatura_2025-2028..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_no_79_de_2023_-09-11-2023_-_fixa_o_subsidio_dos_membros_do_poder_legislativo_para_a_legislatura_2025-2028..pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos membros do Poder Legislativo para a Legislatura 2025/2028 e dá providências correlatas.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5085/projeto_de_lei_no_80_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5085/projeto_de_lei_no_80_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos do Poder Legislativo, altera o anexo II da Lei 605, de 04 de dezembro de 2014.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5086/projeto_de_lei_no_81__de_2023_-_denomina_rua_renaide__rubens.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5086/projeto_de_lei_no_81__de_2023_-_denomina_rua_renaide__rubens.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua RENAIDE CARDOSO SOUZA,  a via pública conhecida por Travessa da Bica, localizada no Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_lei_no_82_de_2023_-_denomina_rua_estrada_do_projeto_-_soro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_lei_no_82_de_2023_-_denomina_rua_estrada_do_projeto_-_soro.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “JOSÉ PEREIRA DA CONCEIÇÃO”, a atual estrada conhecida popularmente por Estrada Vargem do Espinho, localizada na Comunidade Projeto, Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5069/projeto_de_lei_no_83_de_2023_-22-11-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5069/projeto_de_lei_no_83_de_2023_-22-11-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a elevação do limite de abertura de créditos suplementares de que trata o artigo 7º e seu inciso I, da Lei nº 1.074, de 13 de dezembro de 2022, que Estima a Receita e Fixa a Despesa do Município de Lagarto para o exercício financeiro de 2023; e dá providências correlatas - Poder Executivo)</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5088/projeto_de_lei_no_84_de_2023_de_06_de_dezembro_de_2023_que_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebol..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5088/projeto_de_lei_no_84_de_2023_de_06_de_dezembro_de_2023_que_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebol..pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de Contribuição corrente à Federação Sergipana de Futebol, e dá providências correlatas.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5090/projeto_de_lei__no_085-2023_06_dezembro_de_2023__altera_dispositivos_da_lei_no_1.066_de_04-10-2022_autoriza_acoes_para_ampliacao_de_acesso_a_moradia_do_programa_casa_verde_e_amarela..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5090/projeto_de_lei__no_085-2023_06_dezembro_de_2023__altera_dispositivos_da_lei_no_1.066_de_04-10-2022_autoriza_acoes_para_ampliacao_de_acesso_a_moradia_do_programa_casa_verde_e_amarela..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.066, de 04 de outubro de 2022, que dispõe sobre a autorização do Poder Executivo Municipal a desenvolver ações, visando ampliar o acesso à moradia a empreendimentos imobiliários construídos no âmbito do Programa Habitacional do Governo Federal - Casa Verde e Amarela, estabelecido pela Lei Federal nº 14.118, de 12/01/2021, ou outro que vier a substituí-lo e dá providências correlatas.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5091/projeto_de_lei__no_086-2023_06_dezembro_de_2023_autoriza_o_executivo_a_instituir_o_programa_municipal_de_apoio_a_aquisicao_de_habitacao-_programa_minha_casa_lagarto..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5091/projeto_de_lei__no_086-2023_06_dezembro_de_2023_autoriza_o_executivo_a_instituir_o_programa_municipal_de_apoio_a_aquisicao_de_habitacao-_programa_minha_casa_lagarto..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Lagarto-SE a instituir o Programa Municipal  de Apoio à Aquisição de  Habitação no Município de Lagarto (Programa Minha Casa Lagarto), no âmbito do Programa Habitacional de Interesse Social contemplados por Programas Federais e dá outras providências.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>Define o agente de contratação para os fins de aplicação da Lei (Federal) n.º 14.133, de 1º de abril de 2021, no âmbito do Município de Lagarto-SE, e dá providências correlatas."</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4354/dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_executivo_e_da_providencias_correlatas..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4354/dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_executivo_e_da_providencias_correlatas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Executivo e dá providências correlatas.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4332/plc_no_01-2023_de_15-12-2022_dispoe_sobre_a_org._bas._da_sec._mun._de_desenv._urbano_e_obras_publicas__semdurb_altera_sua_nomenclatura_para_sec._mun._do_desenv._urbano__sedurb..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4332/plc_no_01-2023_de_15-12-2022_dispoe_sobre_a_org._bas._da_sec._mun._de_desenv._urbano_e_obras_publicas__semdurb_altera_sua_nomenclatura_para_sec._mun._do_desenv._urbano__sedurb..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2023, de 15 de dezembro de 2022, que dispõe sobre a organização básica da Secretaria Municipal de Desenvolvimento Urbano e Obras Públicas – SEMDURB; altera sua nomenclatura para Secretaria Municipal do Desenvolvimento Urbano – SEDURB  e dá providências correlatas.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4333/plc_no_02-2023_de_15-12-2022_altera_dispositivos_da_lei_compl._no_17_de_25-06-2009_que_dispoe_sobre_a_estrut._org._da_adm._pub._mun._criando_a_sec._mun._da_cultura_e_a_sec._mun._de_turismo..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4333/plc_no_02-2023_de_15-12-2022_altera_dispositivos_da_lei_compl._no_17_de_25-06-2009_que_dispoe_sobre_a_estrut._org._da_adm._pub._mun._criando_a_sec._mun._da_cultura_e_a_sec._mun._de_turismo..pdf</t>
   </si>
   <si>
     <t>PLC nº 02/2023, de 15-12-2022, que altera dispositivos da Lei Complementar nº 17, de 25 de junho de 2009, que dispõe sobre a Est. Org. da Adm. Pública Municipal, criando a Sec. Mun. da Cultura e a Sec. Mun. de Turismo, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4334/plc_no_03-2023_de_15_-12-2022_que_dispoe_sobre_a_org._basica_da_sec._mun._de_infraestrutura_e_planejamento_-_seinpla_revoga_a_lei_complementar_no_19_de_26__de_junho_de_2009_a_lei_compleme_2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4334/plc_no_03-2023_de_15_-12-2022_que_dispoe_sobre_a_org._basica_da_sec._mun._de_infraestrutura_e_planejamento_-_seinpla_revoga_a_lei_complementar_no_19_de_26__de_junho_de_2009_a_lei_compleme_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 03/2023, de 15 de dezembro de 2022, que dispõe sobre a organização básica da Secretaria Municipal de Infraestrutura e Planejamento - SEINPLA, revoga a Lei Complementar nº 19, de 26  de junho de 2009; a Lei complementar nº 72, de 20 de março de 2017 e a Lei Complementar nº 98, de 1º de junho de 2022 e dá providências correlatas.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4693/projeto_de_lei_complementar_no_04-2023_-_06-03-2023_-_altera_apendices_da_lei_comlementar_no_32_22_de_dezembro_de_2010_-_magisterio_publico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4693/projeto_de_lei_complementar_no_04-2023_-_06-03-2023_-_altera_apendices_da_lei_comlementar_no_32_22_de_dezembro_de_2010_-_magisterio_publico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 04-2023 - 06-03-2023 - Altera apêndices IV e V da Lei complementar nº 32, 22 de dezembro de 2010, com as alterações introduzidas pela Lei complementar nº 95, de 24 de fevereiro de 2022, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4694/projeto_de_lei_complementar_no_05-2023_-_22-03-2023_-_altera_artigos_da_lei_complementar_n_o_65_31-03-2016_-_a_gentes_de_transito_e_fiscalizacao_de_transporte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4694/projeto_de_lei_complementar_no_05-2023_-_22-03-2023_-_altera_artigos_da_lei_complementar_n_o_65_31-03-2016_-_a_gentes_de_transito_e_fiscalizacao_de_transporte.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 05-2023 - 22-03-2023 - Altera artigos 8º, 14 e 20 da Lei Complementar n º 65, 31de março de 2016, que dispõe sobre a Carreira dos Agentes de trânsito e Agentes de Fiscalização de Transporte Público e dá providências correlatas.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4695/projeto_de_lei_complementar_no_06-2023_-_29-03-2023_-_altera_artigos_da_lei_complementar_n_o_64_31-03-2016_-_plano_de_carreira_da_guarda_municipal..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4695/projeto_de_lei_complementar_no_06-2023_-_29-03-2023_-_altera_artigos_da_lei_complementar_n_o_64_31-03-2016_-_plano_de_carreira_da_guarda_municipal..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 06-2023 - 29-03-2023 - Altera artigos 8º, 14 e 20 da Lei Complementar n º 64, 31-03-2016 - que dispõe sobre o Plano de Carreira do cargo de Guarda Municipal, pertencente ao quadro de pessoal da Administração Direta do Poder Executivo Municipal, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4885/projeto_de_lei_complementar_no_07-2023_-_23-08-2023_-_altera_dispositivos_da_lei_complementar_no_25_25_de_jumho_de_2009_-_dispoe_sobre_a_estrutura_da_semop._2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4885/projeto_de_lei_complementar_no_07-2023_-_23-08-2023_-_altera_dispositivos_da_lei_complementar_no_25_25_de_jumho_de_2009_-_dispoe_sobre_a_estrutura_da_semop._2.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 25, de 25 de junho de 2009, que dispõe sobre a Estrutura Organizacional da Secretaria Municipal da Ordem Pública e da Defesa da Cidadania - SEMOP e da Lei Complementar n° 45, de 23 de abril de 2012, que dispõe sobre a criação da Guarda Municipal; cria coordenadorias, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4887/projeto_de_lei_complementar_no_08-2023_-_23-08-2023_-_altera_dispositivos_da_lei_comlementar_no_17_25_de_jumho_de_2009_-_que_dispoe_sobre_a_estrutura_da_secretaria_do_gabinete_do_prefeito..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4887/projeto_de_lei_complementar_no_08-2023_-_23-08-2023_-_altera_dispositivos_da_lei_comlementar_no_17_25_de_jumho_de_2009_-_que_dispoe_sobre_a_estrutura_da_secretaria_do_gabinete_do_prefeito..pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei Complementar n° 17, de 25 de junho de 2009, que dispõe sobre a Estrutura Organizacional da Administração Pública Municipal; transforma o Gabinete do Prefeito em Secretaria Municipal do Governo, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4926/projeto_de_lei_complementar_no_09-2023_-_19-09-2023_-_dispoe_sobre_o_piso_salarial_dos_profissionais_da_enfermagem._gabinete_da_prefeita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4926/projeto_de_lei_complementar_no_09-2023_-_19-09-2023_-_dispoe_sobre_o_piso_salarial_dos_profissionais_da_enfermagem._gabinete_da_prefeita.pdf</t>
   </si>
   <si>
     <t>Dispõe normas para fins de observância do Piso Salarial Profissional dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem no ano de 2023, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4861/projeto_de_resolucao_no_08_de_2023_josivan_-_ewerton_cristiano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4861/projeto_de_resolucao_no_08_de_2023_josivan_-_ewerton_cristiano.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor EWERTON CRISTIANO SANTOS DA PAIXÃO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4862/projeto_de_resolucao_no_09_de_2023_matheus_-_wilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4862/projeto_de_resolucao_no_09_de_2023_matheus_-_wilton.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor WILTON SILVA FERREIRA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4863/projeto_de_resolucao_no_10_de_2023_josivan_-valmir_farias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4863/projeto_de_resolucao_no_10_de_2023_josivan_-valmir_farias.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor VALMIR FARIAS MARTINS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4864/projeto_de_resolucao_no_11_de_2023_alex_-_raimundo_teles.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4864/projeto_de_resolucao_no_11_de_2023_alex_-_raimundo_teles.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor RAIMUNDO DE GOES TELES FILHO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4865/projeto_de_resolucao_no_12_de_2023_josivan_-_paulo_ricardo_saquete.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4865/projeto_de_resolucao_no_12_de_2023_josivan_-_paulo_ricardo_saquete.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor PAULO RICARDO SAQUETE MARTINS FILHO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4866/projeto_de_resolucao_no_13_de_2023_josivan_-james_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4866/projeto_de_resolucao_no_13_de_2023_josivan_-james_almeida.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JAMES ALMADA DA SILVA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4867/projeto_de_resolucao_no_14_de_2023_washington_-jose_grigorio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4867/projeto_de_resolucao_no_14_de_2023_washington_-jose_grigorio.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ GRIGORIO DOS SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4924/projeto_de_resolucao_no_15_de_2023__valmir_-_gerson_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4924/projeto_de_resolucao_no_15_de_2023__valmir_-_gerson_alves.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor GERSON ALVES DE SÁ, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4925/projeto_de_resolucao_no_16_de_2023__valmir_-_adelmo_pelagio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4925/projeto_de_resolucao_no_16_de_2023__valmir_-_adelmo_pelagio.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor ADELMO PELÁGIO DE ANDRADE FILHO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4975/projeto_de_resolucao_no_17_de_2023_josivan_-silvio_de_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4975/projeto_de_resolucao_no_17_de_2023_josivan_-silvio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor SILVIO DE OLIVEIRA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4976/projeto_de_resolucao_no_18_de_2023_soro_-_mariana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4976/projeto_de_resolucao_no_18_de_2023_soro_-_mariana.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora MARIANA ANDRADE DE AMORIM, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor THIEGO MONTEIRO DE OLIVEIRA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 01, ao Projeto de Lei Complementar nº 09/2023 que, dispõe normas para fins de observância do Piso Salarial Profissional Nacional dos Enfermeiros, Técnicos em Enfermagem e Auxiliares de Enfermagem no ano de 2023.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
@@ -8694,183 +8694,183 @@
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Mensagem da Prefeita Municipal de Lagarto, dirigida à Câmara Municipal, por ocasião da abertura da sessão Legislativa de 2023.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>PPCPM</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5502/contas_anuais_2018.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5502/contas_anuais_2018.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3682- Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2018, de responsabilidade do Sr. José Valmir Monteiro e Sra. Hilda Rollemberg Ribeiro.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4889/projeto_de_decreto_legislativo_01_-_2023.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4889/projeto_de_decreto_legislativo_01_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 19/2023.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5730/projeto_de_decreto_legislativo_no_02_de_2023.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5730/projeto_de_decreto_legislativo_no_02_de_2023.pdf</t>
   </si>
   <si>
     <t>RATIFICA PARECER PRÉVIO Nº 3469, DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE, QUE RECOMENDA A APROVAÇÃO DAS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4846/projeto_de_decreto_legislativo_03_-_2023__veto_pl_26.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4846/projeto_de_decreto_legislativo_03_-_2023__veto_pl_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 26/2023.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4929/projeto_de_decreto_legislativo_04_-_2023__veto_pl_40.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4929/projeto_de_decreto_legislativo_04_-_2023__veto_pl_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do VETO TOTAL aposto Poder Executivo Municipal, ao Projeto de Lei nº 40/2023, que institui o Programa “AGENTE DE TRÂNSITO AMIGO DA GENTE”.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4930/projeto_de_decreto_legislativo_05_-_2023_veto_pl_42.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4930/projeto_de_decreto_legislativo_05_-_2023_veto_pl_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do VETO TOTAL aposto Poder Executivo Municipal, ao Projeto de Lei nº 42/2023, que delimita perímetro Escolar (ESCOLA SEGURA), como espaço de prioridade especial do Poder Público Municipal.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5731/projeto_de_decreto_legislativo_06_-_2023__veto_pl_52.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5731/projeto_de_decreto_legislativo_06_-_2023__veto_pl_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 52/2023.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5735/projeto_de_decreto_legislativo_07_-_licenca_prefeita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5735/projeto_de_decreto_legislativo_07_-_licenca_prefeita.pdf</t>
   </si>
   <si>
     <t>Concede autorização e licença a Prefeita para se ausentar do Município, e dá providências correlatas.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Acrescenta §§ 4º e 5º ao art. 99 da Lei Orgânica do Município de Lagarto, que trata dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4793/proposta_de_emenda_a_lei_organica_02-2023.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4793/proposta_de_emenda_a_lei_organica_02-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se Seção IV ao Capítulo III e o art. 75-A à Lei Orgânica do Município de Lagarto.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4888/veto_total_ao_projeto_de_lei_no_19-2023_dispoe_sobre_implantacao_de_codigo_qr_em_placas_de_obras_publicas..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4888/veto_total_ao_projeto_de_lei_no_19-2023_dispoe_sobre_implantacao_de_codigo_qr_em_placas_de_obras_publicas..pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei n° 19/2023, que autoriza o Poder Público acerca da implantação de Código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica dá outras providências.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4753/veto_parcial_ao_projeto_de_lei_no_26-2023_que_dispoe_sobre_politica_publica_dos_direitos_das_pessoas_com_tea..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4753/veto_parcial_ao_projeto_de_lei_no_26-2023_que_dispoe_sobre_politica_publica_dos_direitos_das_pessoas_com_tea..pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 26/2023, que "dispõe sobre política pública municipal para a garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares e dá providências correlatas.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 42/2023, que  delimita perímetro Escolar (ESCOLA SEGURA), como espaço de prioridade especial do Poder Público Municipal.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4759/veto_total_ao_projeto_de_lei_no_40-2023_que_institui_o_programa_agente_de_transito_e_amigo_da_gente..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4759/veto_total_ao_projeto_de_lei_no_40-2023_que_institui_o_programa_agente_de_transito_e_amigo_da_gente..pdf</t>
   </si>
   <si>
     <t>Mensagem nº 23/2023, de 31 de julho de 2023, Veto Total ao Projeto de Lei nº 40-2023, que institui o Programa 'AGENTE DE TRÂNSITO É AMIGO DA GENTE' e dá providências correlatas.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 52/2023, que institui a Semana de Incentivo ao Parto Normal e Humanizado, no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 70/2023 - "Dispõe sobre a instalação de célula de segurança para os garis nos caminhões que fazem coleta de lixo e dá providências correlatas."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -9189,51 +9189,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_n_001_de__2023_alex_-__lagarto_futebol_club_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_n_002_de_2023_vilanio_-_reforma_para_instalcao_de_upa_24h_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_n_003_de_2023_vilanio_-_reforma_da_ubs_padre_almeida_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_n_004_de_2023_vilanio_-_convenio_prefeitura_e_hospital_amparo_de_maria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_n_005_de_2023_vilanio_-_convenio_prefeitura-governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_n_006_de_2023_vilanio_-rua_sao_cosme_e_conj.uirapuru.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4363/indicacao_n_007_de_2023_dwitht_-_quebra-mola_-_der.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4364/indicacao_n_008__de_2023_dwitht_-_troca_de_manilhas_da_rua_08_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4365/indicacao_n_009__de_2023_dwitht_-_recuperacao_do_calcamento_av._augusto_franco_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4366/indicacao_n_010_de_2023_dwitht_-substituicao_da_rede_de_agua_do_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4367/indicacao_n_011_de_2023_dwitht_-agua_encanada_-_assent._rosalia_nunes_e_antonio_conselheiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4368/indicacao_n_012_de_2023_marcelo-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4369/indicacao_n_013__de_2023_marcelo_-_pavimentacao_pista_dos_moroes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4370/indicacao_n_014_de_2023_washington_-_terraplanagem_e_iluminacao_publica_-_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4371/indicacao_n_015__de_2023_washington_-__ampliacao_das_pontes_dso_povoados_mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4372/indicacao_n_016_de_2023_washington_-_ceac.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_n_017_de_2023_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_n_019_de_2023_marcelo_-_reforma_e_construcao_muro_da_escola_josefa_c._j._ramos-pov._picarreira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_n_020_de_2023_marcelo_-_escola_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_n_021_de_2023_soro_-_visita_na_bica_dao_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_n_022_de_2023_marta_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_n_023_de_2023_matheus_-_revitalizacao_chafariz_pov_tapera_do_saco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_n_024__de_2023_dwitht_-_recapeamento_asfaltico_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_n_025_de_2023_marcelo_-_calcamento_povoado_sorges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_n_026_de_2023_marcelo_-_tampas_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_n_027_de_2023_marcelo-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_n_028_de_2023_marcelo_-_conclusao_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_n_029_de_2023___josivan_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4385/indicacao_n_030_de_2023_josivan_-_perfuracao_de_poco_artesiano_-galo_assanhado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4386/indicacao_n_031_de_2023_josivan_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4387/indicacao_n_032_de_2023_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4388/indicacao_n_033_de_2023_josivan_-_reforma_de_chafariz__e_pracas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4389/indicacao_n_034_de_2023_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4390/indicacao_n_035_de_2023_vilanio_-_parceria_prefeitura_e_hospital_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4391/indicacao_n_036_de_2023_vilanio_-_ocupacao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4392/indicacao_n_037_de_2023_vilanio_-_drenagem_pluvial_av._joao_alves_filho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4393/indicacao_n_038_de_2023_vilanio_-_disponibilidade_de_numero_de_tel._p_funcionarios_de_empresas_conveniadas_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4394/indicacao_n_039_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4395/indicacao_n_040_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4396/indicacao_n_041_de_2023_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4397/indicacao_n_042_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4398/indicacao_n_043_de_2023_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_n_044_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._tapera_dos_modestos_e_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_n_045_de_2023_washington_-_reforma_da_ponte_do_povoado_saquinho_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_n_046_de_2023_rubens_-_reforma_praca_povoado_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_n_047_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_n_048_de_2023_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_n_049_de_2023_josivaldo_-_limpeza_de_canal_do_loiola_i_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_n_050_de_2023_josivaldo_-_construcao_de_quadra_poliesportiva_no_loiola_i_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_n_051_de_2023_marta_-_revitalizacao_da_praca_nossa_sra_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_n_052_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_n_053_de_2023_josivan_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_n_054_de_2023_josivan_-_estudo_sobre_a_viabilidade_de_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4410/indicacao_n_055_de_2023_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4411/indicacao_n_056_de_2023_alex_-_recuperacao_pavimentacao_asfaltica_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4412/indicacao_n_057_de_2023_belizario_-_impeza_e_capinagem_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_n_058_de_2023_vilanio_-_convenio_prefeitura_e_deso.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4414/indicacao_n_059_de_2023_valmir_-_quebra_molas_rua_nossa_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4415/indicacao_n_060_de_2023_vilanio_-_cronograma_operacao_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4416/indicacao_n_061_de_2023_vilanio_-_criacao_de_podcast_para_divigacao_das_acoes_da_prefeitura_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4417/indicacao_n_062_de_2023_vilanio_-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4418/indicacao_n_063_de_2023_vilanio_-_construcao_de_casas_rurais_-_phnr.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_n_064_de_2023_matheus_-__piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_n_065_de_2023_matheus_-_gasoduto_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4421/indicacao_n_066_de_2023_matheus_-_duplicacao_de_avenida.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4444/indicacao_n_067_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4445/indicacao_n_068_de_2023_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4446/indicacao_n_069_de_2023_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4447/indicacao_n_070_de_2023___josivaldo_-_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4448/indicacao_n_071_de_2023_josivaldo_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4449/indicacao_n_072_de_2023_vilanio_-_galeria_de_fotos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_n_073_de_2023_vilanio_-_construcao_de_iml.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_n_074_de_2023_vilanio_-_drenagem_pluvial_pista_colonia_treze_-_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4452/indicacao_n_075_de_2023_vilanio_-_semana_da_visibilidade_trans.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4453/indicacao_n_076_de_2023_vilanio_-_governo_itinerante.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_n_077_de_2023_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4455/indicacao_n_078_de_2023_josivaldo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4456/indicacao_n_079_de_2023_josivaldo__-_creche_pov._acuzinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4457/indicacao_n_080_de_2023_josivan_-_contrucao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4458/indicacao_n_081_de_2023_gilberto_-_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4459/indicacao_n_082_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._jenipapo_quirino_araca_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4460/indicacao_n_083_de_2023_vilanio_-_notificacao_-_conclusao_de_calcamento_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4461/indicacao_n_084_de_2023_vilanio_-_reforma_da_estrutura_da_caixa_dagua_pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4462/indicacao_n_085_de_2023_vilanio_-_semaforo_rod._antonio_m._menezes_na_altura_do_balneario_bica_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4463/indicacao_n_086_de_2023_vilanio_-_der_coloacao_de_postes_de_iluminacao_no_trecho_de_duplicacao_da_rodov._antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4464/indicacao_n_087_de_2023_vilanio_-_semaforo_avenida_brasilia_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4465/indicacao_n_088_de_2023_valmir_-_recapeamento_da_pavimentacao_asfaltica_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_n_089_de_2023_josivaldo_-_reforma_do_anexo_do_ginagio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4467/indicacao_n_090_de_2023_josivaldo_-_reforma__ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4468/indicacao_n_091_de_2023_josivaldo_-_retirada_da_bica_-_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_n_092_de_2023_matheus_-__sinalizacoes_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_n_093_de_2023_washington_-_inicio_das_obras_do_povoados_itaperinha_dos_gatos_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_n_094_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4486/indicacao_n_095_de_2023_josivaldo_-_recapeamento_asfaltico_rua_antonio_correia_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_n_096_de_2023_vilanio_-_convenio_prefeitura_e_deso_-jenipapo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_n_097_de_2023_vilanio_-_convenio_prefeitura_e_deso_-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4474/indicacao_n_098_de_2023_genisson_-_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4475/indicacao_n_099__de_2023_soro_-_reforma_de_caixa_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4476/indicacao_n_100__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_n_101__de_2023_soro_-_perfuracao_de_poco_artesiano_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_n_102_de_2023_vilanio_-_deso-_adequacao_na_adutora_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_n_103__de_2023_soro_-_reforma_de_chafariz_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_n_104_de_2023_marcelo_-_reforma_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_n_105_de_2023_marcelo_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_n_106_de_2023_vilanio_-_convenio_prefeitura_e_hospital_de_amor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_n_108_de_2023_belizario_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_n_109_de_2023_josivaldo-_abertura_de_rua_pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4487/indicacao_n_110_de_2023_belizario_-_instalacao_de_caixa_coletora_de_material_reciclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_n_111_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_da_quadra_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4489/indicacao_n_112_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_compra_de_aparelho_de_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4490/indicacao_n_113_de_2023_josivan_-_manutencao_de_quadra_-conj._leonor_barreto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4491/indicacao_n_114_de_2023_dwitht_-_perfuracao_de_poco_artesiano-acu_velho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4492/indicacao_n_115_de_2023_dwitht_-_deso_-_vazamentos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4493/indicacao_n_116_de_2023_dwitht_-_reforma_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_n_117_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_no_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_n_118_de_2023_josivaldo-_revitalizacao_da_entrada_da_rua_enoque_amorim_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_n_119_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_da_travessa_gilson_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_n_120_de_2023_vilanio_-_deso-_doacao_de_canos_-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_n_121_de_2023_josivaldo_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_n_122_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_n_123_de_2023_vilanio_-__plataforma_digital_para_emissao_de_alvara_sanitario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_n_124_de_2023_marta_-_pintura_e_limpeza_do_ginasio_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_n_125_de_2023_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_n_126_de_2023_vilanio_-_subprefeitura_-_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4504/indicacao_n_127_de_2023_vilanio_-_pov._colonia_treze_-_distrito.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4505/indicacao_n_128_de_2023_valmir_-_limpeza_das_vias_do_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4506/indicacao_n_129_de_2023_vilanio_-_redutores_de_velocidade_povoado_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4507/indicacao_n_130_de_2023_vilanio_-_deso-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4508/indicacao_n_131_de_2023_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4509/indicacao_n_132_de_2023_gilberto_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4510/indicacao_n_133_de_2023_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4511/indicacao_n_134_de_2023_washington_-_reforma_da_ponte__povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_n_135_de_2023_washington_-__reforma_da_caixa_dagua_mariquita.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_n_136_de_2023_washington_-_limpeza_e_capinacao_dos_pov._mariquita_rio_fundo_e_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_n_137_de_2023_washington_-_emenda_parlamentar_campo_de_futebol_povoado_quipe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_n_138_de_2023_vilanio_-_doacao_de_traves_para_campo_de_futebol_da_escola_do_pov._rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_n_139_de_2023_matheus_-_reforma_da_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_n_140_de_2023_matheus_-_redutor_de_velocidade_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4529/indicacao_n_141_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._retiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4530/indicacao_n_142_de_2023_washington_-_cohidro_-_pov._flexa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4531/indicacao_n_143_de_2023_washington_-_cohidro_-_bonfim_e_pombo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4532/indicacao_n_144_de_2023_washington_-_ampliacao_do_cemiterio_do_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_n_145_de_2023_washington_-_ponto_marcacao_de_exame_povoado_olhos_d__agua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_n_146__de_2023_josivaldo_-_revitalizacao_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_n_147__de_2023_josivaldo_-_reforma_do_curral_dos_bois_-_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_n_148_de_2023_josivaldo_-_limpeza_de_ruas_loiola.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_n_149_de_2023_josivaldo_-_redutores_de_velocidade_loiola_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_n_150_de_2023_marcelo_-_reforma_de_quadra_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_n_151_de_2023_vilanio__-_anatel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_n_152_de_2023_matheus_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_n_153_de_2023_matheus_-_convenio_com_hrl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_n_154_de_2023_matheus_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_n_155_de_2023_washington_-_reforma_cemiterio_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_n_156_de_2023_washington_-_emenda_parlamentar_calcamento_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_n_157_de_2023_washington_-_reforma_da_escola_cleodice_soares_dos_santos_-_mariquita.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_n_158_de_2023_washington_-_emenda_parlamentar_calcamento_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4547/indicacao_n_159_de_2023_marta_-_emenda_parlamentar_construcao_de_quadra_no_povoado_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4548/indicacao_n_160_de_2023_josivan_-_cohidro_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4549/indicacao_n_161_de_2023_amilton_-_bracos_da_iluminacao_publica_-_rua_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4550/indicacao_n_162_de_2023_josivan_-_emenda_deputada_aurea_ribeiro_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4551/indicacao_n_163_de_2023_gilberto_-_carro_boiadeiro_para_captura_de_animais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4552/indicacao_n_164_de_2023_belizario_-_recuperacao_de_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_n_165_de_2023_gilberto_-_construcao_de_abrigo_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_n_166_de_2023_gilberto_-_sinalizacoes_do_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_n_167_de_2023_vilanio_-_reforma_da_praca_do_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_n_168_de_2023_vilanio_-_colocacao_de_monumento_na_praca_do_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_n_169_de_2023_vilanio_-__traves_e_limpeza_do_campo_de_futebol_assentamento_caboclo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_n_170_de_2023_marta_-_construcao_de_creche_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_n_171_de_2023_marta_-_reforma__ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_n_172_de_2023_josivaldo_-_picarragem_pururuca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_n_173_de_2023_marta_-_reforma__de_pavimentacao_asfaltica_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_n_174_de_2023_vilanio_-_limpeza_dos_campos_de_futebol_colonia_treze_e_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_n_175_de_2023_matheus_-_limpeza_e_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_n_176_de_2023_josivaldo_-_pavimentacao_asfaltica_loiola.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4567/indicacao_n_177_de_2023_washington_-_governo_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4568/indicacao_n_178_de_2023_josivan_-_construcao_e_finalizacao_de__muro_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_n_179_de_2023_gilberto_-_pavimentacao_asfaltica_do_conjunto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4570/indicacao_n_180_de_2023_josivaldo_-_religacao_da_energia_do_parque_nicolau.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_n_181_de_2023_belizario_-_regulamentacao_das_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4572/indicacao_n_182_de_2023_josivaldo_-_terraplanagem_e_picarragem_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4573/indicacao_n_183_de_2023_vilanio_-_transporte_de_pacientes_para_a_capital.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4574/indicacao_n_184_de_2023_matheus_-_instalacao_de_sistema_de_monitoramento_de_video_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4575/indicacao_n_185_de_2023_matheus_-_ronda_escolar_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_n_186_de_2023_marcelo_-_instalacao_de_chafariz_-pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_n_187_de_2023_valmir_-_limpeza_de_boeiros_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_n_188_de_2023_washington_-_placas_denominativas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_n_189_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_n_190_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_n_191_de_2023_matheus_-_curso_de_defesa_pessoal_para_professores.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_n_192_de_2023_matheus_-_criacao_de_um_centro_psicopedagogico.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_n_193_de_2023_marcelo_-_banheiros_publicos_praca_santa_luzia-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_n_194_de_2023_washington_-__calcamento_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_n_195_de_2023_washington_-_reposicao_e_poda_de_arvores_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4589/indicacao_n_196_de_2023_marcelo_-_compra_de_terreno_e_doacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_n_197_de_2022_josivaldo_-_capacitacao_dos_servidores_publicos_para_atender_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_n_198__de_2023_washington_capinagem_e_revitalizacao_doc_calcamento_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_n_199__de_2023_dwitht_-_limpeza_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_n_200_de_2023_matheus_-_semaforos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_n_201_de_2023_matheus_-_aquisicao_de_veiculos_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4595/indicacao_n_202_de_2023_gilberto_-_fumace_nos_povoados_brasilia_jenipapo_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4597/indicacao_n_203_de_2023_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4598/indicacao_n_204_de_2023_amilton_-_ampliacao_da_coleta_de_lixo_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4599/indicacao_n_205_de_2023_washington_-_cohidro_-_pov._flexa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4601/indicacao_n_207_de_2023___valmir_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_n_208__de_2023_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_n_209_de_2023_marta_-_reforma_de_abrigo_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_n_210_de_2023_marta_-_limpeza_e_capinagem_no_bairro_horta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_n_211_de_2023_amilton_-_limpeza_e_capinagem_rua_jeova_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_n_212_de_2023_vilanio_-_rede_de_protecao_-_quadra_pachecao_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_n_213_de_2023_vilanio_-_reposicao_de_lampadas_-_estancinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_n_214_de_2023_vilanio_-_limpeza_de_boeiro_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_n_215_de_2023_vilanio_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_n_216_de_2023_vilanio__-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4611/indicacao_n_217_de_2023_genisson_-_substituicao_da_tampa_de_bueiro_rua_jose_valentim_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4612/indicacao_n_218_de_2023_marta_-_banheiros_quimicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4613/indicacao_n_219_de_2023_soro_-_limpeza_e_capinagem_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4614/indicacao_n_220_de_2023_soro_-__poda_de_arvores_-_bairro_campo_novo-pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4618/indicacao_n_221_de_2023_valmir_-_construcao_de_praca_-residencial_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4619/indicacao_n_222_de_2023_marcelo_-_redutores_de_velocidade_nas_entrada_da_comunidade_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4620/indicacao_n_223_de_2023_josivaldo_-_recuperacao_de_pavimentacao_-_rua_carlos_francisco_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4621/indicacao_n_224_de_2023_vilanio_-_reforma_e_ampliacao_-posto_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_n_225_de_2023_matheus_-_meis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4623/indicacao_n_226_de_2023_matheus_-__estudo_de_estatuto_para_desburocratizacao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4624/indicacao_n_227_de_2023_matheus_-_aumento_da_rpv.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4625/indicacao_n_228_de_2023_matheus_-__pro-_lagarto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_n_229_de_2023_washington_-_coderse_-_caixa_dagua__pov._caraiba.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_n_230_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_e_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_n_231_de_2023_dwitht_-_calcamento_rua_antonio_porfirio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_n_232_de_2023_josivan_-_construcao_de__muro_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_n_233_de_2023_valmir_-_revitalizacao_praca_rosa_venerini.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_n_234_de_2023_matheus_-__restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_n_235_de_2023_matheus_-_telefone_desefa_civil.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_n_236_de_2023_matheus_-_acolhimento_a_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_n_237_de_2023_matheus_-_telefone_semop.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4668/indicacao_n_238_de_2023_dwitht_-_calcamento_rua_e.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4669/indicacao_n_239_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_residencial_kaptiva_e_quilombo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_n_240_de_2023_rubens_-___campo_de_futebol_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_n_241_de_2023_matheus_-_construcao_de_praca_-_conjunto_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_n_242_de_2023_matheus_-_limpeza_e_capinagem_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_n_243_de_2023_genisson_-_limpeza_e_capinagem_residencial_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4697/indicacao_n_244__de_2023_dwitht__-_instalacao_de_porticos_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_n_245_de_2023_josivaldo_-_adelina_maria_-_laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_n_246_de_2023_josivaldo_criacao_de_equipe_operacao_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4700/indicacao_n_247__de_2023_josivaldo_-_emenda_ao_senador_alessandro-_reforma_exposicao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4701/indicacao_n_248_de_2023_matheus_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4702/indicacao_n_249_de_2023_matheus_-_residos_solidos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4703/indicacao_n_250_de_2023_marcelo_-_limpeza_capinagem_e_embarcadores_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4704/indicacao_n_251__de_2023_josivaldo_-posto_de_saude_e_creche-_bairro_pratas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4705/indicacao_n_252_de_2023_josivaldo_-reposicao_de_lampadas_pov._fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_n_253_de_2023_matheus_-_mapa_do_festoval_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_n_254_de_2023_matheus_-_limpeza_e_reforma_da_praca_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_n_255_de_2023_matheus_-_unidade_maroto.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_n_256_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_n_257_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_n_258_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_n_259_de_2023_marta_-_aquisicao_de_carro_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_n_260_de_2023_matheus_-_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_n_261_de_2023_valmir_-_perfuracao_de_poco_artesiano_no_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_n_262_de_2023_gilberto_-_calcamento_das_ruas_do_povaodo_brasilia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_n_263_de_2023_gilberto_-_contratacao_de_coveiro_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_n_264_de_2023_vilanio_-_implatacao_de_centros_de_ecoterapia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_n_265_de_2023_vilanio_-_placas_de_sinalizacao_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_n_266__de_2023_dwitht_-_recuperacao_das_estradas_dos_assentamentos_uberaba_baixao_rosali_nunes_antonio_e_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_n_267_de_2023_vilanio_-_redutores_de_velocidade_-_radares_-_rodovia_lourival_batista_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_n_268_de__2023_vilanio_-_multirao_para_retirada_de_rg.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_n_269_de_2023_matheus_-_ajuda_ao_grupo_folclorico_parafusos_e_pifano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_n_270_de_2023___vilanio_-__residencial_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_n_271_de_2023_dwitht_-__poda_de_arvores_-_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_n_272_de_2023_dwitht_-__revitalizacao_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4772/indicacao_n_273_de_2023_washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4773/indicacao_n__274_de_2023_matheus_-_contato_telefonico_para_a_coleta_de_animais_nas_vias_pela_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4774/indicacao_n__275_de_2023_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_n__276_de_2023_gilberto_-_calcamento_da_vila_povoado_araca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4776/indicacao_n__277_de_2023_gilberto_-_continuacao_da_construcao_do_calcamento_do_povoado_quirino.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4777/indicacao_n_278_de_2023_josivan_-_construcao_de_rede_de_abastecimento_de_agua_cohidro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4778/indicacao_n_279_de_2023_dwitht_-_pavimentacao_ruas_10_e_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_n_280_de_2023_genisson_-_construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_n_281_de_2023_genisson_-_emenda_fabio_reis_-__construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4781/indicacao_n_282_de_2023_vilanio_-__refletores_para_o_campo_de_futebol_pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_n_283__de_2023_vilanio_-_pavimentacao_rua_ze_sereno.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4783/indicacao_n_284_de_2023_vilanio_-_regularizacao_de_loteamententos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4784/indicacao_n_285_de_2023_vilanio_-_convenio_prefeitura_e_hospital_hul.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4795/indicacao_n_286_de_2023_vilanio_-__campeonato_feminino.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4796/indicacao_n_287_de_2023_marcelo_-_instalacao_de_sistema_de_monitoramento_de_video_nas_ruas_do_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4785/indicacao_n_288_de_2023_josivaldo_-_limpeza_e_capinagem_av._machado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4786/indicacao_n_289_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4787/indicacao_n_290_de_2023_dwitht_-_recuperacao_da_pavimentacao_-_bairros_santa_terezinha_e_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4788/indicacao_n_291_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4789/indicacao_n_292_de_2023_belizario_-_construcao_de_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4797/indicacao_n_293__de_2023_matheus__-_instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4790/indicacao_n_294_de_2023_dwitht_-__revitalizacao_do_campo_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4791/indicacao_n_295_de_2023_washington_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4798/indicacao_n_296__de_2023_matheus__-_sessao_itinerante_no_parque_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4799/indicacao_n_297_de_2023_gilberto_-_alocacao_de_placas_de_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4800/indicacao_n_298_de_2023_gilberto_-_calcamento_rua_amelia_menezes_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4801/indicacao_n_299_de_2023_rubens_-_calcamento_rua_raimunda_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_n_300__de_2023_matheus__-_gustinho_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_n_301__de_2023_matheus__-_fabio_reis_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_n_302__de_2023_dwitht_-_recapeamento_asfaltico_da_matinha.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_n_303_de_2023_marta_-_onibus_lilas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_n_304_de_2023_marta_-_emendas_a_deputada_aurea_ribeiro_-_apae_e_asilo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_n_305_de_2023_dwitht_-_deso_-_vazamentos_av._augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_n_306__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_assentamento_uberaba_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_n_307__de_2023_soro_-_construcao_de_creche_no_povoado_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_n_308__de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_n_309_de_2023_vilanio_-_levantamento_dos_bairros_com_alto_risco_de_ploriferacao_do_aedes_aegypti_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_n_310_de_2023_vilanio_-_cadastro_unico_intinerante.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4821/indicacao_n_311_de_2023_vilanio_-_boletim_covid.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4822/indicacao_n_312_de_2023_vilanio_-_programa_de_acolhimento_a_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4823/indicacao_n_313_de_2023_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4824/indicacao_n_314__de_2023__washington_calcamento_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4825/indicacao_n_315_de_2023_washington_-_reposicao_da_caixa_d_agua_da_comunidade_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_n_316_de_2023_josivan_-_implatacao_de_centro_humanizado_da_mulher_-_c._treze.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_n_317_de_2023___josivan_-__emendagustinho_ribeiro_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_n_318_de_2023___josivan_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4829/indicacao_n_319__de_2023_matheus_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4830/indicacao_n_320_de_2023_matheus_-_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_n_321_de_2023_matheus__-_hemose.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_n_322_de_2023_gilberto_-_deso_-_extensao_de_rede_das_ruas__antonio_fontes_e_pedro_jose_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4833/indicacao_n_323_de_2023_gilberto_-_calcamento_das_ruas_pedro_jose_e_antonio_fontes_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_n_324_de_2023_josivaldo_-_revitalizacao_e_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_n_325_de_2023_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4836/indicacao_n_326_de_2023___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4837/indicacao_n_327_de_2023___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4838/indicacao_n_328_de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4839/indicacao_n_329_de_2023_soro_-_reposicao_de_lampadas_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_n_330_de_2023___dwitht_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4847/indicacao_n_331_de_2023___vilanio_-_pavimentacao_da_estrada_de_ivan_-_pov.itaperinha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_n_332__de_2023_vilanio_-_reforma_de_chafariz_praca_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4849/indicacao_n_333_de_2023_vilanio_-_limpeza_de_bueiro_-avenida_machado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_n_334_de_2023_vilanio_-_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4851/indicacao_n_335_de_2023_dwitht_-_pavimentacao_ruas_mato_grosso_macapa_e_distrito_federal.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4852/indicacao_n_336_de_2023_washington_-_pavimentacao_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4853/indicacao_n_337_de_2023_washington_-_pavimentacao_pov._piabas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4854/indicacao_n_338_de_2023_soro_-_perfuracao_de_poco_artesiano_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4855/indicacao_n_339_de_2023_washington_-_redutores_de_velocidade_pov._carcara.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4856/indicacao_n_340_de_2023_soro_-_construcao_de_abrigo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4857/indicacao_n_341_de_2023_soro_-_perfuracao_de_poco_artesiano_conjunto_josa_patricio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4858/indicacao_n_342_de_2023_genisson_-_reposicao_de_lampadas_do_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4859/indicacao_n_343_de_2023_josivaldo_-_reforma_de_pavimentacao_paralelepipedal_do_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4860/indicacao_n_344_de_2023_marcelo_-_redutores_de_velocidade_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4868/indicacao_n_345_de_2023_soro_-_perfuracao_de_poco_artesiano_pov._britinho.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4869/indicacao_n_346_de_2023_gilberto_-_perfuracao_de_poco_artesiano_pov._quirino.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4870/indicacao_n_347_de_2023_gilberto_-_calcamento_da_travessa_da_asssociacao__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4871/indicacao_n_348_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4873/indicacao_n_349_de_2023_amilton_-_deso_-_extensao_de_rede_da_estrada_de_josias_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_n_350_de_2023_marcelo_-_ampliacao_da_coleta_de_lixo-_travessa_davi.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4875/indicacao_n_351_de_2023_marcelo_-_correios.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4876/indicacao_n_352_de_2023_matheus_-_iluminacao_publica_-_canteiro_central_ao_lado_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_n_353_de_2023_marta_-_limpeza_do_cemiterio_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_n_354_de_2023_rubens_-_calcamento_rua_a_loteamento_santo_antonio_-pratas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4879/indicacao_n_355_de_2023_rubens_-_construcao_de_praca_na_rua_g_loteamento_santo_antonio_-pratas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4880/indicacao_n_356_de_2023___marcelo_-_gov._fabio_mitidieri_-_pavimentacao_rua_padre_antunes.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_n_357_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_do_pe_da_serra_do_qui.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_n_358_de_2023_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_n_359_de_2023___marcelo_-_pavimentacao_rua_padre_antunes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_n_360_de_2023___marcelo_-_emenda_para_pavimentacao_rua_de_tonho_do_doce.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_n_361_de_2023__josivaldo_-_marta_consulta_popular.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4893/indicacao_n_362_de_2023_washington_-_estacionamento_provisorio_para_os_onibus_da_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4894/indicacao_n_363_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._brasilia_e_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4895/indicacao_n_364_de_2023_valmir_-_deso_-_extensao_de_rede_da_travessa_avelina_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_n_365_de_2023_josivan_-_reforma_de_ponto_de_saude_mangabeira_e_pe_da_serra_do_gui.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_n_366_de_2023_josivan_-_trocas_de_manilhas_da_pista_da_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_n_367_de_2023_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4899/indicacao_n_368_de_2023_valmir_-_revitalizacao_do_posto_de_saude_do_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4900/indicacao_n_369_de_2023_jovivan_-___praca_de_alimentacao_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4901/indicacao_n_370_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4902/indicacao_n_371_de_2023_josivaldo_-_construcao_de_abrigo_de_onibus_ou_cobertura_de_pergolato_praca_geremias_monteiro_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_n_372_de_2023_matheus_-casa_da_mulher_brasileira.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4904/indicacao_n_373_de_2023_matheus_-_ventiladores_-__unidade_maroto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4905/indicacao_n_374_de_2023_matheus_-__piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4906/indicacao_n_375_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_dos_pov._gameleiro_e_caraibas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4907/indicacao_n_376_de_2023_vilanio_-_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4908/indicacao_n_377_de_2023__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4909/indicacao_n_378_de_2023_vilanio_-_der_abertura_de_nova_via_prox._mercadinho_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4910/indicacao_n_379_de_2023_vilanio_-_construcao_de_degraus_nos_canteiros_da_avenida_principal_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_n_380_de_2023_josivaldo_-_limpeza_e_capinagem_rua_joaquim_prata.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_n_381_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_n_382_de_2023___vilanio_-_pavimentacao_pista_do_pau_grande_-_pista_poeirao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4917/indicacao_n_383_de_2023_alex_-_doacao_de_terreno_ao_lado_da_rodoviaria_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4918/indicacao_n_384_de_2023_marta_-_revitalizacao_da_praca_joana_gomes_de_souza_-_liborio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4919/indicacao_n_385_de_2023_valmir_-_pavimentacao_asfaltica_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4920/indicacao_n_386_de_2023_josivaldo_-_mudanca_de_local_de_funcionamento_da_semop.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4921/indicacao_n_387_de__2023_vilanio_-__projeto_universidade_aberta_do_brasil_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_n_388_de_2023_gilberto_-_reforma_de_escola_no_povoado_juerana.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4923/indicacao_n_389_de_2023_gilberto_-_construcao_de_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4932/indicacao_n_390_de_2023_alex_-_fumace_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4933/indicacao_n_391_de_2023_alex_-_revitalizacao_de_canal_do_loiola__bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_n_392_de_2023_alex_-_redutores_de_velocidade_-_trevo_de_itabaiana_-_der.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_n_393_de_2023_alex_-__sinalizacao_e_revitalizacao_dos_redutores_de_velocidade_-_rod._antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_n_394_de_2023_vilanio_-_colocacao_de_monumento_-_entrada_da_cidade_ou_orla_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_n_395_de_2023_rubens_-tubos_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_n_396_de_2023_soro_-_implatacao_de_centro_de_fisioterapia_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_n_397_de_2023_washington_-_picarragem_e_terraplanagem_saquinho-rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4940/indicacao_n_398_de_2023_washington_-_picarragem_e_terraplanagembarro_vermelhocoqueiro_e_tapera_dos_modestos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4941/indicacao_n_399_de_2023_josivan_-_reforma_de_chafariz__pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4942/indicacao_n_400_de_2023_josivan_-_limpeza_das_pistas_do_acu_lagoa_seca_e_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4943/indicacao_n_401de_2023_josivan_-_contratacao_de_profissionais_de_saude_no_centro_de_fisioterapia_c._treze.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_n_402_de_2023_washington_-_banheiro_quimico_av._sindicalista_antonio_francisco_-_bica.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4946/indicacao_n_403_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._rio_fundo_de_baixo_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4947/indicacao_n_404_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4948/indicacao_n_405_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._bonfim.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4949/indicacao_n_406_de_2023_marcelo_-_tampa_de_bueiro_na_avenida_antonio_martins_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4950/indicacao_n_407_de_2023_marcelo_-_calcamento_travessa_luiz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4951/indicacao_n_408_de_2023_matheus_-_implantacao_de_cursos_da_ufs_-__reitor_valter_joviniano.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_n_409_de_2023_josivaldo_-_calcamento_rua_edvaldo_junior.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4955/indicacao_n_410_de_2023_gilberto_-_operacao_tapa_buraco_na_rodovia_do_araca.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4956/indicacao_n_411_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4957/indicacao_n_412_de_2023___washington_-_gov._fabio_mitidieri_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4958/indicacao_n_413_de_2023_washington__-_der-__operacao_tapa_buraco_na_rodovia_lagarto-simao_dias.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4959/indicacao_n_414_de_2023_vdwitht_-__ambulancia_-_posto_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4962/indicacao_n_415_de_2023_rubens_-_calcamento_travessa_queiroz.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_n_416_de_2023___washington_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4965/indicacao_n_417_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4966/indicacao_n_418_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4967/indicacao_n_419_de_2023_washington_-_picarragem_e_terraplanagem_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4968/indicacao_n_420_de_2023_soro_-_ponto_marcacao_de_exame_povoado_caraiba.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4969/indicacao_n_421_de_2023_josivaldo_-_calcamento_travessa_sitio_de_jason.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4970/indicacao_n_422_de_2023_valmir_-_quebra_molas_rua_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4971/indicacao_n_423_de_2023_matheus_-_instalacao_de_sistema_academico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4972/indicacao_n_424_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._piabas_galo_assanhado_e_olhos_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4977/indicacao_n_425_de_2023_gilberto_-_reforma_de_escola_no_povoado_quirino.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4978/indicacao_n_426_de_2023_gilberto_-_instalacao_de_sinalizacao_proibindo_carros_pesados.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4979/indicacao_n_427_de_2023_marcelo_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_n_428_de_2023_vilanio_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_sedest.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_n_429_de_2023_gilberto_-_construcao_de_calcamento_paralelepipedal_da_estrada_da_picarreira_-_povoado_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_n_430_de_2023_dwitht_-_reforma_praca_rua_1_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_n_431_de_2023_marta_-_emenda_contrucao_de_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_n_432_de_2023_marta_-_construcao_de_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4985/indicacao_n_433_de_2023_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4986/indicacao_n_434_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4987/indicacao_n_435_de_2023_matheus_-_cessao_de_espaco_do_praque_de_exposicao_para_ufs.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4988/indicacao_n_436_de_2023_vilanio__-_gta.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4989/indicacao_n_437_de_2023_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5003/indicacao_n_438_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5004/indicacao_n_439_de_2023_josivaldo_-_reforma_praca_rui_mendes.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5005/indicacao_n_440_de_2023_belizario_-_reforma_pavimentacao_paralelepipedal_e_iluminacao_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_n_442_de_2023_marta_-_instalcao_de_semaforo_-_governador.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_n_443_de_2023_marta_-_instalcao_de_semaforo_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5008/indicacao_n_444_de_2023_belizario_-_reforma_da_pracinha_no_bairro_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5009/indicacao_n_445_de_2023_soro_-_limpeza_da_praca_dos_carneiros_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5010/indicacao_n_446_de_2023_belizario_-_reposicao_de_lampadas_avenida_q_da_aceso_ao_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5011/indicacao_n_447_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5012/indicacao_n_448_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras_-_fabio_governador.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_n_449_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem_povoado_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_n_450_de_2023_marta_-_reposicao_de_lampadas_da_estrada_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_n_451_de_2023_marcelo_-_redutores_de_velocidade_rua_joao_marata.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5016/indicacao_n_452_de_2023_genisson_-_correios.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5017/indicacao_n_453_de_2023_genisson_-_posto_de_saude_pov._quirino.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5018/indicacao_n_454_de_2023_belizario_-_reposicao_de_lampadas_do_bairro_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_n_455_de_2023_belizario_-_pavimentacao_paralelepipedal_da_rua_g_no__jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5021/indicacao_n_456__de_2023_dwitht_-_reposicao_de_lampadas_dos_assentamentos__rosali_nunes_antonio_conselheiro_camilo_torres_e_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5022/indicacao_n_457__de_2023_dwitht_-_reposicao_de_lampadas_em_frente_a_creche_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5023/indicacao_n_458_de_2023_dwitht_-_redutores_de_velocidade_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5024/indicacao_n_459_de_2023_dwitht_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._antonio_conselheiro_rosali_nunes_e_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5025/indicacao_n_460__de_2023_dwitht_-_troca_de_lampadas_quadra_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5026/indicacao_n_461_de_2023_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5027/indicacao_n_462_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._caboclo_22_de_novembro_mussorep_2_e_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5028/indicacao_n_463_de_2023_washington_-_construcao_do_muro_do_cemiterio_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5029/indicacao_n_464_de_2023_alex_-_limpeza_loteamento_edvaldo_farias.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5030/indicacao_n_465_de_2023_alex_-_ocupacao_de_solo_-_av._n.s._de_fatima_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5031/indicacao_n_466_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5032/indicacao_n_467_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_mussorep.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5033/indicacao_n_468_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5035/indicacao_n_469_de_2023_matheus_-_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5036/indicacao_n_470_de_2023_belizario_-_pavimetacao_paralelepipedal_varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5037/indicacao_n_471_de_2023_belizario_-_pavimetacao_paralelepipedal_travessa_liborio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_n_472_de_2023_matheus_-_instalacao_de_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_n_473_de_2023_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_n_474_de_2023_matheus_-_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_n_475_de_2023_gilberto_-_posto_policial_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_n_476_de_2023_belizario_-_reposicao_de_lampadas_do_conjunto_joao_almeida.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5043/indicacao_n_477_de_2023_dwitht_-_pavimentacao_rua_frei_damiao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5044/indicacao_n_478_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_e_arquibancada_do_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5045/indicacao_n_479_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_calcamanto_do_porcoes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5046/indicacao_n_480_de_2023__vilanio_-_divulgacao_do_processo_seletivo_da_uab.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5047/indicacao_n_481_de_2023__vilanio_-_agendamento_de_reuniao_com_o_presidente_do_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5048/indicacao_n_482_de_2023__vilanio_-_convenios__entre_prefeitura_e_ufs.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5049/indicacao_n_483_de_2023_valmir_-_deso_-_extensao_de_rede_do_assentamento_09_de_junho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5050/indicacao_n_484_de_2023_matheus_-_reforma_de_banheiros_do_mercado_da_banana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5051/indicacao_n_485_de_2023_gilberto_-_construcao_de_cobertura_-_lateral_do_mercado_do_jenipapo_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5057/indicacao_n_486_de_2023_vilanio_-_sustentabilidade.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5058/indicacao_n_487_de_2023_vilanio_-_redutores_de_velocidade_quebra-molas_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5059/indicacao_n_488_de_2023_vilanio__-_pintura_limpeza_e_sinalizacao_no_percuso_da_procissao_de_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5060/indicacao_n_489_de_2023_washington_-_rede_de_abastecimento_de_agua_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5061/indicacao_n_490_de_2023__vilanio_-_parceria_semed_e_ufs.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5062/indicacao_n_491_de_2023_matheus_-__contratacao_de_vigilantes_para_as_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5063/indicacao_n_492_de_2023_matheus_-__subvencao_ao_lagarto_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5064/indicacao_n_493_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_n_494_de_2023_gilberto_-_instalacao_de_guard_rail_na_rodovia_se_povoado_urubutinga_a_itaporanga.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5066/indicacao_n_495_de_2023__alex-__emenda_parlamentar_-_senador_rogerio_carvalho_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5070/indicacao_n_496_de_2023_washington_-limpeza_da_entrada_povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5071/indicacao_n_497_de_2023_washington_-_deso_-_travessa_do_comandante_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5072/indicacao_n_498_de_2023_soro_-_terraplanagem_-_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5073/indicacao_n_499__de_2023_washington_-_limpeza_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5074/indicacao_n_500_de_2023_washington_-_reservatorio_de_agua_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5075/indicacao_n_501_de_2023_marta_-_limpeza_e_capinagem_no_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5076/indicacao_n_502_de_2023_gilberto_-_lampadas_de_led_-_avenidas_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5077/indicacao_n_503_de_2023_alex_-_projeto_ao_executivo_para_i_ncentivo_para_oas_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5078/indicacao_n_504_de_2023_vilanio_-_deso-_extensao_povoado_juerana.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5093/indicacao_n_505_de_2023_washington_-_recuperacao_do_calcamento_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5094/indicacao_n_506_de_2023_josivan_-_pavimentacao_travessa_davi_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_n_507_de_2023_genisson_-_correios_2.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5096/indicacao_n_508_de_2023_matheus_-__criacao_de_diario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_n_509_de_2023_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_n_510_de_2023_matheus_-__instituicao_de_programa_de_acordo_direto.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_n_511_de_2023_matheus_-__instituicao_de_teto_especifico_para_requisicao_de_pequeno_valor_rpv.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_n_512_de_2023_josivaldo_-_carro_pipa_-__roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_n_513_de_2023_josivaldo_-_revitalizacao_do_poco_artesiano_-__roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_n_514_de_2023_genisson_-_alocacao_de_placas_de_ruas_povoado_genipapo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4431/requerimento_no_010_de_2023_genisson_-_relatorio_de_faturamento_e_de_investimentos_da_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4432/requerimento_no_011_de_2023_matheus_-codigo_tributario_e_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4434/requerimento_no_013_de_2023_matheus_-concurso_publico_e_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4440/requerimento_no_019_de_2023_matheus_-pccv_dos_ervidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_021_de_2023_vilanio_-_explanacao_leopoldina.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4443/requerimento_no_022_de_2023_vilanio_-_galeria_de_fotos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4518/requerimento_no_023_de_2023_genisson_-_explanacao_-daniela_garcia.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4521/requerimento_no_026_de_2023_matheus_-_reitoria_ufs.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4523/requerimento_no_028_de_2023_amilton_-_convocacao_de_secretario_magson.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4526/requerimento_no_031_de_2023_josivaldo_-_explanacao_-_reitor_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4632/requerimento_no_037_de_2023_alex_-_convite_-_lutador_de_mma_denis.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_045_de_2023_vilanio_-_explanacao_-_representante_do_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_047_de_2023_matheus_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_050_de_2023_matheus_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4646/requerimento_no_051_de_2023_marta_-_explanacao_-_reitor_da_ifs.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4647/requerimento_no_052_de_2023_marta_-_explanacao_-_diretor_do_hu_lagarto.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4648/requerimento_no_053_de_2023_marta_-_explanacao_-_kercio_pinto_-_semop.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4652/requerimento_no_057_de_2023_josivaldo_-_acoes_de_consientizacao_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_067_de_2023_josivaldo_-_washington_-_explanacao_-_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_no_070_de_2023_marcelo_-_multas_dttu.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_073_de_2023_matheus_-_procurador_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_080_de_2023_matheus_-cadastro_dos_ambulantes_do_festivald_a_mandioca.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_081_de_2023_josivaldo_-_convocacao_de_maes_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4811/requerimento_no_084_de_2023_josivaldo_-_mapa_da_area_verde_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_086_de_2023_josivaldo_-explanacao_-_fatima_mara_oliveira_-_venda_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_087_de_2023_matheus_-explanacao_-_cdl_e_sebrae.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4816/requerimento_no_090_de_2023_marta_-explanacao__-_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_099_de_2023_matheus_-_colaboracao_com_a_exporingo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4891/requerimento_no_100_de_2023_matheus_-_mocao_de_congratulacao_-_lancamento_livro.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_no_102_de_2023_josivan_-_explanacao_-_tarcisio_oliveira_-_diretor.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_no_107_de_2023_marta_-_explanacao_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5112/requerimento_no_108_de_2023_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_com_deficiencia_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5113/requerimento_no_109_de_2023_vilanio_-universidade_aberta_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_no_112_de_2023_josivaldo_-_explanacao_dianna_-_aspdr.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_no_113_de_2023_matheus_-__arrecadacao_do_ipva_em_lagarto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_no_114_de_2023_matheus_-explanacao_-_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_no_115_de_2023_matheus_-_explanacao_-_reitor_da_ufs_valter_joviniano.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5120/requerimento_no_116_de_2023_marta_-explanacao_-_psicologa_ane_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5121/requerimento_no_117_de_2023_amilton_-_explanacao_-_representante_do_coren.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5124/requerimento_no_120_de_2023_marta_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_no_121_de_2023_marta_-_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5133/requerimento_no_129_de_2023_rubens_-_explanacao_girlandia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5141/requerimento_no_137_de_2023_matheus_-__beneficiadora_de_produtos_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5142/requerimento_no_138_de_2023_matheus_-_comerciantes_-_barragem_dionisio_machado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5143/requerimento_no_139_de_2023_matheus_-_valores_acrescentados_a_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5144/requerimento_no_140_de_2023_matheus_-_editais_da_lei_paulo_gustavao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5149/requerimento_no_145_de_2023_matheus_-_relacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5150/requerimento_no_146_de_2023_vilanio_-_explanacao_-_padre_jodeclan.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5161/requerimento_no_157_de_2023_marta_-_explanacao_-_larissa_e_gabriela_-_protetoras_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5162/requerimento_no_158_de_2023_marta_-_aroldo_cercos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4422/requerimento_no_001_de_2023_vilanio_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4423/requerimento_no_002_de_2023_vilanio-congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_003_de_2023_vilanio-congratulacao_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_004_de_2023_marta_-_congratulacao_-_deputada_goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_005_de_2023_vilanio-congratulacao_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_006_de_2023_vereadores_-_mocao_de_pesar_-_gildesio_ex-vereador_.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_007_de_2023_vilanio_-_congratulacao_-_deputada_goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_008_de_2023_matheus_-_congratulacao_-_aline_correa.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_009_de_2023_amilton_-_congratulacao_-gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4433/requerimento_no_012_de_2023_vilanio_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4435/requerimento_no_014_de_2023_matheus_-_congratulacao_-_jornalista_bizan.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4436/requerimento_no_015_de_2023_rubinho_-_mocao_de_pesar_-josefa_lisboa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4437/requerimento_no_016_de_2023_amilton_-_congratulacao_-_washington.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4438/requerimento_no_017_de_2023_amilton_-_congratulacao_-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4439/requerimento_no_018_de_2023_matheus_-_congratulacao_-_colegio_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4441/requerimento_no_020_de_2023_marta_-_congratulacao_-_magnolia.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4519/requerimento_no_024_de_2023_vilanio_-_congratulacao_-_colegio_estaduasl_luis_alves_.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4520/requerimento_no_025_de_2023_washington_-_congratulacao_-_padre_rodrigo_fraga.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4522/requerimento_no_027_de_2023_washington_-_congratulacao_-_jose_monteiro_farias_neto.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_029_de_2023_vilanio_-congratulacao_-_padre_jodeclan_santana.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_030_de_2023_amilton_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4527/requerimento_no_032_de_2023_josivan-congratulacao_renata_menezes.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_033_de_2023_josivan-congratulacao_debora_souza.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4630/requerimento_no_035_de_2023_vilanio_-_congratulacao_-_fausto_vieira__.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4631/requerimento_no_036_de_2023_amilton_-_congratulacao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4633/requerimento_no_038_de_2023_josivan-congratulacao_tamires_prata.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4634/requerimento_no_039_de_2023_vilanio-congratulacao_samu.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4635/requerimento_no_040_de_2023_vilanio-congratulacao_jose_arnaldo_passos.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4636/requerimento_no_041_de_2023_marta_-_congratulacao_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4637/requerimento_no_042_de_2023_marta_-_congratulacao_-_jc.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_043_de_2023_josivaldo_-_congratulacao_tenente_kely.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_044_de_2023_vilanio_-_congratulacao_-_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_046_de_2023_washington_-_mocao_de_pesar_-_domingos_de_carvalho_.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_048_de_2023_matheus_-_mocao_de_pesar_-_carlos_pinna_.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_049_de_2022_josivan_-_congratulacao_magson_sec._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_054_de_2023_marta_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_055_de_2023_marta_-_congratulacao_-_guarda_municipal_-_11_anos.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4651/requerimento_no_056_de_2023_vilanio_-_congratulacao_-_jose_augusto_vieira.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_058_de_2023_washington_-_mocao_de_pesar_-_maria_rita_.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_059_de_2023_josivan_-_mocao_de_aplausos_-_prof._james_almada.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4655/requerimento_no_060_de_2023_josivan_-_mocao_de_aplausos_-_prof._paulo_ricardo_saquete_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_061_de_2023_washington_-_congratulacao_-_lm_noticias_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4657/requerimento_no_062_de_2023__vereadores-_mocao_de_apoio-_correios.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4658/requerimento_no_063_de_2023_washington_-_mocao_de_pesar_-_eder_santana.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4659/requerimento_no_064_de_2023_amilton_-_congratulacao_-_marta_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_065_de_2023_matheus_-_congratulacao_-_ufs.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_066_de_2023_matheus_-_congratulacao_-_atalaia.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_068_de_2023_matheus_-_mocao_de_congratulacao_-__rodrigo_freire.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4715/requerimento_no_069_de_2023_matheus_-_mocao_de_congratulacao_-__alexandre_fontes.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_no_071_de_2023_josivan-congratulacao_vagner_oliveira.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_072_de_2023_vilanio_e_josivan_-_mocao_de_pesar_-cristiane_soares.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_074_de_2023_josivan_-_congratulacao_-_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_075_de_2023_vilanio_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_077_de_2023_josivaldo_-_congratulacao_francisco_de_souza_liborio.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_078_de_2023_matheus_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_079_de_2023_marta_-_mocao_de_pesar_-marai_miranda.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_082_de_2023_washington_-_mocao_de_pesar_-_pedro_joaquim.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4728/requerimento_no_083_de_2023_alex__-_congratulacao_-_lagarto_sub_20.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4814/requerimento_no_088_de_2023_amilton_-_congratulacao_belizario.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_089_de_2023_marta_-_congratulacao_-_fisioterapeuta_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4818/requerimento_no_092_de_2022_marta_-_congratulacao_gepp.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5079/requerimento_no_093_de_2023_amilton_-_congratulacao_-raimundo_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5080/requerimento_no_094_de_2023_josivaldo_-_explanacao_-enoque_araujo_-_venda_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5081/requerimento_no_095_de_2023_matheus_-_mocao_de_congratulacao_-_antonio_fernandes.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5082/requerimento_no_096_de_2023_vilanio_-_mocao_de_pesar_-_joao_augusto.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5083/requerimento_no_097_de_2023vilanio_-_congratulacao_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5084/requerimento_no_098_de_2023_belizario_-_congratulacao_flavio_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_no_103_de_2023marta_-_congratulacao__zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_no_104_de_2023_soro_-_congratulacao_-_escola_alberto_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_no_105_de_2023vilanio_-_congratulacao_jose_raimundo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_no_106_de_2023_vereadores_-_mocao_de_pesar_-_capitao_fabio_souzar_.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5114/requerimento_no_110_de_2023_rubinho_-_mocao_de_pesar_-renaide_cardoso.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_no_111_de_2023_josivan_-_congratulacao_-_escola_eudalio_de_lima_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5122/requerimento_no_118_de_2023_gilberto_-_mocao_de_pesar_-_iracema_araujo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5123/requerimento_no_119_de_2023_washington_-_mocao_de_pesar_-_claudenor_vieira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_no_122_de_2023_vereadores_-_mocao_de_pesar_-_jose_milton_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5127/requerimento_no_123_de_2023_washington_-_mocao_de_pesar_-_jose_efren.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_no_124_de_2023_washington_-_mocao_de_pesar_-_josefa_jovelina.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_no_125_de_2023_washington_-_mocao_de_pesar_-_helio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_no_126_de_2023_matheus_-_mocao_de_pesar_-_edilene.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5131/requerimento_no_127_de_2023vilanio_-_congratulacao_marcos_santana.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5132/requerimento_no_128_de_2023_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5134/requerimento_no_130_de_2023_vilanio_-_congratulacao_-_edy_santana_-__radialista.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5135/requerimento_no_131_de_2023_gilberto_-_mocao_de_pesar_-_roberta_maria_.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5136/requerimento_no_132_de_2023__alex_-_congratulacao_-_clever_farias.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5137/requerimento_no_133_de_2023_washington_-_congratulacao_-_iraldete.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5138/requerimento_no_134_de_2023_washington_-_congratulacao_-_joao_fontes.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5139/requerimento_no_135_de_2023__alex_-_congratulacao_-_jose_menezes.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5140/requerimento_no_136_de_2023_matheus_-_mocao_de_congratulacao_-_vereadores_capital.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5145/requerimento_no_141_de_2023_vereadores_-_mocao_de_congratulacao_radialistas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5146/requerimento_no_142_de_2023_vilanio_-_explanacao_-_edy_santana_-__radialista.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5147/requerimento_no_143_de_2023_matheus_-_congratulacao_-_posto_j_macario.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5148/requerimento_no_144_de_2023_vilanio_-_congratulacao_valdiosmar_vieira.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5151/requerimento_no_147_de_2023_josivan_-congratulacao_-_padre_moesio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5152/requerimento_no_148_de_2023_matheus_-congratulacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5153/requerimento_no_149_de_2023_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5154/requerimento_no_150_de_2023_josivan-congratulacao_josefa_telma.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5155/requerimento_no_151_de_2023_vereadores_-_mocao_de_pesar_-_luciano_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5156/requerimento_no_152_de_2023_vilanio__-congratulacao_linda_brasil.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5157/requerimento_no_153_de_2023_josivan_-_congratulacao_-miguel_neto.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5158/requerimento_no_154_de_2022_matheus_-_congratulacao_-_professora_silene.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5159/requerimento_no_155_de_2023_alex__-_congratulacao_-_josue.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5160/requerimento_no_156_de_2023_belizario_-_congratulacao_antonio_santos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5163/requerimento_no_159_de_2023_vilanio_-_congratulacao_-_familia_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5164/requerimento_no_160_de_2023vilanio_-_congratulacao_pastor_josonildo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5104/projeto_de_lei_no_02_de_2023_-15-02-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4356/projeto_de_lei_no_03_de_2023_-_denomina_travessa_no_bairro_centro_-_alex_dentinho.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4615/projeto_de_lei_no_04_de_2023_-__auxilio_a_mulher__-_marta.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4696/projeto_de_lei_no_05_de_28_de_fevereiro_de_2023_que_altera_o_caput_do_art._2o_da_lei_n.o_489autorizando_o_poder_executivo_municipal_doar_imovel_na_rodovia_se_270_a_justica_federal_de_sergipe..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4692/projeto_de_lei_no_06_de_2023_-02-03-2023_-_denomina_mercado_do_povoado_oiteiros_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4616/projeto_de_lei_no_007_de_2023_-__patrimonio_cultural_pega_do_mastro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4617/projeto_de_lei_no_08_de_2023_-_denomina_travessa_tapera_do_saco_-_soro.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4674/projeto_de_lei_no_09_de_2023_aplecativo_matheus.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4675/projeto_de_lei_no_10_de_2023_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4676/projeto_de_lei_no_11_de_2023_-_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebel.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4677/projeto_de_lei_no_12_de_2023_-_rua_oliveiros_domingos_belizario.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4678/projeto_de_lei_no_13__de_2022_-_denomina_ponto_de_apoio_saude_soro.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4679/projeto_de_lei_no_14_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4680/projeto_de_lei_no_015_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_jose_vicente.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_lei_no_016_de_2023_-_denomina_ruas_no_lot._cidade_nova_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4682/projeto_de_lei_no_017_de_2023_-_denomina_rua_no_povoado_varzea_do_espinho_genisson.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4683/projeto_de_lei_no_018_de_2023_-_denomina_travessa_no_povoado_colonia_treze_soro_-_josina_alves.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4684/projeto_de_lei_no_19_de_2023_-_codigo_qr_code_matheus.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_no_021_de_2023_-__patrimonio_cultural_encenacao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4584/projeto_de_lei_no_22_de_2023_-05-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4585/projeto_de_lei_no_23_de_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_loa_referente_ao_exercicio_de_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4596/projeto_de_lei_no_24_de_2023_-25-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4688/projeto_de_lei_no_25_de_2023_-_carteira_autista_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4689/projeto_de_lei_no_26_de_2023_-_autista_josivan.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4690/projeto_de_lei_no_27_de_2023_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4691/projeto_de_lei_no_28_de_2023_-_cordao_girasol_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4729/projeto_de_lei_no_29_de_2023_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimentos_dos_servidores_dos_servidores_do_poder_executivo_municipal_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4734/projeto_de_lei_no_30_de_11_de_maio_de_2023_reconhece_de_utilidade_publica_a_associacao_de_cooperacao_agricola_do_povoado_pururuca_e_adjacentes..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4733/projeto_de_lei_no_31_de_18_de_maio_de_2023_denomina_rua_no_povoado_sobrado_-_francisco_jose_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4731/projeto_de_lei_no_32_de_23_de_maio_de_2023_dispoe_sobre_o_prazo_de_validade_do_atestado_medico-pericial_do_tea..pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4730/projeto_de_lei_no_034_de_2023_-__calendario_de_eventos_-_quadrilhas_matheus.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4686/projeto_de_lei_n_35-2023_autoriza_o_acrescimo_do_limite_de_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4744/projeto_de_lei_no_36_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4745/projeto_de_lei_no_037_de_2023_-__seguranca_escolar__matheus.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4746/projeto_de_lei_no_038_de_2023_-_denomina_rua_no_povoado_limoeiro_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4747/projeto_de_lei_no_39_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4749/projeto_de_lei_no_41_de_2023_-_residencial_washington.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4750/projeto_de_lei_no_042_de_2023_-__perimetro_escolar__matheus.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4751/projeto_de_lei_no_43_de_2023_-_denomina_rua_no_povoado_colonia_treze_josivan_-_jose_batista_filho.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4756/projeto_de_lei__no_044-2023_23_de_junho_de_2023_da_nova_denominacao_ao_cras_da_secretaria_do_desenvolvimento_social_e_do_trabalho_-_sedest_-_maria_acacia.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4752/projeto_de_lei_no_45_de_2023_-_direito_acompamhante_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4792/projeto_de_lei_no_048_de_2023_-_altera_o_artigo_1_da__lei_011-1989_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4794/projeto_de_lei_no_049_de_2023_-_altera_a__lei_1090-2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4841/projeto_de_lei_no_50_de_2023_-_istituia_semana_contra_a_violencia_obstetrica_genisson.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4842/projeto_de_lei_no_051_de_2023_-__institui_o_dia_municipal_do_guarda_municipal_-_alex.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4843/projeto_de_lei_no_052_de_2023_-_istituia_semana_do_parto_humanizado_gilberto.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4844/projeto_de_lei_no_053_de_2023_-_denomina_rua_no_bairro_sao_jose_gilberto_-_jonas_loiola.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4845/projeto_de_lei_no_054_de_2023_-_josivan_-_missa_do_vaqueiro_-_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4886/projeto_de_lei_no_055_de_2023_-16-08-2023_-_autoriza_o_acrescimo_do_limite_de_abertura_de_creditos_suplementares_na_lei_no_1.074_de_13_de_dezembro_de_2022_-__loa__-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4914/projeto_de_lei_no_057_de_2023_-_denomina_rua_no_povoado_brasilia_gilberto_-_jose_igor.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4931/projeto_de_lei_no_60_de_2023_-_denomina_ruas_no_bairro_novo_horizontealex.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4927/projeto_de_lei__no_061-2023_15_de_setembro_de_2023_-_dispoe_sobre_a_criacao_do_polo_da_uab_no_municipio_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4974/projeto_de_lei_no_066_de_2023_-_denomina_mercado_municipal_no_povoado_jenipapo_gilberto.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4999/projeto_de_lei_no_067_de_2023_-__combate_pedofiliua__amilton.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5001/projeto_de_lei_no_69_de_2023_-_ginasio_esporte__emenson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_no_70_alex_celula_lixo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5020/projeto_de_lei_no_71_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_referencia_a_mulher_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5052/projeto_de_lei_no_72_de_2023_-__patrimonio_cultural_festa_do_vaqueiro_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5053/projeto_de_lei_no_73_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5054/projeto_de_lei_no_074_de_2023_-06-11-2023_-_cria_no_municipio_de_lagarto_o_bairro_rosendo_ribeiro_filho_localizado_na_zona_de_expansao_e1..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5055/projeto_de_lei_no_075_de_2023_-06-11-2023_-_autoriza_a_permuta_de_imoveis_publicos_com_imovel_privado_-_parque_de_exposicao_nicolau_almeida_e_jose_augusto..pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5056/projeto_de_lei_no_076_de_2023_-31-08-2023_-_estima_a_receita_e_fixa_as_despesas_para_o_exercicio_financeiro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5068/projeto_de_lei_no_78_de_2023_-09-11-2023_-_dispoe_sobre_o_valor_a_ser_pago_a_titulo_de_auxilio-alimentacao_aos_servidores_ativos_da_camara_municipal_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_no_79_de_2023_-09-11-2023_-_fixa_o_subsidio_dos_membros_do_poder_legislativo_para_a_legislatura_2025-2028..pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5085/projeto_de_lei_no_80_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5086/projeto_de_lei_no_81__de_2023_-_denomina_rua_renaide__rubens.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_lei_no_82_de_2023_-_denomina_rua_estrada_do_projeto_-_soro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5069/projeto_de_lei_no_83_de_2023_-22-11-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5088/projeto_de_lei_no_84_de_2023_de_06_de_dezembro_de_2023_que_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebol..pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5090/projeto_de_lei__no_085-2023_06_dezembro_de_2023__altera_dispositivos_da_lei_no_1.066_de_04-10-2022_autoriza_acoes_para_ampliacao_de_acesso_a_moradia_do_programa_casa_verde_e_amarela..pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5091/projeto_de_lei__no_086-2023_06_dezembro_de_2023_autoriza_o_executivo_a_instituir_o_programa_municipal_de_apoio_a_aquisicao_de_habitacao-_programa_minha_casa_lagarto..pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4354/dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_executivo_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4332/plc_no_01-2023_de_15-12-2022_dispoe_sobre_a_org._bas._da_sec._mun._de_desenv._urbano_e_obras_publicas__semdurb_altera_sua_nomenclatura_para_sec._mun._do_desenv._urbano__sedurb..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4333/plc_no_02-2023_de_15-12-2022_altera_dispositivos_da_lei_compl._no_17_de_25-06-2009_que_dispoe_sobre_a_estrut._org._da_adm._pub._mun._criando_a_sec._mun._da_cultura_e_a_sec._mun._de_turismo..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4334/plc_no_03-2023_de_15_-12-2022_que_dispoe_sobre_a_org._basica_da_sec._mun._de_infraestrutura_e_planejamento_-_seinpla_revoga_a_lei_complementar_no_19_de_26__de_junho_de_2009_a_lei_compleme_2.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4693/projeto_de_lei_complementar_no_04-2023_-_06-03-2023_-_altera_apendices_da_lei_comlementar_no_32_22_de_dezembro_de_2010_-_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4694/projeto_de_lei_complementar_no_05-2023_-_22-03-2023_-_altera_artigos_da_lei_complementar_n_o_65_31-03-2016_-_a_gentes_de_transito_e_fiscalizacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4695/projeto_de_lei_complementar_no_06-2023_-_29-03-2023_-_altera_artigos_da_lei_complementar_n_o_64_31-03-2016_-_plano_de_carreira_da_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4885/projeto_de_lei_complementar_no_07-2023_-_23-08-2023_-_altera_dispositivos_da_lei_complementar_no_25_25_de_jumho_de_2009_-_dispoe_sobre_a_estrutura_da_semop._2.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4887/projeto_de_lei_complementar_no_08-2023_-_23-08-2023_-_altera_dispositivos_da_lei_comlementar_no_17_25_de_jumho_de_2009_-_que_dispoe_sobre_a_estrutura_da_secretaria_do_gabinete_do_prefeito..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4926/projeto_de_lei_complementar_no_09-2023_-_19-09-2023_-_dispoe_sobre_o_piso_salarial_dos_profissionais_da_enfermagem._gabinete_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4861/projeto_de_resolucao_no_08_de_2023_josivan_-_ewerton_cristiano.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4862/projeto_de_resolucao_no_09_de_2023_matheus_-_wilton.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4863/projeto_de_resolucao_no_10_de_2023_josivan_-valmir_farias.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4864/projeto_de_resolucao_no_11_de_2023_alex_-_raimundo_teles.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4865/projeto_de_resolucao_no_12_de_2023_josivan_-_paulo_ricardo_saquete.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4866/projeto_de_resolucao_no_13_de_2023_josivan_-james_almeida.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4867/projeto_de_resolucao_no_14_de_2023_washington_-jose_grigorio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4924/projeto_de_resolucao_no_15_de_2023__valmir_-_gerson_alves.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4925/projeto_de_resolucao_no_16_de_2023__valmir_-_adelmo_pelagio.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4975/projeto_de_resolucao_no_17_de_2023_josivan_-silvio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4976/projeto_de_resolucao_no_18_de_2023_soro_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5502/contas_anuais_2018.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4889/projeto_de_decreto_legislativo_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5730/projeto_de_decreto_legislativo_no_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4846/projeto_de_decreto_legislativo_03_-_2023__veto_pl_26.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4929/projeto_de_decreto_legislativo_04_-_2023__veto_pl_40.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4930/projeto_de_decreto_legislativo_05_-_2023_veto_pl_42.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5731/projeto_de_decreto_legislativo_06_-_2023__veto_pl_52.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5735/projeto_de_decreto_legislativo_07_-_licenca_prefeita.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4793/proposta_de_emenda_a_lei_organica_02-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4888/veto_total_ao_projeto_de_lei_no_19-2023_dispoe_sobre_implantacao_de_codigo_qr_em_placas_de_obras_publicas..pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4753/veto_parcial_ao_projeto_de_lei_no_26-2023_que_dispoe_sobre_politica_publica_dos_direitos_das_pessoas_com_tea..pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4759/veto_total_ao_projeto_de_lei_no_40-2023_que_institui_o_programa_agente_de_transito_e_amigo_da_gente..pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4357/indicacao_n_001_de__2023_alex_-__lagarto_futebol_club_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4358/indicacao_n_002_de_2023_vilanio_-_reforma_para_instalcao_de_upa_24h_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4359/indicacao_n_003_de_2023_vilanio_-_reforma_da_ubs_padre_almeida_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4360/indicacao_n_004_de_2023_vilanio_-_convenio_prefeitura_e_hospital_amparo_de_maria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4361/indicacao_n_005_de_2023_vilanio_-_convenio_prefeitura-governo_do_estado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4362/indicacao_n_006_de_2023_vilanio_-rua_sao_cosme_e_conj.uirapuru.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4363/indicacao_n_007_de_2023_dwitht_-_quebra-mola_-_der.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4364/indicacao_n_008__de_2023_dwitht_-_troca_de_manilhas_da_rua_08_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4365/indicacao_n_009__de_2023_dwitht_-_recuperacao_do_calcamento_av._augusto_franco_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4366/indicacao_n_010_de_2023_dwitht_-substituicao_da_rede_de_agua_do_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4367/indicacao_n_011_de_2023_dwitht_-agua_encanada_-_assent._rosalia_nunes_e_antonio_conselheiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4368/indicacao_n_012_de_2023_marcelo-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4369/indicacao_n_013__de_2023_marcelo_-_pavimentacao_pista_dos_moroes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4370/indicacao_n_014_de_2023_washington_-_terraplanagem_e_iluminacao_publica_-_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4371/indicacao_n_015__de_2023_washington_-__ampliacao_das_pontes_dso_povoados_mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4372/indicacao_n_016_de_2023_washington_-_ceac.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4373/indicacao_n_017_de_2023_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4374/indicacao_n_019_de_2023_marcelo_-_reforma_e_construcao_muro_da_escola_josefa_c._j._ramos-pov._picarreira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4375/indicacao_n_020_de_2023_marcelo_-_escola_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4376/indicacao_n_021_de_2023_soro_-_visita_na_bica_dao_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4377/indicacao_n_022_de_2023_marta_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4378/indicacao_n_023_de_2023_matheus_-_revitalizacao_chafariz_pov_tapera_do_saco.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4379/indicacao_n_024__de_2023_dwitht_-_recapeamento_asfaltico_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4380/indicacao_n_025_de_2023_marcelo_-_calcamento_povoado_sorges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4381/indicacao_n_026_de_2023_marcelo_-_tampas_de_bueiros_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4382/indicacao_n_027_de_2023_marcelo-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4383/indicacao_n_028_de_2023_marcelo_-_conclusao_pista_do_acu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4384/indicacao_n_029_de_2023___josivan_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4385/indicacao_n_030_de_2023_josivan_-_perfuracao_de_poco_artesiano_-galo_assanhado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4386/indicacao_n_031_de_2023_josivan_-_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4387/indicacao_n_032_de_2023_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4388/indicacao_n_033_de_2023_josivan_-_reforma_de_chafariz__e_pracas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4389/indicacao_n_034_de_2023_soro_-_reposicao_de_lampadas_povoados_brasilia_urubu_grande....pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4390/indicacao_n_035_de_2023_vilanio_-_parceria_prefeitura_e_hospital_oswaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4391/indicacao_n_036_de_2023_vilanio_-_ocupacao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4392/indicacao_n_037_de_2023_vilanio_-_drenagem_pluvial_av._joao_alves_filho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4393/indicacao_n_038_de_2023_vilanio_-_disponibilidade_de_numero_de_tel._p_funcionarios_de_empresas_conveniadas_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4394/indicacao_n_039_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4395/indicacao_n_040_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4396/indicacao_n_041_de_2023_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4397/indicacao_n_042_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4398/indicacao_n_043_de_2023_matheus_-_mesa_de_negociacao_-_plano_de_carreira_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4399/indicacao_n_044_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._tapera_dos_modestos_e_mariquita_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4400/indicacao_n_045_de_2023_washington_-_reforma_da_ponte_do_povoado_saquinho_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4401/indicacao_n_046_de_2023_rubens_-_reforma_praca_povoado_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4402/indicacao_n_047_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4403/indicacao_n_048_de_2023_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4404/indicacao_n_049_de_2023_josivaldo_-_limpeza_de_canal_do_loiola_i_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4405/indicacao_n_050_de_2023_josivaldo_-_construcao_de_quadra_poliesportiva_no_loiola_i_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4406/indicacao_n_051_de_2023_marta_-_revitalizacao_da_praca_nossa_sra_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4407/indicacao_n_052_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4408/indicacao_n_053_de_2023_josivan_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4409/indicacao_n_054_de_2023_josivan_-_estudo_sobre_a_viabilidade_de_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4410/indicacao_n_055_de_2023_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4411/indicacao_n_056_de_2023_alex_-_recuperacao_pavimentacao_asfaltica_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4412/indicacao_n_057_de_2023_belizario_-_impeza_e_capinagem_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_n_058_de_2023_vilanio_-_convenio_prefeitura_e_deso.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4414/indicacao_n_059_de_2023_valmir_-_quebra_molas_rua_nossa_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4415/indicacao_n_060_de_2023_vilanio_-_cronograma_operacao_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4416/indicacao_n_061_de_2023_vilanio_-_criacao_de_podcast_para_divigacao_das_acoes_da_prefeitura_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4417/indicacao_n_062_de_2023_vilanio_-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4418/indicacao_n_063_de_2023_vilanio_-_construcao_de_casas_rurais_-_phnr.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_n_064_de_2023_matheus_-__piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_n_065_de_2023_matheus_-_gasoduto_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4421/indicacao_n_066_de_2023_matheus_-_duplicacao_de_avenida.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4444/indicacao_n_067_de_2023_josivaldo_-_reforma_das_pontes_do_povoado_crioulo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4445/indicacao_n_068_de_2023_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4446/indicacao_n_069_de_2023_josivaldo_-_pavimentacao_asfaltica_trav.pastor_pereira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4447/indicacao_n_070_de_2023___josivaldo_-_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4448/indicacao_n_071_de_2023_josivaldo_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4449/indicacao_n_072_de_2023_vilanio_-_galeria_de_fotos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_n_073_de_2023_vilanio_-_construcao_de_iml.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_n_074_de_2023_vilanio_-_drenagem_pluvial_pista_colonia_treze_-_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4452/indicacao_n_075_de_2023_vilanio_-_semana_da_visibilidade_trans.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4453/indicacao_n_076_de_2023_vilanio_-_governo_itinerante.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_n_077_de_2023_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4455/indicacao_n_078_de_2023_josivaldo_-_recuperacao_passagem_de_esgoto_-_cemiterio_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4456/indicacao_n_079_de_2023_josivaldo__-_creche_pov._acuzinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4457/indicacao_n_080_de_2023_josivan_-_contrucao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4458/indicacao_n_081_de_2023_gilberto_-_construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4459/indicacao_n_082_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._jenipapo_quirino_araca_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4460/indicacao_n_083_de_2023_vilanio_-_notificacao_-_conclusao_de_calcamento_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4461/indicacao_n_084_de_2023_vilanio_-_reforma_da_estrutura_da_caixa_dagua_pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4462/indicacao_n_085_de_2023_vilanio_-_semaforo_rod._antonio_m._menezes_na_altura_do_balneario_bica_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4463/indicacao_n_086_de_2023_vilanio_-_der_coloacao_de_postes_de_iluminacao_no_trecho_de_duplicacao_da_rodov._antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4464/indicacao_n_087_de_2023_vilanio_-_semaforo_avenida_brasilia_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4465/indicacao_n_088_de_2023_valmir_-_recapeamento_da_pavimentacao_asfaltica_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4466/indicacao_n_089_de_2023_josivaldo_-_reforma_do_anexo_do_ginagio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4467/indicacao_n_090_de_2023_josivaldo_-_reforma__ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4468/indicacao_n_091_de_2023_josivaldo_-_retirada_da_bica_-_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_n_092_de_2023_matheus_-__sinalizacoes_vertical_e_horizontal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_n_093_de_2023_washington_-_inicio_das_obras_do_povoados_itaperinha_dos_gatos_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_n_094_de_2023_rubens_-deso-_extensao_da_rede_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4486/indicacao_n_095_de_2023_josivaldo_-_recapeamento_asfaltico_rua_antonio_correia_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_n_096_de_2023_vilanio_-_convenio_prefeitura_e_deso_-jenipapo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_n_097_de_2023_vilanio_-_convenio_prefeitura_e_deso_-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4474/indicacao_n_098_de_2023_genisson_-_semaforo_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4475/indicacao_n_099__de_2023_soro_-_reforma_de_caixa_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4476/indicacao_n_100__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4477/indicacao_n_101__de_2023_soro_-_perfuracao_de_poco_artesiano_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4478/indicacao_n_102_de_2023_vilanio_-_deso-_adequacao_na_adutora_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4479/indicacao_n_103__de_2023_soro_-_reforma_de_chafariz_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4480/indicacao_n_104_de_2023_marcelo_-_reforma_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4481/indicacao_n_105_de_2023_marcelo_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4482/indicacao_n_106_de_2023_vilanio_-_convenio_prefeitura_e_hospital_de_amor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4484/indicacao_n_108_de_2023_belizario_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4485/indicacao_n_109_de_2023_josivaldo-_abertura_de_rua_pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4487/indicacao_n_110_de_2023_belizario_-_instalacao_de_caixa_coletora_de_material_reciclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_n_111_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_da_quadra_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4489/indicacao_n_112_de_2023___josivan_-__emenda_parlamentar_aurea_ribeiro_-_compra_de_aparelho_de_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4490/indicacao_n_113_de_2023_josivan_-_manutencao_de_quadra_-conj._leonor_barreto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4491/indicacao_n_114_de_2023_dwitht_-_perfuracao_de_poco_artesiano-acu_velho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4492/indicacao_n_115_de_2023_dwitht_-_deso_-_vazamentos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4493/indicacao_n_116_de_2023_dwitht_-_reforma_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4494/indicacao_n_117_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_no_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4495/indicacao_n_118_de_2023_josivaldo-_revitalizacao_da_entrada_da_rua_enoque_amorim_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4496/indicacao_n_119_de_2023_josivaldo_-_limpeza_e_operacao_tapa-buraco_da_travessa_gilson_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_n_120_de_2023_vilanio_-_deso-_doacao_de_canos_-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_n_121_de_2023_josivaldo_-_ampliacao_do_horario_de_antendimento_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_n_122_de_2023_vilanio_-_perfuracao_de_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_n_123_de_2023_vilanio_-__plataforma_digital_para_emissao_de_alvara_sanitario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_n_124_de_2023_marta_-_pintura_e_limpeza_do_ginasio_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_n_125_de_2023_marta_-_recapeamento_asfaltico_sinalizacao_e_acostamento_avenida_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_n_126_de_2023_vilanio_-_subprefeitura_-_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4504/indicacao_n_127_de_2023_vilanio_-_pov._colonia_treze_-_distrito.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4505/indicacao_n_128_de_2023_valmir_-_limpeza_das_vias_do_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4506/indicacao_n_129_de_2023_vilanio_-_redutores_de_velocidade_povoado_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4507/indicacao_n_130_de_2023_vilanio_-_deso-_extensao_de_rede_da_rua_jairo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4508/indicacao_n_131_de_2023_gilberto_-_reforma_da_praca_e_quadra__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4509/indicacao_n_132_de_2023_gilberto_-_limpeza_e_capinacao_das_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4510/indicacao_n_133_de_2023_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4511/indicacao_n_134_de_2023_washington_-_reforma_da_ponte__povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4512/indicacao_n_135_de_2023_washington_-__reforma_da_caixa_dagua_mariquita.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4513/indicacao_n_136_de_2023_washington_-_limpeza_e_capinacao_dos_pov._mariquita_rio_fundo_e_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4514/indicacao_n_137_de_2023_washington_-_emenda_parlamentar_campo_de_futebol_povoado_quipe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4515/indicacao_n_138_de_2023_vilanio_-_doacao_de_traves_para_campo_de_futebol_da_escola_do_pov._rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_n_139_de_2023_matheus_-_reforma_da_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4517/indicacao_n_140_de_2023_matheus_-_redutor_de_velocidade_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4529/indicacao_n_141_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._retiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4530/indicacao_n_142_de_2023_washington_-_cohidro_-_pov._flexa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4531/indicacao_n_143_de_2023_washington_-_cohidro_-_bonfim_e_pombo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4532/indicacao_n_144_de_2023_washington_-_ampliacao_do_cemiterio_do_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_n_145_de_2023_washington_-_ponto_marcacao_de_exame_povoado_olhos_d__agua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_n_146__de_2023_josivaldo_-_revitalizacao_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_n_147__de_2023_josivaldo_-_reforma_do_curral_dos_bois_-_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_n_148_de_2023_josivaldo_-_limpeza_de_ruas_loiola.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4537/indicacao_n_149_de_2023_josivaldo_-_redutores_de_velocidade_loiola_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4538/indicacao_n_150_de_2023_marcelo_-_reforma_de_quadra_no_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_n_151_de_2023_vilanio__-_anatel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4540/indicacao_n_152_de_2023_matheus_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4541/indicacao_n_153_de_2023_matheus_-_convenio_com_hrl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_n_154_de_2023_matheus_-_terraplanagem_e_picarragem.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_n_155_de_2023_washington_-_reforma_cemiterio_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_n_156_de_2023_washington_-_emenda_parlamentar_calcamento_povoado_piabas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_n_157_de_2023_washington_-_reforma_da_escola_cleodice_soares_dos_santos_-_mariquita.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_n_158_de_2023_washington_-_emenda_parlamentar_calcamento_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4547/indicacao_n_159_de_2023_marta_-_emenda_parlamentar_construcao_de_quadra_no_povoado_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4548/indicacao_n_160_de_2023_josivan_-_cohidro_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4549/indicacao_n_161_de_2023_amilton_-_bracos_da_iluminacao_publica_-_rua_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4550/indicacao_n_162_de_2023_josivan_-_emenda_deputada_aurea_ribeiro_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4551/indicacao_n_163_de_2023_gilberto_-_carro_boiadeiro_para_captura_de_animais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4552/indicacao_n_164_de_2023_belizario_-_recuperacao_de_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_n_165_de_2023_gilberto_-_construcao_de_abrigo_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4556/indicacao_n_166_de_2023_gilberto_-_sinalizacoes_do_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4557/indicacao_n_167_de_2023_vilanio_-_reforma_da_praca_do_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4558/indicacao_n_168_de_2023_vilanio_-_colocacao_de_monumento_na_praca_do_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4559/indicacao_n_169_de_2023_vilanio_-__traves_e_limpeza_do_campo_de_futebol_assentamento_caboclo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4560/indicacao_n_170_de_2023_marta_-_construcao_de_creche_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4561/indicacao_n_171_de_2023_marta_-_reforma__ginasio_do_frei_cristovao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_n_172_de_2023_josivaldo_-_picarragem_pururuca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_n_173_de_2023_marta_-_reforma__de_pavimentacao_asfaltica_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_n_174_de_2023_vilanio_-_limpeza_dos_campos_de_futebol_colonia_treze_e_rio_das_vacas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4565/indicacao_n_175_de_2023_matheus_-_limpeza_e_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_n_176_de_2023_josivaldo_-_pavimentacao_asfaltica_loiola.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4567/indicacao_n_177_de_2023_washington_-_governo_-_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4568/indicacao_n_178_de_2023_josivan_-_construcao_e_finalizacao_de__muro_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_n_179_de_2023_gilberto_-_pavimentacao_asfaltica_do_conjunto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4570/indicacao_n_180_de_2023_josivaldo_-_religacao_da_energia_do_parque_nicolau.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_n_181_de_2023_belizario_-_regulamentacao_das_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4572/indicacao_n_182_de_2023_josivaldo_-_terraplanagem_e_picarragem_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4573/indicacao_n_183_de_2023_vilanio_-_transporte_de_pacientes_para_a_capital.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4574/indicacao_n_184_de_2023_matheus_-_instalacao_de_sistema_de_monitoramento_de_video_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4575/indicacao_n_185_de_2023_matheus_-_ronda_escolar_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_n_186_de_2023_marcelo_-_instalacao_de_chafariz_-pista_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_n_187_de_2023_valmir_-_limpeza_de_boeiros_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4579/indicacao_n_188_de_2023_washington_-_placas_denominativas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4580/indicacao_n_189_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_n_190_de_2023_marta_-_limpeza_e_reforma_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4582/indicacao_n_191_de_2023_matheus_-_curso_de_defesa_pessoal_para_professores.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4583/indicacao_n_192_de_2023_matheus_-_criacao_de_um_centro_psicopedagogico.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4586/indicacao_n_193_de_2023_marcelo_-_banheiros_publicos_praca_santa_luzia-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4587/indicacao_n_194_de_2023_washington_-__calcamento_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4588/indicacao_n_195_de_2023_washington_-_reposicao_e_poda_de_arvores_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4589/indicacao_n_196_de_2023_marcelo_-_compra_de_terreno_e_doacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_n_197_de_2022_josivaldo_-_capacitacao_dos_servidores_publicos_para_atender_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_n_198__de_2023_washington_capinagem_e_revitalizacao_doc_calcamento_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_n_199__de_2023_dwitht_-_limpeza_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_n_200_de_2023_matheus_-_semaforos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_n_201_de_2023_matheus_-_aquisicao_de_veiculos_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4595/indicacao_n_202_de_2023_gilberto_-_fumace_nos_povoados_brasilia_jenipapo_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4597/indicacao_n_203_de_2023_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4598/indicacao_n_204_de_2023_amilton_-_ampliacao_da_coleta_de_lixo_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4599/indicacao_n_205_de_2023_washington_-_cohidro_-_pov._flexa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4601/indicacao_n_207_de_2023___valmir_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4602/indicacao_n_208__de_2023_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4603/indicacao_n_209_de_2023_marta_-_reforma_de_abrigo_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4604/indicacao_n_210_de_2023_marta_-_limpeza_e_capinagem_no_bairro_horta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4605/indicacao_n_211_de_2023_amilton_-_limpeza_e_capinagem_rua_jeova_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4606/indicacao_n_212_de_2023_vilanio_-_rede_de_protecao_-_quadra_pachecao_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4607/indicacao_n_213_de_2023_vilanio_-_reposicao_de_lampadas_-_estancinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4608/indicacao_n_214_de_2023_vilanio_-_limpeza_de_boeiro_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_n_215_de_2023_vilanio_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4610/indicacao_n_216_de_2023_vilanio__-_revitalizacao_da_rodovia_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4611/indicacao_n_217_de_2023_genisson_-_substituicao_da_tampa_de_bueiro_rua_jose_valentim_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4612/indicacao_n_218_de_2023_marta_-_banheiros_quimicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4613/indicacao_n_219_de_2023_soro_-_limpeza_e_capinagem_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4614/indicacao_n_220_de_2023_soro_-__poda_de_arvores_-_bairro_campo_novo-pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4618/indicacao_n_221_de_2023_valmir_-_construcao_de_praca_-residencial_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4619/indicacao_n_222_de_2023_marcelo_-_redutores_de_velocidade_nas_entrada_da_comunidade_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4620/indicacao_n_223_de_2023_josivaldo_-_recuperacao_de_pavimentacao_-_rua_carlos_francisco_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4621/indicacao_n_224_de_2023_vilanio_-_reforma_e_ampliacao_-posto_pov._mangabeira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_n_225_de_2023_matheus_-_meis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4623/indicacao_n_226_de_2023_matheus_-__estudo_de_estatuto_para_desburocratizacao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4624/indicacao_n_227_de_2023_matheus_-_aumento_da_rpv.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4625/indicacao_n_228_de_2023_matheus_-__pro-_lagarto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4626/indicacao_n_229_de_2023_washington_-_coderse_-_caixa_dagua__pov._caraiba.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4627/indicacao_n_230_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_e_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4628/indicacao_n_231_de_2023_dwitht_-_calcamento_rua_antonio_porfirio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_n_232_de_2023_josivan_-_construcao_de__muro_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_n_233_de_2023_valmir_-_revitalizacao_praca_rosa_venerini.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_n_234_de_2023_matheus_-__restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_n_235_de_2023_matheus_-_telefone_desefa_civil.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_n_236_de_2023_matheus_-_acolhimento_a_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_n_237_de_2023_matheus_-_telefone_semop.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4668/indicacao_n_238_de_2023_dwitht_-_calcamento_rua_e.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4669/indicacao_n_239_de_2023_washington_-_redutores_de_velocidade_na_entrada_do_bairro_pratas_residencial_kaptiva_e_quilombo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4670/indicacao_n_240_de_2023_rubens_-___campo_de_futebol_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4671/indicacao_n_241_de_2023_matheus_-_construcao_de_praca_-_conjunto_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4672/indicacao_n_242_de_2023_matheus_-_limpeza_e_capinagem_conj._antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4673/indicacao_n_243_de_2023_genisson_-_limpeza_e_capinagem_residencial_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4697/indicacao_n_244__de_2023_dwitht__-_instalacao_de_porticos_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_n_245_de_2023_josivaldo_-_adelina_maria_-_laudelino_freire.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_n_246_de_2023_josivaldo_criacao_de_equipe_operacao_tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4700/indicacao_n_247__de_2023_josivaldo_-_emenda_ao_senador_alessandro-_reforma_exposicao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4701/indicacao_n_248_de_2023_matheus_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4702/indicacao_n_249_de_2023_matheus_-_residos_solidos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4703/indicacao_n_250_de_2023_marcelo_-_limpeza_capinagem_e_embarcadores_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4704/indicacao_n_251__de_2023_josivaldo_-posto_de_saude_e_creche-_bairro_pratas.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4705/indicacao_n_252_de_2023_josivaldo_-reposicao_de_lampadas_pov._fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_n_253_de_2023_matheus_-_mapa_do_festoval_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_n_254_de_2023_matheus_-_limpeza_e_reforma_da_praca_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4708/indicacao_n_255_de_2023_matheus_-_unidade_maroto.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4709/indicacao_n_256_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_n_257_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_n_258_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_n_259_de_2023_marta_-_aquisicao_de_carro_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_n_260_de_2023_matheus_-_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_n_261_de_2023_valmir_-_perfuracao_de_poco_artesiano_no_povoado_carcara.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4761/indicacao_n_262_de_2023_gilberto_-_calcamento_das_ruas_do_povaodo_brasilia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4762/indicacao_n_263_de_2023_gilberto_-_contratacao_de_coveiro_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4763/indicacao_n_264_de_2023_vilanio_-_implatacao_de_centros_de_ecoterapia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4764/indicacao_n_265_de_2023_vilanio_-_placas_de_sinalizacao_povoado_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4765/indicacao_n_266__de_2023_dwitht_-_recuperacao_das_estradas_dos_assentamentos_uberaba_baixao_rosali_nunes_antonio_e_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4766/indicacao_n_267_de_2023_vilanio_-_redutores_de_velocidade_-_radares_-_rodovia_lourival_batista_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4767/indicacao_n_268_de__2023_vilanio_-_multirao_para_retirada_de_rg.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4768/indicacao_n_269_de_2023_matheus_-_ajuda_ao_grupo_folclorico_parafusos_e_pifano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4769/indicacao_n_270_de_2023___vilanio_-__residencial_laranjeiras_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4770/indicacao_n_271_de_2023_dwitht_-__poda_de_arvores_-_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4771/indicacao_n_272_de_2023_dwitht_-__revitalizacao_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4772/indicacao_n_273_de_2023_washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4773/indicacao_n__274_de_2023_matheus_-_contato_telefonico_para_a_coleta_de_animais_nas_vias_pela_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4774/indicacao_n__275_de_2023_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_n__276_de_2023_gilberto_-_calcamento_da_vila_povoado_araca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4776/indicacao_n__277_de_2023_gilberto_-_continuacao_da_construcao_do_calcamento_do_povoado_quirino.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4777/indicacao_n_278_de_2023_josivan_-_construcao_de_rede_de_abastecimento_de_agua_cohidro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4778/indicacao_n_279_de_2023_dwitht_-_pavimentacao_ruas_10_e_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_n_280_de_2023_genisson_-_construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_n_281_de_2023_genisson_-_emenda_fabio_reis_-__construcao_de_rodovia_entre_povoado_brasilia_e_rodovia_170.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4781/indicacao_n_282_de_2023_vilanio_-__refletores_para_o_campo_de_futebol_pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_n_283__de_2023_vilanio_-_pavimentacao_rua_ze_sereno.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4783/indicacao_n_284_de_2023_vilanio_-_regularizacao_de_loteamententos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4784/indicacao_n_285_de_2023_vilanio_-_convenio_prefeitura_e_hospital_hul.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4795/indicacao_n_286_de_2023_vilanio_-__campeonato_feminino.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4796/indicacao_n_287_de_2023_marcelo_-_instalacao_de_sistema_de_monitoramento_de_video_nas_ruas_do_pov._colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4785/indicacao_n_288_de_2023_josivaldo_-_limpeza_e_capinagem_av._machado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4786/indicacao_n_289_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4787/indicacao_n_290_de_2023_dwitht_-_recuperacao_da_pavimentacao_-_bairros_santa_terezinha_e_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4788/indicacao_n_291_de_2023_josivaldo_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4789/indicacao_n_292_de_2023_belizario_-_construcao_de_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4797/indicacao_n_293__de_2023_matheus__-_instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4790/indicacao_n_294_de_2023_dwitht_-__revitalizacao_do_campo_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4791/indicacao_n_295_de_2023_washington_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4798/indicacao_n_296__de_2023_matheus__-_sessao_itinerante_no_parque_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4799/indicacao_n_297_de_2023_gilberto_-_alocacao_de_placas_de_ruas_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4800/indicacao_n_298_de_2023_gilberto_-_calcamento_rua_amelia_menezes_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4801/indicacao_n_299_de_2023_rubens_-_calcamento_rua_raimunda_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4802/indicacao_n_300__de_2023_matheus__-_gustinho_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4803/indicacao_n_301__de_2023_matheus__-_fabio_reis_-__instalacao_de_porticos_nas_principais_entradas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_n_302__de_2023_dwitht_-_recapeamento_asfaltico_da_matinha.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4805/indicacao_n_303_de_2023_marta_-_onibus_lilas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_n_304_de_2023_marta_-_emendas_a_deputada_aurea_ribeiro_-_apae_e_asilo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_n_305_de_2023_dwitht_-_deso_-_vazamentos_av._augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_n_306__de_2023_soro_-_reforma_de_ponto_de_apoio_da_saude_assentamento_uberaba_.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4809/indicacao_n_307__de_2023_soro_-_construcao_de_creche_no_povoado_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_n_308__de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_n_309_de_2023_vilanio_-_levantamento_dos_bairros_com_alto_risco_de_ploriferacao_do_aedes_aegypti_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_n_310_de_2023_vilanio_-_cadastro_unico_intinerante.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4821/indicacao_n_311_de_2023_vilanio_-_boletim_covid.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4822/indicacao_n_312_de_2023_vilanio_-_programa_de_acolhimento_a_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4823/indicacao_n_313_de_2023_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4824/indicacao_n_314__de_2023__washington_calcamento_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4825/indicacao_n_315_de_2023_washington_-_reposicao_da_caixa_d_agua_da_comunidade_pau_d_arco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_n_316_de_2023_josivan_-_implatacao_de_centro_humanizado_da_mulher_-_c._treze.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_n_317_de_2023___josivan_-__emendagustinho_ribeiro_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_n_318_de_2023___josivan_-_pavimentacao_rua_11_de_marco_sr_costinha_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4829/indicacao_n_319__de_2023_matheus_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4830/indicacao_n_320_de_2023_matheus_-_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_n_321_de_2023_matheus__-_hemose.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_n_322_de_2023_gilberto_-_deso_-_extensao_de_rede_das_ruas__antonio_fontes_e_pedro_jose_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4833/indicacao_n_323_de_2023_gilberto_-_calcamento_das_ruas_pedro_jose_e_antonio_fontes_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_n_324_de_2023_josivaldo_-_revitalizacao_e_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_n_325_de_2023_josivaldo_-_urbanizacao_de_quadra_polisportiva_loiola_ii.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4836/indicacao_n_326_de_2023___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4837/indicacao_n_327_de_2023___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4838/indicacao_n_328_de_2023_soro_-_conclusao_do_calcamento_das_estradas_do_povoado_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4839/indicacao_n_329_de_2023_soro_-_reposicao_de_lampadas_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_n_330_de_2023___dwitht_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4847/indicacao_n_331_de_2023___vilanio_-_pavimentacao_da_estrada_de_ivan_-_pov.itaperinha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_n_332__de_2023_vilanio_-_reforma_de_chafariz_praca_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4849/indicacao_n_333_de_2023_vilanio_-_limpeza_de_bueiro_-avenida_machado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_n_334_de_2023_vilanio_-_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4851/indicacao_n_335_de_2023_dwitht_-_pavimentacao_ruas_mato_grosso_macapa_e_distrito_federal.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4852/indicacao_n_336_de_2023_washington_-_pavimentacao_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4853/indicacao_n_337_de_2023_washington_-_pavimentacao_pov._piabas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4854/indicacao_n_338_de_2023_soro_-_perfuracao_de_poco_artesiano_acu_velho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4855/indicacao_n_339_de_2023_washington_-_redutores_de_velocidade_pov._carcara.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4856/indicacao_n_340_de_2023_soro_-_construcao_de_abrigo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4857/indicacao_n_341_de_2023_soro_-_perfuracao_de_poco_artesiano_conjunto_josa_patricio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4858/indicacao_n_342_de_2023_genisson_-_reposicao_de_lampadas_do_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4859/indicacao_n_343_de_2023_josivaldo_-_reforma_de_pavimentacao_paralelepipedal_do_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4860/indicacao_n_344_de_2023_marcelo_-_redutores_de_velocidade_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4868/indicacao_n_345_de_2023_soro_-_perfuracao_de_poco_artesiano_pov._britinho.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4869/indicacao_n_346_de_2023_gilberto_-_perfuracao_de_poco_artesiano_pov._quirino.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4870/indicacao_n_347_de_2023_gilberto_-_calcamento_da_travessa_da_asssociacao__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4871/indicacao_n_348_de_2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4873/indicacao_n_349_de_2023_amilton_-_deso_-_extensao_de_rede_da_estrada_de_josias_-_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_n_350_de_2023_marcelo_-_ampliacao_da_coleta_de_lixo-_travessa_davi.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4875/indicacao_n_351_de_2023_marcelo_-_correios.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4876/indicacao_n_352_de_2023_matheus_-_iluminacao_publica_-_canteiro_central_ao_lado_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_n_353_de_2023_marta_-_limpeza_do_cemiterio_dos_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_n_354_de_2023_rubens_-_calcamento_rua_a_loteamento_santo_antonio_-pratas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4879/indicacao_n_355_de_2023_rubens_-_construcao_de_praca_na_rua_g_loteamento_santo_antonio_-pratas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4880/indicacao_n_356_de_2023___marcelo_-_gov._fabio_mitidieri_-_pavimentacao_rua_padre_antunes.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_n_357_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_do_pe_da_serra_do_qui.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_n_358_de_2023_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_n_359_de_2023___marcelo_-_pavimentacao_rua_padre_antunes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_n_360_de_2023___marcelo_-_emenda_para_pavimentacao_rua_de_tonho_do_doce.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_n_361_de_2023__josivaldo_-_marta_consulta_popular.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4893/indicacao_n_362_de_2023_washington_-_estacionamento_provisorio_para_os_onibus_da_praca_do_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4894/indicacao_n_363_de_2023_gilberto_-_picarragem_e_terraplanagem_nos_pov._brasilia_e_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4895/indicacao_n_364_de_2023_valmir_-_deso_-_extensao_de_rede_da_travessa_avelina_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_n_365_de_2023_josivan_-_reforma_de_ponto_de_saude_mangabeira_e_pe_da_serra_do_gui.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_n_366_de_2023_josivan_-_trocas_de_manilhas_da_pista_da_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_n_367_de_2023_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4899/indicacao_n_368_de_2023_valmir_-_revitalizacao_do_posto_de_saude_do_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4900/indicacao_n_369_de_2023_jovivan_-___praca_de_alimentacao_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4901/indicacao_n_370_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4902/indicacao_n_371_de_2023_josivaldo_-_construcao_de_abrigo_de_onibus_ou_cobertura_de_pergolato_praca_geremias_monteiro_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_n_372_de_2023_matheus_-casa_da_mulher_brasileira.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4904/indicacao_n_373_de_2023_matheus_-_ventiladores_-__unidade_maroto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4905/indicacao_n_374_de_2023_matheus_-__piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4906/indicacao_n_375_de_2023_marta_-_picarragem_e_terraplanagem_das_estradas_dos_pov._gameleiro_e_caraibas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4907/indicacao_n_376_de_2023_vilanio_-_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4908/indicacao_n_377_de_2023__vilanio_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4909/indicacao_n_378_de_2023_vilanio_-_der_abertura_de_nova_via_prox._mercadinho_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4910/indicacao_n_379_de_2023_vilanio_-_construcao_de_degraus_nos_canteiros_da_avenida_principal_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_n_380_de_2023_josivaldo_-_limpeza_e_capinagem_rua_joaquim_prata.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_n_381_de_2023_rubens_-_calcamento_estrada_joaozinho_pov._itaperinha.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_n_382_de_2023___vilanio_-_pavimentacao_pista_do_pau_grande_-_pista_poeirao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4917/indicacao_n_383_de_2023_alex_-_doacao_de_terreno_ao_lado_da_rodoviaria_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4918/indicacao_n_384_de_2023_marta_-_revitalizacao_da_praca_joana_gomes_de_souza_-_liborio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4919/indicacao_n_385_de_2023_valmir_-_pavimentacao_asfaltica_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4920/indicacao_n_386_de_2023_josivaldo_-_mudanca_de_local_de_funcionamento_da_semop.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4921/indicacao_n_387_de__2023_vilanio_-__projeto_universidade_aberta_do_brasil_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_n_388_de_2023_gilberto_-_reforma_de_escola_no_povoado_juerana.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4923/indicacao_n_389_de_2023_gilberto_-_construcao_de_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4932/indicacao_n_390_de_2023_alex_-_fumace_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4933/indicacao_n_391_de_2023_alex_-_revitalizacao_de_canal_do_loiola__bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_n_392_de_2023_alex_-_redutores_de_velocidade_-_trevo_de_itabaiana_-_der.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_n_393_de_2023_alex_-__sinalizacao_e_revitalizacao_dos_redutores_de_velocidade_-_rod._antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_n_394_de_2023_vilanio_-_colocacao_de_monumento_-_entrada_da_cidade_ou_orla_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_n_395_de_2023_rubens_-tubos_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_n_396_de_2023_soro_-_implatacao_de_centro_de_fisioterapia_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_n_397_de_2023_washington_-_picarragem_e_terraplanagem_saquinho-rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4940/indicacao_n_398_de_2023_washington_-_picarragem_e_terraplanagembarro_vermelhocoqueiro_e_tapera_dos_modestos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4941/indicacao_n_399_de_2023_josivan_-_reforma_de_chafariz__pov._estancinha.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4942/indicacao_n_400_de_2023_josivan_-_limpeza_das_pistas_do_acu_lagoa_seca_e_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4943/indicacao_n_401de_2023_josivan_-_contratacao_de_profissionais_de_saude_no_centro_de_fisioterapia_c._treze.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_n_402_de_2023_washington_-_banheiro_quimico_av._sindicalista_antonio_francisco_-_bica.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4946/indicacao_n_403_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._rio_fundo_de_baixo_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4947/indicacao_n_404_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4948/indicacao_n_405_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._bonfim.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4949/indicacao_n_406_de_2023_marcelo_-_tampa_de_bueiro_na_avenida_antonio_martins_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4950/indicacao_n_407_de_2023_marcelo_-_calcamento_travessa_luiz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4951/indicacao_n_408_de_2023_matheus_-_implantacao_de_cursos_da_ufs_-__reitor_valter_joviniano.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_n_409_de_2023_josivaldo_-_calcamento_rua_edvaldo_junior.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4955/indicacao_n_410_de_2023_gilberto_-_operacao_tapa_buraco_na_rodovia_do_araca.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4956/indicacao_n_411_de_2023_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4957/indicacao_n_412_de_2023___washington_-_gov._fabio_mitidieri_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4958/indicacao_n_413_de_2023_washington__-_der-__operacao_tapa_buraco_na_rodovia_lagarto-simao_dias.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4959/indicacao_n_414_de_2023_vdwitht_-__ambulancia_-_posto_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4962/indicacao_n_415_de_2023_rubens_-_calcamento_travessa_queiroz.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_n_416_de_2023___washington_-__emenda_parlamentar_-_senador_rogerio_carvalho_-_pavimentacao_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4965/indicacao_n_417_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4966/indicacao_n_418_de_2023_washington_-_emenda_fabio_reis_-_calcamento_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4967/indicacao_n_419_de_2023_washington_-_picarragem_e_terraplanagem_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4968/indicacao_n_420_de_2023_soro_-_ponto_marcacao_de_exame_povoado_caraiba.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4969/indicacao_n_421_de_2023_josivaldo_-_calcamento_travessa_sitio_de_jason.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4970/indicacao_n_422_de_2023_valmir_-_quebra_molas_rua_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4971/indicacao_n_423_de_2023_matheus_-_instalacao_de_sistema_academico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4972/indicacao_n_424_de_2023_washington_-_manutencao_do_poco_artesiano_dos_pov._piabas_galo_assanhado_e_olhos_d_agua_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4977/indicacao_n_425_de_2023_gilberto_-_reforma_de_escola_no_povoado_quirino.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4978/indicacao_n_426_de_2023_gilberto_-_instalacao_de_sinalizacao_proibindo_carros_pesados.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4979/indicacao_n_427_de_2023_marcelo_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_n_428_de_2023_vilanio_-_implantacao_de_urnas_eletronicas_-_conselheiros_tutelares_-_sedest.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_n_429_de_2023_gilberto_-_construcao_de_calcamento_paralelepipedal_da_estrada_da_picarreira_-_povoado_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_n_430_de_2023_dwitht_-_reforma_praca_rua_1_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_n_431_de_2023_marta_-_emenda_contrucao_de_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_n_432_de_2023_marta_-_construcao_de_praca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4985/indicacao_n_433_de_2023_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4986/indicacao_n_434_de_2023_washington_-_emenda_rodrigo_valadares_-_calcamento_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4987/indicacao_n_435_de_2023_matheus_-_cessao_de_espaco_do_praque_de_exposicao_para_ufs.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4988/indicacao_n_436_de_2023_vilanio__-_gta.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4989/indicacao_n_437_de_2023_genisson_-_tapa-buraco_-_der.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5003/indicacao_n_438_de_2023_washington_-_recuperacao_do_poco_artesiano_do_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5004/indicacao_n_439_de_2023_josivaldo_-_reforma_praca_rui_mendes.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5005/indicacao_n_440_de_2023_belizario_-_reforma_pavimentacao_paralelepipedal_e_iluminacao_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_n_442_de_2023_marta_-_instalcao_de_semaforo_-_governador.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_n_443_de_2023_marta_-_instalcao_de_semaforo_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5008/indicacao_n_444_de_2023_belizario_-_reforma_da_pracinha_no_bairro_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5009/indicacao_n_445_de_2023_soro_-_limpeza_da_praca_dos_carneiros_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5010/indicacao_n_446_de_2023_belizario_-_reposicao_de_lampadas_avenida_q_da_aceso_ao_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5011/indicacao_n_447_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5012/indicacao_n_448_de_2023_josivaldo_-_casa_de_apoio_pessoas_com_doencas_raras_-_fabio_governador.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_n_449_de_2023_marta_-_reposicao_de_lampadas_e_terraplanagem_povoado_olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_n_450_de_2023_marta_-_reposicao_de_lampadas_da_estrada_da_barragem.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_n_451_de_2023_marcelo_-_redutores_de_velocidade_rua_joao_marata.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5016/indicacao_n_452_de_2023_genisson_-_correios.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5017/indicacao_n_453_de_2023_genisson_-_posto_de_saude_pov._quirino.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5018/indicacao_n_454_de_2023_belizario_-_reposicao_de_lampadas_do_bairro_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_n_455_de_2023_belizario_-_pavimentacao_paralelepipedal_da_rua_g_no__jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5021/indicacao_n_456__de_2023_dwitht_-_reposicao_de_lampadas_dos_assentamentos__rosali_nunes_antonio_conselheiro_camilo_torres_e_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5022/indicacao_n_457__de_2023_dwitht_-_reposicao_de_lampadas_em_frente_a_creche_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5023/indicacao_n_458_de_2023_dwitht_-_redutores_de_velocidade_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5024/indicacao_n_459_de_2023_dwitht_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._antonio_conselheiro_rosali_nunes_e_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5025/indicacao_n_460__de_2023_dwitht_-_troca_de_lampadas_quadra_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5026/indicacao_n_461_de_2023_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5027/indicacao_n_462_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_-_assent._caboclo_22_de_novembro_mussorep_2_e_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5028/indicacao_n_463_de_2023_washington_-_construcao_do_muro_do_cemiterio_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5029/indicacao_n_464_de_2023_alex_-_limpeza_loteamento_edvaldo_farias.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5030/indicacao_n_465_de_2023_alex_-_ocupacao_de_solo_-_av._n.s._de_fatima_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5031/indicacao_n_466_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5032/indicacao_n_467_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_mussorep.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5033/indicacao_n_468_de_2023_rubens_-deso_-_extensao_da_rede_de_abastecimento_de_agua_saco_redondo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5035/indicacao_n_469_de_2023_matheus_-_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5036/indicacao_n_470_de_2023_belizario_-_pavimetacao_paralelepipedal_varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5037/indicacao_n_471_de_2023_belizario_-_pavimetacao_paralelepipedal_travessa_liborio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_n_472_de_2023_matheus_-_instalacao_de_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_n_473_de_2023_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_n_474_de_2023_matheus_-_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_n_475_de_2023_gilberto_-_posto_policial_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_n_476_de_2023_belizario_-_reposicao_de_lampadas_do_conjunto_joao_almeida.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5043/indicacao_n_477_de_2023_dwitht_-_pavimentacao_rua_frei_damiao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5044/indicacao_n_478_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_cobertura_e_arquibancada_do_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5045/indicacao_n_479_de_2023__vilanio_-__emenda_parlamentar_aurea_ribeiro_-_calcamanto_do_porcoes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5046/indicacao_n_480_de_2023__vilanio_-_divulgacao_do_processo_seletivo_da_uab.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5047/indicacao_n_481_de_2023__vilanio_-_agendamento_de_reuniao_com_o_presidente_do_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5048/indicacao_n_482_de_2023__vilanio_-_convenios__entre_prefeitura_e_ufs.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5049/indicacao_n_483_de_2023_valmir_-_deso_-_extensao_de_rede_do_assentamento_09_de_junho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5050/indicacao_n_484_de_2023_matheus_-_reforma_de_banheiros_do_mercado_da_banana.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5051/indicacao_n_485_de_2023_gilberto_-_construcao_de_cobertura_-_lateral_do_mercado_do_jenipapo_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5057/indicacao_n_486_de_2023_vilanio_-_sustentabilidade.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5058/indicacao_n_487_de_2023_vilanio_-_redutores_de_velocidade_quebra-molas_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5059/indicacao_n_488_de_2023_vilanio__-_pintura_limpeza_e_sinalizacao_no_percuso_da_procissao_de_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5060/indicacao_n_489_de_2023_washington_-_rede_de_abastecimento_de_agua_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5061/indicacao_n_490_de_2023__vilanio_-_parceria_semed_e_ufs.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5062/indicacao_n_491_de_2023_matheus_-__contratacao_de_vigilantes_para_as_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5063/indicacao_n_492_de_2023_matheus_-__subvencao_ao_lagarto_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5064/indicacao_n_493_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_n_494_de_2023_gilberto_-_instalacao_de_guard_rail_na_rodovia_se_povoado_urubutinga_a_itaporanga.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5066/indicacao_n_495_de_2023__alex-__emenda_parlamentar_-_senador_rogerio_carvalho_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5070/indicacao_n_496_de_2023_washington_-limpeza_da_entrada_povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5071/indicacao_n_497_de_2023_washington_-_deso_-_travessa_do_comandante_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5072/indicacao_n_498_de_2023_soro_-_terraplanagem_-_camilo_torres.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5073/indicacao_n_499__de_2023_washington_-_limpeza_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5074/indicacao_n_500_de_2023_washington_-_reservatorio_de_agua_povoado_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5075/indicacao_n_501_de_2023_marta_-_limpeza_e_capinagem_no_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5076/indicacao_n_502_de_2023_gilberto_-_lampadas_de_led_-_avenidas_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5077/indicacao_n_503_de_2023_alex_-_projeto_ao_executivo_para_i_ncentivo_para_oas_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5078/indicacao_n_504_de_2023_vilanio_-_deso-_extensao_povoado_juerana.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5093/indicacao_n_505_de_2023_washington_-_recuperacao_do_calcamento_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5094/indicacao_n_506_de_2023_josivan_-_pavimentacao_travessa_davi_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_n_507_de_2023_genisson_-_correios_2.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5096/indicacao_n_508_de_2023_matheus_-__criacao_de_diario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_n_509_de_2023_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_n_510_de_2023_matheus_-__instituicao_de_programa_de_acordo_direto.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_n_511_de_2023_matheus_-__instituicao_de_teto_especifico_para_requisicao_de_pequeno_valor_rpv.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_n_512_de_2023_josivaldo_-_carro_pipa_-__roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_n_513_de_2023_josivaldo_-_revitalizacao_do_poco_artesiano_-__roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_n_514_de_2023_genisson_-_alocacao_de_placas_de_ruas_povoado_genipapo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4431/requerimento_no_010_de_2023_genisson_-_relatorio_de_faturamento_e_de_investimentos_da_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4432/requerimento_no_011_de_2023_matheus_-codigo_tributario_e_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4434/requerimento_no_013_de_2023_matheus_-concurso_publico_e_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4440/requerimento_no_019_de_2023_matheus_-pccv_dos_ervidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4442/requerimento_no_021_de_2023_vilanio_-_explanacao_leopoldina.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4443/requerimento_no_022_de_2023_vilanio_-_galeria_de_fotos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4518/requerimento_no_023_de_2023_genisson_-_explanacao_-daniela_garcia.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4521/requerimento_no_026_de_2023_matheus_-_reitoria_ufs.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4523/requerimento_no_028_de_2023_amilton_-_convocacao_de_secretario_magson.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4526/requerimento_no_031_de_2023_josivaldo_-_explanacao_-_reitor_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4632/requerimento_no_037_de_2023_alex_-_convite_-_lutador_de_mma_denis.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_045_de_2023_vilanio_-_explanacao_-_representante_do_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4642/requerimento_no_047_de_2023_matheus_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4645/requerimento_no_050_de_2023_matheus_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4646/requerimento_no_051_de_2023_marta_-_explanacao_-_reitor_da_ifs.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4647/requerimento_no_052_de_2023_marta_-_explanacao_-_diretor_do_hu_lagarto.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4648/requerimento_no_053_de_2023_marta_-_explanacao_-_kercio_pinto_-_semop.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4652/requerimento_no_057_de_2023_josivaldo_-_acoes_de_consientizacao_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4662/requerimento_no_067_de_2023_josivaldo_-_washington_-_explanacao_-_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_no_070_de_2023_marcelo_-_multas_dttu.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_no_073_de_2023_matheus_-_procurador_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_080_de_2023_matheus_-cadastro_dos_ambulantes_do_festivald_a_mandioca.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_081_de_2023_josivaldo_-_convocacao_de_maes_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4811/requerimento_no_084_de_2023_josivaldo_-_mapa_da_area_verde_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_086_de_2023_josivaldo_-explanacao_-_fatima_mara_oliveira_-_venda_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_087_de_2023_matheus_-explanacao_-_cdl_e_sebrae.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4816/requerimento_no_090_de_2023_marta_-explanacao__-_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_099_de_2023_matheus_-_colaboracao_com_a_exporingo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4891/requerimento_no_100_de_2023_matheus_-_mocao_de_congratulacao_-_lancamento_livro.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_no_102_de_2023_josivan_-_explanacao_-_tarcisio_oliveira_-_diretor.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_no_107_de_2023_marta_-_explanacao_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5112/requerimento_no_108_de_2023_josivaldo_-_explanacao_das_comissao_de_maes_de_filhos_com_deficiencia_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5113/requerimento_no_109_de_2023_vilanio_-universidade_aberta_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_no_112_de_2023_josivaldo_-_explanacao_dianna_-_aspdr.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_no_113_de_2023_matheus_-__arrecadacao_do_ipva_em_lagarto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_no_114_de_2023_matheus_-explanacao_-_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_no_115_de_2023_matheus_-_explanacao_-_reitor_da_ufs_valter_joviniano.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5120/requerimento_no_116_de_2023_marta_-explanacao_-_psicologa_ane_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5121/requerimento_no_117_de_2023_amilton_-_explanacao_-_representante_do_coren.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5124/requerimento_no_120_de_2023_marta_-_relatorio_iptu.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_no_121_de_2023_marta_-_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5133/requerimento_no_129_de_2023_rubens_-_explanacao_girlandia.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5141/requerimento_no_137_de_2023_matheus_-__beneficiadora_de_produtos_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5142/requerimento_no_138_de_2023_matheus_-_comerciantes_-_barragem_dionisio_machado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5143/requerimento_no_139_de_2023_matheus_-_valores_acrescentados_a_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5144/requerimento_no_140_de_2023_matheus_-_editais_da_lei_paulo_gustavao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5149/requerimento_no_145_de_2023_matheus_-_relacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5150/requerimento_no_146_de_2023_vilanio_-_explanacao_-_padre_jodeclan.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5161/requerimento_no_157_de_2023_marta_-_explanacao_-_larissa_e_gabriela_-_protetoras_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5162/requerimento_no_158_de_2023_marta_-_aroldo_cercos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4422/requerimento_no_001_de_2023_vilanio_-congratulacao_hnsc.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4423/requerimento_no_002_de_2023_vilanio-congratulacao_zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4424/requerimento_no_003_de_2023_vilanio-congratulacao_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4425/requerimento_no_004_de_2023_marta_-_congratulacao_-_deputada_goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4426/requerimento_no_005_de_2023_vilanio-congratulacao_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4427/requerimento_no_006_de_2023_vereadores_-_mocao_de_pesar_-_gildesio_ex-vereador_.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4428/requerimento_no_007_de_2023_vilanio_-_congratulacao_-_deputada_goretti_reis.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4429/requerimento_no_008_de_2023_matheus_-_congratulacao_-_aline_correa.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4430/requerimento_no_009_de_2023_amilton_-_congratulacao_-gustinho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4433/requerimento_no_012_de_2023_vilanio_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4435/requerimento_no_014_de_2023_matheus_-_congratulacao_-_jornalista_bizan.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4436/requerimento_no_015_de_2023_rubinho_-_mocao_de_pesar_-josefa_lisboa.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4437/requerimento_no_016_de_2023_amilton_-_congratulacao_-_washington.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4438/requerimento_no_017_de_2023_amilton_-_congratulacao_-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4439/requerimento_no_018_de_2023_matheus_-_congratulacao_-_colegio_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4441/requerimento_no_020_de_2023_marta_-_congratulacao_-_magnolia.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4519/requerimento_no_024_de_2023_vilanio_-_congratulacao_-_colegio_estaduasl_luis_alves_.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4520/requerimento_no_025_de_2023_washington_-_congratulacao_-_padre_rodrigo_fraga.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4522/requerimento_no_027_de_2023_washington_-_congratulacao_-_jose_monteiro_farias_neto.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_029_de_2023_vilanio_-congratulacao_-_padre_jodeclan_santana.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_030_de_2023_amilton_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4527/requerimento_no_032_de_2023_josivan-congratulacao_renata_menezes.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4528/requerimento_no_033_de_2023_josivan-congratulacao_debora_souza.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4630/requerimento_no_035_de_2023_vilanio_-_congratulacao_-_fausto_vieira__.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4631/requerimento_no_036_de_2023_amilton_-_congratulacao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4633/requerimento_no_038_de_2023_josivan-congratulacao_tamires_prata.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4634/requerimento_no_039_de_2023_vilanio-congratulacao_samu.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4635/requerimento_no_040_de_2023_vilanio-congratulacao_jose_arnaldo_passos.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4636/requerimento_no_041_de_2023_marta_-_congratulacao_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4637/requerimento_no_042_de_2023_marta_-_congratulacao_-_jc.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_043_de_2023_josivaldo_-_congratulacao_tenente_kely.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4639/requerimento_no_044_de_2023_vilanio_-_congratulacao_-_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_046_de_2023_washington_-_mocao_de_pesar_-_domingos_de_carvalho_.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4643/requerimento_no_048_de_2023_matheus_-_mocao_de_pesar_-_carlos_pinna_.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4644/requerimento_no_049_de_2022_josivan_-_congratulacao_magson_sec._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_054_de_2023_marta_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_055_de_2023_marta_-_congratulacao_-_guarda_municipal_-_11_anos.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4651/requerimento_no_056_de_2023_vilanio_-_congratulacao_-_jose_augusto_vieira.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_058_de_2023_washington_-_mocao_de_pesar_-_maria_rita_.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_059_de_2023_josivan_-_mocao_de_aplausos_-_prof._james_almada.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4655/requerimento_no_060_de_2023_josivan_-_mocao_de_aplausos_-_prof._paulo_ricardo_saquete_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_061_de_2023_washington_-_congratulacao_-_lm_noticias_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4657/requerimento_no_062_de_2023__vereadores-_mocao_de_apoio-_correios.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4658/requerimento_no_063_de_2023_washington_-_mocao_de_pesar_-_eder_santana.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4659/requerimento_no_064_de_2023_amilton_-_congratulacao_-_marta_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4660/requerimento_no_065_de_2023_matheus_-_congratulacao_-_ufs.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_066_de_2023_matheus_-_congratulacao_-_atalaia.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_068_de_2023_matheus_-_mocao_de_congratulacao_-__rodrigo_freire.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4715/requerimento_no_069_de_2023_matheus_-_mocao_de_congratulacao_-__alexandre_fontes.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_no_071_de_2023_josivan-congratulacao_vagner_oliveira.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_072_de_2023_vilanio_e_josivan_-_mocao_de_pesar_-cristiane_soares.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_no_074_de_2023_josivan_-_congratulacao_-_lagarto_futsal.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_no_075_de_2023_vilanio_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_no_077_de_2023_josivaldo_-_congratulacao_francisco_de_souza_liborio.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_no_078_de_2023_matheus_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_no_079_de_2023_marta_-_mocao_de_pesar_-marai_miranda.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_082_de_2023_washington_-_mocao_de_pesar_-_pedro_joaquim.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4728/requerimento_no_083_de_2023_alex__-_congratulacao_-_lagarto_sub_20.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4814/requerimento_no_088_de_2023_amilton_-_congratulacao_belizario.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_089_de_2023_marta_-_congratulacao_-_fisioterapeuta_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4818/requerimento_no_092_de_2022_marta_-_congratulacao_gepp.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5079/requerimento_no_093_de_2023_amilton_-_congratulacao_-raimundo_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5080/requerimento_no_094_de_2023_josivaldo_-_explanacao_-enoque_araujo_-_venda_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5081/requerimento_no_095_de_2023_matheus_-_mocao_de_congratulacao_-_antonio_fernandes.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5082/requerimento_no_096_de_2023_vilanio_-_mocao_de_pesar_-_joao_augusto.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5083/requerimento_no_097_de_2023vilanio_-_congratulacao_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5084/requerimento_no_098_de_2023_belizario_-_congratulacao_flavio_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_no_103_de_2023marta_-_congratulacao__zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_no_104_de_2023_soro_-_congratulacao_-_escola_alberto_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_no_105_de_2023vilanio_-_congratulacao_jose_raimundo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_no_106_de_2023_vereadores_-_mocao_de_pesar_-_capitao_fabio_souzar_.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5114/requerimento_no_110_de_2023_rubinho_-_mocao_de_pesar_-renaide_cardoso.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_no_111_de_2023_josivan_-_congratulacao_-_escola_eudalio_de_lima_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5122/requerimento_no_118_de_2023_gilberto_-_mocao_de_pesar_-_iracema_araujo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5123/requerimento_no_119_de_2023_washington_-_mocao_de_pesar_-_claudenor_vieira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_no_122_de_2023_vereadores_-_mocao_de_pesar_-_jose_milton_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5127/requerimento_no_123_de_2023_washington_-_mocao_de_pesar_-_jose_efren.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_no_124_de_2023_washington_-_mocao_de_pesar_-_josefa_jovelina.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_no_125_de_2023_washington_-_mocao_de_pesar_-_helio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_no_126_de_2023_matheus_-_mocao_de_pesar_-_edilene.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5131/requerimento_no_127_de_2023vilanio_-_congratulacao_marcos_santana.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5132/requerimento_no_128_de_2023_genisson_-_congratulacao_-_corais_da_igreja_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5134/requerimento_no_130_de_2023_vilanio_-_congratulacao_-_edy_santana_-__radialista.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5135/requerimento_no_131_de_2023_gilberto_-_mocao_de_pesar_-_roberta_maria_.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5136/requerimento_no_132_de_2023__alex_-_congratulacao_-_clever_farias.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5137/requerimento_no_133_de_2023_washington_-_congratulacao_-_iraldete.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5138/requerimento_no_134_de_2023_washington_-_congratulacao_-_joao_fontes.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5139/requerimento_no_135_de_2023__alex_-_congratulacao_-_jose_menezes.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5140/requerimento_no_136_de_2023_matheus_-_mocao_de_congratulacao_-_vereadores_capital.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5145/requerimento_no_141_de_2023_vereadores_-_mocao_de_congratulacao_radialistas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5146/requerimento_no_142_de_2023_vilanio_-_explanacao_-_edy_santana_-__radialista.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5147/requerimento_no_143_de_2023_matheus_-_congratulacao_-_posto_j_macario.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5148/requerimento_no_144_de_2023_vilanio_-_congratulacao_valdiosmar_vieira.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5151/requerimento_no_147_de_2023_josivan_-congratulacao_-_padre_moesio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5152/requerimento_no_148_de_2023_matheus_-congratulacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5153/requerimento_no_149_de_2023_matheus_-_mocao_de_aplausos_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5154/requerimento_no_150_de_2023_josivan-congratulacao_josefa_telma.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5155/requerimento_no_151_de_2023_vereadores_-_mocao_de_pesar_-_luciano_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5156/requerimento_no_152_de_2023_vilanio__-congratulacao_linda_brasil.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5157/requerimento_no_153_de_2023_josivan_-_congratulacao_-miguel_neto.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5158/requerimento_no_154_de_2022_matheus_-_congratulacao_-_professora_silene.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5159/requerimento_no_155_de_2023_alex__-_congratulacao_-_josue.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5160/requerimento_no_156_de_2023_belizario_-_congratulacao_antonio_santos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5163/requerimento_no_159_de_2023_vilanio_-_congratulacao_-_familia_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5164/requerimento_no_160_de_2023vilanio_-_congratulacao_pastor_josonildo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5104/projeto_de_lei_no_02_de_2023_-15-02-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4356/projeto_de_lei_no_03_de_2023_-_denomina_travessa_no_bairro_centro_-_alex_dentinho.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4615/projeto_de_lei_no_04_de_2023_-__auxilio_a_mulher__-_marta.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4696/projeto_de_lei_no_05_de_28_de_fevereiro_de_2023_que_altera_o_caput_do_art._2o_da_lei_n.o_489autorizando_o_poder_executivo_municipal_doar_imovel_na_rodovia_se_270_a_justica_federal_de_sergipe..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4692/projeto_de_lei_no_06_de_2023_-02-03-2023_-_denomina_mercado_do_povoado_oiteiros_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4616/projeto_de_lei_no_007_de_2023_-__patrimonio_cultural_pega_do_mastro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4617/projeto_de_lei_no_08_de_2023_-_denomina_travessa_tapera_do_saco_-_soro.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4674/projeto_de_lei_no_09_de_2023_aplecativo_matheus.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4675/projeto_de_lei_no_10_de_2023_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4676/projeto_de_lei_no_11_de_2023_-_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebel.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4677/projeto_de_lei_no_12_de_2023_-_rua_oliveiros_domingos_belizario.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4678/projeto_de_lei_no_13__de_2022_-_denomina_ponto_de_apoio_saude_soro.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4679/projeto_de_lei_no_14_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4680/projeto_de_lei_no_015_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_jose_vicente.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4681/projeto_de_lei_no_016_de_2023_-_denomina_ruas_no_lot._cidade_nova_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4682/projeto_de_lei_no_017_de_2023_-_denomina_rua_no_povoado_varzea_do_espinho_genisson.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4683/projeto_de_lei_no_018_de_2023_-_denomina_travessa_no_povoado_colonia_treze_soro_-_josina_alves.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4684/projeto_de_lei_no_19_de_2023_-_codigo_qr_code_matheus.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4576/projeto_de_lei_no_021_de_2023_-__patrimonio_cultural_encenacao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4584/projeto_de_lei_no_22_de_2023_-05-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4585/projeto_de_lei_no_23_de_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_loa_referente_ao_exercicio_de_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4596/projeto_de_lei_no_24_de_2023_-25-04-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4688/projeto_de_lei_no_25_de_2023_-_carteira_autista_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4689/projeto_de_lei_no_26_de_2023_-_autista_josivan.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4690/projeto_de_lei_no_27_de_2023_-_menor_vencimento_mesa.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4691/projeto_de_lei_no_28_de_2023_-_cordao_girasol_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4729/projeto_de_lei_no_29_de_2023_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimentos_dos_servidores_dos_servidores_do_poder_executivo_municipal_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4734/projeto_de_lei_no_30_de_11_de_maio_de_2023_reconhece_de_utilidade_publica_a_associacao_de_cooperacao_agricola_do_povoado_pururuca_e_adjacentes..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4733/projeto_de_lei_no_31_de_18_de_maio_de_2023_denomina_rua_no_povoado_sobrado_-_francisco_jose_do_nascimento..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4731/projeto_de_lei_no_32_de_23_de_maio_de_2023_dispoe_sobre_o_prazo_de_validade_do_atestado_medico-pericial_do_tea..pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4730/projeto_de_lei_no_034_de_2023_-__calendario_de_eventos_-_quadrilhas_matheus.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4686/projeto_de_lei_n_35-2023_autoriza_o_acrescimo_do_limite_de_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4744/projeto_de_lei_no_36_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4745/projeto_de_lei_no_037_de_2023_-__seguranca_escolar__matheus.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4746/projeto_de_lei_no_038_de_2023_-_denomina_rua_no_povoado_limoeiro_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4747/projeto_de_lei_no_39_de_2023_-_denomina_ruas_na_cidade_nova_amilton.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4749/projeto_de_lei_no_41_de_2023_-_residencial_washington.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4750/projeto_de_lei_no_042_de_2023_-__perimetro_escolar__matheus.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4751/projeto_de_lei_no_43_de_2023_-_denomina_rua_no_povoado_colonia_treze_josivan_-_jose_batista_filho.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4756/projeto_de_lei__no_044-2023_23_de_junho_de_2023_da_nova_denominacao_ao_cras_da_secretaria_do_desenvolvimento_social_e_do_trabalho_-_sedest_-_maria_acacia.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4752/projeto_de_lei_no_45_de_2023_-_direito_acompamhante_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4792/projeto_de_lei_no_048_de_2023_-_altera_o_artigo_1_da__lei_011-1989_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4794/projeto_de_lei_no_049_de_2023_-_altera_a__lei_1090-2023_matheus.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4841/projeto_de_lei_no_50_de_2023_-_istituia_semana_contra_a_violencia_obstetrica_genisson.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4842/projeto_de_lei_no_051_de_2023_-__institui_o_dia_municipal_do_guarda_municipal_-_alex.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4843/projeto_de_lei_no_052_de_2023_-_istituia_semana_do_parto_humanizado_gilberto.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4844/projeto_de_lei_no_053_de_2023_-_denomina_rua_no_bairro_sao_jose_gilberto_-_jonas_loiola.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4845/projeto_de_lei_no_054_de_2023_-_josivan_-_missa_do_vaqueiro_-_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4886/projeto_de_lei_no_055_de_2023_-16-08-2023_-_autoriza_o_acrescimo_do_limite_de_abertura_de_creditos_suplementares_na_lei_no_1.074_de_13_de_dezembro_de_2022_-__loa__-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4914/projeto_de_lei_no_057_de_2023_-_denomina_rua_no_povoado_brasilia_gilberto_-_jose_igor.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4931/projeto_de_lei_no_60_de_2023_-_denomina_ruas_no_bairro_novo_horizontealex.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4927/projeto_de_lei__no_061-2023_15_de_setembro_de_2023_-_dispoe_sobre_a_criacao_do_polo_da_uab_no_municipio_de_lagarto.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4974/projeto_de_lei_no_066_de_2023_-_denomina_mercado_municipal_no_povoado_jenipapo_gilberto.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4999/projeto_de_lei_no_067_de_2023_-__combate_pedofiliua__amilton.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5001/projeto_de_lei_no_69_de_2023_-_ginasio_esporte__emenson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_no_70_alex_celula_lixo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5020/projeto_de_lei_no_71_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_referencia_a_mulher_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5052/projeto_de_lei_no_72_de_2023_-__patrimonio_cultural_festa_do_vaqueiro_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5053/projeto_de_lei_no_73_de_2023_-_denomina_rua_no_povoado_colonia_treze_soro_-_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5054/projeto_de_lei_no_074_de_2023_-06-11-2023_-_cria_no_municipio_de_lagarto_o_bairro_rosendo_ribeiro_filho_localizado_na_zona_de_expansao_e1..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5055/projeto_de_lei_no_075_de_2023_-06-11-2023_-_autoriza_a_permuta_de_imoveis_publicos_com_imovel_privado_-_parque_de_exposicao_nicolau_almeida_e_jose_augusto..pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5056/projeto_de_lei_no_076_de_2023_-31-08-2023_-_estima_a_receita_e_fixa_as_despesas_para_o_exercicio_financeiro_de_2024..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5068/projeto_de_lei_no_78_de_2023_-09-11-2023_-_dispoe_sobre_o_valor_a_ser_pago_a_titulo_de_auxilio-alimentacao_aos_servidores_ativos_da_camara_municipal_de_lagarto..pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_no_79_de_2023_-09-11-2023_-_fixa_o_subsidio_dos_membros_do_poder_legislativo_para_a_legislatura_2025-2028..pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5085/projeto_de_lei_no_80_de_2023_-_atualizacao_dos_servidores_do_legislativo_mesa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5086/projeto_de_lei_no_81__de_2023_-_denomina_rua_renaide__rubens.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_lei_no_82_de_2023_-_denomina_rua_estrada_do_projeto_-_soro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5069/projeto_de_lei_no_83_de_2023_-22-11-2023_-_autoriza_a_elevacao_do_limite_de_abertura_de_creditos_suplementares_na_loa_de_2022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5088/projeto_de_lei_no_84_de_2023_de_06_de_dezembro_de_2023_que_autoriza_a_concessao_de_contribuicao_corrente_a_federacao_sergipana_de_futebol..pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5090/projeto_de_lei__no_085-2023_06_dezembro_de_2023__altera_dispositivos_da_lei_no_1.066_de_04-10-2022_autoriza_acoes_para_ampliacao_de_acesso_a_moradia_do_programa_casa_verde_e_amarela..pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5091/projeto_de_lei__no_086-2023_06_dezembro_de_2023_autoriza_o_executivo_a_instituir_o_programa_municipal_de_apoio_a_aquisicao_de_habitacao-_programa_minha_casa_lagarto..pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4354/dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_executivo_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4332/plc_no_01-2023_de_15-12-2022_dispoe_sobre_a_org._bas._da_sec._mun._de_desenv._urbano_e_obras_publicas__semdurb_altera_sua_nomenclatura_para_sec._mun._do_desenv._urbano__sedurb..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4333/plc_no_02-2023_de_15-12-2022_altera_dispositivos_da_lei_compl._no_17_de_25-06-2009_que_dispoe_sobre_a_estrut._org._da_adm._pub._mun._criando_a_sec._mun._da_cultura_e_a_sec._mun._de_turismo..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4334/plc_no_03-2023_de_15_-12-2022_que_dispoe_sobre_a_org._basica_da_sec._mun._de_infraestrutura_e_planejamento_-_seinpla_revoga_a_lei_complementar_no_19_de_26__de_junho_de_2009_a_lei_compleme_2.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4693/projeto_de_lei_complementar_no_04-2023_-_06-03-2023_-_altera_apendices_da_lei_comlementar_no_32_22_de_dezembro_de_2010_-_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4694/projeto_de_lei_complementar_no_05-2023_-_22-03-2023_-_altera_artigos_da_lei_complementar_n_o_65_31-03-2016_-_a_gentes_de_transito_e_fiscalizacao_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4695/projeto_de_lei_complementar_no_06-2023_-_29-03-2023_-_altera_artigos_da_lei_complementar_n_o_64_31-03-2016_-_plano_de_carreira_da_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4885/projeto_de_lei_complementar_no_07-2023_-_23-08-2023_-_altera_dispositivos_da_lei_complementar_no_25_25_de_jumho_de_2009_-_dispoe_sobre_a_estrutura_da_semop._2.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4887/projeto_de_lei_complementar_no_08-2023_-_23-08-2023_-_altera_dispositivos_da_lei_comlementar_no_17_25_de_jumho_de_2009_-_que_dispoe_sobre_a_estrutura_da_secretaria_do_gabinete_do_prefeito..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4926/projeto_de_lei_complementar_no_09-2023_-_19-09-2023_-_dispoe_sobre_o_piso_salarial_dos_profissionais_da_enfermagem._gabinete_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4861/projeto_de_resolucao_no_08_de_2023_josivan_-_ewerton_cristiano.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4862/projeto_de_resolucao_no_09_de_2023_matheus_-_wilton.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4863/projeto_de_resolucao_no_10_de_2023_josivan_-valmir_farias.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4864/projeto_de_resolucao_no_11_de_2023_alex_-_raimundo_teles.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4865/projeto_de_resolucao_no_12_de_2023_josivan_-_paulo_ricardo_saquete.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4866/projeto_de_resolucao_no_13_de_2023_josivan_-james_almeida.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4867/projeto_de_resolucao_no_14_de_2023_washington_-jose_grigorio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4924/projeto_de_resolucao_no_15_de_2023__valmir_-_gerson_alves.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4925/projeto_de_resolucao_no_16_de_2023__valmir_-_adelmo_pelagio.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4975/projeto_de_resolucao_no_17_de_2023_josivan_-silvio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4976/projeto_de_resolucao_no_18_de_2023_soro_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5502/contas_anuais_2018.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4889/projeto_de_decreto_legislativo_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5730/projeto_de_decreto_legislativo_no_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4846/projeto_de_decreto_legislativo_03_-_2023__veto_pl_26.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4929/projeto_de_decreto_legislativo_04_-_2023__veto_pl_40.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4930/projeto_de_decreto_legislativo_05_-_2023_veto_pl_42.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5731/projeto_de_decreto_legislativo_06_-_2023__veto_pl_52.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/5735/projeto_de_decreto_legislativo_07_-_licenca_prefeita.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4793/proposta_de_emenda_a_lei_organica_02-2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4888/veto_total_ao_projeto_de_lei_no_19-2023_dispoe_sobre_implantacao_de_codigo_qr_em_placas_de_obras_publicas..pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4753/veto_parcial_ao_projeto_de_lei_no_26-2023_que_dispoe_sobre_politica_publica_dos_direitos_das_pessoas_com_tea..pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2023/4759/veto_total_ao_projeto_de_lei_no_40-2023_que_institui_o_programa_agente_de_transito_e_amigo_da_gente..pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>