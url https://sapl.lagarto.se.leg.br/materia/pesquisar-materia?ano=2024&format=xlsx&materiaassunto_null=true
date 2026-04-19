--- v0 (2025-12-27)
+++ v1 (2026-04-19)
@@ -54,6166 +54,6166 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5178/indicacao_n_001_de_2024_gilberto_-_reforma_da_praca_de_eventos__do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5178/indicacao_n_001_de_2024_gilberto_-_reforma_da_praca_de_eventos__do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma da praça de eventos localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5179/indicacao_n_002_de_2024_gilberto_-_reforma_da_praca_vanderleia_paixao_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5179/indicacao_n_002_de_2024_gilberto_-_reforma_da_praca_vanderleia_paixao_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma da praça Vanderleia Paixão localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5180/indicacao_n_003_de_2024_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5180/indicacao_n_003_de_2024_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua do Campo Velho, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5181/indicacao_n_004_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5181/indicacao_n_004_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Genisson de Tonho de Totonho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_n_005_de_2024_genisson_-_recuperacao_de_pavimentacao_-_rua_pacheco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_n_005_de_2024_genisson_-_recuperacao_de_pavimentacao_-_rua_pacheco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação da rua Pacheco, localizada no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Soró da Brasília</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_n_006__de_2024_soro_-_reforma_de_chafariz__-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_n_006__de_2024_soro_-_reforma_de_chafariz__-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do chafariz comunitário que fica localizado ao lado da Escola Municipal Alberto Santos Dumont no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5184/indicacao_n_007_de_2024_soro_-_calcamento_travessa_de_maria_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5184/indicacao_n_007_de_2024_soro_-_calcamento_travessa_de_maria_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Travessa de Maria, atendendo aos constantes apelos dos moradores da respectiva localidade por melhorias nas condições de saneamento básico e tráfego.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5185/indicacao_n_008_de_2024_soro_-_construcao_do_calcamento_da_travessa_do_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5185/indicacao_n_008_de_2024_soro_-_construcao_do_calcamento_da_travessa_do_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa do Campo Novo, localizada no bairro Campo Novo, povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5186/indicacao_n_009_de_2024_soro_-_terraplanagem_-_pov._alto_britinho_e_urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5186/indicacao_n_009_de_2024_soro_-_terraplanagem_-_pov._alto_britinho_e_urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas vicinais dos povoados Alto, Britinho e Urubu Grande, localizados neste município.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5187/indicacao_n_010_de_2024__josivan_-__-_pavimentacao_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5187/indicacao_n_010_de_2024__josivan_-__-_pavimentacao_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal das Pistas da Granja e Cemitério, ambas localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5188/indicacao_n_011_de_2024_josivan_-_reforma_da_praca_do_acuzinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5188/indicacao_n_011_de_2024_josivan_-_reforma_da_praca_do_acuzinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça do Açuzinho, localizado neste município.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5189/indicacao_n_012_de_2024_josivan_-_implantacao_de_uma__upa_24h_na_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5189/indicacao_n_012_de_2024_josivan_-_implantacao_de_uma__upa_24h_na_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma Unidade de Pronto Atendimento (UPA) 24h, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_n_013_de_2024_josivan_-_revitalizacao_do_canteiro_da_avenida_da_praca_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_n_013_de_2024_josivan_-_revitalizacao_do_canteiro_da_avenida_da_praca_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização dos canteiros da avenida da praça localizada em frente ao Posto de Saúde, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5191/indicacao_n_014_de_2024_genisson_-_fumace_nos_povoados_brasilia_jenipapo_quirini_araca_joao_martins_e_estancinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5191/indicacao_n_014_de_2024_genisson_-_fumace_nos_povoados_brasilia_jenipapo_quirini_araca_joao_martins_e_estancinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para os povoados Brasília, Jenipapo, Quirino, Araçá, João Martins e Estancinha, neste município.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Matheus Correa</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5192/indicacao_n_015_de_2024_matheus_-reforma_do_centro_cultural_adalberto_fonseca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5192/indicacao_n_015_de_2024_matheus_-reforma_do_centro_cultural_adalberto_fonseca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Centro Cultural Adalberto Fonseca, localizado na Praça Nossa Senhora da Piedade, neste município.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5193/indicacao_n_016_de_2024_matheus_-_iptu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5193/indicacao_n_016_de_2024_matheus_-_iptu.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de postergar o desconto do IPTU, até o dia 30/04, visto que, no início do ano há um aumento considerável das despesas, além do que, tal medida estimularia o adimplemento pelos contribuintes.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_n_017_de_2024_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_n_017_de_2024_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja pago o auxílio-alimentação de forma isonômica aos servidores municipais com critérios objetivos.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_n_018_de_2024_matheus_-_reajuste_salarial_anual_linear_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_n_018_de_2024_matheus_-_reajuste_salarial_anual_linear_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedido reajuste anual linear dos Servidores Municipais de Lagarto.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Amilton Fontes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_n_019_de_2024_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_n_019_de_2024_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_n_020_de_2024_amilton_-_limpeza_capinagem_e_recuperacao_da_pavimentacao_rua_jeova_de_souza_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_n_020_de_2024_amilton_-_limpeza_capinagem_e_recuperacao_da_pavimentacao_rua_jeova_de_souza_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e recuperação do calçamento da rua Jeová de Souza Pereira, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_n_021_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_estrada_de_nelson_de_maninho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_n_021_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_estrada_de_nelson_de_maninho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na rua Estrada Nelson de Maninho, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dwitht do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_n_022_de_2024___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_n_022_de_2024___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  construída a pavimentação asfáltica ou paralelepipedal da estrada que liga o Assentamento Dr João ao município de Lagarto.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_n_023_de_2024___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_n_023_de_2024___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação asfáltica ou paralelepipedal da estrada que liga o Assentamento Dr João ao município de Lagarto.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_n_024_de_2024_dwitht_-_perfuracao_de_poco_artesiano_assentamento_roseli_nunes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_n_024_de_2024_dwitht_-_perfuracao_de_poco_artesiano_assentamento_roseli_nunes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no Assentamento Roseli Nunes, localizado neste   município.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5202/indicacao_n_025_de_2024_dwitht_-_limpeza_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5202/indicacao_n_025_de_2024_dwitht_-_limpeza_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem, pintura e revitalização das ruas do Assentamento Dr. João, localizado neste município.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Vilanio do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_n_026_de_2024_vilanio_-_ampliacao_do_horario_de_atnedimento_padre_almeida_-_24h.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_n_026_de_2024_vilanio_-_ampliacao_do_horario_de_atnedimento_padre_almeida_-_24h.pdf</t>
   </si>
   <si>
     <t>No sentido de que, a  Unidade Básica de Saúde Padre Almeida, localizada no povoado      Colônia Treze, neste município, passe a realizar atendimento 24h.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_n_027_de_2024___vilanio_-__-galeria_mercado_municipal_jose_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_n_027_de_2024___vilanio_-__-galeria_mercado_municipal_jose_correia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja estudada a possibilidade de criação de uma galeria nas dependências do Mercado Municipal José Correia Sobrinho, com o nome do Saudoso Governador Marcelo Deda, como forma de homenagear este, que foi responsável pela construção do referido mercado.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_n_028_de_2024_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_n_028_de_2024_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que Prefeitura Municipal de Lagarto veja a possibilidade de liberação do termo de uso das câmaras frias dos mercados municipais dos povoados Brasília e Jenipapo, possibilitando que os marchantes da região utilizem as câmaras frias de forma gratuita para a comercialização de carnes.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marta da Dengue</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5206/indicacao_n_029_de_2024_marta_-_limpeza_rua_josefa_silva_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5206/indicacao_n_029_de_2024_marta_-_limpeza_rua_josefa_silva_junior.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e revitalização da rua Josefa da Silva Júnior, localizada na comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5207/indicacao_n_030_de_2024_marta_-_reposicao_de_lampadas_bairro_horta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5207/indicacao_n_030_de_2024_marta_-_reposicao_de_lampadas_bairro_horta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas da Iluminação Pública das ruas do bairro Horta, neste município.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_n_031_de_2024__marta_-_pavimentacao_rua_11_de_marco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_n_031_de_2024__marta_-_pavimentacao_rua_11_de_marco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua 11 de Março “ponto de referência – Nidinho da Madeira”, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5209/indicacao_n_032_de_2024_marta_-limpeza_e_revitalizacao_do_canal_do_loiola_bairro_sao_jose.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5209/indicacao_n_032_de_2024_marta_-limpeza_e_revitalizacao_do_canal_do_loiola_bairro_sao_jose.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e revitalização do canal de águas pluviais situado na localidade conhecida popularmente como “Baixa da Gia”, comunidade do Loiola, no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de retirada de Carteiras de Identidades (RG) do Centro de Atendimento ao Cidadão - CEAC Itinerante, para os povoados Mariquita, Olhos d’ Água, Rio Fundo e Quilombo, localizados no município de Lagarto.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5211/indicacao_n_034_de_2024__washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5211/indicacao_n_034_de_2024__washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de  limpeza e revitalização da Cachoeira do Saboeiro, localizada do Assentamento Saboeiro, neste município.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_n_035_de_2024__vilanio_-__-_pavimentacao_asfaltica_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_n_035_de_2024__vilanio_-__-_pavimentacao_asfaltica_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfaltica das Pistas da Granja e Cemitério, ambas localizadas no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_n_036__de_2024_josivaldo_-_reforma_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_n_036__de_2024_josivaldo_-_reforma_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5214/indicacao_n_037__de_2024_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5214/indicacao_n_037__de_2024_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Avenida Senador Francisco Leite Neto, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_n_038_de_2024_josivaldo_-_contratacao_de_neuropediatra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_n_038_de_2024_josivaldo_-_contratacao_de_neuropediatra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de Médico Neuropediatra para este município “pedido em caráter de urgência”.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_n_039_de_2024_josivaldo_-lixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_n_039_de_2024_josivaldo_-lixao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam tomadas as devidas providências com relação ao lixão        localizado no povoado Santo Antônio, o mesmo continua produzindo fumaça tóxica que se espalha por toda a cidade, causando transtornos a população Lagartense.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_n_040__de_2024_dwitht_-_torre_de_telefonia_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_n_040__de_2024_dwitht_-_torre_de_telefonia_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma torre de telefonia, no povoado Brasília, município de Lagarto.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_n_041__de_2024_dwitht_-_recuperacao_do_calcamento_av._augusto_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_n_041__de_2024_dwitht_-_recuperacao_do_calcamento_av._augusto_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a recuperação do calçamento da Avenida Nossa Senhora da Piedade (Avenida Augusto Franco), no trecho que vai da Associação Acácia Ribeiro, até as pontes do Machado, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>No sentido que seja  construído um campo de futebol no bairro Matinha, localizado neste município.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5220/indicacao_n_043__de_2024_josivan_-_criacao_de_cursos_profissionalizantes_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5220/indicacao_n_043__de_2024_josivan_-_criacao_de_cursos_profissionalizantes_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ofertados cursos profissionalizantes a população do povoado Colônia Treze, neste     município.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5221/indicacao_n_044_de_2024_josivan_-_implantacao_de_um_creas_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5221/indicacao_n_044_de_2024_josivan_-_implantacao_de_um_creas_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Centro de Referência Especializada de Assistência Social - CREAS, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_n_045_de_2024_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_n_045_de_2024_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça de Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5223/indicacao_n_046_de_2024___josivan_-__-_pavimentacao_porcao_galo_assanhado_mangabeira_e_rio_das_vacas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5223/indicacao_n_046_de_2024___josivan_-__-_pavimentacao_porcao_galo_assanhado_mangabeira_e_rio_das_vacas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal dos Povoados Rio das Vacas, Mangabeira, Galo Assanhado e Porção, neste município.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_n_047_de_2024_josivan_-_implatacao_de_centro_humanizado_da_mulher_e_da_crianca_-_c._treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_n_047_de_2024_josivan_-_implatacao_de_centro_humanizado_da_mulher_e_da_crianca_-_c._treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um “Centro Humanizado da Mulher e da Criança” no   povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_n_048_de_2024_gilberto_-_calcamento_da_rua_pedro_jose_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_n_048_de_2024_gilberto_-_calcamento_da_rua_pedro_jose_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Pedro José da Silva, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_n_049_de_2024_gilberto_-_pintura_do_muro_da_antiga_escola_maria_candida_atual_prof._jo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_n_049_de_2024_gilberto_-_pintura_do_muro_da_antiga_escola_maria_candida_atual_prof._jo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de pintura do muro da Escola Municipal Professora Jô (antiga Irmã Maria Cândida), localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5227/indicacao_n_050_de_2024_gilberto_-_reforma_da_quadra_poliesportiva_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5227/indicacao_n_050_de_2024_gilberto_-_reforma_da_quadra_poliesportiva_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Quadra Poliesportiva localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5228/indicacao_n_051_de_2024_gilberto-_construcao_de_praca_conj._raimunda_paixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5228/indicacao_n_051_de_2024_gilberto-_construcao_de_praca_conj._raimunda_paixao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça, no conjunto habitacional Raimunda da Paixão, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5229/indicacao_n_052_de_2024_gilberto_-_calcamento_da_rua_antonio_fontes_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5229/indicacao_n_052_de_2024_gilberto_-_calcamento_da_rua_antonio_fontes_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Antônio Fontes, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5230/indicacao_n_053_de_2024_soro_-_reposicao_de_lampadas_lot._eucaliptos_e_pov._telha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5230/indicacao_n_053_de_2024_soro_-_reposicao_de_lampadas_lot._eucaliptos_e_pov._telha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas do povoado Telha e ruas do loteamento Eucaliptos, localizado no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5231/indicacao_n_054_de_2024_soro_-_terraplanagem_-_assentamentos_camilo_torres_e_uberaba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5231/indicacao_n_054_de_2024_soro_-_terraplanagem_-_assentamentos_camilo_torres_e_uberaba.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas vicinais do povoado Telha, nas proximidades do loteamento dos Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5232/indicacao_n_055_de_2024_soro_-_terraplanagem_-_bairro_telha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5232/indicacao_n_055_de_2024_soro_-_terraplanagem_-_bairro_telha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas vicinais dos Assentamentos Camilo Torres e Uberaba, localizados neste município.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5233/indicacao_n_056_de_2024_matheus_-_recuperacao_da_pavimentacao_granitica-_bairro_novo_horizonte.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5233/indicacao_n_056_de_2024_matheus_-_recuperacao_da_pavimentacao_granitica-_bairro_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação granítica das ruas dos bairros Novo Horizonte, Ademar de Carvalho e Matinha, localizados neste município.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5234/indicacao_n_057_de_2024_matheus_-_reforma_e_construcao_de_abrigo_de_onibus_na_zona_urbana_e_rural.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5234/indicacao_n_057_de_2024_matheus_-_reforma_e_construcao_de_abrigo_de_onibus_na_zona_urbana_e_rural.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma dos abrigos de ônibus, bem como a construção de novos, nas zonas rual e urbana deste município.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5235/indicacao_n_058_de_2024_matheus_-_descarte_de_lixo_e_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5235/indicacao_n_058_de_2024_matheus_-_descarte_de_lixo_e_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam tomadas providências acerca do descarte ilegal de resíduos sólidos e que se realize campanhas educativas com placas   contendo informações sobre os dias e horários das coletas.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Belizário</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5236/indicacao_n_059_de_2024_belizario_-_acompanhamento_psicololigo_as_mulheres_vitima_de_violencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5236/indicacao_n_059_de_2024_belizario_-_acompanhamento_psicololigo_as_mulheres_vitima_de_violencia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ofertado em todas as Unidades Básicas de Saúde (UBS) deste município, acompanhamento psicológico as mulheres vítimas de          violência.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_n_060_de_2024_belizario_-_construacao_de_praca_pov._fazenda_grande_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_n_060_de_2024_belizario_-_construacao_de_praca_pov._fazenda_grande_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça ao lado da Igreja Sagrado Coração de Jesus, localizada no povoado       Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5238/indicacao_n_061_de_2024_genisson_-_construacao_de_praca_pov._araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5238/indicacao_n_061_de_2024_genisson_-_construacao_de_praca_pov._araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no povoado Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_n_062_de_2024_genisson_-_reparos_na_rede_eletrica_da_quadra_poliesportiva_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_n_062_de_2024_genisson_-_reparos_na_rede_eletrica_da_quadra_poliesportiva_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os devidos reparos “em caráter de    urgência” da rede elétrica/iluminação da quadra poliesportiva, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_n_063_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_n_063_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano localizado no povoado Pombo, neste município.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_n_064_de_2024_washington_-_manutencao_da_iluminacao_publica_do_pov._pombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_n_064_de_2024_washington_-_manutencao_da_iluminacao_publica_do_pov._pombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública do povoado Pombo e região circunvizinha, neste município.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_n_065_de_2024_josivaldo_-_recuperacao_das_estradas_dos_povoados_morcegopururuca_e_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_n_065_de_2024_josivaldo_-_recuperacao_das_estradas_dos_povoados_morcegopururuca_e_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação das estradas dos povoados Morcego, Pururuca e Oiteiros, localizados neste município.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_n_066_de_2024__josivaldo_-revitalizacao_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_n_066_de_2024__josivaldo_-revitalizacao_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf</t>
   </si>
   <si>
     <t>Venho por meio desde solicitar MAIS UMA VEZ a REVITALIZAÇÃO E ARBORIZAÇÃO com canteiro central, ciclovia e via de pedestre na avenida Francisco Antônio Figueiredo (fundo da UFS), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5245/indicacao_n_067_de_2024_josivaldo_-_processo_seletivo_-_apoio_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5245/indicacao_n_067_de_2024_josivaldo_-_processo_seletivo_-_apoio_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado processo seletivo para contratação de pessoal do apoio escolar, neste município.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_n_068_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_n_068_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de  um canteiro central na rua Antônio Rocha, da Praça Vereador José Justiniano Ramos até o Estádio Paulo Barreto de Menezes (Barretão), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_n_069__de_2024_genisson_-_torre_de_telefonia_-_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_n_069__de_2024_genisson_-_torre_de_telefonia_-_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma torre de telefonia, no povoado Jenipapo, município de Lagarto.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_n_070_de_2024_genisson_-_abertura_dos_mercados_jenipapo_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_n_070_de_2024_genisson_-_abertura_dos_mercados_jenipapo_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que Prefeitura Municipal de Lagarto viabilize “EM CARÁTER DE URGÊNCIA” a reaberturas dos Mercados Municipais dos povoados Brasília e Jenipapo.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_n_071_de_2024_belizario_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_n_071_de_2024_belizario_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que prefeitura estude a possibilidade de criação da Promoção do Diretor da Guarda Municipal de Lagarto, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Valmir de Carminho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_n_072_de_2024_valmir_-_deso_-_extensao_de_rede_de_agua_rua_c-__santa_terezinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_n_072_de_2024_valmir_-_deso_-_extensao_de_rede_de_agua_rua_c-__santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Nno sentido de que seja feito a extensão de rede de abastecimento de água para a rua C, localizada na comunidade Santa Terezinha, bairro Novo Horizonte, município de Lagarto.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_n_073_de_2024_valmir_-_reforma_da_ponte__povoado_saquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_n_073_de_2024_valmir_-_reforma_da_ponte__povoado_saquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da ponte do povoado Saquinho, localizados neste município.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_n_074_de_2024_valmir_-_revitalizacao_praca_rosa_venerini.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_n_074_de_2024_valmir_-_revitalizacao_praca_rosa_venerini.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação e revitalização da Praça    Beata Rosa Venerini, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5255/indicacao_n_075_de_2024_matheus_-_instalacao_de_diario_escolar_eletronico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5255/indicacao_n_075_de_2024_matheus_-_instalacao_de_diario_escolar_eletronico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado o Diário Escolar Eletrônico, como acontece nas Escolas Estaduais.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5256/indicacao_n_076_de_2024_matheus_-lancamento_de_refis_de_tributos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5256/indicacao_n_076_de_2024_matheus_-lancamento_de_refis_de_tributos.pdf</t>
   </si>
   <si>
     <t>No sentido que aja o lançamento de Refis de Tributos Municipais, com o objetivo de regularizar a situação dos contribuintes e elevar a arrecadação do município.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5257/indicacao_n_077_de_2024_matheus_-_reforma_da_quadra_do_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5257/indicacao_n_077_de_2024_matheus_-_reforma_da_quadra_do_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva, localizada na praça do bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_n_078_de_2024__matheus_-__pavimentacao_asfaltica_avenida_nossa_senhora_da_piedade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_n_078_de_2024__matheus_-__pavimentacao_asfaltica_avenida_nossa_senhora_da_piedade.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Avenida Nossa Senhora da Piedade (via que dá acesso ao bairro Jardim Campo Novo), neste município.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5259/indicacao_n_079_de_2024_amilton_-_picarragem_e_terraplanagem_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5259/indicacao_n_079_de_2024_amilton_-_picarragem_e_terraplanagem_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Barro Vermelho, Coqueiro de Cima e Coqueiro de Baixo, localizados neste município.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_n_080__de_2024_dwitht_-_reforma_do_ponto_de_apoio_da_policia_do_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_n_080__de_2024_dwitht_-_reforma_do_ponto_de_apoio_da_policia_do_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Ponto de Apoio da Polícia, localizado no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5261/indicacao_n_081_de_2024_josivan_-_construcao_da_praca_da_biblia_-_conjunto_leonor_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5261/indicacao_n_081_de_2024_josivan_-_construcao_da_praca_da_biblia_-_conjunto_leonor_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça da Bíblia em frente ao Cemitério da Santa Cruz, localizado no conjunto Leonor Franco, povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5262/indicacao_n_082_de_2024_josivan_-_posto_de_saude_pov._luiz_freire.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5262/indicacao_n_082_de_2024_josivan_-_posto_de_saude_pov._luiz_freire.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um   Posto de Saúde da Família no Povoado Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5263/indicacao_n_083_de_2024_josivan_-perfuracao_de_pocos_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5263/indicacao_n_083_de_2024_josivan_-perfuracao_de_pocos_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nos povoados abaixo elencados:_x000D_
     • Povoado Galo Assanhado;_x000D_
     • Povoado Juerana;_x000D_
     • Povoado Luiz Freire;_x000D_
     • Povoado Cova da Onça e;_x000D_
     • Na comunidade da Pista 04. Todos localizados neste município.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5264/indicacao_n_084_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5264/indicacao_n_084_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do   Ponto de Apoio da Saúde da Família, localizado no Povoado Mangabeira, neste município.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5265/indicacao_n_085__de_2024_josivan_-perfuracao_de_pocos_-_emenda_aurea_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5265/indicacao_n_085__de_2024_josivan_-perfuracao_de_pocos_-_emenda_aurea_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, destinada a perfuração de poços artesianos para os povoados abaixo elencados:_x000D_
     • Povoado Galo Assanhado;_x000D_
     • Povoado Juerana;_x000D_
     • Povoado Luiz Freire;_x000D_
     • Povoado Cova da Onça e;_x000D_
     • Na comunidade da Pista 04. Todos localizados neste município.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5266/indicacao_n_086_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_da_barra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5266/indicacao_n_086_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_da_barra.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos, redutores de velocidade (quebra-molas), na Estrada da Barra, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5267/indicacao_n_087_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_do_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5267/indicacao_n_087_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_do_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas placas de sinalização e  redutores de velocidade (quebra-molas), por todo o trajeto da Estrada do Quirino que, recentemente recebeu pavimentação paralelepipedal, localizada no povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5268/indicacao_n_088_de_2024_gilberto_-_placas_de_sinalizacao_rodovia_que_liga_urubutinga_a_itaporanga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5268/indicacao_n_088_de_2024_gilberto_-_placas_de_sinalizacao_rodovia_que_liga_urubutinga_a_itaporanga.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das placas de sinalização da rodovia SE – 160 que liga o povoado Urubutinga a cidade de Itaporanga, passando pelo trevo de acesso ao povoado Jenipapo.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5269/indicacao_n_089_de_2024_gilberto_-_fumace_na_cidade_de_lagarto_e_regiao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5269/indicacao_n_089_de_2024_gilberto_-_fumace_na_cidade_de_lagarto_e_regiao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para a cidade de Lagarto e região.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_n_090_de_2024_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_n_090_de_2024_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços nos povoados Estancinha I e Estancinha II:_x000D_
 _x000D_
     • Piçarragem e terraplanagem das estradas vicinais e;_x000D_
     • Reposição e manutenção das lâmpadas da iluminação       pública.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5271/indicacao_n_091_de_2024_belizario_-_programa_servidor_amigo_do_autista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5271/indicacao_n_091_de_2024_belizario_-_programa_servidor_amigo_do_autista.pdf</t>
   </si>
   <si>
     <t>No sentido que Prefeitura estude a possibilidade de criação do “Programa Servidor Amigo do Autista”, que trata da capacitação técnica de todos os servidores do Município de Lagarto, no atendimento as pessoas com o Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5272/indicacao_n_092_de_2024_belizario_-_corrida_e_caminha_pelo_dia_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5272/indicacao_n_092_de_2024_belizario_-_corrida_e_caminha_pelo_dia_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>No sentido que Prefeitura estude a possibilidade de incluir no calendário de eventos do Município de     Lagarto o “DIA da Corrida e Caminhada pela Inclusão”, em homenagem ao Dia da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5273/indicacao_n_093_de_2024_belizario_-_posto_policial_pov._brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5273/indicacao_n_093_de_2024_belizario_-_posto_policial_pov._brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um Posto Policial no povoado Brejo, município de Lagarto.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_n_094_de_2024_vilanio_-_fumace_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_n_094_de_2024_vilanio_-_fumace_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de fumacê para o povoado Colônia Treze, localizado neste município.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_n_095_de_2024_marta_-_cras__olhos_d_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_n_095_de_2024_marta_-_cras__olhos_d_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um Centro de     Referência de Assistência Social – CRAS no povoado Olhos D’Água, localizado neste município.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_n_096_de_2024_marta_-_construcao_de_praca_-residencial_campo_da_vila.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_n_096_de_2024_marta_-_construcao_de_praca_-residencial_campo_da_vila.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no residencial Campo da  Vila, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_n_097_de_2024_marta_-_construcao_de_praca_santa_terezinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_n_097_de_2024_marta_-_construcao_de_praca_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça Santa Terezinha (no fundo da igreja de Santa Terezinha), localizada bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_n_098__de_2024_marta_-_torre_de_telefonia_-_pov._brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_n_098__de_2024_marta_-_torre_de_telefonia_-_pov._brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma torre de telefonia no povoado Brejo, município de Lagarto.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_n_099_de_2024_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio_-_pov._brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_n_099_de_2024_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio_-_pov._brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de compra de um terreno ao lado do cemitério do Povoado Brejo, com o objetivo de ampliação do mesmo.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Marcelo de Denilson</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5280/indicacao_n_100_de_2024_marcelo_-_escola_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5280/indicacao_n_100_de_2024_marcelo_-_escola_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Monsenhor Daltro, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5281/indicacao_n_101_de_2024_genisson-_ampliacao_do_horario_de_antendimento_ubs_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5281/indicacao_n_101_de_2024_genisson-_ampliacao_do_horario_de_antendimento_ubs_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido de que, a Unidade Básica de Saúde Givalda dos Santos Almeida, localizada no povoado Jenipapo, neste município, passe a realizar atendimento até as 22h.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5282/indicacao_n_102_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5282/indicacao_n_102_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Ponto de Apoio da Saúde da Família, localizado no povoado Mangabeira, neste município.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5283/indicacao_n_103_de_2024_josivan_-_reforma_de_praca_pov._rio_das_vacas_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5283/indicacao_n_103_de_2024_josivan_-_reforma_de_praca_pov._rio_das_vacas_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça de localizada em frente a Igreja do povoado Rio das Vacas, neste     município.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_n_104_de_2024___josivan_-__-_pavimentacao_rua_e-_jardim_uirapuru_ate_a_pista_do_cemiterio_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_n_104_de_2024___josivan_-__-_pavimentacao_rua_e-_jardim_uirapuru_ate_a_pista_do_cemiterio_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da Rua E (bairro jardim Uirapuru), até a Pista do Cemitério, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5285/indicacao_n_105_de_2024_matheus_-_compra_de_imovel_filomeno_hora.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5285/indicacao_n_105_de_2024_matheus_-_compra_de_imovel_filomeno_hora.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da compra do imóvel histórico localizado na Avenida Presidente Vargas, n° 12, localizado no bairro Centro, nesse município.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5286/indicacao_n_106_de_2024_matheus_-_mutirao_para_cirurgias_de_catarata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5286/indicacao_n_106_de_2024_matheus_-_mutirao_para_cirurgias_de_catarata.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado mutirão de cirurgias de catarata e pterígio no município.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5287/indicacao_n_107_de_2024_matheus_-_abertura_dos_boxes_fechados_do_mercado_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5287/indicacao_n_107_de_2024_matheus_-_abertura_dos_boxes_fechados_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja elaborado um plano para incentivar comerciantes e população em geral a ocupar os boxes fechados do Mercado Municipal José Corrêa Sobrinho, localizado no bairro Centro, nesse município.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_n_108_de_2024_marcelo_-_mutirao_de_limpeza_da_dengue.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_n_108_de_2024_marcelo_-_mutirao_de_limpeza_da_dengue.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado mutirão de limpeza com foco no combate ao mosquito Aedes Aegypti, neste município.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5289/indicacao_n_109_de_2024_josivaldo_-_reposicao_de_lampadas_da_quadra_da_purururca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5289/indicacao_n_109_de_2024_josivaldo_-_reposicao_de_lampadas_da_quadra_da_purururca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da quadra de esportes do Povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_n_110_de_2024_josivaldo_-_limpeza_e_capinacao_do_loteamento_colorado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_n_110_de_2024_josivaldo_-_limpeza_e_capinacao_do_loteamento_colorado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das ruas do Loteamento Colorado, neste município.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_n_111_de_2024_gilberto_-_iluminacao_de_led_da_avenida_arthur_reis_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_n_111_de_2024_gilberto_-_iluminacao_de_led_da_avenida_arthur_reis_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação de lâmpadas de LED na Avenida Arthur de Oliveira Reis, localizada na Rodovia SE-160, Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5292/indicacao_n_112_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_ruas_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5292/indicacao_n_112_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_ruas_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações asfálticas das ruas do Conjunto São Francisco e rua da Delegacia, todas localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_n_113_de_2024_soro_-_reforma_de_ponto_de_apoio_a_saude__-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_n_113_de_2024_soro_-_reforma_de_ponto_de_apoio_a_saude__-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do ponto de apoio da saúde, que fica localizado no Assentamento Uberaba, neste município.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_n_114_de_2024_washington_-_reforma_e_ampliacao_do_cemiterio_pov._olhos_dagua_e_carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_n_114_de_2024_washington_-_reforma_e_ampliacao_do_cemiterio_pov._olhos_dagua_e_carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma e ampliação dos cemitérios dos Povoados Carcará e Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5295/indicacao_n_115_de_2024_washington_-_reforma_da_estrutura_de_caixa_de_agua_do_pov._mariquita_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5295/indicacao_n_115_de_2024_washington_-_reforma_da_estrutura_de_caixa_de_agua_do_pov._mariquita_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da estrutura de sustentação da caixa d’água do Povoado Mariquita de Cima, neste município.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_n_116_de_2024_washington_-_construcao_de_redutores_no_povoado_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_n_116_de_2024_washington_-_construcao_de_redutores_no_povoado_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 03 (três) redutores de velocidade (quebra-molas), entre os povoados Rio Fundo e Bonfim, neste município.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_n_117_de_2024_gilberto_-_construcao_de_cobertura_de_mercado_no_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_n_117_de_2024_gilberto_-_construcao_de_cobertura_de_mercado_no_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a cobertura do mercado municipal Mário Joaquim de Santana, localizado no Povoado    Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5298/indicacao_n_118_de_2024_genisson_-_reforma_de_rodovia_se_160.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5298/indicacao_n_118_de_2024_genisson_-_reforma_de_rodovia_se_160.pdf</t>
   </si>
   <si>
     <t>No sentido de que realizado reforma das rodovias SE 160 e SE 265, especificadamente no do trecho que une povoado Jenipapo a Rodovia SE 265, neste município.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5302/indicacao_n_119_de_2024_valmir_-_reforma_do_conjunto_morumbi_do_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5302/indicacao_n_119_de_2024_valmir_-_reforma_do_conjunto_morumbi_do_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocadas manilhas de esgoto no Conjunto Morumbi, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5299/indicacao_n_120_de_2024_genisson-_rerforma_econstrucao_de_vestiarios_de_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5299/indicacao_n_120_de_2024_genisson-_rerforma_econstrucao_de_vestiarios_de_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma e construção de vestiários nos campos de futebol dos Povoados Jenipapo, Quirino e Araçá, todos localizados neste município.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_n_121_de_2024_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_n_121_de_2024_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a rede de baixa tensão do trevo do Povoado Brasília (Rodovia SE – 265) até o Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_n_122_de_2024_valmir_-_limpeza_e_capinacao_do_conjunto_silvio_romero.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_n_122_de_2024_valmir_-_limpeza_e_capinacao_do_conjunto_silvio_romero.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinação das vias do Conjunto Sílvio Romero, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_n_123_de_2024_washington_-_reforma_de_escola_cleodice_soares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_n_123_de_2024_washington_-_reforma_de_escola_cleodice_soares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a   reforma da Escola Municipal Cleodice Soares dos Santos, localizada no povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5304/indicacao_n_124__de_2024_dwitht_-extensao_de_rede_de_agua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5304/indicacao_n_124__de_2024_dwitht_-extensao_de_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a instalação da rede de distribuição de água da caixa d´água do Assentamento Mártires do Eldorado, localizado neste município.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5305/indicacao_n_125_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_rua_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5305/indicacao_n_125_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_rua_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa da rua Nova, conhecida como rua de Jackson das panelas, Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_n_126_de_2024_matheus_-_projeto_de_lei_q_aumenta_o_efetivo_de_guardas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_n_126_de_2024_matheus_-_projeto_de_lei_q_aumenta_o_efetivo_de_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de um projeto de lei que determina o aumento do número de guardas municipais.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_n_127_de_2024_josivaldo_-_mesas_de_jogos_na_praca_da_matinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_n_127_de_2024_josivaldo_-_mesas_de_jogos_na_praca_da_matinha.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas mesas de alvenaria na praça da comunidade Matinha, localizada no bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_n_128_de_2024_josivan_-_redutores_de_velocidade_rua_joao_marata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_n_128_de_2024_josivan_-_redutores_de_velocidade_rua_joao_marata.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na rua João Maratá, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_n_129_de_2024_genisson_-_reposicao_de_lampadas_jenipapo_araca_jenipapo_quirino_joao_martins_mata_da_madeira_e_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_n_129_de_2024_genisson_-_reposicao_de_lampadas_jenipapo_araca_jenipapo_quirino_joao_martins_mata_da_madeira_e_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas e ruas dos povoados Jenipapo, Brasília, Quirino, Araçá, João Martins e Mata da Madeira,  localizados neste município.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_n_130_de_2024_genisson_-_redutores_de_velocidade__e_faixa_de_pedestre_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_n_130_de_2024_genisson_-_redutores_de_velocidade__e_faixa_de_pedestre_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de implantação de sinalização horizontal (faixa de pedestre) e redutores de velocidade (quebra-molas), na avenida  Deijaniro Jonas - Rodovia SE-270, mais precisamente na entrada do Residencial Kaptiva, localizada no município de Lagarto.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_n_131_de_2024_genisson_-_redutores_de_velocidade_nas_proximidades_da_vargem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_n_131_de_2024_genisson_-_redutores_de_velocidade_nas_proximidades_da_vargem.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam     construídos dois (2) redutores de velocidade (quebra-molas), na         rodovia SE 160, mais precisamente nas proximidades da Vargem         “chegada do povoado Jenipapo - em frente a casa de Zé de Helena”, no município de Lagarto.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5312/indicacao_n_132_de_2024_belizario_-_recuperacao_de_pavimentacao_-_travessa_limoeiro_rua_santo_amaro_av._jovino_bispo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5312/indicacao_n_132_de_2024_belizario_-_recuperacao_de_pavimentacao_-_travessa_limoeiro_rua_santo_amaro_av._jovino_bispo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação paralelepipedal das seguintes localidades:_x000D_
 _x000D_
     • Travessa Limoeiro;_x000D_
     • Rua Santo Amaro;_x000D_
     • Avenida Jovino Bispo da Cruz e;_x000D_
     • Avenida Francisco Leite Neto, todas localizadas no bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5313/indicacao_n_133_de_2024_vilanio_-_projeto_de_lei_q_aumenta_o_vencimento_dos_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5313/indicacao_n_133_de_2024_vilanio_-_projeto_de_lei_q_aumenta_o_vencimento_dos_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de um projeto de lei que atualize os vencimentos dos conselheiros tutelares do nosso município.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5314/indicacao_n_134_de_2024_genisson_-_reabertura_da_fabrica_de_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5314/indicacao_n_134_de_2024_genisson_-_reabertura_da_fabrica_de_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reativada a fábrica de processamento de mandioca que fica localizada no Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_n_135_de_2024_valmir_-_campo_de_futebol.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_n_135_de_2024_valmir_-_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adquirido um terreno para a construção de um campo de futebol no Bairro Aldemar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_n_136_de_2024_marcelo_-_vistoria_do_corpo_de_bombeiros_na_escola_mons._daltro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_n_136_de_2024_marcelo_-_vistoria_do_corpo_de_bombeiros_na_escola_mons._daltro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado uma guarnição à Escola Municipal Monsenhor João Batista Carvalho de Daltro – “Monsenhor Daltro”, que fica localizada na rua da feira, no Povoado Colônia Treze, para que realizem uma vistoria das condições de enfrentamento a incêndio e pânico na referida unidade escolar.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_n_137_de_2024_belizario_-_revitalizacao_praca_conj._joao_nogueira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_n_137_de_2024_belizario_-_revitalizacao_praca_conj._joao_nogueira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça localizada no    conjunto habitacional João Nogueira, no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_n_138_de_2024_belizario_-limpeza_entorno_da_escola_dr_joao_almeida_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_n_138_de_2024_belizario_-limpeza_entorno_da_escola_dr_joao_almeida_rocha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja, realizados os serviços de limpeza e capinagem no entorno da U.M.E.I. Doutor João Almeida Rocha, localizada na comunidade da Estação, localizado neste município.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_n_139_de_2024_matheus_-_reajuste_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_n_139_de_2024_matheus_-_reajuste_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a está Casa, o projeto de Lei para o reajuste dos vencimentos dos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5320/indicacao_n_140__de_2024_josivan_-_recapeamento_asfaltico_ruas_as_margens_da_rodovia_antonio_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5320/indicacao_n_140__de_2024_josivan_-_recapeamento_asfaltico_ruas_as_margens_da_rodovia_antonio_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recapeamento asfáltico das ruas que margeiam a Rodovia Antônio Martins de Menezes, localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5321/indicacao_n_141_de_2024_genisson_-_concurso_publico_magisterio_e_demias_cargos_da_administracao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5321/indicacao_n_141_de_2024_genisson_-_concurso_publico_magisterio_e_demias_cargos_da_administracao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realização de Concurso Público para o Magistério Municipal e demais cargos da administração pública deste município.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5322/indicacao_n_142_de_2024_genisson_-__pavimentacao_-_estrada_de_zezito_de_emilio_-_pov_joao_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5322/indicacao_n_142_de_2024_genisson_-__pavimentacao_-_estrada_de_zezito_de_emilio_-_pov_joao_martins.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zezito de Emílio, localizada no povoado João Martins, neste município.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_n_143_de_2024_genisson_-__pavimentacao_-_estrada_ze_vitorio_-_pov._araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_n_143_de_2024_genisson_-__pavimentacao_-_estrada_ze_vitorio_-_pov._araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zé Vitório, localizada no povoado Araça, neste município.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_n_144_de_2024_belizario_-_criacao_de_bairro_aeroporto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_n_144_de_2024_belizario_-_criacao_de_bairro_aeroporto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de bairro  na região do Hospital do amor.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_n_145_de_2024_josivaldo_-_calcamento_rua_antonio_moura_conhecida_como_travessa_sitio_de_jason.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_n_145_de_2024_josivaldo_-_calcamento_rua_antonio_moura_conhecida_como_travessa_sitio_de_jason.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Antônio Moura dos Santos, mais conhecida como travessa Sítio de Jason, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_n_146_de_2024_amilton_-_desebstrucao_da_rede_de_esgoto_-_rua_francisco_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_n_146_de_2024_amilton_-_desebstrucao_da_rede_de_esgoto_-_rua_francisco_loiola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e desobstrução da rede de esgoto da rua Francisco Loiola da Silva, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_n_147_de_2024_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_n_147_de_2024_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja colocado um monumento com a frase “Eu Amo Jenipapo”, na entrada do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_n_148_de_2024_gilberto_-_calcamento_da_estrada_picarreira_-_pov._boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_n_148_de_2024_gilberto_-_calcamento_da_estrada_picarreira_-_pov._boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada Piçarreira “conhecida como estrada de Gr do calçamento”, localizada no povoado Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_n_149_de_2024_gilberto_-reforma_escola_antoniel_francisco_de_jesus_-_pov_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_n_149_de_2024_gilberto_-reforma_escola_antoniel_francisco_de_jesus_-_pov_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Antoniel Francisco de Jesus, localizada no povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_n_150_de_2024_gilberto_-_construcaodo_muro_da_escola_municipal_do_povoado_urubutinga.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_n_150_de_2024_gilberto_-_construcaodo_muro_da_escola_municipal_do_povoado_urubutinga.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro (laterais e fundo), da Escola Municipal Noruega, localizada no povoado Urubutinga, neste município.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_n_151_de_2024_marta_-_reposicao_de_lampadas_pov._caraibas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_n_151_de_2024_marta_-_reposicao_de_lampadas_pov._caraibas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas do povoado Caraíbas, localizado neste município.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_n_152_de_2024_soro_-_reposicao_de_lampadas_pov._barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_n_152_de_2024_soro_-_reposicao_de_lampadas_pov._barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas do povoado Barro vermelho,     localizado neste município.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_n_153_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_n_153_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um canteiro por toda a extensão da avenida Senador Francisco Leite Neto, localizada entre os bairros Exposição e Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5334/indicacao_n_154_de_2024_josivaldo_-_construcao_de_canteiro_central_-_av._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5334/indicacao_n_154_de_2024_josivaldo_-_construcao_de_canteiro_central_-_av._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um canteiro central na avenida Brasília, localizada no bairro Exposição, no trecho entre o Hospital Universitário e o Mercado municipal José Correa Sobrinho, neste município.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5335/indicacao_n_155_de_2024_josivaldo_-_ceasa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5335/indicacao_n_155_de_2024_josivaldo_-_ceasa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de transformar os mercados municipais da Banana e da Farinha, localizados na rua João Romão dos Santos, bairro centro, em uma Central de Abastecimento, neste município.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_n_156_de_2024_washington_-_redutores_de_velocidade_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_n_156_de_2024_washington_-_redutores_de_velocidade_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade  na Rodovia SE-270, mais precisamente nas imediações do povoado Quilombo, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_n_157_de_2024__matheus_-__pavimentacao_pov._gameleiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_n_157_de_2024__matheus_-__pavimentacao_pov._gameleiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica ou paralelepipedal no povoado Gameleiro, localizado neste município.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5338/indicacao_n_158_de_2024_josivaldo_-_reposicao_de_lampadas_suvaco_da_cachorra_-_pov._varzea_dos_cagados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5338/indicacao_n_158_de_2024_josivaldo_-_reposicao_de_lampadas_suvaco_da_cachorra_-_pov._varzea_dos_cagados.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da Iluminação Pública na comunidade conhecida como Suvaco da Cachorra localizada no povoado Várzea dos Cágados, neste município.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5339/indicacao_n_159_de_2024_washington_-_implantacao_de_escola_de_ensino_medio_-_governador.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5339/indicacao_n_159_de_2024_washington_-_implantacao_de_escola_de_ensino_medio_-_governador.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Escola de Ensino Médio no Povoado Mariquita, neste município, em virtude dos constantes apelos dos moradores da referida comunidade e região por ampliação na oferta e melhoria no acesso ao Sistema educacional.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_n_160_de_2024_washington_-_perfuracao_de_pocos_artesianos_-_governador_-_codese__e_ecretaria_da_agricultua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_n_160_de_2024_washington_-_perfuracao_de_pocos_artesianos_-_governador_-_codese__e_ecretaria_da_agricultua.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nos seguintes povoados do nosso município:_x000D_
     • FLEXAS;_x000D_
     • MARIQUITA;_x000D_
     • QUILOMBO e;_x000D_
     • ASSENTAMENTO SABOEIRO.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Alex Dentinho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_n_161_de_2024_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_n_161_de_2024_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf</t>
   </si>
   <si>
     <t>No sentido que   sejam realizados os serviços de limpeza e rapinagem do 7º Batalhão da Polícia Militar/ 7º BPM, localizado na avenida Nossa Senhora da Piedade, bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5342/indicacao_n_162_de_2024_alex_-_deso_-_extensao_de_rede_de_agua__barragem_dionisio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5342/indicacao_n_162_de_2024_alex_-_deso_-_extensao_de_rede_de_agua__barragem_dionisio.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para as ruas do entorno da Barragem Dionísio Machado, localizada município de Lagarto.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_n_163_de_2024_alex_-_construcao_de_praca_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_n_163_de_2024_alex_-_construcao_de_praca_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no Residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste    município.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_n_164_de_2024_josivaldo_-_calcamento_rua_elias_jose_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_n_164_de_2024_josivaldo_-_calcamento_rua_elias_jose_dos_santos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Elias José dos Santos, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Rubinho do Tanque</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_n_165_de_2024_rubinho_-_calcamento_estrada_da_vaquejada_-_pov._limoeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_n_165_de_2024_rubinho_-_calcamento_estrada_da_vaquejada_-_pov._limoeiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada da Vaquejada, localizada no povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_n_166_de_2024_alex_-_bracos_da_iluminacao_publica_-_av._nossa_senhora_de_fatima_-_pov._santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_n_166_de_2024_alex_-_bracos_da_iluminacao_publica_-_av._nossa_senhora_de_fatima_-_pov._santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam colocados braços da iluminação pública nos potes da avenida Nossa Senhora de Fátima, localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5347/indicacao_n_167_de_2024_alex_-_construcao_de_praca_-_edvaldo_farias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5347/indicacao_n_167_de_2024_alex_-_construcao_de_praca_-_edvaldo_farias.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no Loteamento Edvaldo Farias, localizado na Zona de Expansão 02 (nas proximidades do bairro Pratas), neste município.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_n_168_de_2024_alex_-_limpeza_e_rapinagem_do_residencial_kaptiva.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_n_168_de_2024_alex_-_limpeza_e_rapinagem_do_residencial_kaptiva.pdf</t>
   </si>
   <si>
     <t>No sentido que   sejam realizados os serviços de limpeza e capinagem das ruas do  Residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste            município.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_n_169_de_2024_washington_-_contrucao_de_ponto_de_onibus_-_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_n_169_de_2024_washington_-_contrucao_de_ponto_de_onibus_-_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um abrigo de ônibus no povoado Quilombo (Rodovia SE-270), localizado neste município.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5350/indicacao_n_170_de_2024_josivaldo_-_transformar_antigo_predio_escolar__em_posto_de_saude-_pov._tanque.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5350/indicacao_n_170_de_2024_josivaldo_-_transformar_antigo_predio_escolar__em_posto_de_saude-_pov._tanque.pdf</t>
   </si>
   <si>
     <t>No sentido em que o prédio onde funcionava uma Escola Municipal no  povoado Tanque, neste município, seja transformado em uma Unidade Básica de Saúde – UBS.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5351/indicacao_n_171_de_2024_josivaldo_-_organizacao_do_transito_-_regiao_do_mercado_jose_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5351/indicacao_n_171_de_2024_josivaldo_-_organizacao_do_transito_-_regiao_do_mercado_jose_correia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada guarnição da DTTU para organizar o trânsito na região do Mercado Municipal José Correa Sobrinho – localizado no bairro Centro, neste município, as segundas-feiras, dia em que ocorre um aumento significativo no fluxo de veículo na região supracitada devido a feira livre.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_n_172_de_2024_belizario_-_pavimentacao__estrada_da_cohidro_pov._fazenda_grande_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_n_172_de_2024_belizario_-_pavimentacao__estrada_da_cohidro_pov._fazenda_grande_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Estrada da COHIDRO, localizada no povoado    Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5353/indicacao_n_173_de_2024_belizario_-_pavimentacao__estrada_principal_pov._suvaco_da_cachorra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5353/indicacao_n_173_de_2024_belizario_-_pavimentacao__estrada_principal_pov._suvaco_da_cachorra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da estrada principal da comunidade Suvaco da Cachorra, localizado no povoado Fazenda Grande neste município.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5354/indicacao_n_174_de_2024_marcelo_-_regulamentacao_do_transporte_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5354/indicacao_n_174_de_2024_marcelo_-_regulamentacao_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de regulamentação do Transporte Escolar de toda a região do povoado Colônia Treze e povoados circunvizinhos.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_n_175_de_2024_marcelo_-_agente_de_saude_-_pov._pocao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_n_175_de_2024_marcelo_-_agente_de_saude_-_pov._pocao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja designado um Agente Comunitário de Saúde, para atender a comunidade do povoado Poção, que se encontra descoberta.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5356/indicacao_n_176__de_2024_dwitht_-_recapeamento_asfaltico_da_matinha_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5356/indicacao_n_176__de_2024_dwitht_-_recapeamento_asfaltico_da_matinha_.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados na comunidade da Matinha, localizada no bairro Ademar de Carvalho, os seguintes serviços: _x000D_
 _x000D_
     • Recuperação da pavimentação asfáltica das ruas onde já existe esse tipo de pavimentação e; _x000D_
     • Pavimentação asfáltica para as ruas que a princípio foram calçadas com paralelepípedo.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_n_177_de_2024_dwitht_-_reforma_de_ponto_de_onibus_-_estacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_n_177_de_2024_dwitht_-_reforma_de_ponto_de_onibus_-_estacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do abrigo de ônibus localizado na Rodovia SE-170, mais precisamente na entrada do Bairro Estação, neste município.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_n_178_de_2024_valmir_-_desobstrucao_da_rede_de_esgoto_-_bairros_novo_horizonte_silvio_romero_e_aldemar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_n_178_de_2024_valmir_-_desobstrucao_da_rede_de_esgoto_-_bairros_novo_horizonte_silvio_romero_e_aldemar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e desobstrução da rede de esgoto das ruas dos bairros Novo Horizonte, Sílvio Romero e Ademar de Carvalho, localizados neste município.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_n_179_de_2024_josivaldo_-_calcamento_rua_queiroz_-_cidade_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_n_179_de_2024_josivaldo_-_calcamento_rua_queiroz_-_cidade_nova.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Queiroz, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_n_180_de_2024_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_n_180_de_2024_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_n_181_de_2024_josivan_-_construcao_de_praca_-_comunidade_sao_vicente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_n_181_de_2024_josivan_-_construcao_de_praca_-_comunidade_sao_vicente.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça na comunidade São Vicente, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5381/indicacao_n_182_de_2024_soro_-_picarragem_e_terraplanagem_estrada_de_almiro_-_pov._picarreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5381/indicacao_n_182_de_2024_soro_-_picarragem_e_terraplanagem_estrada_de_almiro_-_pov._picarreira.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada de Almiro (próximo a fazenda de Chico da Ideal), localizada no povoado Jiboia, localizado neste município.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5382/indicacao_n_183_de_2024_gilberto_-_construcao_de_abrigo_de_onibus_povoado_gameleiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5382/indicacao_n_183_de_2024_gilberto_-_construcao_de_abrigo_de_onibus_povoado_gameleiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um abrigo de ônibus na entrada do povoado Gameiro, Rodovia SE-160 que o povoado Urubutinga ao povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_n_184_de_2024_josivaldo_-_redutores_de_velocidade_quebra-molas_principais_ruas_da_cidade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_n_184_de_2024_josivaldo_-_redutores_de_velocidade_quebra-molas_principais_ruas_da_cidade.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos, redutores de velocidade (quebra-molas), nas esquinas das principais ruas da cidade.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_n_185_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_fazenda_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_n_185_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_fazenda_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos, dois (2) redutores de velocidade (quebra-molas), na estrada principal do povoado Fazenda, mais precisamente nas proximidades da Igreja Católica.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5385/indicacao_n_186_de_2024_alex_-__poda_de_arvores_-_na_frente_do_campo_paulo_barreto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5385/indicacao_n_186_de_2024_alex_-__poda_de_arvores_-_na_frente_do_campo_paulo_barreto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de poda das árvores localizadas em frente ao Estádio Paulo Barreto de Menezes “Barretão”, no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_n_187_de_2024_alex_-_redutores_de_velocidade_quebra-molas_av._raimunda_rodrigues_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_n_187_de_2024_alex_-_redutores_de_velocidade_quebra-molas_av._raimunda_rodrigues_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na avenida Raimunda Rodrigues Reis, mais precisamente nas proximidades da praça dos Expedicionários, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5387/indicacao_n_188_de_2024_washington_-_reposicao_da_caixa_d_agua_pov._carcara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5387/indicacao_n_188_de_2024_washington_-_reposicao_da_caixa_d_agua_pov._carcara.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita reposição de caixa d’água de 10 (dez) mil litros no poço Filomeno, localizado no povoado Carcará,    neste município.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_n_189_de_2024_soro_-_construcao_do_calcamento_da_rua_jose_igor_de_araujo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_n_189_de_2024_soro_-_construcao_do_calcamento_da_rua_jose_igor_de_araujo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Igor de Araújo Silva, conhecida como   travessa de Carlos, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_n_190__de_2024_dwitht_-_substituicao_da_rede_de_abastecimento_de_agua_-_assentamento_dr_joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_n_190__de_2024_dwitht_-_substituicao_da_rede_de_abastecimento_de_agua_-_assentamento_dr_joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição da rede de abastecimento de água, que liga o bairro Ademar de Carvalho ao Assentamento Dr João, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_n_191_de_2024_matheus_-_revitalizacao_do_calcadao_dom_pedro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_n_191_de_2024_matheus_-_revitalizacao_do_calcadao_dom_pedro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Calçadão Dom Pedro II, localizado no bairro Centro.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_n_192_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_residencial_conjunto_de_baiano.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_n_192_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_residencial_conjunto_de_baiano.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), no Residencial Conjunto de Baiano, localizado na Pista da Granja, povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5392/indicacao_n_193_de_2024_washington_-_limpeza_e_capinagemdas_ruas_do_povo._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5392/indicacao_n_193_de_2024_washington_-_limpeza_e_capinagemdas_ruas_do_povo._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e limpeza do calçamento dos povoados Candeal da Tapera, Tapera dos Modestos e Mariquita, localizados neste município.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_n_194_de_2024_matheus_-_construcao_de_passarela_de_pedestres_-_der.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_n_194_de_2024_matheus_-_construcao_de_passarela_de_pedestres_-_der.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de construção de uma passarela de pedestres nas proximidades do Balneário “Bica”, interligando as laterias da rodovia que dão acesso ao Campus da Universidade Federal de Sergipe e do Shopping Centro-sul e a Avenida Sindicalista antônio Francisco da Rocha, neste município.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_n_195_de_2024_matheus_-_construcao_de_passarela_de_pedestres.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_n_195_de_2024_matheus_-_construcao_de_passarela_de_pedestres.pdf</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5395/indicacao_n_196_de_2024_rubinho_-_calcamento_rua_vicente_-_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5395/indicacao_n_196_de_2024_rubinho_-_calcamento_rua_vicente_-_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Vicente Menezes, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5396/indicacao_n_197_de_2024__josivan_-__-_pavimentacao_rua_joaquim_antunes_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5396/indicacao_n_197_de_2024__josivan_-__-_pavimentacao_rua_joaquim_antunes_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Rua Joaquim Antunes de Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_n_198_de_2024__josivan_-__-_pavimentacao_rua_miguel_neto_monteiro_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_n_198_de_2024__josivan_-__-_pavimentacao_rua_miguel_neto_monteiro_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Rua Miguel Neto Monteiro, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5398/indicacao_n_199_de_2024_josivaldo_-_calcamento_rua_zeca_de_emilio_-_cidade_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5398/indicacao_n_199_de_2024_josivaldo_-_calcamento_rua_zeca_de_emilio_-_cidade_nova.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Zeca de Emílio  (conhecida popularmente como estrada do povoado Telha), localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_n_200_de_2024_matheus_-_recuperacao_da_pavimentacao_paralelepipedal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_n_200_de_2024_matheus_-_recuperacao_da_pavimentacao_paralelepipedal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação paralelepipedal da rua Radialista João de Jesus Costa - “João radialista”, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_n_201_de_2024_genisson_-_calcamento_travessa_da_associacao_-_bairro_pratas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_n_201_de_2024_genisson_-_calcamento_travessa_da_associacao_-_bairro_pratas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa da Associação, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_n_202_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_n_202_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano de “Zeca Preá”, localizado no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5402/indicacao_n_203_de_2024_genisson_-__pavimentacao_-_estrada_de_quincas_pov._coqueiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5402/indicacao_n_203_de_2024_genisson_-__pavimentacao_-_estrada_de_quincas_pov._coqueiro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Quincas, localizada no povoado Coqueiro, neste município.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5403/indicacao_n_204_de_2024_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5403/indicacao_n_204_de_2024_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública de todo bairro Ademar de Carvalho, localizado neste município.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5404/indicacao_n_205_de_2024_matheus_-_climatizacao_das_salas_de_aula_das_escolas_municipais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5404/indicacao_n_205_de_2024_matheus_-_climatizacao_das_salas_de_aula_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a climatização das salas de aulas das escolas municipais.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5405/indicacao_n_206_de_2024_genisson_-__pavimentacao_-_rua_vitoria_bairro_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5405/indicacao_n_206_de_2024_genisson_-__pavimentacao_-_rua_vitoria_bairro_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Vitória, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5406/indicacao_n_207__de_2024_josivaldo_-_limpeza_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5406/indicacao_n_207__de_2024_josivaldo_-_limpeza_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5407/indicacao_n_208_de_2024_valmir_-_reposicao_de_lampadas_povoado_coqueiro_de_baixo_e_coqueiro_de_cima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5407/indicacao_n_208_de_2024_valmir_-_reposicao_de_lampadas_povoado_coqueiro_de_baixo_e_coqueiro_de_cima.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção das lâmpadas da iluminação pública do povoado Coqueiro de  Baixo e Coqueiro de Cima, localizado neste município.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5408/indicacao_n_209_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5408/indicacao_n_209_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de braços com lâmpadas na Pista do Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5409/indicacao_n_210_de_2024_marta_-_limpeza_e_capinacao_de_abrigo_de_passageiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5409/indicacao_n_210_de_2024_marta_-_limpeza_e_capinacao_de_abrigo_de_passageiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza e capinação do entorno do abrigo de ônibus próximo a entrada do Povoado Olhos D’água, localizado neste município.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5410/indicacao_n_211_de_2024_soro_-_redutores_de_velocidade_quebra-molas_rua_estrada_da_moita_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5410/indicacao_n_211_de_2024_soro_-_redutores_de_velocidade_quebra-molas_rua_estrada_da_moita_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados 2 (dois) redutores de velocidade (quebra-molas), na rua Estrada da Moita, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_n_212_de_2024_soro_-_redutores_de_velocidade_quebra-molas_conj._josa_patricio_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_n_212_de_2024_soro_-_redutores_de_velocidade_quebra-molas_conj._josa_patricio_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), nas ruas do conjunto Josa Patrício, localizado no bairro Campo Novo, povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_n_213_de_2024_gilberto_-_perfuracao_de_poco_artesiano_assentamento_uberaba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_n_213_de_2024_gilberto_-_perfuracao_de_poco_artesiano_assentamento_uberaba.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no Assentamento Uberaba, localizado neste município.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5413/indicacao_n_214_de_2024_gilberto_-_bomba_d_agua_poco_artesiano__da_travessa_capela_-_uberaba.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5413/indicacao_n_214_de_2024_gilberto_-_bomba_d_agua_poco_artesiano__da_travessa_capela_-_uberaba.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a instalação de bomba d’ água no poço artesiano, localizado na travessa da Capela (ao lado da casa do senhor Domingos), no Assentamento Uberaba, neste município.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_n_215_de_2024__gilberto_-__pavimentacao_asfaltica_conj._josa_patricio_-_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_n_215_de_2024__gilberto_-__pavimentacao_asfaltica_conj._josa_patricio_-_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica do conjunto Josa Patrício, localizado no bairro Campo Novo, povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5415/indicacao_n_216_de_2024__gilberto_-__pavimentacao_asfaltica_conj._sao_francisco_-_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5415/indicacao_n_216_de_2024__gilberto_-__pavimentacao_asfaltica_conj._sao_francisco_-_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica do conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5416/indicacao_n_217_de_2024_marcelo_-pista_do_campo_ate_a_ladeira_da_pista_do_pau_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5416/indicacao_n_217_de_2024_marcelo_-pista_do_campo_ate_a_ladeira_da_pista_do_pau_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o serviço de coleta de lixo da Pistinha do Campo até a Ladeira da Pista o Pau Grande, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5417/indicacao_n_218_de_2024_soro_-_construcao_do_calcamento_da_rua_da_quadra_-_pov._jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5417/indicacao_n_218_de_2024_soro_-_construcao_do_calcamento_da_rua_da_quadra_-_pov._jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua da Quadra, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5418/indicacao_n_219_de_2024_soro_-_construcao_do_calcamento_da_travessa_de_maria_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5418/indicacao_n_219_de_2024_soro_-_construcao_do_calcamento_da_travessa_de_maria_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa de Maria (próxima a escola Santiago Bispo) localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5419/indicacao_n_220_de_2024_soro_-_reposicao_de_lampadas_pov._britinho_urubu_grande_moita_altolaranjeiras_e_taboca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5419/indicacao_n_220_de_2024_soro_-_reposicao_de_lampadas_pov._britinho_urubu_grande_moita_altolaranjeiras_e_taboca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas/ruas dos povoados Britinho, Urubu Grande, Moita, Alto, Laranjeiras e Taboca, localizados   neste município.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5420/indicacao_n_221_de_2024_soro_-_reposicao_de_lampadas_estrada_prox._ao_conj._raimunda_paixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5420/indicacao_n_221_de_2024_soro_-_reposicao_de_lampadas_estrada_prox._ao_conj._raimunda_paixao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública da estrada localizada ao fundo do conjunto Raimunda da Paixão, próximo ao posto de gasolina do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_n_222_de_2024_soro_-_reposicao_de_lampadas_conjuntos_josa_patricio_e_novo_e__rua_jose_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_n_222_de_2024_soro_-_reposicao_de_lampadas_conjuntos_josa_patricio_e_novo_e__rua_jose_pereira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das ruas dos Conjuntos Josa Patrício, Novo e rua José Pereira (antiga Projeto), localizadas no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5422/indicacao_n_223_de_2024_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5422/indicacao_n_223_de_2024_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua Antônio Matias, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_n_224_de_2024_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_n_224_de_2024_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da avenida Doná Cerâmica, localizada nas proximidades da Empresa Multy Formas, na zona de expansão 02, neste município.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5424/indicacao_n_225_de_2024_josivaldo_-recapeamento_asfaltico_av._antonio_franscisco_de_figueiredo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5424/indicacao_n_225_de_2024_josivaldo_-recapeamento_asfaltico_av._antonio_franscisco_de_figueiredo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação  da pavimentação asfáltica da avenida Francisco Antônio de Figueiredo, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5425/indicacao_n_226_de_2024_josivaldo_-_reposicao_de_lampadas_estrada_de_pedro_cicila_-_pov_boa_vista_do_urubu_grande.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5425/indicacao_n_226_de_2024_josivaldo_-_reposicao_de_lampadas_estrada_de_pedro_cicila_-_pov_boa_vista_do_urubu_grande.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da Iluminação Pública na estrada de Pedro Cicila, localizada no povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5426/indicacao_n_227_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_rua_eremita_francisca_de_jesus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5426/indicacao_n_227_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_rua_eremita_francisca_de_jesus.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um (01) redutor de velocidade (quebra-molas), na rua Eremita Francisca de Jesus, localizada na comunidade Loiola, bairro São José.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5427/indicacao_n_228_de_2024_marta_-sinalizacao_avenida_brasilia_-_jose_patricio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5427/indicacao_n_228_de_2024_marta_-sinalizacao_avenida_brasilia_-_jose_patricio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a implantação da sinalização horizontal e vertical, incluindo a pintura dos redutores de velocidade da Avenida Brasília, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5428/indicacao_n_229_de_2024_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5428/indicacao_n_229_de_2024_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Bernarda, que dá acesso à Escola Municipal Dr. Jaconias de Almeida, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5429/indicacao_n_230_de_2024_gilberto_-_calcamento_de_ze_vitorio_pov._araca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5429/indicacao_n_230_de_2024_gilberto_-_calcamento_de_ze_vitorio_pov._araca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zé Vitório, “trecho entre a casa de Teteco e o bar Dois Corações”, localizada no povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5430/indicacao_n_231_de_2024_gilberto_-_redutor_de_velocidade_quebra-molas_rua_principal_-conjunto_albano_franco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5430/indicacao_n_231_de_2024_gilberto_-_redutor_de_velocidade_quebra-molas_rua_principal_-conjunto_albano_franco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído redutor de velocidade (quebra-molas), na rua principal do conjunto Albano Franco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5431/indicacao_n_232_de_2024_valmir_-_instalacao_de_sistema_de_monitoramento_de_video_praca_damares_do_nascimento_-_rosario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5431/indicacao_n_232_de_2024_valmir_-_instalacao_de_sistema_de_monitoramento_de_video_praca_damares_do_nascimento_-_rosario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado Sistema de Monitoramento por câmeras de vigilância na praça Damares do Nascimento Santos - “Praça do Rosário”, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5432/indicacao_n_233_de_2024_alexsandro_-_alteracao_mao_unica_rua_nova_-_praca_damares_do_nascimento_-_rosario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5432/indicacao_n_233_de_2024_alexsandro_-_alteracao_mao_unica_rua_nova_-_praca_damares_do_nascimento_-_rosario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de alteração para mão única de direção a nova rua, localizada ao lado da Praça Damares do Nascimento Santos – “Praça do Rosário”, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_n_234_de_2024_matheus_-_regularizacao_do_transporte_escolar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_n_234_de_2024_matheus_-_regularizacao_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a regularização da documentação dos transportes escolares.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5434/indicacao_n_235_de_2024_matheus_-_doacao_de_terreno_para_a_associacao_dos_taxista_e__mototaxistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5434/indicacao_n_235_de_2024_matheus_-_doacao_de_terreno_para_a_associacao_dos_taxista_e__mototaxistas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de doação de terreno pertencente ao Município para construção da sede dos taxistas e mototaxistas da cidade.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5435/indicacao_n_236_de_2024_matheus_-_regularizacao_e_atualizacao_dos_pontos_de_taxistas_emototaxistas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5435/indicacao_n_236_de_2024_matheus_-_regularizacao_e_atualizacao_dos_pontos_de_taxistas_emototaxistas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada  a ⁠reorganização e atualização dos pontos de taxistas e mototaxistas de Lagarto, além de providenciar adequações e melhorias estruturais dos mesmos.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5436/indicacao_n_237_de_2024_matheus_-_feitura_e_implementacao_de_novas_rotas_para_o_transporte_coletivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5436/indicacao_n_237_de_2024_matheus_-_feitura_e_implementacao_de_novas_rotas_para_o_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a feitura e implementação de novas rotas para o transporte coletivo de pessoas no município de Lagarto.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5437/indicacao_n_238__de_2024_dwitht_-_redutores_de_velocidade_na_rua_tobias_barreto._quebra-molas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5437/indicacao_n_238__de_2024_dwitht_-_redutores_de_velocidade_na_rua_tobias_barreto._quebra-molas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um (01) redutor de velocidade (quebra-molas), na rua Tobias Barreto, no trecho correspondente entre o Mercadinho Melhor Preço e o bar de Totoca, localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5438/indicacao_n_239__de_2024_dwitht_-_reabertura_do_posto_policial_do_povoado_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5438/indicacao_n_239__de_2024_dwitht_-_reabertura_do_posto_policial_do_povoado_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Posto Policial do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5439/indicacao_n_240_de_2024_marcelo_-_reducao_da_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5439/indicacao_n_240_de_2024_marcelo_-_reducao_da_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de redução da taxa de iluminação pública do município.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5440/indicacao_n_241_de_2024_alex_-_limpeza_jardim_campo_novo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5440/indicacao_n_241_de_2024_alex_-_limpeza_jardim_campo_novo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza das ruas do bairro Jardim Campo Novo, neste município.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5441/indicacao_n_242_de_2024_belizario_-_pavimentacao__estradaque_da_acesso_ao_cemiterio_oiteiros.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5441/indicacao_n_242_de_2024_belizario_-_pavimentacao__estradaque_da_acesso_ao_cemiterio_oiteiros.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da estrada que dá acesso ao cemitério localizado no  povoado Oiteiros, neste município.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5442/indicacao_n_243_de_2024_gilberto_-_limpeza_e_poda_de_arvores_-_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5442/indicacao_n_243_de_2024_gilberto_-_limpeza_e_poda_de_arvores_-_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza das ruas e poda das árvores do povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5443/indicacao_n_244_de_2024_marcelo_-_rede_de_protecao_-_quadra_pov._luiz_freire_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5443/indicacao_n_244_de_2024_marcelo_-_rede_de_protecao_-_quadra_pov._luiz_freire_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada rede de proteção na quadra poliesportiva   localizada do povoado Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_n_245_de_2024_josivaldo__-_cuidadores_e_auxiliares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_n_245_de_2024_josivaldo__-_cuidadores_e_auxiliares.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam disponibilizados cuidadores para as Escolas da Rede de Ensino Municipal, para prestarem assistência aos alunos que necessitam de acompanhamento e atendimento especializado e que estão a 3 meses sem frequentar a sala de aulas por falta destes profissionais.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5445/indicacao_n_246_de_2024_josivaldo__-_politicas_publicas_de_cuidadores_e_auxiliares_para_autista_jovens_e_adultos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5445/indicacao_n_246_de_2024_josivaldo__-_politicas_publicas_de_cuidadores_e_auxiliares_para_autista_jovens_e_adultos.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implementadas Políticas Públicas para as necessidades de jovens e adultos com deficiência, no município de Lagarto.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5446/indicacao_n_247_de_2024_matheus_-_calcamento_rua_leonardo_batista_-_liborios_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5446/indicacao_n_247_de_2024_matheus_-_calcamento_rua_leonardo_batista_-_liborios_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Leonardo Batista de Santana (conhecida popularmente como a rua de Pedro do Portão), localizada no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5447/indicacao_n_248_de_2024_valmir_-_revitalizacao_praca_felino_fontes_-_praca_da_antartica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5447/indicacao_n_248_de_2024_valmir_-_revitalizacao_praca_felino_fontes_-_praca_da_antartica.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Professor José Machado (conhecida como ponto da Coopervan) localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5448/indicacao_n_249_de_2024_belizario_-_redutor_de_velocidade_quebra-molas_rua_eronides_garrincha_-_moita_redonda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5448/indicacao_n_249_de_2024_belizario_-_redutor_de_velocidade_quebra-molas_rua_eronides_garrincha_-_moita_redonda.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um (01) redutor de velocidade (quebra-molas), na rua Eronides Garrincha, localizada no povoado Moita redonda, neste município.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5449/indicacao_n_250_de_2024_dwitht_-_revitalizacao_das_ruas_assentamento_dr._joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5449/indicacao_n_250_de_2024_dwitht_-_revitalizacao_das_ruas_assentamento_dr._joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização das ruas do Assentamento Dr João, localizado neste município.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5450/indicacao_n_251_de_2024_dwitht_-_recuperacao_das_estrada_que_da_acesso_ao_assentamento_dr_joao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5450/indicacao_n_251_de_2024_dwitht_-_recuperacao_das_estrada_que_da_acesso_ao_assentamento_dr_joao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da estrada que dá acesso ao Assentamento Dr. João, localizado neste município.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_n_252_de_2024_marta_-_descentralizacao_dos_servicos_de_psicologia_para_atendimento_nas_ubs_dos_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_n_252_de_2024_marta_-_descentralizacao_dos_servicos_de_psicologia_para_atendimento_nas_ubs_dos_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que aja descentralização de Psicólogos, para as Unidades Básicas de Saúde dos povoados deste município.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5452/indicacao_n_253_de__2024_matheus_-_multirao_oftalmologico.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5452/indicacao_n_253_de__2024_matheus_-_multirao_oftalmologico.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão oftalmológico nas Escolas da Rede Municipal de Ensino, com o objetivo de diagnosticar alunos com problemas de visão e consequentemente dificuldade de aprendizagem.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5453/indicacao_n_254_de_2024_gilberto_-_calcamento_da_rua_jose_antonio_de_vasconcelos_-_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5453/indicacao_n_254_de_2024_gilberto_-_calcamento_da_rua_jose_antonio_de_vasconcelos_-_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Antônio de Vasconcelos, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5454/indicacao_n_255_de_2024_josivaldo_-_instalacao_de_sistema_de_monitoramento_mercado_municipaljose_correa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5454/indicacao_n_255_de_2024_josivaldo_-_instalacao_de_sistema_de_monitoramento_mercado_municipaljose_correa.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado Sistema de Monitoramento por câmeras de vigilância nas áreas interna e externa do mercado Municipal José Corrêa Sobrinho, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5455/indicacao_n_256_de_2024_matheus_-_construcao_de_teatro_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5455/indicacao_n_256_de_2024_matheus_-_construcao_de_teatro_municipal.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de construção de um teatro municipal, podendo ser construído no Parque de Exposições Nicolau Almeida.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5456/indicacao_n_257_de_2024_matheus_-_construcao_de_centro_de_convencoes_no_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5456/indicacao_n_257_de_2024_matheus_-_construcao_de_centro_de_convencoes_no_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de construção de um centro de convenções no município de Lagarto, podendo ser construído no Parque de Exposições Nicolau Almeida.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5458/indicacao_n_258_de_2024_alex_-_recapeamento_asfaltico_-_rua_tobias_barreto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5458/indicacao_n_258_de_2024_alex_-_recapeamento_asfaltico_-_rua_tobias_barreto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de recapeamento asfáltico da rua Tobias Barreto, localizada no bairro Libório, neste município.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5459/indicacao_n_259_de_2024_josivaldo_-_limpeza_e_terraplanagem_do_loteamento_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5459/indicacao_n_259_de_2024_josivaldo_-_limpeza_e_terraplanagem_do_loteamento_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, piçarragem e terraplanagem da rua F, localizada no Loteamento Santo Antônio, bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5460/indicacao_n_260_de_2024_josivaldo-_construcao_de_praca_loteamento_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5460/indicacao_n_260_de_2024_josivaldo-_construcao_de_praca_loteamento_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no Loteamento Santo Antônio, localizado no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5461/indicacao_n_261_de_2024_josivaldo_-revitalizacao_rua_joao_de_ines.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5461/indicacao_n_261_de_2024_josivaldo_-revitalizacao_rua_joao_de_ines.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da rua João de Inês, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5462/indicacao_n_262_de_2024_washington_-revitalizacao_rua_sao_vicente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5462/indicacao_n_262_de_2024_washington_-revitalizacao_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da rua São Vicente, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5463/indicacao_n_263_de_2024_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5463/indicacao_n_263_de_2024_washington_-_posto_policial_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reabertura do Posto Policial do Povoado Olhos D’água, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5464/indicacao_n_264_de_2024_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5464/indicacao_n_264_de_2024_washington_-_colegio_estadual_povoado_mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Colégio Estadual de Ensino Médio no Povoado Mariquita, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5465/indicacao_n_265_de_2024_washington_-_reposicao_de_lampadas_pov._mariquita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5465/indicacao_n_265_de_2024_washington_-_reposicao_de_lampadas_pov._mariquita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas do povoado Mariquita e região, localizado neste município.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5466/indicacao_n_266_de_2024_washington_-_deso_-_rede_de_esgoto_-_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5466/indicacao_n_266_de_2024_washington_-_deso_-_rede_de_esgoto_-_loiola.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a ligação da Rede de Esgoto da Comunidade Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5467/indicacao_n_267_de_2024__alex_-__pavimentacao_pov._saco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5467/indicacao_n_267_de_2024__alex_-__pavimentacao_pov._saco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação no povoado Saco, localizado neste município.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5469/indicacao_n_268_de_2024_soro_-_rerforma_o_de_vestiario_de_campo_de_futebol_-_campo_novo_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5469/indicacao_n_268_de_2024_soro_-_rerforma_o_de_vestiario_de_campo_de_futebol_-_campo_novo_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do vestiário no_x000D_
 campo de futebol do bairro Campo Novo, localizado no povoado_x000D_
 Brasília, neste município.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5470/indicacao_n_269_de_2024_soro_-_poda_de_arvores_-_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5470/indicacao_n_269_de_2024_soro_-_poda_de_arvores_-_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de poda das árvores do_x000D_
 conjunto Josa Patrício e do bairro Campo Novo, localizados no povoado_x000D_
 Brasília, neste município.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5471/indicacao_n_270_de_2024_valmir_-_recapeamento_da_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5471/indicacao_n_270_de_2024_valmir_-_recapeamento_da_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o recapeamento da pavimentação asfáltica do bairro Ademar de Carvalho, localizado neste município.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5472/indicacao_n_271_de_2024_valmir_-_reposicao_de_lampadas_comunidades_matinha_e_estacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5472/indicacao_n_271_de_2024_valmir_-_reposicao_de_lampadas_comunidades_matinha_e_estacao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição e manutenção_x000D_
 das lâmpadas da iluminação pública das comunidades Matinha e_x000D_
 Estação, localizadas neste município.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5473/indicacao_n_272_de_2024_marta_-_disponibilizacao_de_medico_para_o_asilo_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5473/indicacao_n_272_de_2024_marta_-_disponibilizacao_de_medico_para_o_asilo_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um profissional médico para atender no turno matuti_x0002_no ou vespertino, uma vez por mês, os idosos do Asilo Santo Antônio, localizado neste município.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5474/indicacao_n_273_de_2024_soro_-_construcao_do_calcamento_da_travessa_oliveiros_domingos_-_catita.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5474/indicacao_n_273_de_2024_soro_-_construcao_do_calcamento_da_travessa_oliveiros_domingos_-_catita.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da travessa Oliveiros Domingos Santos “conhecida_x000D_
 popularmente como rua de Inês”, localizada na comunidade da Catita,_x000D_
 bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5475/indicacao_n_274_de_2024_dwitht_-_picarragem_e_drenagem_da_agua_-_chafariz_pov._brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5475/indicacao_n_274_de_2024_dwitht_-_picarragem_e_drenagem_da_agua_-_chafariz_pov._brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e drenagem de água no entorno do chafariz comunitário que fica localizado em frente a padaria Mais Delícia, no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5476/indicacao_n_275_de_2024_josivaldo_-_reforma_da_quadra_da_pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5476/indicacao_n_275_de_2024_josivaldo_-_reforma_da_quadra_da_pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de revitalização e ligação da instalação elétrica da quadra poliespor_x0002_tiva, localizada no povoado Pururuca, neste município</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5477/indicacao_n_276_de_2024_matheus_-_subvencoes_a_fazenda_esperanca_filarmonica_e_asilo_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5477/indicacao_n_276_de_2024_matheus_-_subvencoes_a_fazenda_esperanca_filarmonica_e_asilo_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de projetos de lei que autorizem a concessão de subvenção social a FILARMÔNICA_x000D_
 LIRA POPULAR, ASILO SANTO ANTÔNIO, FAZENDA ESPERANÇA SÃO MIGUEL e a FAZENDA ESPERANÇA SANTA FRANCISCA ROMANA. Atendendo aos constantes apelos dos usuários, membros e colaboradores das referidas entidades.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5483/indicacao_n_277_de_2024_amilton_-_limpeza_e_capinagem_rua_de_francisquinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5483/indicacao_n_277_de_2024_amilton_-_limpeza_e_capinagem_rua_de_francisquinho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e  capinagem da rua de Francisquinho, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5484/indicacao_n_278_de_2024_amilton_-_limpeza_e_capinagem_-_rua_dona_tete.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5484/indicacao_n_278_de_2024_amilton_-_limpeza_e_capinagem_-_rua_dona_tete.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e    capinagem da rua Dona Tete, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5485/indicacao_n_279_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_avenida_antonio_martins_de_menezes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5485/indicacao_n_279_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_avenida_antonio_martins_de_menezes.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas), na avenida Antônio Martins de Menezes (trecho entre a casa de Vavá Moura e do ex-vereador Denílson), localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5486/indicacao_n_280_de_2024_amilton_-_calcamento_rua_indiaroba_-_silvio_romero_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5486/indicacao_n_280_de_2024_amilton_-_calcamento_rua_indiaroba_-_silvio_romero_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da rua Indiaroba, localizada no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5487/indicacao_n_281_de_2024_amilton_-_calcamento_travessa_areia_branca_-_silvio_romero_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5487/indicacao_n_281_de_2024_amilton_-_calcamento_travessa_areia_branca_-_silvio_romero_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da travessa Areia Branca, localizada no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5488/indicacao_n_282__de_2024_josivaldo_-_capinagem_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5488/indicacao_n_282__de_2024_josivaldo_-_capinagem_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de capinagem do Parque de Exposição Paulo Nicolau Almeida, localizado no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5489/indicacao_n_283_de_2024_soro_-_revitalizacao_do_calcadao_dom_pedro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5489/indicacao_n_283_de_2024_soro_-_revitalizacao_do_calcadao_dom_pedro.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e revitalização da lavanderia conhecida como Bica do Urubu, localizada no povoado Urubu Grande, neste município</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5490/indicacao_n_284_de_2024_soro_-_passagem_de_esgoto_-_travessa_de_bernardo_e_travessa_do_mercado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5490/indicacao_n_284_de_2024_soro_-_passagem_de_esgoto_-_travessa_de_bernardo_e_travessa_do_mercado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a colocação de canos na passagem da rede de esgoto das travessas de Bernardo e do Mercado, ambas localizadas no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5492/indicacao_n_285__de_2024_washington_-_poda_de_arvores_-_rua_agripino_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5492/indicacao_n_285__de_2024_washington_-_poda_de_arvores_-_rua_agripino_fontes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de poda das árvores localizadas na praça do Bar de Si, na rua Agripino Fontes, bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5493/indicacao_n_286_de_2024_washington_-_redutores_de_velocidade_pov._candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5493/indicacao_n_286_de_2024_washington_-_redutores_de_velocidade_pov._candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados Três (03) redutores de velocidade no povoado Candeal da Tapera, neste município.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5494/indicacao_n_287_de_2024_josivan_-_deso_-_reparo_dos_vazamentos_da_av._antonio_martins_de_menezes_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5494/indicacao_n_287_de_2024_josivan_-_deso_-_reparo_dos_vazamentos_da_av._antonio_martins_de_menezes_.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os seguintes serviços na avenida Antônio Martins de Menezes, localizada no povoado Colônia Treze,_x000D_
 município de Lagarto:_x000D_
 • Reparo dos vazamentos da rede de abastecimento de água e;_x000D_
 • Revitalização do trecho de pavimentação paralelepipedal, que foi danificada pelas obras de duplicação da Adutora do Piauitinga.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5495/indicacao_n_288__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_da_rua_queiroz_-_cidade_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5495/indicacao_n_288__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_da_rua_queiroz_-_cidade_nova.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de drenagem das águas pluviais, piçarragem e terraplanagem da estrada rua de Queiroz, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5496/indicacao_n_289_de_2024_amilton_-_construcao_de_praca_-loteamento_nova_esperanca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5496/indicacao_n_289_de_2024_amilton_-_construcao_de_praca_-loteamento_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no Loteamento Nova Esperança, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5497/indicacao_n_290_de_2024_amilton_-__sinalizacoes_vertical_e_horizontal_e_redutores_de_velocidade_-prox_ao_centro_de_ecoterapia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5497/indicacao_n_290_de_2024_amilton_-__sinalizacoes_vertical_e_horizontal_e_redutores_de_velocidade_-prox_ao_centro_de_ecoterapia.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam realizados os serviços de instalação de placas de sinalização e construção dois (2) redutores de velocidade (quebra-molas), nas proximidades no Centro Municipal de Equoterapia, localizado na avenida Brasília, povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5498/indicacao_n_291_de_2024_amilton_-_construcao_de_abrigo_de_onibus_av._deijaniro_jonas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5498/indicacao_n_291_de_2024_amilton_-_construcao_de_abrigo_de_onibus_av._deijaniro_jonas.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada a construção de dois (2) abrigos de ônibus na avenida Deijaniro Jonas (em ambos os lados), sendo um nas proximidades da Fábrica de Doces e o outro nas proximidades da casa de Raimunda, a avenida está localizada no povoado Queiroz, neste município.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5499/indicacao_n_292_de_2024_josivaldo_-_revitalizacao_calcamento_-povoado_pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5499/indicacao_n_292_de_2024_josivaldo_-_revitalizacao_calcamento_-povoado_pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçamento do povoado Pururuca, localizado neste município.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5500/indicacao_n_293_de_2024_matheus_-_lei_complementar_36_-11.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5500/indicacao_n_293_de_2024_matheus_-_lei_complementar_36_-11.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa o mais breve possível, Projeto de atualização da Lei Complementar 36/11, inclusive criando novos_x000D_
 cargos como Psicopedagogo e EPPGG (Especialista em Políticas Públicas e Gestão Governamental), além de elevar o número de vagas_x000D_
 em outros cargos como guarda municipal.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5506/indicacao_n_294__de_2024_josivaldo_-_calcamento_e_limpeza_do_conjunto_maria_de_petu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5506/indicacao_n_294__de_2024_josivaldo_-_calcamento_e_limpeza_do_conjunto_maria_de_petu.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam realizados os serviços de capinação, limpeza e construção de pavimentação paralelepipedal do Conjunto Maria de Petú, localizado_x000D_
 no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5507/indicacao_n_295__de_2024_josivaldo_-_construcao_de_praca_dos_carneiros_-_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5507/indicacao_n_295__de_2024_josivaldo_-_construcao_de_praca_dos_carneiros_-_santo_antonio.pdf</t>
   </si>
   <si>
     <t>no sentido que seja construída uma praça no Largo dos Carneiros (próximo ao bar do Painho), localizado no povoado Santo_x000D_
 Antônio, neste município.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5508/indicacao_n_296_de_2024_josivaldo-_construcao_de_praca_rua_enoque_com_pedra_mole.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5508/indicacao_n_296_de_2024_josivaldo-_construcao_de_praca_rua_enoque_com_pedra_mole.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizada a construção de uma praça na rua Pedra Mole, mais precisamente nas proximidades da Igreja_x000D_
 Adventista do 7º Dia, localizada no bairro no Horizonte, neste município.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5509/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5509/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf</t>
   </si>
   <si>
     <t>no sentido que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido até o Residencial Pista da Granja (conhecido_x000D_
 popularmente como conjunto de Baiano) localizado na Pista da Granja, povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5510/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5510/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de um projeto de lei que faça repasse, um incentivo adicional financeiro (décimo_x000D_
 quarto salário) aos Agentes Comunitários de Saúde, a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5511/indicacao_n_299__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_das_estradas_da_pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5511/indicacao_n_299__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_das_estradas_da_pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de drenagem das águas pluviais, piçarragem e terraplanagem das estradas dos povoados_x000D_
 Oiteiros e Papagaio, localizados neste município.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5512/indicacao_n_300_de_2023_josivaldo_-__operacao_tapa-buraco_no_povoado_brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5512/indicacao_n_300_de_2023_josivaldo_-__operacao_tapa-buraco_no_povoado_brejo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço tapa-buraco em toda extensão as estradas do povoado Brejo, localizado neste município.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_n_301_de_2024_genisson_-_implantacao_de_iml.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_n_301_de_2024_genisson_-_implantacao_de_iml.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da construção de Instituto Médico Legal - IML, no município de Lagarto.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5514/indicacao_n_302__de_2024_washington_-__reforma_e__ampliacao_da_ponte_do_povoado_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5514/indicacao_n_302__de_2024_washington_-__reforma_e__ampliacao_da_ponte_do_povoado_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada os serviços de reforma e ampliação da ponte localizada no povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5515/indicacao_n_303_de_2024_washington_-_limpeza_e_capinagem_das_ruas_dos_pov._mariquita__candeal_e_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5515/indicacao_n_303_de_2024_washington_-_limpeza_e_capinagem_das_ruas_dos_pov._mariquita__candeal_e_tapera.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e limpeza das estradas dos povoados Candeal da Tapera, Tapera dos Modestos e Mariquita, localizados neste município.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5516/indicacao_n_304_de_2024_washington_-_escola_inglaterra.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5516/indicacao_n_304_de_2024_washington_-_escola_inglaterra.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Inglaterra, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5517/indicacao_n_305_de_2024_washington_-_reposicao_de_lampadas_povoados.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5517/indicacao_n_305_de_2024_washington_-_reposicao_de_lampadas_povoados.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das estradas dos povoados Mariquita,   Bonfim, Rio Fundo, Quipé, Carcará, Quilombo, Saquinho, Flexas, Candeal da Tapera, Tapera dos Modestos, Retiro, Saboeiro, Olhos d’Água, Piabas, Taperinha dos Gatos, Boeiro e dos Assentamentos Palestina e Betânia, localizados neste município.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5518/indicacao_n_306_de_2024_josivaldo-_construcao_de_palco_na_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5518/indicacao_n_306_de_2024_josivaldo-_construcao_de_palco_na_exposicao.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Palco fixo para realização de Eventos, no parque de Exposição Nicolau Almeida,  mais precisamente na parte baixa do parque, com a frente voltada    para a praça do Tanque Grande.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5519/indicacao_n_307_de_2024_washington_-_tampas_das_caixas_dagua_pov._olhos_dagua.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5519/indicacao_n_307_de_2024_washington_-_tampas_das_caixas_dagua_pov._olhos_dagua.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a colocação das tampas de todas as caixas d’água, localizadas no povoado Olhos d’Água, neste município.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5520/indicacao_n_308_de_2024_washington_-revitalizacao_do_calcamento_dos_pov._mariquita_e_rio_fundo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5520/indicacao_n_308_de_2024_washington_-revitalizacao_do_calcamento_dos_pov._mariquita_e_rio_fundo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçamento dos povoados Mariquita e Rio Fundo, localizados neste município.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5521/indicacao_n_309_de_2024_washington_-_ampliacao_da_coleta_de_lixo_-_comunidade_invasao_de_baixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5521/indicacao_n_309_de_2024_washington_-_ampliacao_da_coleta_de_lixo_-_comunidade_invasao_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado o serviço de coleta de lixo para a comunidade Invasão de Baixo, localizada ao fundo da Unidade Básica de Saúde Davi, no conjunto Albano Franco, bairro São José, neste município.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5522/indicacao_n_310_de_2024_washington_-_limpeza_e_terraplanagem_-_invasao_de_baixo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5522/indicacao_n_310_de_2024_washington_-_limpeza_e_terraplanagem_-_invasao_de_baixo.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, piçarragem e terraplanagem da comunidade Invasão de Baixo,          localizada ao fundo da Unidade Básica de Saúde Davi, no conjunto    Albano Franco, bairro São José, neste município.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5523/indicacao_n_311_de_2024_josivaldo-_levantamento_de_pessoas_com_deficencia_pcd.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5523/indicacao_n_311_de_2024_josivaldo-_levantamento_de_pessoas_com_deficencia_pcd.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado um levantamento de todos os lagartenses que possuem algum tipo de deficiência - PCD.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5524/indicacao_n_312_de_2024_soro_-_reposicao_de_lampadas_das_pracas_balbino_e_josa_patricio_-_pov_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5524/indicacao_n_312_de_2024_soro_-_reposicao_de_lampadas_das_pracas_balbino_e_josa_patricio_-_pov_brasilia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública das praças Balbino Alves de Almeida e Josa Patrício de Almeida, localizadas no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5525/indicacao_n_313_de_2024_josivan_-_zoonoses_coleta_e_castracao_de_gatos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5525/indicacao_n_313_de_2024_josivan_-_zoonoses_coleta_e_castracao_de_gatos.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a captura e recolhimentos dos gatos abandonados na Unidade Básica de Saúde PADRE ALMEIDA, localizada no Povoado Colônia Treze, bem como a realização de mutirão para castração de cães e gatos.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5526/indicacao_n_314_de__2024_matheus_-_creche_par_ambulantes_do_festival_da_mandioca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5526/indicacao_n_314_de__2024_matheus_-_creche_par_ambulantes_do_festival_da_mandioca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado uma creche municipal para ambulantes e pessoas credenciadas que trabalharão no Festival da Mandioca – 2024.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5537/indicacao_n_315_de_2024__gilberto_-__pavimentacao_asfaltica_-_pov_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5537/indicacao_n_315_de_2024__gilberto_-__pavimentacao_asfaltica_-_pov_jenipapo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5538/indicacao_n_316_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._araca_joao_martins_e_quirino.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5538/indicacao_n_316_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._araca_joao_martins_e_quirino.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Araçá, Quirino e João   Martins, localizados neste município.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5539/indicacao_n_317_de_2024_amilton_-_implatacao_de_centro_especializado_para_o_autismo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5539/indicacao_n_317_de_2024_amilton_-_implatacao_de_centro_especializado_para_o_autismo.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um “Centro Especializado para atender pessoas com o Transtorno do Espectro Autista (TEA) – CASA DO AUTISTA”, neste município.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5582/indicacao_n_318_de_2024_josivaldo_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5582/indicacao_n_318_de_2024_josivaldo_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instituído o Bolsa Atleta no município, com o objetivo de garantir o aporte financeiro necessário para a manutenção desses esportistas.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5583/indicacao_n_319_de_2024_josivaldo_-_implatacao_de_clinica_escola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5583/indicacao_n_319_de_2024_josivaldo_-_implatacao_de_clinica_escola.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma Clínica-Escola do Autista, no município de Lagarto, com base na Lei Berenice Piana (12.764/12), que criou a Política Nacional de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista e determina o direito dos autistas a um diagnóstico precoce, tratamento, terapias e medicamento pelo Sistema Único de Saúde; o acesso à educação e à proteção social; ao trabalho e a serviços que propiciem a igualdade de oportunidades.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5584/indicacao_n_320_de_2024_washington_-_construcao_de_praca_-_conjunto_julia_nogueira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5584/indicacao_n_320_de_2024_washington_-_construcao_de_praca_-_conjunto_julia_nogueira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no conjunto habitacional Júlia Nogueira, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5585/indicacao_n_321_de_2024_josivaldo_-_desobstrucao_da_rede_de_esgoto_-_rua_anfilofio_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5585/indicacao_n_321_de_2024_josivaldo_-_desobstrucao_da_rede_de_esgoto_-_rua_anfilofio_fontes.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de desobstrução, limpeza e recuperação da rede de esgoto da rua Anfilófio Fontes “travessa Manoel do Forno”, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5586/indicacao_n_322_de_2024_dwitht_-_picarragem_e_terraplanagem_-antonio_roseli_dr._joao__e_baixao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5586/indicacao_n_322_de_2024_dwitht_-_picarragem_e_terraplanagem_-antonio_roseli_dr._joao__e_baixao.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas vicinais dos Assentamentos  Antônio Conselheiro, Roseli Nunes, Dr. João e Baixão, localizados neste município.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_n_323_de_2024_amilton_-_cursos_de_qualificacao_para_jovens_da_zona_rural.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_n_323_de_2024_amilton_-_cursos_de_qualificacao_para_jovens_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ofertados     cursos de qualificação profissionalizante aos jovens nas comunidades rurais.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_n_324__de_2024_belizario_-_emenda_aurea_ribeiro_-_revitalizacao_do_brejinho_piscina_e_lagoa_de_goio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_n_324__de_2024_belizario_-_emenda_aurea_ribeiro_-_revitalizacao_do_brejinho_piscina_e_lagoa_de_goio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, destinada a revitalização das seguintes localidades:_x000D_
 _x000D_
     • Brejinho;_x000D_
     • Lagoa de Goió e;_x000D_
     • Piscina do Brejo. Todos localizados no povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5590/indicacao_n_325_de_2024_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5590/indicacao_n_325_de_2024_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do piso da    praça do Cemitério Senhor do Bonfim, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5591/indicacao_n_326_de_2024_amilton_-_solicitacao_de_pediatra_para_a_clinica_maroto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5591/indicacao_n_326_de_2024_amilton_-_solicitacao_de_pediatra_para_a_clinica_maroto.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado um médico pediatra para atender na Clínica de Saúde da Família José Antônio Maroto - “Clínica Maroto” localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5592/indicacao_n_327_de_2024_rubinho_-_calcamento_estrada_do_dopovado_cova_da_onca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5592/indicacao_n_327_de_2024_rubinho_-_calcamento_estrada_do_dopovado_cova_da_onca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal das estradas do povoado Cova da Onça, localizado neste município.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5593/indicacao_n_328_de_2024_amilton_-_retoamada_da_obra_do_calcamento_-__rua_joao_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5593/indicacao_n_328_de_2024_amilton_-_retoamada_da_obra_do_calcamento_-__rua_joao_francisco.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada, a obra de pavimentação da rua João Francisco dos Santos, mais conhecida como travessa Sítio de Edson, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5594/indicacao_n_329_de_2024_washington_-__prova_de_triatlhon.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5594/indicacao_n_329_de_2024_washington_-__prova_de_triatlhon.pdf</t>
   </si>
   <si>
     <t>No sentido que a prefeitura realize a primeira Prova de Triatlhon no município de Lagarto.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5595/indicacao_n_330_de_2024_matheus_-_creches_setoriais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5595/indicacao_n_330_de_2024_matheus_-_creches_setoriais.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas creches em tempo integral, setorizadas por áreas em toda extensão territorial, urbana e rural, do município de Lagarto.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5599/indicacao_n331_de_2024_josivaldo_-_revitalizacao_calcamento_-_rua_6_-_residencial_julia_nogueira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5599/indicacao_n331_de_2024_josivaldo_-_revitalizacao_calcamento_-_rua_6_-_residencial_julia_nogueira.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçamento da rua 6, localizada no residencial Júlia Nogueira, bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_n_332_de_2024_josivaldo_-_calcamento_travessa_cruzeiro_verde.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_n_332_de_2024_josivaldo_-_calcamento_travessa_cruzeiro_verde.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Cruzeiro Verde, localizada no povoado Cruzeiro Verde, neste município.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_n_333_de_2024_josivaldo_-_calcamento_estrada_da_itaperinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_n_333_de_2024_josivaldo_-_calcamento_estrada_da_itaperinha.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada do povoado Itaperinha, localizado neste município.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5602/indicacao_n_334_de_2024_amilton_-_revitalizacao_do_calcamento_rua_antonio_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5602/indicacao_n_334_de_2024_amilton_-_revitalizacao_do_calcamento_rua_antonio_macario.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do calçamento da rua Antônio Macário, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5603/indicacao_n_335_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_av._francisco_garcez.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5603/indicacao_n_335_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_av._francisco_garcez.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois (02) redutores de velocidade (quebra-molas), na avenida Francisco Garcez, no trecho localizado no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5604/indicacao_n_336_de_2024_josivaldo_-_limpeza_capinacao__e_coletad_de_lixo_do_loteamento_colorado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5604/indicacao_n_336_de_2024_josivaldo_-_limpeza_capinacao__e_coletad_de_lixo_do_loteamento_colorado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados no Loteamento Luar de Lagarto (Colorado), localizado na Zona de Expansão 2 - Rodovia SE 170, neste município, os serviços abaixo elencados:_x000D_
 •_x000D_
 Capinagem e limpeza das vias e praças públicas e;_x000D_
 •_x000D_
 Regularidade na coleta de lixo (com dias predefinidos).</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5605/indicacao_n_337_de_2024_josivaldo-__sinalizacoes_vertical_e_retirada_e_implatacao_de_redutores_de_velocidade_-colorado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5605/indicacao_n_337_de_2024_josivaldo-__sinalizacoes_vertical_e_retirada_e_implatacao_de_redutores_de_velocidade_-colorado.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado Estudo Técnico para avaliar a possibilidade inclusão ou remoção de redutores de velocidade (quebra-molas), além da implantação de sinalização vertical nas ruas do Loteamento Luar de Lagarto (Colorado), localizado na Zona de Expansão 2 - Rodovia SE 170, neste município.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5606/indicacao_n_338_de_2024_josivaldo_-_reposicao_de_lampadas_loteamento_colorado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5606/indicacao_n_338_de_2024_josivaldo_-_reposicao_de_lampadas_loteamento_colorado.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição e manutenção das lâmpadas da iluminação pública das ruas do Loteamento Luar de Lagarto (Colorado), localizado na Zona de Expansão 2 - Rodovia SE 170, neste município.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5607/indicacao_n_339_de_2024_amilton_-_perfuracao_de_poco_artesiano_pov._flexas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5607/indicacao_n_339_de_2024_amilton_-_perfuracao_de_poco_artesiano_pov._flexas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Flechas, localizado neste município.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5608/indicacao_n_340_de_2024_josivaldo_-_canteiro_central_av._zacarias_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5608/indicacao_n_340_de_2024_josivaldo_-_canteiro_central_av._zacarias_junior.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um moderno Canteiro Central na Avenida Zacarias Júnior, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5609/indicacao_n_341_de_2024_rubinho_-_calcamento_travessa_centro_comunitario_-_alto_da_boa_vista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5609/indicacao_n_341_de_2024_rubinho_-_calcamento_travessa_centro_comunitario_-_alto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Centro Comunitário, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5610/indicacao_n_342_de_2024_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5610/indicacao_n_342_de_2024_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das Ruas José Maurício do Nascimento e Indiaroba e das travessas Campo do Brito, Gameleiro, Coqueiro, Caraíbas, Boeiro e Curralinho localizadas no bairro Sílvio Romero, neste município.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5611/indicacao_n_343_de_2024_amilton_-_pavimentacao_asfaltica_comunidades_sao_vicente_e_picarreira_de_baixo_-_juerana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5611/indicacao_n_343_de_2024_amilton_-_pavimentacao_asfaltica_comunidades_sao_vicente_e_picarreira_de_baixo_-_juerana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da comunidade São Vicente, localizada no povoado Juerana, neste município.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5612/indicacao_n_344_de_2024_amilton_-_reforma_de_posto_medico_da_juerana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5612/indicacao_n_344_de_2024_amilton_-_reforma_de_posto_medico_da_juerana.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do ponto de apoio da saúde, que fica localizado no Povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5623/indicacao_n_345_de_2024_amilton_-_pavimentacao_asfaltica_estrada_do_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5623/indicacao_n_345_de_2024_amilton_-_pavimentacao_asfaltica_estrada_do_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da estrada do povoado Barro Vermelho, localizado neste município.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5624/indicacao_n_346_de_2024_amilton_-_picarragem_e_terraplanagem_-_travessa_macuna_-_barro_vermelho.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5624/indicacao_n_346_de_2024_amilton_-_picarragem_e_terraplanagem_-_travessa_macuna_-_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da travessa Macuna 3, localizada no povoado Barro_x000D_
 Vermelho, neste município.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5625/indicacao_n_347_de_2024_amilton_-_pavimentacao_asfaltica_ruas_francisco_pereira_jose_valentim_francisquinho_tete_e_tide_-_cidade_nova.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5625/indicacao_n_347_de_2024_amilton_-_pavimentacao_asfaltica_ruas_francisco_pereira_jose_valentim_francisquinho_tete_e_tide_-_cidade_nova.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das_x000D_
 seguintes localidades:_x000D_
 • Rua Francisco Pereira da Silva;_x000D_
 • Avenida José Valentim do Nascimento;_x000D_
 • Estrada de Francisquinho;_x000D_
 • Estrada de Tete e;_x000D_
 • Estrada de Tide, todas localizadas no bairro Cidade Nova,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5626/indicacao_n_348_de_2024_amilton_-_calcamento_jose_bispo_da_cruz_-_centro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5626/indicacao_n_348_de_2024_amilton_-_calcamento_jose_bispo_da_cruz_-_centro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da rua José Bispo da Cruz, localizada ao fundo da madeireira Pedro Nogueira, no bairro centro, neste município.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5630/indicacao_n_349_de_2024_washigton_-_calcamento_pov._rio_fundo_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5630/indicacao_n_349_de_2024_washigton_-_calcamento_pov._rio_fundo_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda_x000D_
 Parlamentar que contemple a construção da pavimentação do povoado Rio Fundo de baixo localizado neste município.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5631/indicacao_n_350_de_2024_washigton_-_calcamento_pov._piabas_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5631/indicacao_n_350_de_2024_washigton_-_calcamento_pov._piabas_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda_x000D_
 Parlamentar que contemple a construção da pavimentação do povoado Piabas, localizado neste município.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5627/indicacao_n_351_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5627/indicacao_n_351_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da estrada José Menezes, localizada no povoado Moita_x000D_
 Redonda neste município.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5628/indicacao_n_352_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5628/indicacao_n_352_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda_x000D_
 Parlamentar que contemple a construção da pavimentação da estrada José Menezes, localizada no povoado Moita Redonda neste município</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5629/indicacao_n_353_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5629/indicacao_n_353_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da rua principal do povoado Pururuca, localizada neste município.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5632/indicacao_n_354_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca_-_copia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5632/indicacao_n_354_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca_-_copia.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da estrada do Coqueiro de Cima, localizada neste município.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5633/indicacao_n_355_de_2024_amilton_-_calcamento_tracessa_luiz_rodrigues_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5633/indicacao_n_355_de_2024_amilton_-_calcamento_tracessa_luiz_rodrigues_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da travessa Luiz Robrigues, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5634/indicacao_n_356_de_2024_rubinho_-_calcamento_pista_3_-_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5634/indicacao_n_356_de_2024_rubinho_-_calcamento_pista_3_-_colonia_treze.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação_x000D_
 paralelepipedal da Pista 3, localizada no povoado Colônia Treze, localizada neste município.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_n_357_de_2024_washigton_-_calcamento_pov._bonfim_-_fabio_reis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_n_357_de_2024_washigton_-_calcamento_pov._bonfim_-_fabio_reis.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda_x000D_
 Parlamentar que contemple a construção da pavimentação do povoado_x000D_
 Bonfim, localizado neste município.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5636/indicacao_n_358_de_2024_valmir_-_pavimentacao_asfaltica_da_rua_nossa_senhora_de_fatima_-_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5636/indicacao_n_358_de_2024_valmir_-_pavimentacao_asfaltica_da_rua_nossa_senhora_de_fatima_-_exposicao.pdf</t>
   </si>
   <si>
     <t>no sentido que seja realizado a pavimentação asfáltica da Rua Nossa Senhora de Fátima - bairro Exposição, localizado neste município.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5637/indicacao_n359_de_2024_matheus_-_convevio_semedi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5637/indicacao_n359_de_2024_matheus_-_convevio_semedi.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito o convênio_x000D_
 do Ipesaúde com a Clínica SEMEDI do Município de Lagarto, atendendo aos constantes apelos dos servidores públicos conveniados.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5540/requerimento_no_001_de_2024_matheus_-_cirurgias_realizadas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5540/requerimento_no_001_de_2024_matheus_-_cirurgias_realizadas.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, relação das cirurgias que foram realizadas no ano de 2023, bem como o planejamento para realização das mesmas no ano de 2024. Além da lista de usuários que aguardam por tais procedimentos cirúrgicos.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5543/requerimento_no_004_de_2024_marta_-_explanacao_sobre_dia_da_mulher_-_delegada_dagv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5543/requerimento_no_004_de_2024_marta_-_explanacao_sobre_dia_da_mulher_-_delegada_dagv.pdf</t>
   </si>
   <si>
     <t>Senhora VANESSA FEITOSA – Delegada de Atendimento a Grupos Vulneráveis - DAGV deste município.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5546/requerimento_no_007_de_2024_marcelo_-vistora_da_defesa_civil_na_escola_monsenhor_daltro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5546/requerimento_no_007_de_2024_marcelo_-vistora_da_defesa_civil_na_escola_monsenhor_daltro.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada uma equipe da Defesa Civil Municipal à Escola Municipal Monsenhor João Batista Carvalho de Daltro – “Monsenhor Daltro”, que fica localizada na rua da feira, no Povoado Colônia Treze, para que realize uma inspeção das condições estruturais nas edificações, para levantar possíveis problemas e situações de risco e sugerir medidas a serem adotadas pela administração pública do município e, assim, garantir a segurança das pessoas. E, que dessa vistoria seja confeccionado um relatório e enviado a esta Casa.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5550/requerimento_no_011_de_2024_josivaldo_-_explanacao_ulla_-_gacc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5550/requerimento_no_011_de_2024_josivaldo_-_explanacao_ulla_-_gacc.pdf</t>
   </si>
   <si>
     <t>Sra. Ulla Ribeiro – Gerente-Geral do Grupo de Apoio a Criança com Câncer - GACC Sergipe.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5559/requerimento_no_020_de_2024_matheus_-_cirurgias_catarata_e_pterigio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5559/requerimento_no_020_de_2024_matheus_-_cirurgias_catarata_e_pterigio.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Marlysson Magalhães - Secretário Municipal da Saúde – SMS, no sentido que seja enviado a esta Casa, informações do quantitativo de Cirurgia de Catarata e Pterígio que estão programadas para serem realizadas neste ano.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5560/requerimento_no_021_de_2024_matheus_-_convenio_apae_filarmonica_lira_popular_e_asilo_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5560/requerimento_no_021_de_2024_matheus_-_convenio_apae_filarmonica_lira_popular_e_asilo_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja informado a esta Casa, se há perspectiva de firmar convênio em 2024, para auxiliar Instituições Filantrópicas como APAE, Filarmônica Lira Popular e Asilo Santo Antônio.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5561/requerimento_no_022_de_2024_matheus_-convocacao_do_secretario_do_planejamento_-_demolicao_de_casas_no_campo_da_vila.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5561/requerimento_no_022_de_2024_matheus_-convocacao_do_secretario_do_planejamento_-_demolicao_de_casas_no_campo_da_vila.pdf</t>
   </si>
   <si>
     <t>Para que possa fazer uso da tribuna desta Casa explanando sobre o processo de demolição das casas de famílias do Residencial Campo da Vila por interesse público e as garantias de relocação e/ou assistência por parte do Poder público.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5563/requerimento_no_024_de_2024_matheus_-explanacao_semad_sobre_gratificacao_na_prefeitura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5563/requerimento_no_024_de_2024_matheus_-explanacao_semad_sobre_gratificacao_na_prefeitura.pdf</t>
   </si>
   <si>
     <t>Para que possa fazer uso da tribuna desta Casa explanando sobre o pagamento de gratificações a servidores do Município acima do valor de 200%  fixado por Lei.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5565/requerimento_no_026_de_2024_genisson_-_explanacao_do_coronel_do_7o_batalhao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5565/requerimento_no_026_de_2024_genisson_-_explanacao_do_coronel_do_7o_batalhao.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. TENENTE CORONEL GILMAR SANTOS SANTANA - Comandante do 7º Batalhão da Polícia Militar (7º BPM) – Sede em Lagarto.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5566/requerimento_no_027_de_2023_matheus_-explanacao_-_jessica_santos_-_bienal_do_livro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5566/requerimento_no_027_de_2023_matheus_-explanacao_-_jessica_santos_-_bienal_do_livro.pdf</t>
   </si>
   <si>
     <t>Convidando a Jéssica Santos Silva – Diretora de Comunicação, para que possa fazer uso da tribuna desta Casa, explanando sobre o projeto da 2ª Bienal do Livro de Lagarto.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5576/requerimento_no_037_de_2024_marcelo_-_explanacao_-_aroldo_cercos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5576/requerimento_no_037_de_2024_marcelo_-_explanacao_-_aroldo_cercos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Aroldo Costa Monteiro – Presidente da Cooperativa de Eletrificação e Desenvolvimento Rural Centro Sul de Sergipe - CERCOS.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5577/requerimento_no_038_de_2024_josivaldo_-explanacao_-_associacao_moto_taxi.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5577/requerimento_no_038_de_2024_josivaldo_-explanacao_-_associacao_moto_taxi.pdf</t>
   </si>
   <si>
     <t>Convocando a Ilustríssima Sra. ELZA MARIA DO NASCIMENTO SANTOS – Presidente da Associação dos Mototaxistas de Lagarto.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5578/requerimento_no_039_de_2024_matheus_-_pss.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5578/requerimento_no_039_de_2024_matheus_-_pss.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, relação dos locais e horários dos trabalhos de análise da documentação dos inscritos no Processo Seletivo Simplificado nº 01/2024, de 19 de abril de 2024, das secretarias de Saúde (SMS), Desenvolvimento Social e Trabalho (SEDEST), Administração (SEMAD) e Educação (SEMED).</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5659/requerimento_no_055_de_2024_josivan_-_deso.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5659/requerimento_no_055_de_2024_josivan_-_deso.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um relatório contendo informações detalhadas das ações que estão sendo executadas em relação aos reparos dos vazamentos da rede de abastecimento de água e revitalização do trecho de pavimentação paralelepipedal, que foi danificada pelas obras de duplicação da Adutora do Piauitinga, na avenida Antônio Martins de Menezes, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5662/requerimento_no_058_de_2024_marta_-_relacao_dos_beneficiarios_do_bolsa_familia_-_sedest.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5662/requerimento_no_058_de_2024_marta_-_relacao_dos_beneficiarios_do_bolsa_familia_-_sedest.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. VALDIOSMAR VIEIRA SANTOS Secretário Municipal do Desenvolvimento Social e do Trabalho -  SEDEST, no sentido que seja enviada a esta Casa, relação do quantitativo dos beneficiários do Bolsa Família nos anos de 2022 e 2024 respectivamente.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5663/requerimento_no_059_de_2024_matheus_-responsabilidade_de_pavimentacao_do_colorado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5663/requerimento_no_059_de_2024_matheus_-responsabilidade_de_pavimentacao_do_colorado.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. José Vieira do Nascimento Neto  - Secretário Municipal do Desenvolvimento Urbano - SEDURB, no sentido que seja enviado a esta Casa informações acerca da responsabilidade pela manutenção, conservação das vias públicas e calçamento do Loteamento Colorado 1, que se inicia da rodovia estadual que dá acesso ao município de Riachão do Dantas. Caso não seja de responsabilidade da prefeitura que informe se é da empresa loteadora.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5673/requerimento_no_069__de_2024_vilanio_-_explanacao_-_andre_das_bebidas.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5673/requerimento_no_069__de_2024_vilanio_-_explanacao_-_andre_das_bebidas.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. André de Jesus – ‘André das bebidas’, para que possa fazer uso da tribuna desta Casa, explanando sobre a possível participação de pessoas políticas_x000D_
 na elaboração de denúncias que teriam  gerado a demissão de cerca de hum mil funcionários públicos da Prefeitura de Lagarto.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5674/requerimento_no_70_de_2024_matheus_-_explanacao_-_givanildo_-_sindlagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5674/requerimento_no_70_de_2024_matheus_-_explanacao_-_givanildo_-_sindlagarto.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Genildo Oliveira Batista  – Presidente do SindLagarto, para que possa fazer uso da tribuna desta Casa, explanando sobre a situação dos servidores do município.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5678/requerimento_no_074__de_2024_vilanio_-_envio_de_informacoes_de_pacientes_em_hemodialise_do_hnsc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5678/requerimento_no_074__de_2024_vilanio_-_envio_de_informacoes_de_pacientes_em_hemodialise_do_hnsc.pdf</t>
   </si>
   <si>
     <t>Direção do Hospital Nossa Senhora da Conceição - HNSC, no sentido que seja enviada a esta Casa informações sobre o quantitativo de pacientes que fazem tratamento de hemodiálise nesta unidade hospitalar. Bem como, se existem vagas disponíveis na unidade para futuros pacientes.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5679/requerimento_no_075_de_2024_matheus_-projeto_de_lei_de_incentivo_financeiro_aos_acs.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5679/requerimento_no_075_de_2024_matheus_-projeto_de_lei_de_incentivo_financeiro_aos_acs.pdf</t>
   </si>
   <si>
     <t>Solicitação a Excelentíssima Sr.ª Hilda Rollemberg Ribeiro – Prefeita Municipal,  no sentido que seja enviado a esta Casa um Projeto de lei que  disponha sobre o pagamento/repasse de incentivo financeiro aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias, conforme Lei Federal nº 11.350, de 05 de outubro de 2006, e suas alterações, Decreto Federal nº 8.474, de 22 de junho de 2015, Portaria GM/MS nº 3.086, de 19 de janeiro de 2024 e demais legislações pertinentes.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5680/requerimento_no_076_de_2024_matheus_-convocacao_do_secretario_de_financas_-_pregao_08.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5680/requerimento_no_076_de_2024_matheus_-convocacao_do_secretario_de_financas_-_pregao_08.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. Adriano Rocha Fontes - Secretário Municipal de Cultura  – SECULT,  para que possa fazer uso da tribuna desta Casa explanando sobre a contratação de empresa para prestação de serviço de montagem e desmontagem de estrutura e demais itens necessários a realização do 11º FESTIVAL DA MANDIOCA.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5686/requerimento_no_082_de_2024_gilberto_-_explanacao_-_diretor_do_hrl_lagarto_e_hospital_do_amor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5686/requerimento_no_082_de_2024_gilberto_-_explanacao_-_diretor_do_hrl_lagarto_e_hospital_do_amor.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos Senhores Prof. Dr. MANOEL LUIZ DE CERQUEIRA NETO – Superintendente do Hospital Universitário Mons. João Batista de Carvalho Daltro (Hospital Universitário de Lagarto) e JOSÉ CARVALHO MENEZES – “Juquinha do PT” - Diretor do Hospital de Amor de Lagarto, para que possam fazer uso da tribuna livre desta Casa explanando sobre as novas normas de funcionamento das respectivas unidades de saúde e a parceria firmada entre elas.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5689/requerimento_no_085_de_2024_amilton_-_fazenda_esperanca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5689/requerimento_no_085_de_2024_amilton_-_fazenda_esperanca.pdf</t>
   </si>
   <si>
     <t>Ilustríssimas Senhoras MARIA IZABEL SANTOS FONTES – Presidente e ANDRESSA LORENA LABANCA FIGUEIRA – Responsável Operacional da OBRA SOCIAL NOSSA SENHORA DA GLÓRIA – FAZENDA DA ESPERANÇA SANTA FRANCISCA ROMANA, para que possam fazer uso da tribuna livre desta Casa explanando sobre o trabalho desenvolvido pela instituição no município e as comemorações em alusão aos 30 anos de fundação.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5691/requerimento_no_087_de_2024_matheus_e_vilanio_-_explanacao_-_sobre_a_situacao_da_cercos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5691/requerimento_no_087_de_2024_matheus_e_vilanio_-_explanacao_-_sobre_a_situacao_da_cercos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Carlos Kleber Pereira de Santana, representante do Movimento “GRUPO CERCOS EM FOCO”,  para que possa fazer uso da Tribuna Livre desta Casa explanando sobre a situação da distribuição e cobrança da energia elétrica do povoado Colônia Treze realizada pela Cooperativa de Eletrificação e Desenvolvimento Rural Centro Sul de Sergipe Ltda - CERCOS.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5692/requerimento_no_088_de_2024_matheus_-plano_de_recuperacao_da_area_do_lixao_do_santo_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5692/requerimento_no_088_de_2024_matheus_-plano_de_recuperacao_da_area_do_lixao_do_santo_antonio.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa, informações acerca do  Plano de recuperação de área degrada do Lixão do Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5703/requerimento_no_097_de_2024_matheus__deso_-_justificativa_de_pagamento_de_taxa_de_esgoto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5703/requerimento_no_097_de_2024_matheus__deso_-_justificativa_de_pagamento_de_taxa_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. LUCIANO GOES PAUL - Diretor – Presidente da Companhia de Saneamento de Sergipe - DESO, no sentido de que seja enviada solicitação a DESO para que a mesma apresente justificava pelo início da cobrança da “taxa de esgoto” na rua São Vicente, bairro exposição durante este mês corrente de agosto. Qual foi o motivo do início da cobrança e as justificativas para isso.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5707/requerimento_no_101_urgencia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5707/requerimento_no_101_urgencia.pdf</t>
   </si>
   <si>
     <t>Os membros da Mesa, abaixo assinados, requer nos termos regimentais, após ouvido o Plenário, a deliberação em regime de Urgência Especial dos Projetos de Lei nº 45/24, que estima a receita e fixa a despesa do Município de Lagarto para o exercício de 2025 e 46/24, que fixa os subsídios mensais dos agentes políticos do Município de Lagarto/SE para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5541/requerimento_no_002_de_2024.__vilanio_-_repudio_ao_simaodiense.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5541/requerimento_no_002_de_2024.__vilanio_-_repudio_ao_simaodiense.pdf</t>
   </si>
   <si>
     <t>Sr. Genildo Montalvão – Cidadão simaodiense, pela atitude desonrosa.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5542/requerimento_no_003_de_2024_matheus_-_congratulacao_-_ufs_-_curso_de_direito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5542/requerimento_no_003_de_2024_matheus_-_congratulacao_-_ufs_-_curso_de_direito.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Chefe do Departamento de Direito - DDI da Universidade Federal de Sergipe – UFS o   Prof.º Dr.º Ubirajara Coelho Neto e ao Diretor do Centro Acadêmico Sílvio Romero – CASR.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5544/requerimento_no_005_de_2024_genisson_-_mocao_de_pesar_-_jose_alves.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5544/requerimento_no_005_de_2024_genisson_-_mocao_de_pesar_-_jose_alves.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ ALVES.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5545/requerimento_no_006_de_2024_matheus_-tenente-coronel_matheus_massotti.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5545/requerimento_no_006_de_2024_matheus_-tenente-coronel_matheus_massotti.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr. Tenente Coronel Matheus Soares Massotti.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5547/requerimento_no_008_de_2024__matheus_-_congratulacao_-_claudefranklin.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5547/requerimento_no_008_de_2024__matheus_-_congratulacao_-_claudefranklin.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor Professor Claudefranklin Monteiro Santos.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5548/requerimento_no_009_de_2024_matheus_-_mocao_de_pesar_-_ozair_fontes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5548/requerimento_no_009_de_2024_matheus_-_mocao_de_pesar_-_ozair_fontes.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. OZAIR FONTES DE SOUZA.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5549/requerimento_no_010_de_2024_marta-_mocao_de_apoio_-_hospital_do_amor.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5549/requerimento_no_010_de_2024_marta-_mocao_de_apoio_-_hospital_do_amor.pdf</t>
   </si>
   <si>
     <t>Seja apresentada este instrumento como forma de apoio aos vários tipos de ações de captação de recursos que ocorram em prol da instituição.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5551/requerimento_no_012_de_2024_josivaldo_-_mocao_de_congratulacao_-_gacc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5551/requerimento_no_012_de_2024_josivaldo_-_mocao_de_congratulacao_-_gacc.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Grupo de Apoio a Criança com Câncer - GACC/SE.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5552/requerimento_no_013_de_2024_gilberto_-_sargento_claudemir_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5552/requerimento_no_013_de_2024_gilberto_-_sargento_claudemir_rocha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr.   CLAUDEMIR VIEIRA ROCHA – Sargento da Polícia Militar do Estado de Sergipe - SGT QPMP.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5553/requerimento_no_014_de_2024_washington__-_mocao_de_pesar_-_josefa_neri.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5553/requerimento_no_014_de_2024_washington__-_mocao_de_pesar_-_josefa_neri.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sra. JOSEFA SANTOS NERI.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5554/requerimento_no_015_de_2024_josivan_-_congratulacao_jadson_andrade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5554/requerimento_no_015_de_2024_josivan_-_congratulacao_jadson_andrade.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo senhor JADSON ANDRADE COSTA – Ex-Procurador Geral do Município de Lagarto – PGM.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5555/requerimento_no_016_de_2024_matheus_-_mocao_de_pesar_-_jose_hipolito_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5555/requerimento_no_016_de_2024_matheus_-_mocao_de_pesar_-_jose_hipolito_.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ HIPÓLITO – “ conhecido como Zé Loirinho”.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5556/requerimento_no_017_de_2024_camara_de_vereadores_-_congratulacao_-_eduardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5556/requerimento_no_017_de_2024_camara_de_vereadores_-_congratulacao_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor CARLOS EDUARDO PEREIRA DE SANTANA – “Ex-vereador Eduardo de João Maratá”.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5557/requerimento_no_018_de_2024_josivan_-_congratulacao_tamires_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5557/requerimento_no_018_de_2024_josivan_-_congratulacao_tamires_prata.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora TAMIRES PRATA BRAGANÇA – Secretaria Municipal da Juventude e do Esporte – SEJESP.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5558/requerimento_no_019_de_2024_marta_-congratulacao_vanessa_delegada_dagv.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5558/requerimento_no_019_de_2024_marta_-congratulacao_vanessa_delegada_dagv.pdf</t>
   </si>
   <si>
     <t>Congratulação a Ilustríssima Senhora VANESSA FEITOSA – Delegada de Atendimento a Grupos Vulneráveis - DAGV.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5562/requerimento_no_023_de_2024_josivan_-_congratulacao_joao_manoel.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5562/requerimento_no_023_de_2024_josivan_-_congratulacao_joao_manoel.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo senhor JOÃO MANOEL DA CRUZ – “Joãozinho Rezador”.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5564/requerimento_no_025_de_2023marta_-_congratulacao__zeze_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5564/requerimento_no_025_de_2023marta_-_congratulacao__zeze_rocha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo senhor JOSÉ RODRIGUES DOS SANTOS – “Zezé Rocha” .</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5567/requerimento_no_028_de_2024_amilton_-_congratulacao_-marcos_franca.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5567/requerimento_no_028_de_2024_amilton_-_congratulacao_-marcos_franca.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor MARCOS DE SANTANA FRANÇA – “Ex-secretário da SEMOP”.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5568/requerimento_no_029_de_2024_washington__-_mocao_de_pesar_-_luzia_barbosa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5568/requerimento_no_029_de_2024_washington__-_mocao_de_pesar_-_luzia_barbosa.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sra. LUZIA BARBOSA DOS SANTOS “conhecida como viúva do finado Doda”.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5569/requerimento_no_030_de_2024_washington__-_mocao_de_pesar_-_otacilio_arcanjo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5569/requerimento_no_030_de_2024_washington__-_mocao_de_pesar_-_otacilio_arcanjo.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. OTACÍLIO ARCANJO DE SOUZA “conhecido como Seu Tacílio”.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5570/requerimento_no_031_de_2024_marta_-_mocao_de_pesar_-_antonio_ribeiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5570/requerimento_no_031_de_2024_marta_-_mocao_de_pesar_-_antonio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. ANTÔNIO RIBEIRO – “Tonho Ribeiro”.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5571/requerimento_no_032_de_2024_washington_-_congratulacao_-_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5571/requerimento_no_032_de_2024_washington_-_congratulacao_-_genisson.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor GENISSON FONTES VIEIRA – “Vereador Genisson de Tonho de Totonho”.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5572/requerimento_no_033_de_2024_amilton_-_congratulacao_-_guarda_municipal_-_12_anos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5572/requerimento_no_033_de_2024_amilton_-_congratulacao_-_guarda_municipal_-_12_anos.pdf</t>
   </si>
   <si>
     <t>Congratulação à GUARDA MUNICIPAL DE LAGARTO – GML.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5573/requerimento_no_034_de_2024_matheus_-_mocao_de_pesar_-_lourdes_liborio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5573/requerimento_no_034_de_2024_matheus_-_mocao_de_pesar_-_lourdes_liborio.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. MARIA DE LOURDES FONTES LIBÓRIO  - “ Viúva de Sr. Bá”.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5574/requerimento_no_035de_2024_marta_-_congratulacao_-_antonio_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5574/requerimento_no_035de_2024_marta_-_congratulacao_-_antonio_macario.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor ANTÔNIO MACÁRIO DOS SANTOS – “Macário do Povoado Olhos D’água”.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5575/requerimento_no_036_de_2024_josivaldo_-_congratulacao_-_simone.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5575/requerimento_no_036_de_2024_josivaldo_-_congratulacao_-_simone.pdf</t>
   </si>
   <si>
     <t>Congratulação à Ilustríssima Senhora SIMONE SANTOS SOUZA ALVES.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5579/requerimento_no_040_de_2024_washington_-_congratulacao_-_joaozinho_de_solinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5579/requerimento_no_040_de_2024_washington_-_congratulacao_-_joaozinho_de_solinha.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Senhor JOÃO ARAÚJO DE MENEZES SOBRINHO  – “Joãozinho de Solinha”.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5645/requerimento_no_041_de_2024_washington_-_congratulacao_-_dudu_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5645/requerimento_no_041_de_2024_washington_-_congratulacao_-_dudu_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor JOSÉ DIAS DOS SANTOS – “Ex-vereador Dudu Santos”.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5646/requerimento_no_042_de_2024_marta_-_congratulacao_-_nininho_do_doce.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5646/requerimento_no_042_de_2024_marta_-_congratulacao_-_nininho_do_doce.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor GENYSON DE OLIVEIRA CONCEIÇÃO – “Nininho do Doce”.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5647/requerimento_no_043_de_2024_gilberto_e_alex_-_congratulacao_-_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5647/requerimento_no_043_de_2024_gilberto_e_alex_-_congratulacao_-_marta.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora MARTA MARIA DE CARVALHO NASCIMENTO  – “Vereadora Marta da Dengue”.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5648/requerimento_no_044_de_2024__matheus_-_congratulacao_-_jolimar_trnsportes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5648/requerimento_no_044_de_2024__matheus_-_congratulacao_-_jolimar_trnsportes.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Joel Cruz -  sócio-proprietário da empresa Jolimar Transportes e Gestão Logística, pela participação na campanha solidária em prol dos atingidos pela tragédia das enchentes no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5649/requerimento_no_045_de_2024__matheus_-_congratulacao_-_mdm_transportes_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5649/requerimento_no_045_de_2024__matheus_-_congratulacao_-_mdm_transportes_.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Marcos Fontes - “Marquinhos da Madermarcos” -  sócio-proprietário da empresa MDM Transportes e Logística, pela participação na campanha solidária em prol dos atingidos pela tragédia das enchentes no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5650/requerimento_no_046_de_2024_marta_-explanacao__-_elenilton_correia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5650/requerimento_no_046_de_2024_marta_-explanacao__-_elenilton_correia.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. ELENILTON CORREIA DE SOUZA – Fisioterapeuta e  docente do Centro Universitário Ages.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5651/requerimento_no_047_de_2024_josivan_-_congratulacao_sonja_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5651/requerimento_no_047_de_2024_josivan_-_congratulacao_sonja_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora SONJA FRANCA , pela passagem do seu aniversário comemorado no dia 19 de maio.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5652/requerimento_no_048_de_2024_josivan_-_congratulacao_jilene_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5652/requerimento_no_048_de_2024_josivan_-_congratulacao_jilene_santos.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora JILENE SANTOS, pela passagem do seu aniversário comemorado no dia 19 de maio.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5653/requerimento_no_049_de_2024_vilanio_-_congratulacao_-_aclecio_prata_-_radialista.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5653/requerimento_no_049_de_2024_vilanio_-_congratulacao_-_aclecio_prata_-_radialista.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Ilustríssimo Sr. ACLÉCIO PRATA  – “Radialista”, pelos serviços prestados na apresentação do programa jornalístico na Emissora de Rádio 102 FM.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5654/requerimento_no_050_de_2024_marta_-_congratulacao_-_deluc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5654/requerimento_no_050_de_2024_marta_-_congratulacao_-_deluc.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos empresários RONALDO VIANA MENEZES E IVONE VIANA MENEZES – pelos 25 anos de fundação da DISTRIBUIDORA DELUC.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5655/requerimento_no_051_de_2024_amilton_-_congratulacao_-_clube_dos_desbravadores.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5655/requerimento_no_051_de_2024_amilton_-_congratulacao_-_clube_dos_desbravadores.pdf</t>
   </si>
   <si>
     <t>Congratulação ao MINISTÉRIO DOS DESBRAVADORES DA CIDADE DE LAGARTO, da Igreja Adventista do Sétimo Dia.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5656/requerimento_no_052_de_2024_washington_-_congratulacao_-_deize_martins.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5656/requerimento_no_052_de_2024_washington_-_congratulacao_-_deize_martins.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora DEIZE DOS SANTOS MARTINS ALMEIDA, pela passagem do seu aniversário comemorado no dia 16 de maio.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5657/requerimento_no_053_de_2024_josivan_-_congratulacao_givalda_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5657/requerimento_no_053_de_2024_josivan_-_congratulacao_givalda_almeida.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora GIVALDA ALMEIDA DO CARMO – “Givalda do Treze”.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_no_054_de_2024_josivan_-_congratulacao_monique_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_no_054_de_2024_josivan_-_congratulacao_monique_prata.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora MONIQUE PRATA, pela passagem do seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5660/requerimento_no_056_de_2024_alex_-_mocao_de_pesar_-_irani_machado.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5660/requerimento_no_056_de_2024_alex_-_mocao_de_pesar_-_irani_machado.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. IRANI MACHADO, ocorrido no dia 13 de maio do corrente ano.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5661/requerimento_no_057_de_2024_marta_-_congratulacao_-_grupo_bricio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5661/requerimento_no_057_de_2024_marta_-_congratulacao_-_grupo_bricio.pdf</t>
   </si>
   <si>
     <t>Ilustríssimos empresários CHARLES BRÍCIO e ELCIANE SILVA DE ABREU  – pelos 45 anos de fundação do GRUPO BRÍCIO.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5664/requerimento_no_060_de_2024_amilton_-_mariana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5664/requerimento_no_060_de_2024_amilton_-_mariana.pdf</t>
   </si>
   <si>
     <t>Falecimento de MARIANNA ALMEIDA, ocorrido no dia 01 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5665/requerimento_no_061_de_2024_washington__-_mocao_de_pesar_edenilson_de_jesus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5665/requerimento_no_061_de_2024_washington__-_mocao_de_pesar_edenilson_de_jesus.pdf</t>
   </si>
   <si>
     <t>Falecimento de EDENILSON DE JESUS ALMEIDA, ocorrido no dia 01 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5666/requerimento_no_062_de_2024_washington__-_mocao_de_pesar_anderson_david.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5666/requerimento_no_062_de_2024_washington__-_mocao_de_pesar_anderson_david.pdf</t>
   </si>
   <si>
     <t>Falecimento de ANDERSON DAVID CARDOSO DA SILVA, ocorrido no dia 01 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5667/requerimento_no_063_de_2024_marta_-_mocao_de_pesar_-_izildy_cruz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5667/requerimento_no_063_de_2024_marta_-_mocao_de_pesar_-_izildy_cruz.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. IZILDY CRUZ – “Artista Lagartense” , ocorrido no último dia 05.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5668/requerimento_no_064_de_2024_gilberto__-_mocao_de_pesar_jose_edilson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5668/requerimento_no_064_de_2024_gilberto__-_mocao_de_pesar_jose_edilson.pdf</t>
   </si>
   <si>
     <t>Falecimento de JOSÉ EDILSON DA SILVEIRA MELO -  “Esposo da Ex-vereadora Marlene Menezes”, ocorrido no dia 09 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5669/requerimento_no_065_de_2024_alex_-_congratulacao_rosangela_sandes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5669/requerimento_no_065_de_2024_alex_-_congratulacao_rosangela_sandes.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora ROSÂNGELA SANDES SANTOS, pela passagem do seu aniversário comemorado no dia 10 de junho.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5670/requerimento_no_066_de_2024_alex_-_congratulacao_-_jose_gregorio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5670/requerimento_no_066_de_2024_alex_-_congratulacao_-_jose_gregorio.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. JOSÉ GREGÓRIO DOS SANTOS, pelos relevantes serviços prestados a Agência dos Correios de Lagarto/SE.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5671/requerimento_no_067_de_2024_washington__-_mocao_de_pesar_-magna_loiola.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5671/requerimento_no_067_de_2024_washington__-_mocao_de_pesar_-magna_loiola.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sra. MAGNA LOIOLA RABELO “Proprietária do Restaurante  Rei da Estrada”, ocorrido no dia 08 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5672/requerimento_no_068_de_2024_amilton_-_adriana_lohanna_e_barbara_marques.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5672/requerimento_no_068_de_2024_amilton_-_adriana_lohanna_e_barbara_marques.pdf</t>
   </si>
   <si>
     <t>Ilustríssimas Sras. Adriana Lohanna dos Santos – Conselheira Estadual LGBTQIAPN+ e Bárbara Marques  - Representante do Movimento LGBTQIAPN+ Lagartense, para que possam fazer uso da tribuna desta Casa, neste mês que é considerado o mês do Orgulho LGBTQIAPN+, explanando sobre as demandas dessa parcela da população.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5675/requerimento_no_071_de_2024_washington__-_mocao_de_pesar_helio_nascimento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5675/requerimento_no_071_de_2024_washington__-_mocao_de_pesar_helio_nascimento.pdf</t>
   </si>
   <si>
     <t>Falecimento de HÉLIO NASCIMENTO – “Professor Hélio do Laudelino”, ocorrido no dia 14 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5676/requerimento_no_072_de_2024_washington__-_mocao_de_pesar_helio_martins_oliveira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5676/requerimento_no_072_de_2024_washington__-_mocao_de_pesar_helio_martins_oliveira.pdf</t>
   </si>
   <si>
     <t>Falecimento de HÉLIO MARTINS DE OLIVEIRA, ocorrido no dia 15 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5677/requerimento_no_073_de_2024_washington__-_mocao_de_pesar_luiz_clemente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5677/requerimento_no_073_de_2024_washington__-_mocao_de_pesar_luiz_clemente.pdf</t>
   </si>
   <si>
     <t>Falecimento de LUIZ CLEMENTE DOS SANTOS, ocorrido no dia  15 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5681/requerimento_no_077_de_2024_washington__-_mocao_de_pesar_-josefa_de_matos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5681/requerimento_no_077_de_2024_washington__-_mocao_de_pesar_-josefa_de_matos.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sra. JOSEFA DE MATOS SANTA ROSA “conhecida como Zefita”.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5682/requerimento_no_078_de_2024_washington__-_mocao_de_pesar_-rainunda_andrade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5682/requerimento_no_078_de_2024_washington__-_mocao_de_pesar_-rainunda_andrade.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sra. RAIMUNDA ANDRADE DOS ANJOS, ocorrido no dia 20 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5683/requerimento_no_079_de_2024_gilberto__-_mocao_de_pesar_padre_joao_eudson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5683/requerimento_no_079_de_2024_gilberto__-_mocao_de_pesar_padre_joao_eudson.pdf</t>
   </si>
   <si>
     <t>Falecimento do Padre JOÃO EUDSON DA SILVA  - “Vigário Paroquial na Paróquia Nossa Senhora da Conceição - Itabaianinha/SE”.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_080_de_2024_matheus_-_congratulacao_-_asplag.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_080_de_2024_matheus_-_congratulacao_-_asplag.pdf</t>
   </si>
   <si>
     <t>Congratulação a Associação Dos Servidores Da Prefeitura Municipal De Lagarto - ASPLAG pelos 27 anos de fundação.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5685/requerimento_no_081_de_2024_marta_-_congratulacao_-_associacao_brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5685/requerimento_no_081_de_2024_marta_-_congratulacao_-_associacao_brejo.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Movimento Associativista do Povoado Brejo - pela organização do 33º Casamento Caipira do Povoado Brejo, realizado no último dia 16 de junho do corrente ano.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5687/requerimento_no_083_de_2024_washington__-_mocao_de_pesar_-_alvilete_prata.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5687/requerimento_no_083_de_2024_washington__-_mocao_de_pesar_-_alvilete_prata.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. ALVILETE M. PRATA, ocorrido no dia 01 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5688/requerimento_no_084_de_2024_washington__-_mocao_de_pesar_-_ewerton_andrade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5688/requerimento_no_084_de_2024_washington__-_mocao_de_pesar_-_ewerton_andrade.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. EWERTON S. ANDRADE – “Dr. Ewerton”, ocorrido no dia 03 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5690/requerimento_no_086_de_2024_alex_-_congratulacao_-_lulu.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5690/requerimento_no_086_de_2024_alex_-_congratulacao_-_lulu.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor LUCIANO PACHECO DE SOUZA – “Lulu”, pela passagem do seu aniversário comemorado no dia 07 de agosto.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5693/requerimento_no_089_de_2024_vereadores_-_mocao_de_pesar_-_valmir_monteiro_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5693/requerimento_no_089_de_2024_vereadores_-_mocao_de_pesar_-_valmir_monteiro_.pdf</t>
   </si>
   <si>
     <t>Falecimento do Sr. JOSÉ VALMIR MONTEIRO – “Valmir Monteiro”, Ex-prefeito de Lagarto, ocorrido no dia 10 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5694/requerimento_no_090_de_2024_amilton_-_congratulacao_-_quero_delivery.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5694/requerimento_no_090_de_2024_amilton_-_congratulacao_-_quero_delivery.pdf</t>
   </si>
   <si>
     <t>Congratulação ao QUERO DELIVERY, pelos 07 anos de fundação.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5696/requerimento_no_091_de_2024_matheus_-_mocao_de_pesar_-_ana_macario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5696/requerimento_no_091_de_2024_matheus_-_mocao_de_pesar_-_ana_macario.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. ANA MACÁRIO, ocorrido no dia 14 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5697/requerimento_no_092_de_2024_alex_-_congratulacao_-_leandro_brito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5697/requerimento_no_092_de_2024_alex_-_congratulacao_-_leandro_brito.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. LEANDRO BRITO  – “Radialista”, pelos serviços prestados na apresentação do programa jornalístico na Emissora de Rádio Juventude FM.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5698/requerimento_no_093_de_2024_amilton_-_ricardo_de_souza.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5698/requerimento_no_093_de_2024_amilton_-_ricardo_de_souza.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. RICARDO DE SOUZA RIBEIRO – Consultor administrativo especializado em engarcos do Setor elétrico.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5699/requerimento_no_094_de_2024_marta_-_repudio-_paulo_do_vale.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5699/requerimento_no_094_de_2024_marta_-_repudio-_paulo_do_vale.pdf</t>
   </si>
   <si>
     <t>Moção ao Sr. Paulo do Vale – radialista da Emissora de Rádio Lagarto – FM- Lagarto/SE, manifestando a indignação dos membros dessa Casa pelo episódio lamentável, violento, discriminatório, desrespeitoso, misógino, onde foram proferidas ofensas machistas e difamatórias contra a Sra. Jaqueline Dantas - candidata a vereadora pela cidade de Lagarto nas eleições 2024.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5701/requerimento_no_095_de_2024_matheus_-_mocao_de_pesar_-_pablo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5701/requerimento_no_095_de_2024_matheus_-_mocao_de_pesar_-_pablo.pdf</t>
   </si>
   <si>
     <t>Falecimento de  PABLO SANTA BÁRBARA, ocorrido no dia 21 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5702/requerimento_no_096_de_2024_washington__-_mocao_de_pesar_-_raimunda_maria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5702/requerimento_no_096_de_2024_washington__-_mocao_de_pesar_-_raimunda_maria.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. RAIMUNDA MARIA DO NASCIMENTO, ocorrido no dia 21 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5704/requerimento_no_098_de_2024_josivan_-_mocao_de_aplausos_-ewerton_cristiano_-_subtenente.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5704/requerimento_no_098_de_2024_josivan_-_mocao_de_aplausos_-ewerton_cristiano_-_subtenente.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. EWERTON CRISTIANO SANTOS DA PAIXÃO – Subtenente Do Batalhão De Polícia Rodoviária Estadual – BPRv - SE, pelos serviços prestados na Colônia Treze.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5705/requerimento_no_099_de_2024_matheus_-_mocao_de_pesar_-_antonio_rocha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5705/requerimento_no_099_de_2024_matheus_-_mocao_de_pesar_-_antonio_rocha.pdf</t>
   </si>
   <si>
     <t>Falecimento de  ANTÔNIO JOSÉ MONTEIRO ROCHA, ocorrido no dia 09 de setembro do corrente ano, no município de Aracaju.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5706/requerimento_no_100_de_2024_josivan_-_mocao_de_aplausos_-jose_francisco.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5706/requerimento_no_100_de_2024_josivan_-_mocao_de_aplausos_-jose_francisco.pdf</t>
   </si>
   <si>
     <t>Congratulação ao ilustríssimo Sr. JOSÉ FRANCISCO DE ASSIS SOARES – ARTISTA, pelos trabalhos desenvolvidos em prol da Cultura Lagartense.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5709/requerimento_no_102_de_2024_rubinho_-_congratulacao_-_manoelton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5709/requerimento_no_102_de_2024_rubinho_-_congratulacao_-_manoelton.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Sr. MANOELTON MATOS SANTOS, pelos relevantes serviços prestados como Diretor da Central das Ambulâncias do município de Lagarto/SE.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5710/requerimento_no_103_de_2024_mesa_diretora_-_mocao_de_apoio-_sintese.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5710/requerimento_no_103_de_2024_mesa_diretora_-_mocao_de_apoio-_sintese.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto requer nos Termos Regimentais, que ouvido o Plenário seja encaminhada esta Moção de Apelo ao Governador do Estado de Sergipe, ao Sr. Fábio Mitidieri e o Vice-Governador e Secretário de Estado da Educação, o Sr. José Macedo Sobral, com a intenção de sensibilizar os gestores supracitados a adotarem políticas públicas de valorização dos Professores e Professoras do Sistema Estadual de Ensino, a promoverem o processo de reabertura das negociações com o SINTESE, a implementarem a recuperação da carreira dos(as) Profissionais do Magistério Estadual e a priorizarem o atendimento da Pauta de Reivindicações da categoria.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5166/projeto_de_lei_no_01_de_2024_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_legislativo_e_da_providencias_correlatas..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5166/projeto_de_lei_no_01_de_2024_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_legislativo_e_da_providencias_correlatas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Legislativo e dá providências correlatas.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Executivo e dá providências correlatas.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate à Obesidade Infantil, no Município de Lagarto.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5170/projeto_de_lei_no_04_de_2024_-__institui_o_dia_municipal_protetores_animais__-_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5170/projeto_de_lei_no_04_de_2024_-__institui_o_dia_municipal_protetores_animais__-_matheus.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Protetores dos Animais no município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>Altera o art. 157-A, da lei n° 03/1973, de 26 de Abril de 1973 ( Estatuto dos Funcionários Públicos do Município de Lagarto), acrescido pela Lei n° 264, de 27 de Maio de 2009.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TRANSPARÊNCIA E PUBLICIDADE DO CADASTRO DE MUNÍCIPES INSCRITOS OU BENEFICIADOS EM PROGRAMAS HABITACIONAIS PROMOVIDOS PELO MUNICÍPIO DE LAGARTO.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5176/projeto_de_lei_no_07_de_2024___-_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5176/projeto_de_lei_no_07_de_2024___-_matheus.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Amigo do Esporte e do Lazer no município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5360/projeto_de_lei_no_08_de_2024_-_rua_joana_ferreira_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5360/projeto_de_lei_no_08_de_2024_-_rua_joana_ferreira_marta.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça DAMARES DO NASCIMENTO SANTOS, a atual Praça Manoel Emílio de Carvalho, assim denominada pelo art. 1º da Lei nº 53, de 03 de setembro de 1979, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5361/projeto_de_lei_no_09_de_2024_-_denomina_rua_no_povoado_colonia_treze_josivan_-_erasmo_carlos_de_almeida.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5361/projeto_de_lei_no_09_de_2024_-_denomina_rua_no_povoado_colonia_treze_josivan_-_erasmo_carlos_de_almeida.pdf</t>
   </si>
   <si>
     <t>Denominada de Rua ERASMO CARLOS DE ALMEIDA, a via conhecida popularmente como Espírito Santo, localizada no Loteamento Pôr do Sol  no Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_no_09_de_2024_-_dispoe_sobre_concessao_de_isencao_tributaria.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_no_09_de_2024_-_dispoe_sobre_concessao_de_isencao_tributaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção Tributário aos beneficiário dos  Programas de Habitação de Interesse Social custeados pelas fontes de recursos indicadas no art. 6°, incisos I a IV , da Lei Federal n° 14.620/2023.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_no_11_de_2024-_alteracao_cargos_comissionados_mesa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_no_11_de_2024-_alteracao_cargos_comissionados_mesa.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei nº 1.150, de 30 de novembro de 2023 e dá providências correlatas.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5366/projeto_de_lei_no_12_de_2024_-__institui_o_dia_do_desbravador___amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5366/projeto_de_lei_no_12_de_2024_-__institui_o_dia_do_desbravador___amilton.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DOS DESBRAVADORES DA IGREJA ADVENTISTA DO SÉTIMO DIA” E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_13_de_2024_-_denomina_joquei_clube_rubens.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_13_de_2024_-_denomina_joquei_clube_rubens.pdf</t>
   </si>
   <si>
     <t>Denomina Jóquei Clube FRANCISCO LEANDRO DOS SANTOS (Chico Corredor), o Jóquei Clube localizado no Povoado Crioulo.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5368/projeto_de_lei_no_014_de_2024_-_denomina_rua_no_lot._joao_paulo_-_bairro_pratas_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5368/projeto_de_lei_no_014_de_2024_-_denomina_rua_no_lot._joao_paulo_-_bairro_pratas_josivaldo.pdf</t>
   </si>
   <si>
     <t>denomina de rua SELMA MARIA PEREIRA DA SILVA,  a atual via conhecida como rua Maragogi, localizada no Loteamento João Paulo, bairro Pratas, Zona de Expansão E-02, neste município.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5369/projeto_de_lei_no_15_de_2024_-_largo_luzia_maria_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5369/projeto_de_lei_no_15_de_2024_-_largo_luzia_maria_marta.pdf</t>
   </si>
   <si>
     <t>Denomina de Largo LUZIA MARIA FONTES, o largo localizado na quadra 45, bairro Horta, neste município.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ENFRENTAMENTO À VIOLÊNCIA POLÍTICA DE GÊNERO E RAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Resolução nº 118/2013 para inserir no âmbito da estrutura administrativa da Câmara Municipal de Lagarto a Procuradoria Legislativa, designar sua competência, criar o cargo de provimento efetivo de Procurador Legislativo, suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Lagartense de Esportes, Cultura e Eventos - ALECE.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_no_019__de_2024_-_denomina_praca_crioulo__rubens.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_no_019__de_2024_-_denomina_praca_crioulo__rubens.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça GILDÉCIO PEREIRA DA COSTA, a atual Praça João Pereira da Costa, assim denominada pelo art. 1º da Lei nº 611, de 15 de dezembro de 2014, localizada no Povoado Crioulo, neste município.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_no_20_de_2024___-_programa_pequenos_atletas_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_no_20_de_2024___-_programa_pequenos_atletas_matheus.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Pequenos Atletas e dá outras providências.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5480/projeto_de_lei_no_21_de_2024_-_rua_maria_alves_dos_santos_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5480/projeto_de_lei_no_21_de_2024_-_rua_maria_alves_dos_santos_marta.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa “ATRIZ MARIA ALVES”, a atual Travessa do Asilo 04, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_lei_no_22__de_2024_-_diretrizes_para_a_elaboracao_da_lei_orcamentaria_exercicio_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_lei_no_22__de_2024_-_diretrizes_para_a_elaboracao_da_lei_orcamentaria_exercicio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria referente ao exercício de 2025.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>Altera o art. 2°, inciso X, o art. 27, caput e §1°, e o art. 55, §§ 1° e 2°, todos da Lei n° 300, de 26 de novembro de 2009 ( Regulamenta o exercício das atividades dos profissionais em transporte de passageiros, moto-taxista, em entrega de mercadorias e em serviços comunitário de rua, e motoboy", com o uso de motocicleta, com fundamento na Lei Federal n° 9.503, de 23 de setembro de 1997, Código de Trânsito Brasileiro, para dispor sobre regras de segurança dos serviços de transporte remunerado de mercadorias em motocicletas e motonetas - moto-frete, estabelece regras gerais para a regulação desse serviço, no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>Altera o artigo 2°, incisos VI e X, o título do capítulo VI, os artigo 23, 24 e 27, caput e §1°, todos da Lei n° 335, de 31 de Maio de 2010 ( Dispõe sobre a regulamentação, no âmbito do Município de Lagarto, do serviço de transporte de passageiros em veículos de aluguel a taxímetro, com fundamento na Lei Federal n° 9.503, de 23 de setembro de 1997.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5468/projeto_de_lei_no_26_de_2023_-_altera_o_artigo_1o_da__lei_1.062.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5468/projeto_de_lei_no_26_de_2023_-_altera_o_artigo_1o_da__lei_1.062.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 1.062, de 26 de agosto de 2022, que institui o Dia Municipal do Policial Militar, Bombeiro Militar e Policial Civil Feminino.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_27_de_2024_-__institui_o_dia_do_vaqueiro___genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_27_de_2024_-__institui_o_dia_do_vaqueiro___genisson.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO VAQUEIRO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_28_de_2024___-_politica_de_protecao_e_prevencao_a_violencia_contra_professores_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_28_de_2024___-_politica_de_protecao_e_prevencao_a_violencia_contra_professores_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Prevenção à Violência contra Educadores do Magistério Público do Município de Lagarto.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_29_de_2024___-_instalacao_de_ecopontos_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_29_de_2024___-_instalacao_de_ecopontos_matheus.pdf</t>
   </si>
   <si>
     <t>Institui o incentivo à criação de ecopontos para descarte de materiais recicláveis no Município de Lagarto.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_030_de_2024_-__patrimonio_cultural_forro_caracterizado_da_colonia_treze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_030_de_2024_-__patrimonio_cultural_forro_caracterizado_da_colonia_treze.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “FORRÓ CARACTERIZADO” do Povoado Colônia Treze.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_n_031_de_2024_-_autoriza_o_poder_executivo_a_abrir__credito_especial_ate_o_valor_de_r_730.09746_para_fins_especifico..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_n_031_de_2024_-_autoriza_o_poder_executivo_a_abrir__credito_especial_ate_o_valor_de_r_730.09746_para_fins_especifico..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial até o valor  de R$ 730.097,46 (Setecentos e trinta mil, novecentos e sete reais e quarenta e seis centavos), para os fins que especifica.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_no_32_de_2024_-_dispoe_atendimento_preferencial_contabilista_alex.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_no_32_de_2024_-_dispoe_atendimento_preferencial_contabilista_alex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial e diferenciado aos profissionais da contabilidade, no âmbito das repartições públicas do município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_no_033_de_2024_-__patrimonio_cultural_casamento_caipira_do_brejo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_no_033_de_2024_-__patrimonio_cultural_casamento_caipira_do_brejo.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “CASAMENTO CAIPIRA DO BREJO”, e dá providências correlatas.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5534/projeto_de_lei_no_034_de_2024_-_denomina_rua_no_povoado_brasilia_-_jose_luis.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5534/projeto_de_lei_no_034_de_2024_-_denomina_rua_no_povoado_brasilia_-_jose_luis.pdf</t>
   </si>
   <si>
     <t>Denomina de rua JULIA MARIA DE GOIS, a atual via conhecida como Estrada da Piçarreira, localizada no Povoado Boa Vista do Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5528/projeto_de_lei_no_35_de_2024_-__institui_o_dia_municipal_da_mao_atipica__marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5528/projeto_de_lei_no_35_de_2024_-__institui_o_dia_municipal_da_mao_atipica__marta.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário de Eventos do Município de Lagarto, o Dia Municipal da Mãe Atípica, a ser comemorado, anualmente, no dia 7 de maio e dá outras providências.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5529/projeto_de_lei_no_36_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5529/projeto_de_lei_no_36_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_josivan.pdf</t>
   </si>
   <si>
     <t>Denomina Rua ANTÔNIO FONTES,  atual Rua Filipinas e Rua VALDETINA DOS REIS FONTES, a atual Rua Grécia, localizadas no  Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_no_037_de_2024_-_denomina_rua_no_povoado_jenipapo_-_gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_no_037_de_2024_-_denomina_rua_no_povoado_jenipapo_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Denomina de rua PADRE JOÃO EUDSON DA SILVA, a atual via conhecida como Estrada de João Martins, localizada no Povoado Jenipapo, neste município; com geolocalização aproximadamente a 10°53'10.1"S  e 37°30'45.3"W.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5580/projeto_de_lei_no_38_de_2024___-_servico_de_fisioterapia_domiciliar_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5580/projeto_de_lei_no_38_de_2024___-_servico_de_fisioterapia_domiciliar_matheus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Serviço de Fisioterapia Domiciliar no âmbito do município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5581/projeto_de_lei_no_39_de_2024___-_relatorio_da_arrecadacao_destinados_multas_de_transito_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5581/projeto_de_lei_no_39_de_2024___-_relatorio_da_arrecadacao_destinados_multas_de_transito_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação anual de relatórios sobre a arrecadação e a destinação da receita proveniente da cobrança de multas de trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5588/projeto_de_lei_no_40_de_2024___-_periodo_de_ferias_-_oferta_de_merenda_escolar_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5588/projeto_de_lei_no_40_de_2024___-_periodo_de_ferias_-_oferta_de_merenda_escolar_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o oferecimento de merenda escolar no período de férias, para alunos carentes da Rede Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_no_41__de_2024_-_denomina_praca_de_eventos_valmir_monteiro__marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_no_41__de_2024_-_denomina_praca_de_eventos_valmir_monteiro__marta.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça de Eventos VALMIR MONTEIRO, a atual Praça Paulo Vieira Menezes, assim denominada pelo art. 1º da Lei nº 318, de 05 de abril de 2010, localizada no Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>Fica denominada de rua JOÃO BOAVENTURA DE CARVALHO, a atual via conhecida como Estrada da Brasília, localizada no Povoado Brasília.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_043_de_2024_-_denomina_avenida_no_povoado_treze_-_matheus.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_043_de_2024_-_denomina_avenida_no_povoado_treze_-_matheus.pdf</t>
   </si>
   <si>
     <t>Denominada de Avenida JOSÉ ROSA DE LIMA NETO, a atual via conhecida como Pista Rio das Vacas, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5598/projeto_de_lei_no_44-2024_-_institui_a_comissao_interna_de_prevencao_de_acidente_cipa_no_ambito_do_poder_executivo..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5598/projeto_de_lei_no_44-2024_-_institui_a_comissao_interna_de_prevencao_de_acidente_cipa_no_ambito_do_poder_executivo..pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Interna de Prevenção de Acidentes (CIPA) no âmbito do Poder Executivo Municipal de Lagarto, Estado de Sergipe, e dá outras providências.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5618/projeto_de_lei_no_045_de_2024_-_loa_-_2025_com_anexos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5618/projeto_de_lei_no_045_de_2024_-_loa_-_2025_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Lagarto para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais dos agentes políticos do Município de Lagarto/SE para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5621/projeto_de_lei_no_47_de_2024_-__revoga_lei__marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5621/projeto_de_lei_no_47_de_2024_-__revoga_lei__marta.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.146, DE 29 DE NOVEMRO DE 2023, QUE AUTORIZA PERMUTA DE IMÓVEIS PÚBLICOS COM IMÓVEL PRIVADO; DESAFETA FINALIDADE DE BEM PUBLICO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_48_de_2024_-_denomina_ruas_na_zona_de_expansao_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_48_de_2024_-_denomina_ruas_na_zona_de_expansao_amilton.pdf</t>
   </si>
   <si>
     <t>Ficam denominadas as seguintes ruas na Zona de Expansão 05, neste município: I - Rua DOS CAJUEIROS, atual Estrada do  Povoado Boeiro a Macuna;  II - Rua DAS ÁRVORES, a atual Estrada da Macuna;  III - Rua DOS IPÊS, a atual Rua da Macuna;  IV - Rua ALTO DAS ÁRVORES, a atual Estrada de acesso ao Povoado Barro Vermelho.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5640/projeto_de_lei_no_49_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_-_fernanda_bezerra_e_agnaldo_reis_dwith.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5640/projeto_de_lei_no_49_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_-_fernanda_bezerra_e_agnaldo_reis_dwith.pdf</t>
   </si>
   <si>
     <t>Ficam denominadas de Rua FERNANDA BEZERRA FONTES, a atual Rua CUMBE, e de  Rua AGNALDO REIS FONTES, a atual Rua ROMA, localizadas no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5708/projeto_de_lei_no_50__de_2024_-_denomina_quadra_de_esportes__josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5708/projeto_de_lei_no_50__de_2024_-_denomina_quadra_de_esportes__josivan.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva “MARIANA ALMEIDA PINHEIRO FONTES”, a atual Quadra de Esportes localizada na Praça Ruy Mendes, Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>Autoriza a concessão de contribuição corrente à Federação Sergipana de Futebol, e dá providências correlatas.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_no_52_de_2024_-_rua_guilherme_nunes_dos_santos_alex.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_no_52_de_2024_-_rua_guilherme_nunes_dos_santos_alex.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “GUILHERME NUNES DOS SANTOS”, a atual “Rua Projetada A”, localizada no Loteamento Residencial Roots 2, bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5711/projeto_de_lei_no_53_de_2024_-__institui_o_dia_municipal_feminicidio__-_marta.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5711/projeto_de_lei_no_53_de_2024_-__institui_o_dia_municipal_feminicidio__-_marta.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Combate ao Feminicídio e dá providências correlatas.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>Denomina de Rua “GERSON MODESTO DE SOUZA”, a Rua perpendicular a Rua Rafael Batista de Jesus e a estrada do Coqueiro de Baixo, localizada no Bairro Libórios, neste Município.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5105/projeto_de_lei_complementar_no_01-2024_-_11-01-2024_-_estabelece_o_vencimento_basico_dos_cargos_de_provimento_efetivo_de_medicos_no_municipio_de_lagarto_-_poder_executivo..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5105/projeto_de_lei_complementar_no_01-2024_-_11-01-2024_-_estabelece_o_vencimento_basico_dos_cargos_de_provimento_efetivo_de_medicos_no_municipio_de_lagarto_-_poder_executivo..pdf</t>
   </si>
   <si>
     <t>Estabelece o vencimento básico dos cargos de provimento efetivo de médicos no município de Lagarto.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5165/projeto_de_lei_complementar_no_02-2024_-_10-01-2024_-dispoe_normas_para_fins_de_observancia_do_piso_salarial_profissional_nacional_dos_enfermeiros_tecnicos_e_auxiliares_no_ano_de_2024..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5165/projeto_de_lei_complementar_no_02-2024_-_10-01-2024_-dispoe_normas_para_fins_de_observancia_do_piso_salarial_profissional_nacional_dos_enfermeiros_tecnicos_e_auxiliares_no_ano_de_2024..pdf</t>
   </si>
   <si>
     <t>Dispõe normas para fins  de observância do Piso Salarial Profissional Nacional dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem no Ano de 2024.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>Altera os apêndice IV e V da Lei Complementar n° 32, de 22 de dezembro de 2010, com as alterações introduzidas pela lei complementar n° 107, de 27 de março 2023, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de lagarto.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>Altera os apêndices IV e V , e o art. 27, da Lei Complementar n° 32, de 22 de dezembro de 2010, que dispõe sobre o Plano de Carreira e Remuneração do Ministério Público do Município de Lagarto.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5359/encaminha_projeto_de_lei_complementar_-_mensagem_n_10-2024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5359/encaminha_projeto_de_lei_complementar_-_mensagem_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Apêndice IV e V da Lei Complementar n° 32, de 22 de dezembro de 2010, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de Lagarto, no período de janeiro a fevereiro de 2023.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>Altera caput, incisos I e II, do art. 4º, da Lei n.º 581, de 8 de maio de 2014 (Reorganiza o Conselho Municipal do Meio Ambiente - CMMA, da Secretaria Municipal do Meio Ambiente - SEMA)".</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5372/projeto_de_lei_complementar_no_07_de_2024_-_dispoe_sobre_o_estatuto_dos_agentes_de_transito_e_agentes_de_fiscalizacao_de_transporte_publico..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5372/projeto_de_lei_complementar_no_07_de_2024_-_dispoe_sobre_o_estatuto_dos_agentes_de_transito_e_agentes_de_fiscalizacao_de_transporte_publico..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Agentes de Trânsito e Agentes de Fiscalização de Transporte Público, e dá providências correlatas.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>Cria na Estrutura da Secretaria Municipal da Administração - SEMAD a Escola Municipal de Governo e Administração Pública - EMGAP, altera e acrescenta dispositivo da Lei Complementar n° 18, de 26 de junho de 2009, que dispõe sobre a organização básica da Secretaria Municipal da Administração - SEMAD.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_complementar_no_09-2024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_complementar_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Incentivo Adicional Financeiro dos Agentes Comunitários de Saúde e Agentes de Combates às Endemias do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5363/projeto_de_resolucao_no_01_-_altera_a_resolucao_da_estrutura_administrativa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5363/projeto_de_resolucao_no_01_-_altera_a_resolucao_da_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Resolução  nº 118/2013, que dispõe sobre a estrutura organizacional e administrativa da Câmara Municipal de Lagarto, e da Resolução nº 42/2007, que trata da criação da Escola do Legislativo.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5364/projeto_de_resolucao_no__02_-_medalha_de_honra_mulher_empreendedora_-_sinhazinha.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5364/projeto_de_resolucao_no__02_-_medalha_de_honra_mulher_empreendedora_-_sinhazinha.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Poder Legislativo Municipal a Medalha de Honra ao Mérito Mulher Empreendedora Luzia Dória de Carvalho – “Dona Sinhazinha”, para os fins que especifica.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>Regulamenta o processo de contratação direta previsto na Lei Federal n.º 14.133 de 1º de abril de 2021, que estabelece normas gerais de licitação e contratação, no âmbito do Poder Legislativo de Lagarto/SE.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5254/projeto_de_resolucao_no_04_-_regulamenta_licitacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5254/projeto_de_resolucao_no_04_-_regulamenta_licitacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 01 de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Lagarto/SE.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_resolucao_no_05_de_2023__alex_-_gerson_rodrigues.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_resolucao_no_05_de_2023__alex_-_gerson_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor GERSON RODRIGUES DOS SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5527/projeto_de_resolucao_no_06_de_2024__gilberto_-_matheus_massotti.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5527/projeto_de_resolucao_no_06_de_2024__gilberto_-_matheus_massotti.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor MATHEUS SOARES MASSOTTI, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5530/projeto_de_resolucao_no_16_de_2024__matheus_-_munnik_lessa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5530/projeto_de_resolucao_no_16_de_2024__matheus_-_munnik_lessa.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora MUNNIK LESSA NICOLAU MACHADO, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_resolucao_no_17_de_2024__alex_-_danilo_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_resolucao_no_17_de_2024__alex_-_danilo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor DANILO DOS SANTOS SOUZA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual ao Projeto de Lei nº 45, que estima a receita e fixa a despesa do Município de Lagarto para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5622/emenda_modificativa_projeto_de_lei_no_46-2024_-_subsidios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5622/emenda_modificativa_projeto_de_lei_no_46-2024_-_subsidios.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01, ao Projeto de Lei nº 46/2024, que fixa os subsídios mensais dos agentes políticos do Município de Lagarto/SE para a legislatura 2025/2028.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5173/mensagem_poder_executivo_abertura.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5173/mensagem_poder_executivo_abertura.pdf</t>
   </si>
   <si>
     <t>Mensagem n° 06/2024, da Prefeita Municipal de Lagarto, dirigida à Câmara Municipal, por ocasião de abertura da Sessão Legislativa Ordinário de 2024.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>PPCPM</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5764/parecer_previo_no_3184.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5764/parecer_previo_no_3184.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3184- Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2013, de responsabilidade do Sr. José Wilame de Fraga.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5535/contas_anuais_2017_-_valmir.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5535/contas_anuais_2017_-_valmir.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3622- Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2017, de responsabilidade do Sr. José Valmir Monteiro.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5536/parecer_previo_tc_3738_-_contas_anuais_2015.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5536/parecer_previo_tc_3738_-_contas_anuais_2015.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3738- Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2015, de responsabilidade do Sr. José Wilame de Fraga.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3754 - Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2019, de responsabilidade do Sr. José Valmir Monteiro e Hilda Rollemberg Ribeiro.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_decreto_legislativo_01_-_2024__veto_pl_70-2023.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_decreto_legislativo_01_-_2024__veto_pl_70-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 39/2024.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_decreto_legislativo_02_-_2024__veto_pl_06-2024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_decreto_legislativo_02_-_2024__veto_pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 06/2024.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO Nº 3738, DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE, PELA  APROVAÇÃO  DAS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>APROVA PARECER PRÉVIO Nº 3622, DO TRIBUNAL DE CONTAS DO ESTADO DE SERGIPE, PELA APROVAÇÃO DAS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE LAGARTO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5371/veto_total_no_01-2024_ao_pl__n_06-2024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5371/veto_total_no_01-2024_ao_pl__n_06-2024.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei n° 06/2024, " Dispõe sobre a obrigatoriedade de transparências e publicidade do cadastro de munícipes inscritos ou beneficiados em programas habitacionais promovidos pelo Município de Lagarto."</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>Veto Total ao Projeto nº 39/2024, que dispõe sobre a obrigatoriedade da publicação anual de relatórios sobre a arrecadação e a destinação da receita proveniente da cobrança de multas de trânsito.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5642/veto_total_ao_pl_47-2024_-_parque_da_exposicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5642/veto_total_ao_pl_47-2024_-_parque_da_exposicao.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 47/2024, que revoga a Lei n° 1.146, de 29 de novembro de 2023, que autorizou a permuta de imóveis públicos com imóvel privado; desafeta finalidade de bem público; repristina os efeitos da Lei n° 920 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6520,67 +6520,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5178/indicacao_n_001_de_2024_gilberto_-_reforma_da_praca_de_eventos__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5179/indicacao_n_002_de_2024_gilberto_-_reforma_da_praca_vanderleia_paixao_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5180/indicacao_n_003_de_2024_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5181/indicacao_n_004_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_n_005_de_2024_genisson_-_recuperacao_de_pavimentacao_-_rua_pacheco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_n_006__de_2024_soro_-_reforma_de_chafariz__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5184/indicacao_n_007_de_2024_soro_-_calcamento_travessa_de_maria_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5185/indicacao_n_008_de_2024_soro_-_construcao_do_calcamento_da_travessa_do_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5186/indicacao_n_009_de_2024_soro_-_terraplanagem_-_pov._alto_britinho_e_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5187/indicacao_n_010_de_2024__josivan_-__-_pavimentacao_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5188/indicacao_n_011_de_2024_josivan_-_reforma_da_praca_do_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5189/indicacao_n_012_de_2024_josivan_-_implantacao_de_uma__upa_24h_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_n_013_de_2024_josivan_-_revitalizacao_do_canteiro_da_avenida_da_praca_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5191/indicacao_n_014_de_2024_genisson_-_fumace_nos_povoados_brasilia_jenipapo_quirini_araca_joao_martins_e_estancinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5192/indicacao_n_015_de_2024_matheus_-reforma_do_centro_cultural_adalberto_fonseca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5193/indicacao_n_016_de_2024_matheus_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_n_017_de_2024_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_n_018_de_2024_matheus_-_reajuste_salarial_anual_linear_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_n_019_de_2024_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_n_020_de_2024_amilton_-_limpeza_capinagem_e_recuperacao_da_pavimentacao_rua_jeova_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_n_021_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_estrada_de_nelson_de_maninho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_n_022_de_2024___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_n_023_de_2024___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_n_024_de_2024_dwitht_-_perfuracao_de_poco_artesiano_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5202/indicacao_n_025_de_2024_dwitht_-_limpeza_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_n_026_de_2024_vilanio_-_ampliacao_do_horario_de_atnedimento_padre_almeida_-_24h.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_n_027_de_2024___vilanio_-__-galeria_mercado_municipal_jose_correia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_n_028_de_2024_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5206/indicacao_n_029_de_2024_marta_-_limpeza_rua_josefa_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5207/indicacao_n_030_de_2024_marta_-_reposicao_de_lampadas_bairro_horta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_n_031_de_2024__marta_-_pavimentacao_rua_11_de_marco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5209/indicacao_n_032_de_2024_marta_-limpeza_e_revitalizacao_do_canal_do_loiola_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5211/indicacao_n_034_de_2024__washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_n_035_de_2024__vilanio_-__-_pavimentacao_asfaltica_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_n_036__de_2024_josivaldo_-_reforma_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5214/indicacao_n_037__de_2024_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_n_038_de_2024_josivaldo_-_contratacao_de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_n_039_de_2024_josivaldo_-lixao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_n_040__de_2024_dwitht_-_torre_de_telefonia_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_n_041__de_2024_dwitht_-_recuperacao_do_calcamento_av._augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5220/indicacao_n_043__de_2024_josivan_-_criacao_de_cursos_profissionalizantes_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5221/indicacao_n_044_de_2024_josivan_-_implantacao_de_um_creas_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_n_045_de_2024_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5223/indicacao_n_046_de_2024___josivan_-__-_pavimentacao_porcao_galo_assanhado_mangabeira_e_rio_das_vacas_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_n_047_de_2024_josivan_-_implatacao_de_centro_humanizado_da_mulher_e_da_crianca_-_c._treze.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_n_048_de_2024_gilberto_-_calcamento_da_rua_pedro_jose_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_n_049_de_2024_gilberto_-_pintura_do_muro_da_antiga_escola_maria_candida_atual_prof._jo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5227/indicacao_n_050_de_2024_gilberto_-_reforma_da_quadra_poliesportiva_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5228/indicacao_n_051_de_2024_gilberto-_construcao_de_praca_conj._raimunda_paixao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5229/indicacao_n_052_de_2024_gilberto_-_calcamento_da_rua_antonio_fontes_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5230/indicacao_n_053_de_2024_soro_-_reposicao_de_lampadas_lot._eucaliptos_e_pov._telha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5231/indicacao_n_054_de_2024_soro_-_terraplanagem_-_assentamentos_camilo_torres_e_uberaba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5232/indicacao_n_055_de_2024_soro_-_terraplanagem_-_bairro_telha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5233/indicacao_n_056_de_2024_matheus_-_recuperacao_da_pavimentacao_granitica-_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5234/indicacao_n_057_de_2024_matheus_-_reforma_e_construcao_de_abrigo_de_onibus_na_zona_urbana_e_rural.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5235/indicacao_n_058_de_2024_matheus_-_descarte_de_lixo_e_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5236/indicacao_n_059_de_2024_belizario_-_acompanhamento_psicololigo_as_mulheres_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_n_060_de_2024_belizario_-_construacao_de_praca_pov._fazenda_grande_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5238/indicacao_n_061_de_2024_genisson_-_construacao_de_praca_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_n_062_de_2024_genisson_-_reparos_na_rede_eletrica_da_quadra_poliesportiva_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_n_063_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_n_064_de_2024_washington_-_manutencao_da_iluminacao_publica_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_n_065_de_2024_josivaldo_-_recuperacao_das_estradas_dos_povoados_morcegopururuca_e_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_n_066_de_2024__josivaldo_-revitalizacao_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5245/indicacao_n_067_de_2024_josivaldo_-_processo_seletivo_-_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_n_068_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_n_069__de_2024_genisson_-_torre_de_telefonia_-_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_n_070_de_2024_genisson_-_abertura_dos_mercados_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_n_071_de_2024_belizario_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_n_072_de_2024_valmir_-_deso_-_extensao_de_rede_de_agua_rua_c-__santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_n_073_de_2024_valmir_-_reforma_da_ponte__povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_n_074_de_2024_valmir_-_revitalizacao_praca_rosa_venerini.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5255/indicacao_n_075_de_2024_matheus_-_instalacao_de_diario_escolar_eletronico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5256/indicacao_n_076_de_2024_matheus_-lancamento_de_refis_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5257/indicacao_n_077_de_2024_matheus_-_reforma_da_quadra_do_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_n_078_de_2024__matheus_-__pavimentacao_asfaltica_avenida_nossa_senhora_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5259/indicacao_n_079_de_2024_amilton_-_picarragem_e_terraplanagem_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_n_080__de_2024_dwitht_-_reforma_do_ponto_de_apoio_da_policia_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5261/indicacao_n_081_de_2024_josivan_-_construcao_da_praca_da_biblia_-_conjunto_leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5262/indicacao_n_082_de_2024_josivan_-_posto_de_saude_pov._luiz_freire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5263/indicacao_n_083_de_2024_josivan_-perfuracao_de_pocos_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5264/indicacao_n_084_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5265/indicacao_n_085__de_2024_josivan_-perfuracao_de_pocos_-_emenda_aurea_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5266/indicacao_n_086_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_da_barra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5267/indicacao_n_087_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_do_quirino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5268/indicacao_n_088_de_2024_gilberto_-_placas_de_sinalizacao_rodovia_que_liga_urubutinga_a_itaporanga.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5269/indicacao_n_089_de_2024_gilberto_-_fumace_na_cidade_de_lagarto_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_n_090_de_2024_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5271/indicacao_n_091_de_2024_belizario_-_programa_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5272/indicacao_n_092_de_2024_belizario_-_corrida_e_caminha_pelo_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5273/indicacao_n_093_de_2024_belizario_-_posto_policial_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_n_094_de_2024_vilanio_-_fumace_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_n_095_de_2024_marta_-_cras__olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_n_096_de_2024_marta_-_construcao_de_praca_-residencial_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_n_097_de_2024_marta_-_construcao_de_praca_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_n_098__de_2024_marta_-_torre_de_telefonia_-_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_n_099_de_2024_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio_-_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5280/indicacao_n_100_de_2024_marcelo_-_escola_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5281/indicacao_n_101_de_2024_genisson-_ampliacao_do_horario_de_antendimento_ubs_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5282/indicacao_n_102_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5283/indicacao_n_103_de_2024_josivan_-_reforma_de_praca_pov._rio_das_vacas_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_n_104_de_2024___josivan_-__-_pavimentacao_rua_e-_jardim_uirapuru_ate_a_pista_do_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5285/indicacao_n_105_de_2024_matheus_-_compra_de_imovel_filomeno_hora.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5286/indicacao_n_106_de_2024_matheus_-_mutirao_para_cirurgias_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5287/indicacao_n_107_de_2024_matheus_-_abertura_dos_boxes_fechados_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_n_108_de_2024_marcelo_-_mutirao_de_limpeza_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5289/indicacao_n_109_de_2024_josivaldo_-_reposicao_de_lampadas_da_quadra_da_purururca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_n_110_de_2024_josivaldo_-_limpeza_e_capinacao_do_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_n_111_de_2024_gilberto_-_iluminacao_de_led_da_avenida_arthur_reis_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5292/indicacao_n_112_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_n_113_de_2024_soro_-_reforma_de_ponto_de_apoio_a_saude__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_n_114_de_2024_washington_-_reforma_e_ampliacao_do_cemiterio_pov._olhos_dagua_e_carcara.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5295/indicacao_n_115_de_2024_washington_-_reforma_da_estrutura_de_caixa_de_agua_do_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_n_116_de_2024_washington_-_construcao_de_redutores_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_n_117_de_2024_gilberto_-_construcao_de_cobertura_de_mercado_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5298/indicacao_n_118_de_2024_genisson_-_reforma_de_rodovia_se_160.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5302/indicacao_n_119_de_2024_valmir_-_reforma_do_conjunto_morumbi_do_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5299/indicacao_n_120_de_2024_genisson-_rerforma_econstrucao_de_vestiarios_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_n_121_de_2024_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_n_122_de_2024_valmir_-_limpeza_e_capinacao_do_conjunto_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_n_123_de_2024_washington_-_reforma_de_escola_cleodice_soares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5304/indicacao_n_124__de_2024_dwitht_-extensao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5305/indicacao_n_125_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_rua_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_n_126_de_2024_matheus_-_projeto_de_lei_q_aumenta_o_efetivo_de_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_n_127_de_2024_josivaldo_-_mesas_de_jogos_na_praca_da_matinha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_n_128_de_2024_josivan_-_redutores_de_velocidade_rua_joao_marata.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_n_129_de_2024_genisson_-_reposicao_de_lampadas_jenipapo_araca_jenipapo_quirino_joao_martins_mata_da_madeira_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_n_130_de_2024_genisson_-_redutores_de_velocidade__e_faixa_de_pedestre_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_n_131_de_2024_genisson_-_redutores_de_velocidade_nas_proximidades_da_vargem.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5312/indicacao_n_132_de_2024_belizario_-_recuperacao_de_pavimentacao_-_travessa_limoeiro_rua_santo_amaro_av._jovino_bispo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5313/indicacao_n_133_de_2024_vilanio_-_projeto_de_lei_q_aumenta_o_vencimento_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5314/indicacao_n_134_de_2024_genisson_-_reabertura_da_fabrica_de_mandioca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_n_135_de_2024_valmir_-_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_n_136_de_2024_marcelo_-_vistoria_do_corpo_de_bombeiros_na_escola_mons._daltro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_n_137_de_2024_belizario_-_revitalizacao_praca_conj._joao_nogueira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_n_138_de_2024_belizario_-limpeza_entorno_da_escola_dr_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_n_139_de_2024_matheus_-_reajuste_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5320/indicacao_n_140__de_2024_josivan_-_recapeamento_asfaltico_ruas_as_margens_da_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5321/indicacao_n_141_de_2024_genisson_-_concurso_publico_magisterio_e_demias_cargos_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5322/indicacao_n_142_de_2024_genisson_-__pavimentacao_-_estrada_de_zezito_de_emilio_-_pov_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_n_143_de_2024_genisson_-__pavimentacao_-_estrada_ze_vitorio_-_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_n_144_de_2024_belizario_-_criacao_de_bairro_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_n_145_de_2024_josivaldo_-_calcamento_rua_antonio_moura_conhecida_como_travessa_sitio_de_jason.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_n_146_de_2024_amilton_-_desebstrucao_da_rede_de_esgoto_-_rua_francisco_loiola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_n_147_de_2024_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_n_148_de_2024_gilberto_-_calcamento_da_estrada_picarreira_-_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_n_149_de_2024_gilberto_-reforma_escola_antoniel_francisco_de_jesus_-_pov_quirino.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_n_150_de_2024_gilberto_-_construcaodo_muro_da_escola_municipal_do_povoado_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_n_151_de_2024_marta_-_reposicao_de_lampadas_pov._caraibas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_n_152_de_2024_soro_-_reposicao_de_lampadas_pov._barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_n_153_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5334/indicacao_n_154_de_2024_josivaldo_-_construcao_de_canteiro_central_-_av._brasilia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5335/indicacao_n_155_de_2024_josivaldo_-_ceasa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_n_156_de_2024_washington_-_redutores_de_velocidade_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_n_157_de_2024__matheus_-__pavimentacao_pov._gameleiro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5338/indicacao_n_158_de_2024_josivaldo_-_reposicao_de_lampadas_suvaco_da_cachorra_-_pov._varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5339/indicacao_n_159_de_2024_washington_-_implantacao_de_escola_de_ensino_medio_-_governador.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_n_160_de_2024_washington_-_perfuracao_de_pocos_artesianos_-_governador_-_codese__e_ecretaria_da_agricultua.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_n_161_de_2024_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5342/indicacao_n_162_de_2024_alex_-_deso_-_extensao_de_rede_de_agua__barragem_dionisio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_n_163_de_2024_alex_-_construcao_de_praca_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_n_164_de_2024_josivaldo_-_calcamento_rua_elias_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_n_165_de_2024_rubinho_-_calcamento_estrada_da_vaquejada_-_pov._limoeiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_n_166_de_2024_alex_-_bracos_da_iluminacao_publica_-_av._nossa_senhora_de_fatima_-_pov._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5347/indicacao_n_167_de_2024_alex_-_construcao_de_praca_-_edvaldo_farias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_n_168_de_2024_alex_-_limpeza_e_rapinagem_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_n_169_de_2024_washington_-_contrucao_de_ponto_de_onibus_-_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5350/indicacao_n_170_de_2024_josivaldo_-_transformar_antigo_predio_escolar__em_posto_de_saude-_pov._tanque.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5351/indicacao_n_171_de_2024_josivaldo_-_organizacao_do_transito_-_regiao_do_mercado_jose_correia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_n_172_de_2024_belizario_-_pavimentacao__estrada_da_cohidro_pov._fazenda_grande_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5353/indicacao_n_173_de_2024_belizario_-_pavimentacao__estrada_principal_pov._suvaco_da_cachorra.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5354/indicacao_n_174_de_2024_marcelo_-_regulamentacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_n_175_de_2024_marcelo_-_agente_de_saude_-_pov._pocao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5356/indicacao_n_176__de_2024_dwitht_-_recapeamento_asfaltico_da_matinha_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_n_177_de_2024_dwitht_-_reforma_de_ponto_de_onibus_-_estacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_n_178_de_2024_valmir_-_desobstrucao_da_rede_de_esgoto_-_bairros_novo_horizonte_silvio_romero_e_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_n_179_de_2024_josivaldo_-_calcamento_rua_queiroz_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_n_180_de_2024_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_n_181_de_2024_josivan_-_construcao_de_praca_-_comunidade_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5381/indicacao_n_182_de_2024_soro_-_picarragem_e_terraplanagem_estrada_de_almiro_-_pov._picarreira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5382/indicacao_n_183_de_2024_gilberto_-_construcao_de_abrigo_de_onibus_povoado_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_n_184_de_2024_josivaldo_-_redutores_de_velocidade_quebra-molas_principais_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_n_185_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5385/indicacao_n_186_de_2024_alex_-__poda_de_arvores_-_na_frente_do_campo_paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_n_187_de_2024_alex_-_redutores_de_velocidade_quebra-molas_av._raimunda_rodrigues_reis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5387/indicacao_n_188_de_2024_washington_-_reposicao_da_caixa_d_agua_pov._carcara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_n_189_de_2024_soro_-_construcao_do_calcamento_da_rua_jose_igor_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_n_190__de_2024_dwitht_-_substituicao_da_rede_de_abastecimento_de_agua_-_assentamento_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_n_191_de_2024_matheus_-_revitalizacao_do_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_n_192_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_residencial_conjunto_de_baiano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5392/indicacao_n_193_de_2024_washington_-_limpeza_e_capinagemdas_ruas_do_povo._mariquita.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_n_194_de_2024_matheus_-_construcao_de_passarela_de_pedestres_-_der.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_n_195_de_2024_matheus_-_construcao_de_passarela_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5395/indicacao_n_196_de_2024_rubinho_-_calcamento_rua_vicente_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5396/indicacao_n_197_de_2024__josivan_-__-_pavimentacao_rua_joaquim_antunes_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_n_198_de_2024__josivan_-__-_pavimentacao_rua_miguel_neto_monteiro_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5398/indicacao_n_199_de_2024_josivaldo_-_calcamento_rua_zeca_de_emilio_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_n_200_de_2024_matheus_-_recuperacao_da_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_n_201_de_2024_genisson_-_calcamento_travessa_da_associacao_-_bairro_pratas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_n_202_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5402/indicacao_n_203_de_2024_genisson_-__pavimentacao_-_estrada_de_quincas_pov._coqueiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5403/indicacao_n_204_de_2024_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5404/indicacao_n_205_de_2024_matheus_-_climatizacao_das_salas_de_aula_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5405/indicacao_n_206_de_2024_genisson_-__pavimentacao_-_rua_vitoria_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5406/indicacao_n_207__de_2024_josivaldo_-_limpeza_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5407/indicacao_n_208_de_2024_valmir_-_reposicao_de_lampadas_povoado_coqueiro_de_baixo_e_coqueiro_de_cima.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5408/indicacao_n_209_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_araca.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5409/indicacao_n_210_de_2024_marta_-_limpeza_e_capinacao_de_abrigo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5410/indicacao_n_211_de_2024_soro_-_redutores_de_velocidade_quebra-molas_rua_estrada_da_moita_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_n_212_de_2024_soro_-_redutores_de_velocidade_quebra-molas_conj._josa_patricio_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_n_213_de_2024_gilberto_-_perfuracao_de_poco_artesiano_assentamento_uberaba.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5413/indicacao_n_214_de_2024_gilberto_-_bomba_d_agua_poco_artesiano__da_travessa_capela_-_uberaba.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_n_215_de_2024__gilberto_-__pavimentacao_asfaltica_conj._josa_patricio_-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5415/indicacao_n_216_de_2024__gilberto_-__pavimentacao_asfaltica_conj._sao_francisco_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5416/indicacao_n_217_de_2024_marcelo_-pista_do_campo_ate_a_ladeira_da_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5417/indicacao_n_218_de_2024_soro_-_construcao_do_calcamento_da_rua_da_quadra_-_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5418/indicacao_n_219_de_2024_soro_-_construcao_do_calcamento_da_travessa_de_maria_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5419/indicacao_n_220_de_2024_soro_-_reposicao_de_lampadas_pov._britinho_urubu_grande_moita_altolaranjeiras_e_taboca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5420/indicacao_n_221_de_2024_soro_-_reposicao_de_lampadas_estrada_prox._ao_conj._raimunda_paixao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_n_222_de_2024_soro_-_reposicao_de_lampadas_conjuntos_josa_patricio_e_novo_e__rua_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5422/indicacao_n_223_de_2024_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_n_224_de_2024_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5424/indicacao_n_225_de_2024_josivaldo_-recapeamento_asfaltico_av._antonio_franscisco_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5425/indicacao_n_226_de_2024_josivaldo_-_reposicao_de_lampadas_estrada_de_pedro_cicila_-_pov_boa_vista_do_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5426/indicacao_n_227_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_rua_eremita_francisca_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5427/indicacao_n_228_de_2024_marta_-sinalizacao_avenida_brasilia_-_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5428/indicacao_n_229_de_2024_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5429/indicacao_n_230_de_2024_gilberto_-_calcamento_de_ze_vitorio_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5430/indicacao_n_231_de_2024_gilberto_-_redutor_de_velocidade_quebra-molas_rua_principal_-conjunto_albano_franco.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5431/indicacao_n_232_de_2024_valmir_-_instalacao_de_sistema_de_monitoramento_de_video_praca_damares_do_nascimento_-_rosario.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5432/indicacao_n_233_de_2024_alexsandro_-_alteracao_mao_unica_rua_nova_-_praca_damares_do_nascimento_-_rosario.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_n_234_de_2024_matheus_-_regularizacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5434/indicacao_n_235_de_2024_matheus_-_doacao_de_terreno_para_a_associacao_dos_taxista_e__mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5435/indicacao_n_236_de_2024_matheus_-_regularizacao_e_atualizacao_dos_pontos_de_taxistas_emototaxistas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5436/indicacao_n_237_de_2024_matheus_-_feitura_e_implementacao_de_novas_rotas_para_o_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5437/indicacao_n_238__de_2024_dwitht_-_redutores_de_velocidade_na_rua_tobias_barreto._quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5438/indicacao_n_239__de_2024_dwitht_-_reabertura_do_posto_policial_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5439/indicacao_n_240_de_2024_marcelo_-_reducao_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5440/indicacao_n_241_de_2024_alex_-_limpeza_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5441/indicacao_n_242_de_2024_belizario_-_pavimentacao__estradaque_da_acesso_ao_cemiterio_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5442/indicacao_n_243_de_2024_gilberto_-_limpeza_e_poda_de_arvores_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5443/indicacao_n_244_de_2024_marcelo_-_rede_de_protecao_-_quadra_pov._luiz_freire_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_n_245_de_2024_josivaldo__-_cuidadores_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5445/indicacao_n_246_de_2024_josivaldo__-_politicas_publicas_de_cuidadores_e_auxiliares_para_autista_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5446/indicacao_n_247_de_2024_matheus_-_calcamento_rua_leonardo_batista_-_liborios_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5447/indicacao_n_248_de_2024_valmir_-_revitalizacao_praca_felino_fontes_-_praca_da_antartica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5448/indicacao_n_249_de_2024_belizario_-_redutor_de_velocidade_quebra-molas_rua_eronides_garrincha_-_moita_redonda.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5449/indicacao_n_250_de_2024_dwitht_-_revitalizacao_das_ruas_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5450/indicacao_n_251_de_2024_dwitht_-_recuperacao_das_estrada_que_da_acesso_ao_assentamento_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_n_252_de_2024_marta_-_descentralizacao_dos_servicos_de_psicologia_para_atendimento_nas_ubs_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5452/indicacao_n_253_de__2024_matheus_-_multirao_oftalmologico.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5453/indicacao_n_254_de_2024_gilberto_-_calcamento_da_rua_jose_antonio_de_vasconcelos_-_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5454/indicacao_n_255_de_2024_josivaldo_-_instalacao_de_sistema_de_monitoramento_mercado_municipaljose_correa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5455/indicacao_n_256_de_2024_matheus_-_construcao_de_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5456/indicacao_n_257_de_2024_matheus_-_construcao_de_centro_de_convencoes_no_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5458/indicacao_n_258_de_2024_alex_-_recapeamento_asfaltico_-_rua_tobias_barreto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5459/indicacao_n_259_de_2024_josivaldo_-_limpeza_e_terraplanagem_do_loteamento_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5460/indicacao_n_260_de_2024_josivaldo-_construcao_de_praca_loteamento_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5461/indicacao_n_261_de_2024_josivaldo_-revitalizacao_rua_joao_de_ines.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5462/indicacao_n_262_de_2024_washington_-revitalizacao_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5463/indicacao_n_263_de_2024_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5464/indicacao_n_264_de_2024_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5465/indicacao_n_265_de_2024_washington_-_reposicao_de_lampadas_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5466/indicacao_n_266_de_2024_washington_-_deso_-_rede_de_esgoto_-_loiola.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5467/indicacao_n_267_de_2024__alex_-__pavimentacao_pov._saco.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5469/indicacao_n_268_de_2024_soro_-_rerforma_o_de_vestiario_de_campo_de_futebol_-_campo_novo_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5470/indicacao_n_269_de_2024_soro_-_poda_de_arvores_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5471/indicacao_n_270_de_2024_valmir_-_recapeamento_da_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5472/indicacao_n_271_de_2024_valmir_-_reposicao_de_lampadas_comunidades_matinha_e_estacao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5473/indicacao_n_272_de_2024_marta_-_disponibilizacao_de_medico_para_o_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5474/indicacao_n_273_de_2024_soro_-_construcao_do_calcamento_da_travessa_oliveiros_domingos_-_catita.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5475/indicacao_n_274_de_2024_dwitht_-_picarragem_e_drenagem_da_agua_-_chafariz_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5476/indicacao_n_275_de_2024_josivaldo_-_reforma_da_quadra_da_pururuca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5477/indicacao_n_276_de_2024_matheus_-_subvencoes_a_fazenda_esperanca_filarmonica_e_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5483/indicacao_n_277_de_2024_amilton_-_limpeza_e_capinagem_rua_de_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5484/indicacao_n_278_de_2024_amilton_-_limpeza_e_capinagem_-_rua_dona_tete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5485/indicacao_n_279_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_avenida_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5486/indicacao_n_280_de_2024_amilton_-_calcamento_rua_indiaroba_-_silvio_romero_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5487/indicacao_n_281_de_2024_amilton_-_calcamento_travessa_areia_branca_-_silvio_romero_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5488/indicacao_n_282__de_2024_josivaldo_-_capinagem_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5489/indicacao_n_283_de_2024_soro_-_revitalizacao_do_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5490/indicacao_n_284_de_2024_soro_-_passagem_de_esgoto_-_travessa_de_bernardo_e_travessa_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5492/indicacao_n_285__de_2024_washington_-_poda_de_arvores_-_rua_agripino_fontes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5493/indicacao_n_286_de_2024_washington_-_redutores_de_velocidade_pov._candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5494/indicacao_n_287_de_2024_josivan_-_deso_-_reparo_dos_vazamentos_da_av._antonio_martins_de_menezes_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5495/indicacao_n_288__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_da_rua_queiroz_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5496/indicacao_n_289_de_2024_amilton_-_construcao_de_praca_-loteamento_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5497/indicacao_n_290_de_2024_amilton_-__sinalizacoes_vertical_e_horizontal_e_redutores_de_velocidade_-prox_ao_centro_de_ecoterapia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5498/indicacao_n_291_de_2024_amilton_-_construcao_de_abrigo_de_onibus_av._deijaniro_jonas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5499/indicacao_n_292_de_2024_josivaldo_-_revitalizacao_calcamento_-povoado_pururuca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5500/indicacao_n_293_de_2024_matheus_-_lei_complementar_36_-11.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5506/indicacao_n_294__de_2024_josivaldo_-_calcamento_e_limpeza_do_conjunto_maria_de_petu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5507/indicacao_n_295__de_2024_josivaldo_-_construcao_de_praca_dos_carneiros_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5508/indicacao_n_296_de_2024_josivaldo-_construcao_de_praca_rua_enoque_com_pedra_mole.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5509/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5510/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5511/indicacao_n_299__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_das_estradas_da_pururuca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5512/indicacao_n_300_de_2023_josivaldo_-__operacao_tapa-buraco_no_povoado_brejo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_n_301_de_2024_genisson_-_implantacao_de_iml.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5514/indicacao_n_302__de_2024_washington_-__reforma_e__ampliacao_da_ponte_do_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5515/indicacao_n_303_de_2024_washington_-_limpeza_e_capinagem_das_ruas_dos_pov._mariquita__candeal_e_tapera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5516/indicacao_n_304_de_2024_washington_-_escola_inglaterra.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5517/indicacao_n_305_de_2024_washington_-_reposicao_de_lampadas_povoados.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5518/indicacao_n_306_de_2024_josivaldo-_construcao_de_palco_na_exposicao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5519/indicacao_n_307_de_2024_washington_-_tampas_das_caixas_dagua_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5520/indicacao_n_308_de_2024_washington_-revitalizacao_do_calcamento_dos_pov._mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5521/indicacao_n_309_de_2024_washington_-_ampliacao_da_coleta_de_lixo_-_comunidade_invasao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5522/indicacao_n_310_de_2024_washington_-_limpeza_e_terraplanagem_-_invasao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5523/indicacao_n_311_de_2024_josivaldo-_levantamento_de_pessoas_com_deficencia_pcd.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5524/indicacao_n_312_de_2024_soro_-_reposicao_de_lampadas_das_pracas_balbino_e_josa_patricio_-_pov_brasilia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5525/indicacao_n_313_de_2024_josivan_-_zoonoses_coleta_e_castracao_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5526/indicacao_n_314_de__2024_matheus_-_creche_par_ambulantes_do_festival_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5537/indicacao_n_315_de_2024__gilberto_-__pavimentacao_asfaltica_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5538/indicacao_n_316_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._araca_joao_martins_e_quirino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5539/indicacao_n_317_de_2024_amilton_-_implatacao_de_centro_especializado_para_o_autismo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5582/indicacao_n_318_de_2024_josivaldo_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5583/indicacao_n_319_de_2024_josivaldo_-_implatacao_de_clinica_escola.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5584/indicacao_n_320_de_2024_washington_-_construcao_de_praca_-_conjunto_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5585/indicacao_n_321_de_2024_josivaldo_-_desobstrucao_da_rede_de_esgoto_-_rua_anfilofio_fontes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5586/indicacao_n_322_de_2024_dwitht_-_picarragem_e_terraplanagem_-antonio_roseli_dr._joao__e_baixao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_n_323_de_2024_amilton_-_cursos_de_qualificacao_para_jovens_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_n_324__de_2024_belizario_-_emenda_aurea_ribeiro_-_revitalizacao_do_brejinho_piscina_e_lagoa_de_goio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5590/indicacao_n_325_de_2024_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5591/indicacao_n_326_de_2024_amilton_-_solicitacao_de_pediatra_para_a_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5592/indicacao_n_327_de_2024_rubinho_-_calcamento_estrada_do_dopovado_cova_da_onca.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5593/indicacao_n_328_de_2024_amilton_-_retoamada_da_obra_do_calcamento_-__rua_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5594/indicacao_n_329_de_2024_washington_-__prova_de_triatlhon.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5595/indicacao_n_330_de_2024_matheus_-_creches_setoriais.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5599/indicacao_n331_de_2024_josivaldo_-_revitalizacao_calcamento_-_rua_6_-_residencial_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_n_332_de_2024_josivaldo_-_calcamento_travessa_cruzeiro_verde.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_n_333_de_2024_josivaldo_-_calcamento_estrada_da_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5602/indicacao_n_334_de_2024_amilton_-_revitalizacao_do_calcamento_rua_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5603/indicacao_n_335_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_av._francisco_garcez.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5604/indicacao_n_336_de_2024_josivaldo_-_limpeza_capinacao__e_coletad_de_lixo_do_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5605/indicacao_n_337_de_2024_josivaldo-__sinalizacoes_vertical_e_retirada_e_implatacao_de_redutores_de_velocidade_-colorado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5606/indicacao_n_338_de_2024_josivaldo_-_reposicao_de_lampadas_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5607/indicacao_n_339_de_2024_amilton_-_perfuracao_de_poco_artesiano_pov._flexas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5608/indicacao_n_340_de_2024_josivaldo_-_canteiro_central_av._zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5609/indicacao_n_341_de_2024_rubinho_-_calcamento_travessa_centro_comunitario_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5610/indicacao_n_342_de_2024_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5611/indicacao_n_343_de_2024_amilton_-_pavimentacao_asfaltica_comunidades_sao_vicente_e_picarreira_de_baixo_-_juerana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5612/indicacao_n_344_de_2024_amilton_-_reforma_de_posto_medico_da_juerana.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5623/indicacao_n_345_de_2024_amilton_-_pavimentacao_asfaltica_estrada_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5624/indicacao_n_346_de_2024_amilton_-_picarragem_e_terraplanagem_-_travessa_macuna_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5625/indicacao_n_347_de_2024_amilton_-_pavimentacao_asfaltica_ruas_francisco_pereira_jose_valentim_francisquinho_tete_e_tide_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5626/indicacao_n_348_de_2024_amilton_-_calcamento_jose_bispo_da_cruz_-_centro.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5630/indicacao_n_349_de_2024_washigton_-_calcamento_pov._rio_fundo_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5631/indicacao_n_350_de_2024_washigton_-_calcamento_pov._piabas_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5627/indicacao_n_351_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5628/indicacao_n_352_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5629/indicacao_n_353_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5632/indicacao_n_354_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca_-_copia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5633/indicacao_n_355_de_2024_amilton_-_calcamento_tracessa_luiz_rodrigues_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5634/indicacao_n_356_de_2024_rubinho_-_calcamento_pista_3_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_n_357_de_2024_washigton_-_calcamento_pov._bonfim_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5636/indicacao_n_358_de_2024_valmir_-_pavimentacao_asfaltica_da_rua_nossa_senhora_de_fatima_-_exposicao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5637/indicacao_n359_de_2024_matheus_-_convevio_semedi.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5540/requerimento_no_001_de_2024_matheus_-_cirurgias_realizadas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5543/requerimento_no_004_de_2024_marta_-_explanacao_sobre_dia_da_mulher_-_delegada_dagv.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5546/requerimento_no_007_de_2024_marcelo_-vistora_da_defesa_civil_na_escola_monsenhor_daltro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5550/requerimento_no_011_de_2024_josivaldo_-_explanacao_ulla_-_gacc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5559/requerimento_no_020_de_2024_matheus_-_cirurgias_catarata_e_pterigio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5560/requerimento_no_021_de_2024_matheus_-_convenio_apae_filarmonica_lira_popular_e_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5561/requerimento_no_022_de_2024_matheus_-convocacao_do_secretario_do_planejamento_-_demolicao_de_casas_no_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5563/requerimento_no_024_de_2024_matheus_-explanacao_semad_sobre_gratificacao_na_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5565/requerimento_no_026_de_2024_genisson_-_explanacao_do_coronel_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5566/requerimento_no_027_de_2023_matheus_-explanacao_-_jessica_santos_-_bienal_do_livro.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5576/requerimento_no_037_de_2024_marcelo_-_explanacao_-_aroldo_cercos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5577/requerimento_no_038_de_2024_josivaldo_-explanacao_-_associacao_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5578/requerimento_no_039_de_2024_matheus_-_pss.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5659/requerimento_no_055_de_2024_josivan_-_deso.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5662/requerimento_no_058_de_2024_marta_-_relacao_dos_beneficiarios_do_bolsa_familia_-_sedest.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5663/requerimento_no_059_de_2024_matheus_-responsabilidade_de_pavimentacao_do_colorado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5673/requerimento_no_069__de_2024_vilanio_-_explanacao_-_andre_das_bebidas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5674/requerimento_no_70_de_2024_matheus_-_explanacao_-_givanildo_-_sindlagarto.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5678/requerimento_no_074__de_2024_vilanio_-_envio_de_informacoes_de_pacientes_em_hemodialise_do_hnsc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5679/requerimento_no_075_de_2024_matheus_-projeto_de_lei_de_incentivo_financeiro_aos_acs.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5680/requerimento_no_076_de_2024_matheus_-convocacao_do_secretario_de_financas_-_pregao_08.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5686/requerimento_no_082_de_2024_gilberto_-_explanacao_-_diretor_do_hrl_lagarto_e_hospital_do_amor.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5689/requerimento_no_085_de_2024_amilton_-_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5691/requerimento_no_087_de_2024_matheus_e_vilanio_-_explanacao_-_sobre_a_situacao_da_cercos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5692/requerimento_no_088_de_2024_matheus_-plano_de_recuperacao_da_area_do_lixao_do_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5703/requerimento_no_097_de_2024_matheus__deso_-_justificativa_de_pagamento_de_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5707/requerimento_no_101_urgencia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5541/requerimento_no_002_de_2024.__vilanio_-_repudio_ao_simaodiense.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5542/requerimento_no_003_de_2024_matheus_-_congratulacao_-_ufs_-_curso_de_direito.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5544/requerimento_no_005_de_2024_genisson_-_mocao_de_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5545/requerimento_no_006_de_2024_matheus_-tenente-coronel_matheus_massotti.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5547/requerimento_no_008_de_2024__matheus_-_congratulacao_-_claudefranklin.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5548/requerimento_no_009_de_2024_matheus_-_mocao_de_pesar_-_ozair_fontes.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5549/requerimento_no_010_de_2024_marta-_mocao_de_apoio_-_hospital_do_amor.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5551/requerimento_no_012_de_2024_josivaldo_-_mocao_de_congratulacao_-_gacc.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5552/requerimento_no_013_de_2024_gilberto_-_sargento_claudemir_rocha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5553/requerimento_no_014_de_2024_washington__-_mocao_de_pesar_-_josefa_neri.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5554/requerimento_no_015_de_2024_josivan_-_congratulacao_jadson_andrade.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5555/requerimento_no_016_de_2024_matheus_-_mocao_de_pesar_-_jose_hipolito_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5556/requerimento_no_017_de_2024_camara_de_vereadores_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5557/requerimento_no_018_de_2024_josivan_-_congratulacao_tamires_prata.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5558/requerimento_no_019_de_2024_marta_-congratulacao_vanessa_delegada_dagv.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5562/requerimento_no_023_de_2024_josivan_-_congratulacao_joao_manoel.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5564/requerimento_no_025_de_2023marta_-_congratulacao__zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5567/requerimento_no_028_de_2024_amilton_-_congratulacao_-marcos_franca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5568/requerimento_no_029_de_2024_washington__-_mocao_de_pesar_-_luzia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5569/requerimento_no_030_de_2024_washington__-_mocao_de_pesar_-_otacilio_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5570/requerimento_no_031_de_2024_marta_-_mocao_de_pesar_-_antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5571/requerimento_no_032_de_2024_washington_-_congratulacao_-_genisson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5572/requerimento_no_033_de_2024_amilton_-_congratulacao_-_guarda_municipal_-_12_anos.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5573/requerimento_no_034_de_2024_matheus_-_mocao_de_pesar_-_lourdes_liborio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5574/requerimento_no_035de_2024_marta_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5575/requerimento_no_036_de_2024_josivaldo_-_congratulacao_-_simone.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5579/requerimento_no_040_de_2024_washington_-_congratulacao_-_joaozinho_de_solinha.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5645/requerimento_no_041_de_2024_washington_-_congratulacao_-_dudu_santos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5646/requerimento_no_042_de_2024_marta_-_congratulacao_-_nininho_do_doce.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5647/requerimento_no_043_de_2024_gilberto_e_alex_-_congratulacao_-_marta.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5648/requerimento_no_044_de_2024__matheus_-_congratulacao_-_jolimar_trnsportes.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5649/requerimento_no_045_de_2024__matheus_-_congratulacao_-_mdm_transportes_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5650/requerimento_no_046_de_2024_marta_-explanacao__-_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5651/requerimento_no_047_de_2024_josivan_-_congratulacao_sonja_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5652/requerimento_no_048_de_2024_josivan_-_congratulacao_jilene_santos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5653/requerimento_no_049_de_2024_vilanio_-_congratulacao_-_aclecio_prata_-_radialista.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5654/requerimento_no_050_de_2024_marta_-_congratulacao_-_deluc.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5655/requerimento_no_051_de_2024_amilton_-_congratulacao_-_clube_dos_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5656/requerimento_no_052_de_2024_washington_-_congratulacao_-_deize_martins.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5657/requerimento_no_053_de_2024_josivan_-_congratulacao_givalda_almeida.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_no_054_de_2024_josivan_-_congratulacao_monique_prata.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5660/requerimento_no_056_de_2024_alex_-_mocao_de_pesar_-_irani_machado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5661/requerimento_no_057_de_2024_marta_-_congratulacao_-_grupo_bricio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5664/requerimento_no_060_de_2024_amilton_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5665/requerimento_no_061_de_2024_washington__-_mocao_de_pesar_edenilson_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5666/requerimento_no_062_de_2024_washington__-_mocao_de_pesar_anderson_david.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5667/requerimento_no_063_de_2024_marta_-_mocao_de_pesar_-_izildy_cruz.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5668/requerimento_no_064_de_2024_gilberto__-_mocao_de_pesar_jose_edilson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5669/requerimento_no_065_de_2024_alex_-_congratulacao_rosangela_sandes.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5670/requerimento_no_066_de_2024_alex_-_congratulacao_-_jose_gregorio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5671/requerimento_no_067_de_2024_washington__-_mocao_de_pesar_-magna_loiola.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5672/requerimento_no_068_de_2024_amilton_-_adriana_lohanna_e_barbara_marques.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5675/requerimento_no_071_de_2024_washington__-_mocao_de_pesar_helio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5676/requerimento_no_072_de_2024_washington__-_mocao_de_pesar_helio_martins_oliveira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5677/requerimento_no_073_de_2024_washington__-_mocao_de_pesar_luiz_clemente.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5681/requerimento_no_077_de_2024_washington__-_mocao_de_pesar_-josefa_de_matos.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5682/requerimento_no_078_de_2024_washington__-_mocao_de_pesar_-rainunda_andrade.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5683/requerimento_no_079_de_2024_gilberto__-_mocao_de_pesar_padre_joao_eudson.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_080_de_2024_matheus_-_congratulacao_-_asplag.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5685/requerimento_no_081_de_2024_marta_-_congratulacao_-_associacao_brejo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5687/requerimento_no_083_de_2024_washington__-_mocao_de_pesar_-_alvilete_prata.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5688/requerimento_no_084_de_2024_washington__-_mocao_de_pesar_-_ewerton_andrade.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5690/requerimento_no_086_de_2024_alex_-_congratulacao_-_lulu.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5693/requerimento_no_089_de_2024_vereadores_-_mocao_de_pesar_-_valmir_monteiro_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5694/requerimento_no_090_de_2024_amilton_-_congratulacao_-_quero_delivery.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5696/requerimento_no_091_de_2024_matheus_-_mocao_de_pesar_-_ana_macario.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5697/requerimento_no_092_de_2024_alex_-_congratulacao_-_leandro_brito.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5698/requerimento_no_093_de_2024_amilton_-_ricardo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5699/requerimento_no_094_de_2024_marta_-_repudio-_paulo_do_vale.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5701/requerimento_no_095_de_2024_matheus_-_mocao_de_pesar_-_pablo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5702/requerimento_no_096_de_2024_washington__-_mocao_de_pesar_-_raimunda_maria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5704/requerimento_no_098_de_2024_josivan_-_mocao_de_aplausos_-ewerton_cristiano_-_subtenente.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5705/requerimento_no_099_de_2024_matheus_-_mocao_de_pesar_-_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5706/requerimento_no_100_de_2024_josivan_-_mocao_de_aplausos_-jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5709/requerimento_no_102_de_2024_rubinho_-_congratulacao_-_manoelton.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5710/requerimento_no_103_de_2024_mesa_diretora_-_mocao_de_apoio-_sintese.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5166/projeto_de_lei_no_01_de_2024_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_legislativo_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5170/projeto_de_lei_no_04_de_2024_-__institui_o_dia_municipal_protetores_animais__-_matheus.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5176/projeto_de_lei_no_07_de_2024___-_matheus.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5360/projeto_de_lei_no_08_de_2024_-_rua_joana_ferreira_marta.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5361/projeto_de_lei_no_09_de_2024_-_denomina_rua_no_povoado_colonia_treze_josivan_-_erasmo_carlos_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_no_09_de_2024_-_dispoe_sobre_concessao_de_isencao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_no_11_de_2024-_alteracao_cargos_comissionados_mesa.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5366/projeto_de_lei_no_12_de_2024_-__institui_o_dia_do_desbravador___amilton.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_13_de_2024_-_denomina_joquei_clube_rubens.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5368/projeto_de_lei_no_014_de_2024_-_denomina_rua_no_lot._joao_paulo_-_bairro_pratas_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5369/projeto_de_lei_no_15_de_2024_-_largo_luzia_maria_marta.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_no_019__de_2024_-_denomina_praca_crioulo__rubens.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_no_20_de_2024___-_programa_pequenos_atletas_matheus.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5480/projeto_de_lei_no_21_de_2024_-_rua_maria_alves_dos_santos_marta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_lei_no_22__de_2024_-_diretrizes_para_a_elaboracao_da_lei_orcamentaria_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5468/projeto_de_lei_no_26_de_2023_-_altera_o_artigo_1o_da__lei_1.062.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_27_de_2024_-__institui_o_dia_do_vaqueiro___genisson.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_28_de_2024___-_politica_de_protecao_e_prevencao_a_violencia_contra_professores_matheus.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_29_de_2024___-_instalacao_de_ecopontos_matheus.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_030_de_2024_-__patrimonio_cultural_forro_caracterizado_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_n_031_de_2024_-_autoriza_o_poder_executivo_a_abrir__credito_especial_ate_o_valor_de_r_730.09746_para_fins_especifico..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_no_32_de_2024_-_dispoe_atendimento_preferencial_contabilista_alex.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_no_033_de_2024_-__patrimonio_cultural_casamento_caipira_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5534/projeto_de_lei_no_034_de_2024_-_denomina_rua_no_povoado_brasilia_-_jose_luis.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5528/projeto_de_lei_no_35_de_2024_-__institui_o_dia_municipal_da_mao_atipica__marta.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5529/projeto_de_lei_no_36_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_josivan.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_no_037_de_2024_-_denomina_rua_no_povoado_jenipapo_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5580/projeto_de_lei_no_38_de_2024___-_servico_de_fisioterapia_domiciliar_matheus.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5581/projeto_de_lei_no_39_de_2024___-_relatorio_da_arrecadacao_destinados_multas_de_transito_matheus.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5588/projeto_de_lei_no_40_de_2024___-_periodo_de_ferias_-_oferta_de_merenda_escolar_matheus.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_no_41__de_2024_-_denomina_praca_de_eventos_valmir_monteiro__marta.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_043_de_2024_-_denomina_avenida_no_povoado_treze_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5598/projeto_de_lei_no_44-2024_-_institui_a_comissao_interna_de_prevencao_de_acidente_cipa_no_ambito_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5618/projeto_de_lei_no_045_de_2024_-_loa_-_2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5621/projeto_de_lei_no_47_de_2024_-__revoga_lei__marta.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_48_de_2024_-_denomina_ruas_na_zona_de_expansao_amilton.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5640/projeto_de_lei_no_49_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_-_fernanda_bezerra_e_agnaldo_reis_dwith.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5708/projeto_de_lei_no_50__de_2024_-_denomina_quadra_de_esportes__josivan.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_no_52_de_2024_-_rua_guilherme_nunes_dos_santos_alex.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5711/projeto_de_lei_no_53_de_2024_-__institui_o_dia_municipal_feminicidio__-_marta.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5105/projeto_de_lei_complementar_no_01-2024_-_11-01-2024_-_estabelece_o_vencimento_basico_dos_cargos_de_provimento_efetivo_de_medicos_no_municipio_de_lagarto_-_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5165/projeto_de_lei_complementar_no_02-2024_-_10-01-2024_-dispoe_normas_para_fins_de_observancia_do_piso_salarial_profissional_nacional_dos_enfermeiros_tecnicos_e_auxiliares_no_ano_de_2024..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5359/encaminha_projeto_de_lei_complementar_-_mensagem_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5372/projeto_de_lei_complementar_no_07_de_2024_-_dispoe_sobre_o_estatuto_dos_agentes_de_transito_e_agentes_de_fiscalizacao_de_transporte_publico..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_complementar_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5363/projeto_de_resolucao_no_01_-_altera_a_resolucao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5364/projeto_de_resolucao_no__02_-_medalha_de_honra_mulher_empreendedora_-_sinhazinha.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5254/projeto_de_resolucao_no_04_-_regulamenta_licitacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_resolucao_no_05_de_2023__alex_-_gerson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5527/projeto_de_resolucao_no_06_de_2024__gilberto_-_matheus_massotti.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5530/projeto_de_resolucao_no_16_de_2024__matheus_-_munnik_lessa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_resolucao_no_17_de_2024__alex_-_danilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5622/emenda_modificativa_projeto_de_lei_no_46-2024_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5173/mensagem_poder_executivo_abertura.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5764/parecer_previo_no_3184.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5535/contas_anuais_2017_-_valmir.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5536/parecer_previo_tc_3738_-_contas_anuais_2015.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_decreto_legislativo_01_-_2024__veto_pl_70-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_decreto_legislativo_02_-_2024__veto_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5371/veto_total_no_01-2024_ao_pl__n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5642/veto_total_ao_pl_47-2024_-_parque_da_exposicao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5178/indicacao_n_001_de_2024_gilberto_-_reforma_da_praca_de_eventos__do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5179/indicacao_n_002_de_2024_gilberto_-_reforma_da_praca_vanderleia_paixao_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5180/indicacao_n_003_de_2024_gilberto_-_calcamento_da_rua_do_campo_velho_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5181/indicacao_n_004_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_n_005_de_2024_genisson_-_recuperacao_de_pavimentacao_-_rua_pacheco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5183/indicacao_n_006__de_2024_soro_-_reforma_de_chafariz__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5184/indicacao_n_007_de_2024_soro_-_calcamento_travessa_de_maria_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5185/indicacao_n_008_de_2024_soro_-_construcao_do_calcamento_da_travessa_do_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5186/indicacao_n_009_de_2024_soro_-_terraplanagem_-_pov._alto_britinho_e_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5187/indicacao_n_010_de_2024__josivan_-__-_pavimentacao_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5188/indicacao_n_011_de_2024_josivan_-_reforma_da_praca_do_acuzinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5189/indicacao_n_012_de_2024_josivan_-_implantacao_de_uma__upa_24h_na_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_n_013_de_2024_josivan_-_revitalizacao_do_canteiro_da_avenida_da_praca_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5191/indicacao_n_014_de_2024_genisson_-_fumace_nos_povoados_brasilia_jenipapo_quirini_araca_joao_martins_e_estancinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5192/indicacao_n_015_de_2024_matheus_-reforma_do_centro_cultural_adalberto_fonseca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5193/indicacao_n_016_de_2024_matheus_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_n_017_de_2024_matheus_-__pagamento_de_auxilio_alimentacao_aos_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_n_018_de_2024_matheus_-_reajuste_salarial_anual_linear_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_n_019_de_2024_amilton_-construcao_de_quadra_poiesportiva_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_n_020_de_2024_amilton_-_limpeza_capinagem_e_recuperacao_da_pavimentacao_rua_jeova_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_n_021_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_estrada_de_nelson_de_maninho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_n_022_de_2024___dwitht_-__emenda_parlamentar_gov._fabio_mitidieri_-_pavimentacao_assent._dr._joao_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_n_023_de_2024___dwitht_-__emenda_parlamentar_gustinho_ribeiro_-_pavimentacao_dr_joao_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_n_024_de_2024_dwitht_-_perfuracao_de_poco_artesiano_assentamento_roseli_nunes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5202/indicacao_n_025_de_2024_dwitht_-_limpeza_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_n_026_de_2024_vilanio_-_ampliacao_do_horario_de_atnedimento_padre_almeida_-_24h.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_n_027_de_2024___vilanio_-__-galeria_mercado_municipal_jose_correia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_n_028_de_2024_vilanio_-_refrigeracao_mercado_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5206/indicacao_n_029_de_2024_marta_-_limpeza_rua_josefa_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5207/indicacao_n_030_de_2024_marta_-_reposicao_de_lampadas_bairro_horta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_n_031_de_2024__marta_-_pavimentacao_rua_11_de_marco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5209/indicacao_n_032_de_2024_marta_-limpeza_e_revitalizacao_do_canal_do_loiola_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5211/indicacao_n_034_de_2024__washington_-_limpeza_e_revitalizacao_da_cachoeira_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_n_035_de_2024__vilanio_-__-_pavimentacao_asfaltica_pistas_da_granja_e_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_n_036__de_2024_josivaldo_-_reforma_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5214/indicacao_n_037__de_2024_josivaldo_-_recuperacao_do_calcamento_av._senador_francisco_leite_neto_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_n_038_de_2024_josivaldo_-_contratacao_de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_n_039_de_2024_josivaldo_-lixao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_n_040__de_2024_dwitht_-_torre_de_telefonia_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_n_041__de_2024_dwitht_-_recuperacao_do_calcamento_av._augusto_franco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5220/indicacao_n_043__de_2024_josivan_-_criacao_de_cursos_profissionalizantes_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5221/indicacao_n_044_de_2024_josivan_-_implantacao_de_um_creas_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_n_045_de_2024_josivan_-_reforma_da_praca_santa_luzia_povoado_colonia_treze_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5223/indicacao_n_046_de_2024___josivan_-__-_pavimentacao_porcao_galo_assanhado_mangabeira_e_rio_das_vacas_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_n_047_de_2024_josivan_-_implatacao_de_centro_humanizado_da_mulher_e_da_crianca_-_c._treze.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_n_048_de_2024_gilberto_-_calcamento_da_rua_pedro_jose_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_n_049_de_2024_gilberto_-_pintura_do_muro_da_antiga_escola_maria_candida_atual_prof._jo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5227/indicacao_n_050_de_2024_gilberto_-_reforma_da_quadra_poliesportiva_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5228/indicacao_n_051_de_2024_gilberto-_construcao_de_praca_conj._raimunda_paixao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5229/indicacao_n_052_de_2024_gilberto_-_calcamento_da_rua_antonio_fontes_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5230/indicacao_n_053_de_2024_soro_-_reposicao_de_lampadas_lot._eucaliptos_e_pov._telha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5231/indicacao_n_054_de_2024_soro_-_terraplanagem_-_assentamentos_camilo_torres_e_uberaba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5232/indicacao_n_055_de_2024_soro_-_terraplanagem_-_bairro_telha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5233/indicacao_n_056_de_2024_matheus_-_recuperacao_da_pavimentacao_granitica-_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5234/indicacao_n_057_de_2024_matheus_-_reforma_e_construcao_de_abrigo_de_onibus_na_zona_urbana_e_rural.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5235/indicacao_n_058_de_2024_matheus_-_descarte_de_lixo_e_campanha_educativas_e_locais_para_descarte_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5236/indicacao_n_059_de_2024_belizario_-_acompanhamento_psicololigo_as_mulheres_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_n_060_de_2024_belizario_-_construacao_de_praca_pov._fazenda_grande_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5238/indicacao_n_061_de_2024_genisson_-_construacao_de_praca_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_n_062_de_2024_genisson_-_reparos_na_rede_eletrica_da_quadra_poliesportiva_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_n_063_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_n_064_de_2024_washington_-_manutencao_da_iluminacao_publica_do_pov._pombo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_n_065_de_2024_josivaldo_-_recuperacao_das_estradas_dos_povoados_morcegopururuca_e_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_n_066_de_2024__josivaldo_-revitalizacao_rua_francisco_antonio_figueiredo_fundo_da_ufs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5245/indicacao_n_067_de_2024_josivaldo_-_processo_seletivo_-_apoio_escolar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_n_068_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_n_069__de_2024_genisson_-_torre_de_telefonia_-_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_n_070_de_2024_genisson_-_abertura_dos_mercados_jenipapo_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_n_071_de_2024_belizario_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_n_072_de_2024_valmir_-_deso_-_extensao_de_rede_de_agua_rua_c-__santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_n_073_de_2024_valmir_-_reforma_da_ponte__povoado_saquinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_n_074_de_2024_valmir_-_revitalizacao_praca_rosa_venerini.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5255/indicacao_n_075_de_2024_matheus_-_instalacao_de_diario_escolar_eletronico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5256/indicacao_n_076_de_2024_matheus_-lancamento_de_refis_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5257/indicacao_n_077_de_2024_matheus_-_reforma_da_quadra_do_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_n_078_de_2024__matheus_-__pavimentacao_asfaltica_avenida_nossa_senhora_da_piedade.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5259/indicacao_n_079_de_2024_amilton_-_picarragem_e_terraplanagem_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_n_080__de_2024_dwitht_-_reforma_do_ponto_de_apoio_da_policia_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5261/indicacao_n_081_de_2024_josivan_-_construcao_da_praca_da_biblia_-_conjunto_leonor_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5262/indicacao_n_082_de_2024_josivan_-_posto_de_saude_pov._luiz_freire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5263/indicacao_n_083_de_2024_josivan_-perfuracao_de_pocos_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5264/indicacao_n_084_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5265/indicacao_n_085__de_2024_josivan_-perfuracao_de_pocos_-_emenda_aurea_-_juerana_cova_da_onca_luiz_freire_galo_assanhado_e_pista_4.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5266/indicacao_n_086_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_da_barra.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5267/indicacao_n_087_de_2024_gilberto_-_redutores_de_velocidade_quebra-molas_estrada_do_quirino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5268/indicacao_n_088_de_2024_gilberto_-_placas_de_sinalizacao_rodovia_que_liga_urubutinga_a_itaporanga.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5269/indicacao_n_089_de_2024_gilberto_-_fumace_na_cidade_de_lagarto_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_n_090_de_2024_gilberto_-_terraplanagem_-_estancinha_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5271/indicacao_n_091_de_2024_belizario_-_programa_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5272/indicacao_n_092_de_2024_belizario_-_corrida_e_caminha_pelo_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5273/indicacao_n_093_de_2024_belizario_-_posto_policial_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_n_094_de_2024_vilanio_-_fumace_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_n_095_de_2024_marta_-_cras__olhos_d_agua.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_n_096_de_2024_marta_-_construcao_de_praca_-residencial_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_n_097_de_2024_marta_-_construcao_de_praca_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_n_098__de_2024_marta_-_torre_de_telefonia_-_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_n_099_de_2024_marta_-_compra_de_terreno_para_ampliacao_de_cemiterio_-_pov._brejo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5280/indicacao_n_100_de_2024_marcelo_-_escola_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5281/indicacao_n_101_de_2024_genisson-_ampliacao_do_horario_de_antendimento_ubs_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5282/indicacao_n_102_de_2024_josivan_-_reforma_de_ponto_de_saude_mangabeira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5283/indicacao_n_103_de_2024_josivan_-_reforma_de_praca_pov._rio_das_vacas_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_n_104_de_2024___josivan_-__-_pavimentacao_rua_e-_jardim_uirapuru_ate_a_pista_do_cemiterio_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5285/indicacao_n_105_de_2024_matheus_-_compra_de_imovel_filomeno_hora.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5286/indicacao_n_106_de_2024_matheus_-_mutirao_para_cirurgias_de_catarata.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5287/indicacao_n_107_de_2024_matheus_-_abertura_dos_boxes_fechados_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_n_108_de_2024_marcelo_-_mutirao_de_limpeza_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5289/indicacao_n_109_de_2024_josivaldo_-_reposicao_de_lampadas_da_quadra_da_purururca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_n_110_de_2024_josivaldo_-_limpeza_e_capinacao_do_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_n_111_de_2024_gilberto_-_iluminacao_de_led_da_avenida_arthur_reis_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5292/indicacao_n_112_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_ruas_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_n_113_de_2024_soro_-_reforma_de_ponto_de_apoio_a_saude__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_n_114_de_2024_washington_-_reforma_e_ampliacao_do_cemiterio_pov._olhos_dagua_e_carcara.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5295/indicacao_n_115_de_2024_washington_-_reforma_da_estrutura_de_caixa_de_agua_do_pov._mariquita_de_cima.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_n_116_de_2024_washington_-_construcao_de_redutores_no_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_n_117_de_2024_gilberto_-_construcao_de_cobertura_de_mercado_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5298/indicacao_n_118_de_2024_genisson_-_reforma_de_rodovia_se_160.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5302/indicacao_n_119_de_2024_valmir_-_reforma_do_conjunto_morumbi_do_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5299/indicacao_n_120_de_2024_genisson-_rerforma_econstrucao_de_vestiarios_de_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_n_121_de_2024_genisson_-_energisa_-_instalacao_de_baixa_tensao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_n_122_de_2024_valmir_-_limpeza_e_capinacao_do_conjunto_silvio_romero.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_n_123_de_2024_washington_-_reforma_de_escola_cleodice_soares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5304/indicacao_n_124__de_2024_dwitht_-extensao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5305/indicacao_n_125_de_2024_gilberto_-_pavimentacao_paralelepipedal_de_rua_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_n_126_de_2024_matheus_-_projeto_de_lei_q_aumenta_o_efetivo_de_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_n_127_de_2024_josivaldo_-_mesas_de_jogos_na_praca_da_matinha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_n_128_de_2024_josivan_-_redutores_de_velocidade_rua_joao_marata.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_n_129_de_2024_genisson_-_reposicao_de_lampadas_jenipapo_araca_jenipapo_quirino_joao_martins_mata_da_madeira_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_n_130_de_2024_genisson_-_redutores_de_velocidade__e_faixa_de_pedestre_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_n_131_de_2024_genisson_-_redutores_de_velocidade_nas_proximidades_da_vargem.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5312/indicacao_n_132_de_2024_belizario_-_recuperacao_de_pavimentacao_-_travessa_limoeiro_rua_santo_amaro_av._jovino_bispo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5313/indicacao_n_133_de_2024_vilanio_-_projeto_de_lei_q_aumenta_o_vencimento_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5314/indicacao_n_134_de_2024_genisson_-_reabertura_da_fabrica_de_mandioca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_n_135_de_2024_valmir_-_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_n_136_de_2024_marcelo_-_vistoria_do_corpo_de_bombeiros_na_escola_mons._daltro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_n_137_de_2024_belizario_-_revitalizacao_praca_conj._joao_nogueira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_n_138_de_2024_belizario_-limpeza_entorno_da_escola_dr_joao_almeida_rocha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_n_139_de_2024_matheus_-_reajuste_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5320/indicacao_n_140__de_2024_josivan_-_recapeamento_asfaltico_ruas_as_margens_da_rodovia_antonio_martins.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5321/indicacao_n_141_de_2024_genisson_-_concurso_publico_magisterio_e_demias_cargos_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5322/indicacao_n_142_de_2024_genisson_-__pavimentacao_-_estrada_de_zezito_de_emilio_-_pov_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_n_143_de_2024_genisson_-__pavimentacao_-_estrada_ze_vitorio_-_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_n_144_de_2024_belizario_-_criacao_de_bairro_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_n_145_de_2024_josivaldo_-_calcamento_rua_antonio_moura_conhecida_como_travessa_sitio_de_jason.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_n_146_de_2024_amilton_-_desebstrucao_da_rede_de_esgoto_-_rua_francisco_loiola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_n_147_de_2024_gilberto_-_colocacao_de_monumento_no_povoado_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_n_148_de_2024_gilberto_-_calcamento_da_estrada_picarreira_-_pov._boa_vista.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_n_149_de_2024_gilberto_-reforma_escola_antoniel_francisco_de_jesus_-_pov_quirino.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_n_150_de_2024_gilberto_-_construcaodo_muro_da_escola_municipal_do_povoado_urubutinga.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_n_151_de_2024_marta_-_reposicao_de_lampadas_pov._caraibas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_n_152_de_2024_soro_-_reposicao_de_lampadas_pov._barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_n_153_de_2024_josivaldo_-_construcao_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5334/indicacao_n_154_de_2024_josivaldo_-_construcao_de_canteiro_central_-_av._brasilia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5335/indicacao_n_155_de_2024_josivaldo_-_ceasa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_n_156_de_2024_washington_-_redutores_de_velocidade_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_n_157_de_2024__matheus_-__pavimentacao_pov._gameleiro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5338/indicacao_n_158_de_2024_josivaldo_-_reposicao_de_lampadas_suvaco_da_cachorra_-_pov._varzea_dos_cagados.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5339/indicacao_n_159_de_2024_washington_-_implantacao_de_escola_de_ensino_medio_-_governador.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_n_160_de_2024_washington_-_perfuracao_de_pocos_artesianos_-_governador_-_codese__e_ecretaria_da_agricultua.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5341/indicacao_n_161_de_2024_alex_-_limpeza_e_rapinagem_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5342/indicacao_n_162_de_2024_alex_-_deso_-_extensao_de_rede_de_agua__barragem_dionisio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_n_163_de_2024_alex_-_construcao_de_praca_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_n_164_de_2024_josivaldo_-_calcamento_rua_elias_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_n_165_de_2024_rubinho_-_calcamento_estrada_da_vaquejada_-_pov._limoeiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_n_166_de_2024_alex_-_bracos_da_iluminacao_publica_-_av._nossa_senhora_de_fatima_-_pov._santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5347/indicacao_n_167_de_2024_alex_-_construcao_de_praca_-_edvaldo_farias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5348/indicacao_n_168_de_2024_alex_-_limpeza_e_rapinagem_do_residencial_kaptiva.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_n_169_de_2024_washington_-_contrucao_de_ponto_de_onibus_-_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5350/indicacao_n_170_de_2024_josivaldo_-_transformar_antigo_predio_escolar__em_posto_de_saude-_pov._tanque.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5351/indicacao_n_171_de_2024_josivaldo_-_organizacao_do_transito_-_regiao_do_mercado_jose_correia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_n_172_de_2024_belizario_-_pavimentacao__estrada_da_cohidro_pov._fazenda_grande_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5353/indicacao_n_173_de_2024_belizario_-_pavimentacao__estrada_principal_pov._suvaco_da_cachorra.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5354/indicacao_n_174_de_2024_marcelo_-_regulamentacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_n_175_de_2024_marcelo_-_agente_de_saude_-_pov._pocao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5356/indicacao_n_176__de_2024_dwitht_-_recapeamento_asfaltico_da_matinha_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_n_177_de_2024_dwitht_-_reforma_de_ponto_de_onibus_-_estacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_n_178_de_2024_valmir_-_desobstrucao_da_rede_de_esgoto_-_bairros_novo_horizonte_silvio_romero_e_aldemar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_n_179_de_2024_josivaldo_-_calcamento_rua_queiroz_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_n_180_de_2024_josivan_-_construcao_de_praca_-_povoado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_n_181_de_2024_josivan_-_construcao_de_praca_-_comunidade_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5381/indicacao_n_182_de_2024_soro_-_picarragem_e_terraplanagem_estrada_de_almiro_-_pov._picarreira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5382/indicacao_n_183_de_2024_gilberto_-_construcao_de_abrigo_de_onibus_povoado_gameleiro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_n_184_de_2024_josivaldo_-_redutores_de_velocidade_quebra-molas_principais_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_n_185_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_fazenda_grande.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5385/indicacao_n_186_de_2024_alex_-__poda_de_arvores_-_na_frente_do_campo_paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_n_187_de_2024_alex_-_redutores_de_velocidade_quebra-molas_av._raimunda_rodrigues_reis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5387/indicacao_n_188_de_2024_washington_-_reposicao_da_caixa_d_agua_pov._carcara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5388/indicacao_n_189_de_2024_soro_-_construcao_do_calcamento_da_rua_jose_igor_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5389/indicacao_n_190__de_2024_dwitht_-_substituicao_da_rede_de_abastecimento_de_agua_-_assentamento_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_n_191_de_2024_matheus_-_revitalizacao_do_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_n_192_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_residencial_conjunto_de_baiano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5392/indicacao_n_193_de_2024_washington_-_limpeza_e_capinagemdas_ruas_do_povo._mariquita.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_n_194_de_2024_matheus_-_construcao_de_passarela_de_pedestres_-_der.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_n_195_de_2024_matheus_-_construcao_de_passarela_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5395/indicacao_n_196_de_2024_rubinho_-_calcamento_rua_vicente_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5396/indicacao_n_197_de_2024__josivan_-__-_pavimentacao_rua_joaquim_antunes_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_n_198_de_2024__josivan_-__-_pavimentacao_rua_miguel_neto_monteiro_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5398/indicacao_n_199_de_2024_josivaldo_-_calcamento_rua_zeca_de_emilio_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_n_200_de_2024_matheus_-_recuperacao_da_pavimentacao_paralelepipedal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5400/indicacao_n_201_de_2024_genisson_-_calcamento_travessa_da_associacao_-_bairro_pratas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_n_202_de_2024_washington_-_manutencao_do_poco_artesiano_do_pov._quilombo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5402/indicacao_n_203_de_2024_genisson_-__pavimentacao_-_estrada_de_quincas_pov._coqueiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5403/indicacao_n_204_de_2024_valmir_-_reposicao_de_lampadas_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5404/indicacao_n_205_de_2024_matheus_-_climatizacao_das_salas_de_aula_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5405/indicacao_n_206_de_2024_genisson_-__pavimentacao_-_rua_vitoria_bairro_exposicao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5406/indicacao_n_207__de_2024_josivaldo_-_limpeza_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5407/indicacao_n_208_de_2024_valmir_-_reposicao_de_lampadas_povoado_coqueiro_de_baixo_e_coqueiro_de_cima.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5408/indicacao_n_209_de_2023_gilberto_-_reposicao_de_lampadas_para_o_povoado_araca.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5409/indicacao_n_210_de_2024_marta_-_limpeza_e_capinacao_de_abrigo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5410/indicacao_n_211_de_2024_soro_-_redutores_de_velocidade_quebra-molas_rua_estrada_da_moita_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_n_212_de_2024_soro_-_redutores_de_velocidade_quebra-molas_conj._josa_patricio_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_n_213_de_2024_gilberto_-_perfuracao_de_poco_artesiano_assentamento_uberaba.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5413/indicacao_n_214_de_2024_gilberto_-_bomba_d_agua_poco_artesiano__da_travessa_capela_-_uberaba.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_n_215_de_2024__gilberto_-__pavimentacao_asfaltica_conj._josa_patricio_-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5415/indicacao_n_216_de_2024__gilberto_-__pavimentacao_asfaltica_conj._sao_francisco_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5416/indicacao_n_217_de_2024_marcelo_-pista_do_campo_ate_a_ladeira_da_pista_do_pau_grande.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5417/indicacao_n_218_de_2024_soro_-_construcao_do_calcamento_da_rua_da_quadra_-_pov._jenipapo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5418/indicacao_n_219_de_2024_soro_-_construcao_do_calcamento_da_travessa_de_maria_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5419/indicacao_n_220_de_2024_soro_-_reposicao_de_lampadas_pov._britinho_urubu_grande_moita_altolaranjeiras_e_taboca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5420/indicacao_n_221_de_2024_soro_-_reposicao_de_lampadas_estrada_prox._ao_conj._raimunda_paixao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_n_222_de_2024_soro_-_reposicao_de_lampadas_conjuntos_josa_patricio_e_novo_e__rua_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5422/indicacao_n_223_de_2024_genisson_-_troca_de_manilhas_rua_antonio_matias_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_n_224_de_2024_josivaldo_-_pavimentacao_paralelepipedal_trav._da_ceramica.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5424/indicacao_n_225_de_2024_josivaldo_-recapeamento_asfaltico_av._antonio_franscisco_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5425/indicacao_n_226_de_2024_josivaldo_-_reposicao_de_lampadas_estrada_de_pedro_cicila_-_pov_boa_vista_do_urubu_grande.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5426/indicacao_n_227_de_2024_belizario_-_redutores_de_velocidade_quebra-molas_rua_eremita_francisca_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5427/indicacao_n_228_de_2024_marta_-sinalizacao_avenida_brasilia_-_jose_patricio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5428/indicacao_n_229_de_2024_gilberto_-_calcamento_da_estrada_de_bernarda__-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5429/indicacao_n_230_de_2024_gilberto_-_calcamento_de_ze_vitorio_pov._araca.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5430/indicacao_n_231_de_2024_gilberto_-_redutor_de_velocidade_quebra-molas_rua_principal_-conjunto_albano_franco.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5431/indicacao_n_232_de_2024_valmir_-_instalacao_de_sistema_de_monitoramento_de_video_praca_damares_do_nascimento_-_rosario.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5432/indicacao_n_233_de_2024_alexsandro_-_alteracao_mao_unica_rua_nova_-_praca_damares_do_nascimento_-_rosario.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5433/indicacao_n_234_de_2024_matheus_-_regularizacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5434/indicacao_n_235_de_2024_matheus_-_doacao_de_terreno_para_a_associacao_dos_taxista_e__mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5435/indicacao_n_236_de_2024_matheus_-_regularizacao_e_atualizacao_dos_pontos_de_taxistas_emototaxistas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5436/indicacao_n_237_de_2024_matheus_-_feitura_e_implementacao_de_novas_rotas_para_o_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5437/indicacao_n_238__de_2024_dwitht_-_redutores_de_velocidade_na_rua_tobias_barreto._quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5438/indicacao_n_239__de_2024_dwitht_-_reabertura_do_posto_policial_do_povoado_brasilia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5439/indicacao_n_240_de_2024_marcelo_-_reducao_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5440/indicacao_n_241_de_2024_alex_-_limpeza_jardim_campo_novo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5441/indicacao_n_242_de_2024_belizario_-_pavimentacao__estradaque_da_acesso_ao_cemiterio_oiteiros.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5442/indicacao_n_243_de_2024_gilberto_-_limpeza_e_poda_de_arvores_-_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5443/indicacao_n_244_de_2024_marcelo_-_rede_de_protecao_-_quadra_pov._luiz_freire_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5444/indicacao_n_245_de_2024_josivaldo__-_cuidadores_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5445/indicacao_n_246_de_2024_josivaldo__-_politicas_publicas_de_cuidadores_e_auxiliares_para_autista_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5446/indicacao_n_247_de_2024_matheus_-_calcamento_rua_leonardo_batista_-_liborios_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5447/indicacao_n_248_de_2024_valmir_-_revitalizacao_praca_felino_fontes_-_praca_da_antartica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5448/indicacao_n_249_de_2024_belizario_-_redutor_de_velocidade_quebra-molas_rua_eronides_garrincha_-_moita_redonda.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5449/indicacao_n_250_de_2024_dwitht_-_revitalizacao_das_ruas_assentamento_dr._joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5450/indicacao_n_251_de_2024_dwitht_-_recuperacao_das_estrada_que_da_acesso_ao_assentamento_dr_joao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5451/indicacao_n_252_de_2024_marta_-_descentralizacao_dos_servicos_de_psicologia_para_atendimento_nas_ubs_dos_povoados.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5452/indicacao_n_253_de__2024_matheus_-_multirao_oftalmologico.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5453/indicacao_n_254_de_2024_gilberto_-_calcamento_da_rua_jose_antonio_de_vasconcelos_-_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5454/indicacao_n_255_de_2024_josivaldo_-_instalacao_de_sistema_de_monitoramento_mercado_municipaljose_correa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5455/indicacao_n_256_de_2024_matheus_-_construcao_de_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5456/indicacao_n_257_de_2024_matheus_-_construcao_de_centro_de_convencoes_no_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5458/indicacao_n_258_de_2024_alex_-_recapeamento_asfaltico_-_rua_tobias_barreto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5459/indicacao_n_259_de_2024_josivaldo_-_limpeza_e_terraplanagem_do_loteamento_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5460/indicacao_n_260_de_2024_josivaldo-_construcao_de_praca_loteamento_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5461/indicacao_n_261_de_2024_josivaldo_-revitalizacao_rua_joao_de_ines.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5462/indicacao_n_262_de_2024_washington_-revitalizacao_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5463/indicacao_n_263_de_2024_washington_-_posto_policial_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5464/indicacao_n_264_de_2024_washington_-_colegio_estadual_povoado_mariquita.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5465/indicacao_n_265_de_2024_washington_-_reposicao_de_lampadas_pov._mariquita.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5466/indicacao_n_266_de_2024_washington_-_deso_-_rede_de_esgoto_-_loiola.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5467/indicacao_n_267_de_2024__alex_-__pavimentacao_pov._saco.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5469/indicacao_n_268_de_2024_soro_-_rerforma_o_de_vestiario_de_campo_de_futebol_-_campo_novo_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5470/indicacao_n_269_de_2024_soro_-_poda_de_arvores_-_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5471/indicacao_n_270_de_2024_valmir_-_recapeamento_da_pavimentacao_asfaltica_do_bairro_ademar_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5472/indicacao_n_271_de_2024_valmir_-_reposicao_de_lampadas_comunidades_matinha_e_estacao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5473/indicacao_n_272_de_2024_marta_-_disponibilizacao_de_medico_para_o_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5474/indicacao_n_273_de_2024_soro_-_construcao_do_calcamento_da_travessa_oliveiros_domingos_-_catita.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5475/indicacao_n_274_de_2024_dwitht_-_picarragem_e_drenagem_da_agua_-_chafariz_pov._brasilia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5476/indicacao_n_275_de_2024_josivaldo_-_reforma_da_quadra_da_pururuca.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5477/indicacao_n_276_de_2024_matheus_-_subvencoes_a_fazenda_esperanca_filarmonica_e_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5483/indicacao_n_277_de_2024_amilton_-_limpeza_e_capinagem_rua_de_francisquinho.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5484/indicacao_n_278_de_2024_amilton_-_limpeza_e_capinagem_-_rua_dona_tete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5485/indicacao_n_279_de_2024_marcelo_-_redutores_de_velocidade_quebra-molas_avenida_antonio_martins_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5486/indicacao_n_280_de_2024_amilton_-_calcamento_rua_indiaroba_-_silvio_romero_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5487/indicacao_n_281_de_2024_amilton_-_calcamento_travessa_areia_branca_-_silvio_romero_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5488/indicacao_n_282__de_2024_josivaldo_-_capinagem_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5489/indicacao_n_283_de_2024_soro_-_revitalizacao_do_calcadao_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5490/indicacao_n_284_de_2024_soro_-_passagem_de_esgoto_-_travessa_de_bernardo_e_travessa_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5492/indicacao_n_285__de_2024_washington_-_poda_de_arvores_-_rua_agripino_fontes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5493/indicacao_n_286_de_2024_washington_-_redutores_de_velocidade_pov._candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5494/indicacao_n_287_de_2024_josivan_-_deso_-_reparo_dos_vazamentos_da_av._antonio_martins_de_menezes_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5495/indicacao_n_288__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_da_rua_queiroz_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5496/indicacao_n_289_de_2024_amilton_-_construcao_de_praca_-loteamento_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5497/indicacao_n_290_de_2024_amilton_-__sinalizacoes_vertical_e_horizontal_e_redutores_de_velocidade_-prox_ao_centro_de_ecoterapia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5498/indicacao_n_291_de_2024_amilton_-_construcao_de_abrigo_de_onibus_av._deijaniro_jonas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5499/indicacao_n_292_de_2024_josivaldo_-_revitalizacao_calcamento_-povoado_pururuca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5500/indicacao_n_293_de_2024_matheus_-_lei_complementar_36_-11.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5506/indicacao_n_294__de_2024_josivaldo_-_calcamento_e_limpeza_do_conjunto_maria_de_petu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5507/indicacao_n_295__de_2024_josivaldo_-_construcao_de_praca_dos_carneiros_-_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5508/indicacao_n_296_de_2024_josivaldo-_construcao_de_praca_rua_enoque_com_pedra_mole.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5509/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5510/indicacao_n_298_de_2024_marcelo_-_projeto_ao_executivo_para_incentivo_para_os_agentes_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5511/indicacao_n_299__de_2024_josivaldo_-_drenagem_picarragem_e_terraplanagem_das_estradas_da_pururuca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5512/indicacao_n_300_de_2023_josivaldo_-__operacao_tapa-buraco_no_povoado_brejo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5513/indicacao_n_301_de_2024_genisson_-_implantacao_de_iml.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5514/indicacao_n_302__de_2024_washington_-__reforma_e__ampliacao_da_ponte_do_povoado_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5515/indicacao_n_303_de_2024_washington_-_limpeza_e_capinagem_das_ruas_dos_pov._mariquita__candeal_e_tapera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5516/indicacao_n_304_de_2024_washington_-_escola_inglaterra.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5517/indicacao_n_305_de_2024_washington_-_reposicao_de_lampadas_povoados.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5518/indicacao_n_306_de_2024_josivaldo-_construcao_de_palco_na_exposicao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5519/indicacao_n_307_de_2024_washington_-_tampas_das_caixas_dagua_pov._olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5520/indicacao_n_308_de_2024_washington_-revitalizacao_do_calcamento_dos_pov._mariquita_e_rio_fundo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5521/indicacao_n_309_de_2024_washington_-_ampliacao_da_coleta_de_lixo_-_comunidade_invasao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5522/indicacao_n_310_de_2024_washington_-_limpeza_e_terraplanagem_-_invasao_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5523/indicacao_n_311_de_2024_josivaldo-_levantamento_de_pessoas_com_deficencia_pcd.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5524/indicacao_n_312_de_2024_soro_-_reposicao_de_lampadas_das_pracas_balbino_e_josa_patricio_-_pov_brasilia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5525/indicacao_n_313_de_2024_josivan_-_zoonoses_coleta_e_castracao_de_gatos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5526/indicacao_n_314_de__2024_matheus_-_creche_par_ambulantes_do_festival_da_mandioca.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5537/indicacao_n_315_de_2024__gilberto_-__pavimentacao_asfaltica_-_pov_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5538/indicacao_n_316_de_2024_gilberto_-_picarragem_e_terraplanagem_pov._araca_joao_martins_e_quirino.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5539/indicacao_n_317_de_2024_amilton_-_implatacao_de_centro_especializado_para_o_autismo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5582/indicacao_n_318_de_2024_josivaldo_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5583/indicacao_n_319_de_2024_josivaldo_-_implatacao_de_clinica_escola.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5584/indicacao_n_320_de_2024_washington_-_construcao_de_praca_-_conjunto_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5585/indicacao_n_321_de_2024_josivaldo_-_desobstrucao_da_rede_de_esgoto_-_rua_anfilofio_fontes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5586/indicacao_n_322_de_2024_dwitht_-_picarragem_e_terraplanagem_-antonio_roseli_dr._joao__e_baixao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5587/indicacao_n_323_de_2024_amilton_-_cursos_de_qualificacao_para_jovens_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5589/indicacao_n_324__de_2024_belizario_-_emenda_aurea_ribeiro_-_revitalizacao_do_brejinho_piscina_e_lagoa_de_goio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5590/indicacao_n_325_de_2024_marta_-_revitalizacao_da_praca_cemiterio_sr_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5591/indicacao_n_326_de_2024_amilton_-_solicitacao_de_pediatra_para_a_clinica_maroto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5592/indicacao_n_327_de_2024_rubinho_-_calcamento_estrada_do_dopovado_cova_da_onca.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5593/indicacao_n_328_de_2024_amilton_-_retoamada_da_obra_do_calcamento_-__rua_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5594/indicacao_n_329_de_2024_washington_-__prova_de_triatlhon.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5595/indicacao_n_330_de_2024_matheus_-_creches_setoriais.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5599/indicacao_n331_de_2024_josivaldo_-_revitalizacao_calcamento_-_rua_6_-_residencial_julia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5600/indicacao_n_332_de_2024_josivaldo_-_calcamento_travessa_cruzeiro_verde.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5601/indicacao_n_333_de_2024_josivaldo_-_calcamento_estrada_da_itaperinha.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5602/indicacao_n_334_de_2024_amilton_-_revitalizacao_do_calcamento_rua_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5603/indicacao_n_335_de_2024_amilton_-_redutores_de_velocidade_quebra-molas_av._francisco_garcez.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5604/indicacao_n_336_de_2024_josivaldo_-_limpeza_capinacao__e_coletad_de_lixo_do_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5605/indicacao_n_337_de_2024_josivaldo-__sinalizacoes_vertical_e_retirada_e_implatacao_de_redutores_de_velocidade_-colorado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5606/indicacao_n_338_de_2024_josivaldo_-_reposicao_de_lampadas_loteamento_colorado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5607/indicacao_n_339_de_2024_amilton_-_perfuracao_de_poco_artesiano_pov._flexas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5608/indicacao_n_340_de_2024_josivaldo_-_canteiro_central_av._zacarias_junior.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5609/indicacao_n_341_de_2024_rubinho_-_calcamento_travessa_centro_comunitario_-_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5610/indicacao_n_342_de_2024_josivaldo_-_pavimentacao_asfaltica_rua_jose_mauricio_indiaroba_trav._campo_do_brito_gameleiro_caraibas_boeiro_e_curralinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5611/indicacao_n_343_de_2024_amilton_-_pavimentacao_asfaltica_comunidades_sao_vicente_e_picarreira_de_baixo_-_juerana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5612/indicacao_n_344_de_2024_amilton_-_reforma_de_posto_medico_da_juerana.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5623/indicacao_n_345_de_2024_amilton_-_pavimentacao_asfaltica_estrada_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5624/indicacao_n_346_de_2024_amilton_-_picarragem_e_terraplanagem_-_travessa_macuna_-_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5625/indicacao_n_347_de_2024_amilton_-_pavimentacao_asfaltica_ruas_francisco_pereira_jose_valentim_francisquinho_tete_e_tide_-_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5626/indicacao_n_348_de_2024_amilton_-_calcamento_jose_bispo_da_cruz_-_centro.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5630/indicacao_n_349_de_2024_washigton_-_calcamento_pov._rio_fundo_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5631/indicacao_n_350_de_2024_washigton_-_calcamento_pov._piabas_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5627/indicacao_n_351_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5628/indicacao_n_352_de_2024_josivaldo_-_calcamento_estrada_jose_menezes_-_pov._moita_redonda_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5629/indicacao_n_353_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5632/indicacao_n_354_de_2024_rubinho_-_calcamento_rua_pricipal_-_pov._pururuca_-_copia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5633/indicacao_n_355_de_2024_amilton_-_calcamento_tracessa_luiz_rodrigues_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5634/indicacao_n_356_de_2024_rubinho_-_calcamento_pista_3_-_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5635/indicacao_n_357_de_2024_washigton_-_calcamento_pov._bonfim_-_fabio_reis.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5636/indicacao_n_358_de_2024_valmir_-_pavimentacao_asfaltica_da_rua_nossa_senhora_de_fatima_-_exposicao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5637/indicacao_n359_de_2024_matheus_-_convevio_semedi.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5540/requerimento_no_001_de_2024_matheus_-_cirurgias_realizadas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5543/requerimento_no_004_de_2024_marta_-_explanacao_sobre_dia_da_mulher_-_delegada_dagv.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5546/requerimento_no_007_de_2024_marcelo_-vistora_da_defesa_civil_na_escola_monsenhor_daltro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5550/requerimento_no_011_de_2024_josivaldo_-_explanacao_ulla_-_gacc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5559/requerimento_no_020_de_2024_matheus_-_cirurgias_catarata_e_pterigio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5560/requerimento_no_021_de_2024_matheus_-_convenio_apae_filarmonica_lira_popular_e_asilo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5561/requerimento_no_022_de_2024_matheus_-convocacao_do_secretario_do_planejamento_-_demolicao_de_casas_no_campo_da_vila.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5563/requerimento_no_024_de_2024_matheus_-explanacao_semad_sobre_gratificacao_na_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5565/requerimento_no_026_de_2024_genisson_-_explanacao_do_coronel_do_7o_batalhao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5566/requerimento_no_027_de_2023_matheus_-explanacao_-_jessica_santos_-_bienal_do_livro.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5576/requerimento_no_037_de_2024_marcelo_-_explanacao_-_aroldo_cercos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5577/requerimento_no_038_de_2024_josivaldo_-explanacao_-_associacao_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5578/requerimento_no_039_de_2024_matheus_-_pss.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5659/requerimento_no_055_de_2024_josivan_-_deso.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5662/requerimento_no_058_de_2024_marta_-_relacao_dos_beneficiarios_do_bolsa_familia_-_sedest.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5663/requerimento_no_059_de_2024_matheus_-responsabilidade_de_pavimentacao_do_colorado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5673/requerimento_no_069__de_2024_vilanio_-_explanacao_-_andre_das_bebidas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5674/requerimento_no_70_de_2024_matheus_-_explanacao_-_givanildo_-_sindlagarto.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5678/requerimento_no_074__de_2024_vilanio_-_envio_de_informacoes_de_pacientes_em_hemodialise_do_hnsc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5679/requerimento_no_075_de_2024_matheus_-projeto_de_lei_de_incentivo_financeiro_aos_acs.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5680/requerimento_no_076_de_2024_matheus_-convocacao_do_secretario_de_financas_-_pregao_08.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5686/requerimento_no_082_de_2024_gilberto_-_explanacao_-_diretor_do_hrl_lagarto_e_hospital_do_amor.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5689/requerimento_no_085_de_2024_amilton_-_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5691/requerimento_no_087_de_2024_matheus_e_vilanio_-_explanacao_-_sobre_a_situacao_da_cercos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5692/requerimento_no_088_de_2024_matheus_-plano_de_recuperacao_da_area_do_lixao_do_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5703/requerimento_no_097_de_2024_matheus__deso_-_justificativa_de_pagamento_de_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5707/requerimento_no_101_urgencia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5541/requerimento_no_002_de_2024.__vilanio_-_repudio_ao_simaodiense.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5542/requerimento_no_003_de_2024_matheus_-_congratulacao_-_ufs_-_curso_de_direito.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5544/requerimento_no_005_de_2024_genisson_-_mocao_de_pesar_-_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5545/requerimento_no_006_de_2024_matheus_-tenente-coronel_matheus_massotti.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5547/requerimento_no_008_de_2024__matheus_-_congratulacao_-_claudefranklin.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5548/requerimento_no_009_de_2024_matheus_-_mocao_de_pesar_-_ozair_fontes.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5549/requerimento_no_010_de_2024_marta-_mocao_de_apoio_-_hospital_do_amor.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5551/requerimento_no_012_de_2024_josivaldo_-_mocao_de_congratulacao_-_gacc.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5552/requerimento_no_013_de_2024_gilberto_-_sargento_claudemir_rocha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5553/requerimento_no_014_de_2024_washington__-_mocao_de_pesar_-_josefa_neri.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5554/requerimento_no_015_de_2024_josivan_-_congratulacao_jadson_andrade.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5555/requerimento_no_016_de_2024_matheus_-_mocao_de_pesar_-_jose_hipolito_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5556/requerimento_no_017_de_2024_camara_de_vereadores_-_congratulacao_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5557/requerimento_no_018_de_2024_josivan_-_congratulacao_tamires_prata.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5558/requerimento_no_019_de_2024_marta_-congratulacao_vanessa_delegada_dagv.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5562/requerimento_no_023_de_2024_josivan_-_congratulacao_joao_manoel.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5564/requerimento_no_025_de_2023marta_-_congratulacao__zeze_rocha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5567/requerimento_no_028_de_2024_amilton_-_congratulacao_-marcos_franca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5568/requerimento_no_029_de_2024_washington__-_mocao_de_pesar_-_luzia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5569/requerimento_no_030_de_2024_washington__-_mocao_de_pesar_-_otacilio_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5570/requerimento_no_031_de_2024_marta_-_mocao_de_pesar_-_antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5571/requerimento_no_032_de_2024_washington_-_congratulacao_-_genisson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5572/requerimento_no_033_de_2024_amilton_-_congratulacao_-_guarda_municipal_-_12_anos.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5573/requerimento_no_034_de_2024_matheus_-_mocao_de_pesar_-_lourdes_liborio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5574/requerimento_no_035de_2024_marta_-_congratulacao_-_antonio_macario.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5575/requerimento_no_036_de_2024_josivaldo_-_congratulacao_-_simone.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5579/requerimento_no_040_de_2024_washington_-_congratulacao_-_joaozinho_de_solinha.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5645/requerimento_no_041_de_2024_washington_-_congratulacao_-_dudu_santos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5646/requerimento_no_042_de_2024_marta_-_congratulacao_-_nininho_do_doce.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5647/requerimento_no_043_de_2024_gilberto_e_alex_-_congratulacao_-_marta.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5648/requerimento_no_044_de_2024__matheus_-_congratulacao_-_jolimar_trnsportes.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5649/requerimento_no_045_de_2024__matheus_-_congratulacao_-_mdm_transportes_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5650/requerimento_no_046_de_2024_marta_-explanacao__-_elenilton_correia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5651/requerimento_no_047_de_2024_josivan_-_congratulacao_sonja_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5652/requerimento_no_048_de_2024_josivan_-_congratulacao_jilene_santos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5653/requerimento_no_049_de_2024_vilanio_-_congratulacao_-_aclecio_prata_-_radialista.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5654/requerimento_no_050_de_2024_marta_-_congratulacao_-_deluc.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5655/requerimento_no_051_de_2024_amilton_-_congratulacao_-_clube_dos_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5656/requerimento_no_052_de_2024_washington_-_congratulacao_-_deize_martins.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5657/requerimento_no_053_de_2024_josivan_-_congratulacao_givalda_almeida.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_no_054_de_2024_josivan_-_congratulacao_monique_prata.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5660/requerimento_no_056_de_2024_alex_-_mocao_de_pesar_-_irani_machado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5661/requerimento_no_057_de_2024_marta_-_congratulacao_-_grupo_bricio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5664/requerimento_no_060_de_2024_amilton_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5665/requerimento_no_061_de_2024_washington__-_mocao_de_pesar_edenilson_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5666/requerimento_no_062_de_2024_washington__-_mocao_de_pesar_anderson_david.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5667/requerimento_no_063_de_2024_marta_-_mocao_de_pesar_-_izildy_cruz.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5668/requerimento_no_064_de_2024_gilberto__-_mocao_de_pesar_jose_edilson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5669/requerimento_no_065_de_2024_alex_-_congratulacao_rosangela_sandes.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5670/requerimento_no_066_de_2024_alex_-_congratulacao_-_jose_gregorio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5671/requerimento_no_067_de_2024_washington__-_mocao_de_pesar_-magna_loiola.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5672/requerimento_no_068_de_2024_amilton_-_adriana_lohanna_e_barbara_marques.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5675/requerimento_no_071_de_2024_washington__-_mocao_de_pesar_helio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5676/requerimento_no_072_de_2024_washington__-_mocao_de_pesar_helio_martins_oliveira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5677/requerimento_no_073_de_2024_washington__-_mocao_de_pesar_luiz_clemente.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5681/requerimento_no_077_de_2024_washington__-_mocao_de_pesar_-josefa_de_matos.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5682/requerimento_no_078_de_2024_washington__-_mocao_de_pesar_-rainunda_andrade.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5683/requerimento_no_079_de_2024_gilberto__-_mocao_de_pesar_padre_joao_eudson.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5684/requerimento_no_080_de_2024_matheus_-_congratulacao_-_asplag.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5685/requerimento_no_081_de_2024_marta_-_congratulacao_-_associacao_brejo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5687/requerimento_no_083_de_2024_washington__-_mocao_de_pesar_-_alvilete_prata.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5688/requerimento_no_084_de_2024_washington__-_mocao_de_pesar_-_ewerton_andrade.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5690/requerimento_no_086_de_2024_alex_-_congratulacao_-_lulu.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5693/requerimento_no_089_de_2024_vereadores_-_mocao_de_pesar_-_valmir_monteiro_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5694/requerimento_no_090_de_2024_amilton_-_congratulacao_-_quero_delivery.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5696/requerimento_no_091_de_2024_matheus_-_mocao_de_pesar_-_ana_macario.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5697/requerimento_no_092_de_2024_alex_-_congratulacao_-_leandro_brito.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5698/requerimento_no_093_de_2024_amilton_-_ricardo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5699/requerimento_no_094_de_2024_marta_-_repudio-_paulo_do_vale.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5701/requerimento_no_095_de_2024_matheus_-_mocao_de_pesar_-_pablo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5702/requerimento_no_096_de_2024_washington__-_mocao_de_pesar_-_raimunda_maria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5704/requerimento_no_098_de_2024_josivan_-_mocao_de_aplausos_-ewerton_cristiano_-_subtenente.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5705/requerimento_no_099_de_2024_matheus_-_mocao_de_pesar_-_antonio_rocha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5706/requerimento_no_100_de_2024_josivan_-_mocao_de_aplausos_-jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5709/requerimento_no_102_de_2024_rubinho_-_congratulacao_-_manoelton.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5710/requerimento_no_103_de_2024_mesa_diretora_-_mocao_de_apoio-_sintese.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5166/projeto_de_lei_no_01_de_2024_-_dispoe_sobre_a_fixacao_do_menor_valor_de_vencimento_dos_servidores_publicos_do_poder_legislativo_e_da_providencias_correlatas..pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5170/projeto_de_lei_no_04_de_2024_-__institui_o_dia_municipal_protetores_animais__-_matheus.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5176/projeto_de_lei_no_07_de_2024___-_matheus.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5360/projeto_de_lei_no_08_de_2024_-_rua_joana_ferreira_marta.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5361/projeto_de_lei_no_09_de_2024_-_denomina_rua_no_povoado_colonia_treze_josivan_-_erasmo_carlos_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_no_09_de_2024_-_dispoe_sobre_concessao_de_isencao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_no_11_de_2024-_alteracao_cargos_comissionados_mesa.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5366/projeto_de_lei_no_12_de_2024_-__institui_o_dia_do_desbravador___amilton.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_13_de_2024_-_denomina_joquei_clube_rubens.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5368/projeto_de_lei_no_014_de_2024_-_denomina_rua_no_lot._joao_paulo_-_bairro_pratas_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5369/projeto_de_lei_no_15_de_2024_-_largo_luzia_maria_marta.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_no_019__de_2024_-_denomina_praca_crioulo__rubens.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_no_20_de_2024___-_programa_pequenos_atletas_matheus.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5480/projeto_de_lei_no_21_de_2024_-_rua_maria_alves_dos_santos_marta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_lei_no_22__de_2024_-_diretrizes_para_a_elaboracao_da_lei_orcamentaria_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5468/projeto_de_lei_no_26_de_2023_-_altera_o_artigo_1o_da__lei_1.062.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5503/projeto_de_lei_no_27_de_2024_-__institui_o_dia_do_vaqueiro___genisson.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5504/projeto_de_lei_no_28_de_2024___-_politica_de_protecao_e_prevencao_a_violencia_contra_professores_matheus.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5505/projeto_de_lei_no_29_de_2024___-_instalacao_de_ecopontos_matheus.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5501/projeto_de_lei_no_030_de_2024_-__patrimonio_cultural_forro_caracterizado_da_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5491/projeto_de_lei_n_031_de_2024_-_autoriza_o_poder_executivo_a_abrir__credito_especial_ate_o_valor_de_r_730.09746_para_fins_especifico..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_no_32_de_2024_-_dispoe_atendimento_preferencial_contabilista_alex.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_no_033_de_2024_-__patrimonio_cultural_casamento_caipira_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5534/projeto_de_lei_no_034_de_2024_-_denomina_rua_no_povoado_brasilia_-_jose_luis.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5528/projeto_de_lei_no_35_de_2024_-__institui_o_dia_municipal_da_mao_atipica__marta.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5529/projeto_de_lei_no_36_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_josivan.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_no_037_de_2024_-_denomina_rua_no_povoado_jenipapo_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5580/projeto_de_lei_no_38_de_2024___-_servico_de_fisioterapia_domiciliar_matheus.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5581/projeto_de_lei_no_39_de_2024___-_relatorio_da_arrecadacao_destinados_multas_de_transito_matheus.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5588/projeto_de_lei_no_40_de_2024___-_periodo_de_ferias_-_oferta_de_merenda_escolar_matheus.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_no_41__de_2024_-_denomina_praca_de_eventos_valmir_monteiro__marta.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_no_043_de_2024_-_denomina_avenida_no_povoado_treze_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5598/projeto_de_lei_no_44-2024_-_institui_a_comissao_interna_de_prevencao_de_acidente_cipa_no_ambito_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5618/projeto_de_lei_no_045_de_2024_-_loa_-_2025_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5621/projeto_de_lei_no_47_de_2024_-__revoga_lei__marta.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5638/projeto_de_lei_no_48_de_2024_-_denomina_ruas_na_zona_de_expansao_amilton.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5640/projeto_de_lei_no_49_de_2024_-_denomina_ruas_no_bairro_novo_horizonte_-_fernanda_bezerra_e_agnaldo_reis_dwith.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5708/projeto_de_lei_no_50__de_2024_-_denomina_quadra_de_esportes__josivan.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_no_52_de_2024_-_rua_guilherme_nunes_dos_santos_alex.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5711/projeto_de_lei_no_53_de_2024_-__institui_o_dia_municipal_feminicidio__-_marta.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5105/projeto_de_lei_complementar_no_01-2024_-_11-01-2024_-_estabelece_o_vencimento_basico_dos_cargos_de_provimento_efetivo_de_medicos_no_municipio_de_lagarto_-_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5165/projeto_de_lei_complementar_no_02-2024_-_10-01-2024_-dispoe_normas_para_fins_de_observancia_do_piso_salarial_profissional_nacional_dos_enfermeiros_tecnicos_e_auxiliares_no_ano_de_2024..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5359/encaminha_projeto_de_lei_complementar_-_mensagem_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5372/projeto_de_lei_complementar_no_07_de_2024_-_dispoe_sobre_o_estatuto_dos_agentes_de_transito_e_agentes_de_fiscalizacao_de_transporte_publico..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_complementar_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5363/projeto_de_resolucao_no_01_-_altera_a_resolucao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5364/projeto_de_resolucao_no__02_-_medalha_de_honra_mulher_empreendedora_-_sinhazinha.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5254/projeto_de_resolucao_no_04_-_regulamenta_licitacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_resolucao_no_05_de_2023__alex_-_gerson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5527/projeto_de_resolucao_no_06_de_2024__gilberto_-_matheus_massotti.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5530/projeto_de_resolucao_no_16_de_2024__matheus_-_munnik_lessa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_resolucao_no_17_de_2024__alex_-_danilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5622/emenda_modificativa_projeto_de_lei_no_46-2024_-_subsidios.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5173/mensagem_poder_executivo_abertura.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5764/parecer_previo_no_3184.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5535/contas_anuais_2017_-_valmir.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5536/parecer_previo_tc_3738_-_contas_anuais_2015.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_decreto_legislativo_01_-_2024__veto_pl_70-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_decreto_legislativo_02_-_2024__veto_pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5371/veto_total_no_01-2024_ao_pl__n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2024/5642/veto_total_ao_pl_47-2024_-_parque_da_exposicao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>