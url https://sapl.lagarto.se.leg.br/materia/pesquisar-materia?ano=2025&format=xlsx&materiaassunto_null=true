--- v0 (2025-12-26)
+++ v1 (2026-04-17)
@@ -10,14166 +10,14202 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10261" uniqueCount="4674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10261" uniqueCount="4687">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo de Denilson</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5794/indicacao_001-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5794/indicacao_001-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva, Iocalizada na_x000D_
 Pista do Cemitério, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_002-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça em frente ao cemitério localizado no_x000D_
 povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_003-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de transformar a quadra poliesportiva localizada na Pista da Lagoa Seca, no povoado Colônia Treze, em um Ginásio de Esportes.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5797/indicacao_004-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5797/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Pista do Cemitério, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_005-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado estudo para a urbanização de área de terra que fica localizada na pista da Lagoa Seca, ao fundo do campo de futebol Marinho Correia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gilberto da Farinha</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_006-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas do povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_007-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva no povoado Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_008-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Jenipapo, Araçá, Quirino, Mata da Madeira e João Martins, localizados neste município.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_009-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos povoados Jenipapo, Quirino, Araçá e João Martins, localizados neste município.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5803/indicacao_010-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5803/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma da praça de eventos localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Washington da Mariquita</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_011-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um Colégio Estadual de Ensino Médio no  Povoado Mariquita, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_012-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma e ampliação das duas pontes localizadas no povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5806/indicacao_013-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5806/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a conclusão do poço artesiano do Assentamento Palestina, localizado neste município.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carlos de Zezé Avelino</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5807/indicacao_014-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5807/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de interdição temporária do trânsito de veículos da Avenida Sindicalista Antônio Francisco da Rocha – Avenida da Bica, no período compreendido das 18h30 às 20h30, para que os lagartenses possam realizar atividades físicas na avenida.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_015-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Olhos d’Água, localizado neste município.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Gordinho de Jorge da Laranja</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5809/indicacao_016-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5809/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a extensão a pavimentação paralelepipedal do Povoado Mangabeira, localizado neste município.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5810/indicacao_017-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5810/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma do ponto de apoio à Saúde da Família, localizado no povoado Mangabeira, neste município.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5811/indicacao_018-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5811/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a extensão a pavimentação paralelepipedal do Povoado Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_019-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Galo Assanhado, localizado neste município.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_020-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Cova da Onça, localizado neste município.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Genisson de Tonho de Totonho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5814/indicacao_021-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5814/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a rede de baixa tensão do trevo do Povoado Brasília (Rodovia SE – 265) até a entrada do Povoado Jenipapo, no município de Lagarto/SE.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_022-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada a rede de baixa tensão no trecho entre Valdir do Maracujá e o Sítio de Wellington, localizado na pista do povoado Araçá, município de Lagarto/SE.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_023-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam trocadas as manilhas de esgoto da Rua Antônio Matias, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_024-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no povoado Quirino, localizado neste município.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_025-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um novo cemitério no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Josivaldo da Equoterapia</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_026-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam adquiridos consultórios móveis para este município.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_027-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_027-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de transformar os mercados municipais da Banana, da Farinha e o Rosendo Ribeiro Filho localizados no bairro centro, neste município, em uma Central de Abastecimento - CEASA.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Eduardo de João Maratá</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_028-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no povoado Rio das vacas, localizado neste município. Considerando que não foi concedida a permissão do uso do solo pela gestão anterior de Hilda Ribeiro.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_029-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionado projeto de lei que revogue a Lei nº 643, de 17 de junho de 2015, que autorizou ao Poder Executivo a doar imóveis à Companhia de Desenvolvimento Econômico de Sergipe – CODISE.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_030-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um ambulatório multidisciplinar, com fisioterapeutas, fonoaudiólogos, psicólogos, terapeutas ocupacionais, entre outros, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_031-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de Projeto de Lei que autorize a concessão de subvenção social a ASSOCIAÇÃO MUSICAL FILARMÔNICA LIRA POPULAR DE LAGARTO.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_032-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_032-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da caixa d’água do Povoado Estancinha, localizado neste município.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Anderson Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_033-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada que liga o povoado Açuzinho a Rodovia João Paulo II (SE – 170), passando pelo povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_034-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza e revitalização da bica do povoado Urubu Grande, localizado neste município.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Lívia Menezes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_035-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Sílvio Romero, localizada na rua Dr. Laudelino Freire, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_036-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados banheiros públicos no  Mercado Municipal Rosendo Ribeiro Filho, localizado na praça Rosendo Ribeiro, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Gordo do Quilombo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_037-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a troca da caixa d’água de 5 (cinco) mil litros, localizada no povoado Bonfim, neste município.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_038-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos povoados Quilombo, Carcará, Flexas, Bonfim, Rio Fundo, Taperinha, dos Gatos, Mariquita, Olhos d’Água, Piabas, Quipé, Candeal e Tapera dos Modestos e dos Assentamentos Rodão, Betânia, Saboeiro, Queimadas e Palestina, todos localizados neste município.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_039-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem dos povoados Quilombo, Carcará, Flexas, Bonfim, Rio Fundo, Taperinha, dos Gatos, Mariquita, Olhos d’Água, Piabas, Quipé, Candeal e Tapera dos Modestos e dos Assentamentos Rodão, Betânia, Saboeiro, Queimadas e Palestina, todos localizados neste município.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_040-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Valdeniz, localizada no povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_041-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Ismael Silveira, localizada no povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_042-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_042-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Beata Rosa Venerini, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_043-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de uma Escolinha de Vaquejada, neste município.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Manoela da Lagartense</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_044-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma e modernização doo prédio abandonado que abrigava o antigo mercado do povoado Olhos D’água para que possa abrigar as atividades da Unidade de Educação Infantil UMEI Maria Clara Dias Reis, neste município.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5838/indicacao_045-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5838/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um reservatório de água (caixa D’água) no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5839/indicacao_046-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5839/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado estudo e apresentado a esta Casa, sobre a drenagem e manejo das águas pluviais urbanas.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5840/indicacao_047-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5840/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma comissão permanente de negociação entre o Executivo, o SINDLAGARTO e membros do Legislativo para tratarem sobre o Plano de Cargos, Carreira e Vencimentos – PCCV dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5841/indicacao_048-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5841/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a abertura de novas unidades de casa lotéricas na região central cidade.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Carlinhos da Mariola</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_049-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no bairro Alto da Boa Vista, localizado neste município.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_050-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a ligação da Rede de Esgoto para a rua Antônio Vasconcelos, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_051-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_051-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços nas ruas do bairro Alto da Boa Vista, neste município:_x000D_
     • Recuperação do calçamento;_x000D_
     • Pavimentação asfáltica;_x000D_
     • Limpeza e capinagem e;_x000D_
     • Desobstrução da rede de esgoto.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_052-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no bairro Alto da Boa Vista, localizado neste município.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_053-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_053-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica do conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_054-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_054-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua do Campo Velho, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_055-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_055-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_056-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_056-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza das ruas e avenidas dos povoados Jenipapo e Araçá, localizados neste município.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_057-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Professora Jô (antiga Irmã Maria Cândida), localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_058-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Luís Freire, neste município.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_059-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_059-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado de um Centro de Equoterapia no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_060-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_060-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a extensão a pavimentação paralelepipedal do Povoado Luís Freire, neste município.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_061-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_061-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados banheiros químicos na praça de Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_062-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_062-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Juerana, localizado neste município.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_063-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_063-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da comunidade Novo Paraíso, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_064-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_064-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Piçarreira de Baixo, localizado neste município.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_065-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_065-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Piçarreira de Cima, localizado neste município.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_066-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_066-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Porções, localizado neste município.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_067-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_067-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Juerana, neste município.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_068-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos quatro (04) redutores de velocidade (quebra-molas), na avenida José Carlos dos Santos, localizada no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_069-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_069-2025.pdf</t>
   </si>
   <si>
     <t>No sentido construída a cobertura da quadra localizada no povoado Olhos D`Água, neste município.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5862/indicacao_070-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5862/indicacao_070-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Balneário do Cumbe, localizado no povoado Olhos D`Água, neste município.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_071-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_071-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de transformar o antigo campo de futebol, em um espaço para prática de Esportes Radicais, a exemplo do Wheeling, popularmente conhecida como “Grau”.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_072-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_072-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça, com a instalação de equipamentos para a atividade física e de recreação, no povoado Olhos D`Água, neste município.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5865/indicacao_073-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5865/indicacao_073-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja ampliado para a comunidade da Capadócia, localizada no povoado Rio das Vacas, neste município, serviço de coleta de lixo.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_074-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_074-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a atualização do mapeamento da coleta de lixo no município, visando abranger os locais que ainda não são beneficiados por este serviço.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_075-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_075-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma comissão permanente de negociação entre o  Legislativo e os Funcionários desta Casa, para tratarem sobre o Plano de Cargos, Carreira e Vencimentos – PCCV destes servidores.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5868/indicacao_076-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5868/indicacao_076-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra localizada no povoado Olhos D'Água, neste município.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois quilômetros (2km), de pavimentação paralelepipedal da rua de Otávio, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5870/indicacao_078-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5870/indicacao_078-2025.pdf</t>
   </si>
   <si>
     <t>no sentido que sejam construídos mil e trezentos metros (1.300 m) de pavimentação asfáltica ou paralelepipedal das seguintes locais:_x000D_
     • Avenida José Carlos dos Santos e;_x000D_
     • Travessa de Filomeno.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5871/indicacao_079-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5871/indicacao_079-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos um quilômetro e meio (1,5 km), de pavimentação asfáltica ou paralelepipedal da rua de Edmundo, que liga os povoados Rio Fundo e Bonfim, localizados neste município.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5872/indicacao_080-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5872/indicacao_080-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de construir uma Agroindústria no povoado Jenipapo, localizado neste município.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5873/indicacao_081-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5873/indicacao_081-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Mercado Municipal Mário Joaquim de Santana, localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5874/indicacao_082-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5874/indicacao_082-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Centro de Referência de Assistência Social – CRAS, no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5875/indicacao_083-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5875/indicacao_083-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de uma casa de apoio na Capital do Estado.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5876/indicacao_084-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5876/indicacao_084-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Fernando Moura - O Mourão</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5877/indicacao_085-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5877/indicacao_085-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Maria da Conceição Soares, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5878/indicacao_086-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5878/indicacao_086-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Lucineide Rodrigues de Almeida, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_087-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_087-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Leisiane Silva Alves, localizada no Povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5880/indicacao_088-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5880/indicacao_088-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zé Paca, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5881/indicacao_089-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5881/indicacao_089-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça na pista do Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5882/indicacao_090-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5882/indicacao_090-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e manutenção das ruas do bairro Ademar de Carvalho, localizado neste município.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_091-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_091-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua 4 do conjunto Morumbi, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_092-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_092-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço “tapa-buraco” na Avenida Nossa Senhora da Piedade (mais conhecida como Augusto Franco), localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_093-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_093-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado o serviço de carro fumacê para todos os bairros e povoados do município de Lagarto.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_094-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_094-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Professora Adeilde de Oliveira Monteiro, localizada no povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_095-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_095-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção da pavimentação da estrada que liga os povoados Várzea dos Cágados e Saco da Tapera, no município de Lagarto.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_096-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_096-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da estrada que liga os povoados Várzea dos Cágados e Saco da Tapera, neste município.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_097-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_097-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção da pavimentação  da estrada de Valdeniz, localizada no povoado Tanque, município de Lagarto.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_098-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_098-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção da pavimentação da travessa Ismael Silveira, localizada no povoado Tanque, município de Lagarto.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_099-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_099-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça, no conjunto habitacional Bernardino da Paixão, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_100-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça Vanderleia Paixão, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_101-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_101-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a   possibilidade de retorno do benefício do Cartão Cidadão Lagartense para raspadeiras de mandioca.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_102-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_102-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um chafariz no povoado Luís Freire, neste município.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_103-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no povoado Tabocas, neste município.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_104-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Juerana, localizado neste município.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_105-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da travessa da Pista da Granja ao Cemitério, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_106-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja   realizada a construção de uma praça em frente a quadra poliesportiva, localizada na rua da Lagoa Seca, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_107-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Pista da Granja, localizada no povoado Colônia Treze, localizada neste município.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_108-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade destinar verbas, para a execução do Projeto de Desenvolvimento de Recursos Hídricos e Abastecimento de Água - construção da Barragem no Rio Vaza Barris, nas proximidades do povoado Jenipapo, localizado na cidade de Lagarto.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_109-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade destinar verbas, para a execução do Projeto de Desenvolvimento de Recursos Hídricos e    Abastecimento de Água - construção da Barragem no Rio Vaza Barris, nas proximidades do povoado Jenipapo, localizado na cidade de Lagarto.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6256/indicacao_110-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6256/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de capinagem das margens da Rodovia Estadual SE 265 (que liga a cidade de Lagarto aos povoados Jenipapo e Estancinha).</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Cosme do Treze</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_111-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça localizada em frente a Igreja Católica no povoado Rio das Vacas, neste município.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5900/indicacao_112-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5900/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados no Campo de Futebol da Colônia Treze, localizado na Pista da Lagoa Seca, os seguintes serviços:_x000D_
     • Instalação de sistema de irrigação e; _x000D_
     • Iluminação elétrica.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5901/indicacao_113-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5901/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva ao lado da Escola Municipal do povoado Piçarreira, localizado neste município.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5902/indicacao_114-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5902/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas da comunidade do Loiola, localizada no Bairro São José, município.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5903/indicacao_115-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5903/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas da comunidade do Loiola, localizada no Bairro São José, município.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5904/indicacao_116-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5904/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das seguintes ruas: _x000D_
     • Manoel Damasceno e; _x000D_
     • João Corrêia de Souza, localizadas no bairro São José, neste município.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5905/indicacao_117-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5905/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça na pista do Araçá, neste município.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_118-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de analisar a viabilidade de implementar no município de Lagarto, um programa de 'Fornecimento Gratuito de Água', visando atender a população de baixa renda e garantir o acesso a esse recurso essencial.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5906/indicacao_119-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5906/indicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5907/indicacao_120-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5907/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça, ao lado da Igreja localizada no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5908/indicacao_121-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5908/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde (UBS), no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5909/indicacao_122-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5909/indicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam regularizadas as seguintes pendências da Unidade Básica de Saúde Pedro Félix no povoado Pururuca e no Ponto de Apoio José Joaquim de Jesus Santos no povoado Quilombo: _x000D_
     • Falta de servidores (principalmente Técnico de Enfermagem);_x000D_
     • Retomada do Sistema de Marcação;_x000D_
     • Retomada do atendimento do Centro odontológico e;_x000D_
     • Retorno da ambulância para o referido Ponto de Apoio.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5910/indicacao_123-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5910/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva (no terreno pertencente a Prefeitura), no povoado Mariquita.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5911/indicacao_124-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5911/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a ampliação do cemitério existente ou compra de terreno para construção de um novo, no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5912/indicacao_125-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5912/indicacao_125-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois (02) redutores de velocidade (quebra-molas), na rua de Bernarda, próximo ao conjunto Albano Franco, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5913/indicacao_126-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5913/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois (02) redutores de velocidade (quebra-molas), na rua do Posto de Saúde, localizado no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_127-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva no terreno onde funcionava a Escola Dinamarca, localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_128-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito o nivelamento e manutenção do campo da comunidade Caboclo, localizada neste município.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_129-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja   realizada a construção de uma praça no povoado Piçarreira de Baixo, localizado neste município.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_130-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no povoado Piçarreira de Cima, localizado neste município.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_131-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal José Bernardino da Fonseca, localizada no povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_132-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a cobertura do mercado municipal Mário Joaquim de Santana, localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_133-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal João Pedro de Araújo, localizada no povoado Jenipapo,</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_134-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os seguintes serviços no povoado Queiroz, localizado neste município:_x000D_
     •  Perfuração de poço artesiano;_x000D_
     •  Revitalização das estradas e;_x000D_
     •  Manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_135-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça de Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_136-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_137-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça Nossa Senhora da Piedade (Praça da Matriz), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_138-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção da passagem molhada das estradas vicinais que ligam o povoado Mariquita ao Assentamento Saboeiro e o Assentamento Moreira ao Assentamento Saboeiro, localizados neste município.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_139-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos oitocentos metros (800) de pavimentação asfáltica ou paralelepipedal da estrada de Tonho Camilo, localizada no povoado Tapera dos Modestos, neste município.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5927/indicacao_140-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5927/indicacao_140-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública de todos os bairros e povoados deste município.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_141-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_141-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada a obra de reforma quadra esportiva localizada ao lado do CRAS, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_142-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_142-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_143-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de limpeza dos seguintes locais:_x000D_
     • Entorno da quadra poliesportiva;_x000D_
     • Praça Central e;_x000D_
     • Ruas do conjunto Pedro Góis, todos localizados no povoado Olhos D’Água, neste município.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_144-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_144-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra de areia, próximo ao chafariz, localizado no povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_145-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_145-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para o Assentamento do Caboclo, localizado neste município.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_146-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Sistema Trifásico de energia elétrica no povoado Olhos d’ Água, localizado no município de Lagarto/SE.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5933/indicacao_147-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5933/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração e ativação de um poço artesiano no  Assentamento Rodão, localizado neste município.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_148-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_148-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação do povoado Piabas de Cima e Piabas de Baixo, localizado neste município.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5935/indicacao_149-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5935/indicacao_149-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no povoado Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5936/indicacao_150-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5936/indicacao_150-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de instalação de placas de sinalização e construção redutores de velocidade (quebra-molas), na estrada de Zé do Forno (estrada de acesso ao povoado Quirino), neste município.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5937/indicacao_151-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5937/indicacao_151-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada reforma da quadra poliesportiva localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5938/indicacao_152-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5938/indicacao_152-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma dos canteiros centrais localizados na avenida que liga a praça de Santa Luzia à Pista da Granja, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5939/indicacao_153-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5939/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no Largo dos Carneiros (próximo ao bar do Painho), localizado no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5940/indicacao_154-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5940/indicacao_154-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade da elaboração de um projeto de lei para ampliar o efetivo da Guarda Municipal para cinquenta agentes.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_155-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_155-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de realocar o semáforo situado em frente ao DETRAN ou implantar um novo no cruzamento de acesso ao bairro Pratas, na Avenida Deijaniro Jonas (SE-170), no município de Lagarto.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_156-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_156-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de retirada da lama e limpeza das nações dos povoados Mariquita, Tapera dos Modestos e Candeal da Tapera, todos localizados neste município.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_157-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_157-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos dois (02) redutores de velocidade (quebra-molas), na rua João Maratá, localizado no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_158-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_158-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da praça da Igreja, localizada no povoado Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_159-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_159-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de oferecer transporte gratuito aos universitários que estudam na capital.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_160-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_160-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalar um Ponto de Apoio da Saúde no povoado Piabas, que também atenderá o povoado Quipé e região.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_161-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_161-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção da passagem molhada na ladeira de Filomeno, localizada entre os povoados Quilombo e Carcará, neste município.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_162-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_162-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto do poço de placa solar, localizado no    povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_163-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_163-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a colocação de lâmpadas de LED nos povoados Jenipapo, Quirino, João Martins, Várzea do Espinho, Estancinha e Pista do Araçá, localizados neste município.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_164-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_164-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Estancinha I e II, neste município.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_165-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_165-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no povoado Araçá, localizado neste município.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_166-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_166-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de cobertura para veículos na Secretaria de Saúde, localizada na avenida Santo Antônio, bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_167-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_167-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza da passagem molhada, situada próximo à Escola Municipal, no povoado Pau Grande Novo, neste município.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5953/indicacao_168-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5953/indicacao_168-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja concedida a isenção da taxa de sepultamento em todos os cemitérios públicos deste município</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_169-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_169-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do cemitério do Povoado Moita do Urubu, neste município.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_170-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_170-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e recolhimento de entulhos das ruas e praças dos Conjuntos habitacionais Joza Patrício, Antônio Martins e Campo Novo, todos localizados no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_171-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_171-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas lixeiras na praça Nossa Senhora da Piedade, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_172-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_172-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  realizada a construção da  praça no Residencial Kaptiva, localizada no povoado Queiroz, neste município.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5958/indicacao_173-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5958/indicacao_173-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  realizada a construção de uma Unidade Básica de Saúde – UBS no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6359/indicacao_174-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6359/indicacao_174-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a medição das pavimentações a serem executadas na Pista do Cemitério, Pista da Granja, Luiz Freire, Mangabeira, Rio das Vacas e Galo Assanhado, localizados no município de Lagarto.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_175-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_175-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas lixeiras em todo o perímetro urbano central do município.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_176-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_176-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Maria Júlia, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5961/indicacao_178-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5961/indicacao_178-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem da travessa Tobias Barreto, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_179-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_179-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam perfurados poços artesianos nos povoados Flexas, Mariquita de Cima e Mariquita de baixo, localizado neste município.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_180-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_180-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de contratação de um coveiro para os cemitérios dos Povoados Rio das Vacas e Luiz Freire, neste município</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de uma casa de apoio na sede do município.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_182-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_182-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Luiz Rodrigues – conhecida como ‘Pista zero”, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_183-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_183-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e podagem das árvores das   ruas do Povoado Itaperinha dos Gatos, localizado neste município.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_184-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_184-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o muro dos fundos da Unidade escolar Augusto do Prado Franco, localizada no povoado Rio das vacas, neste município.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5968/indicacao_185-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5968/indicacao_185-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pintura/ marcações de outras modalidades esportivas na quadra de esportes que fica localizada na Pista da Lagoa seca, povoado Colônia Treze, localizado neste município.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5969/indicacao_186-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5969/indicacao_186-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reunião juntamente com representantes da COOPERVAM e COOPERTALSE – Empresas de transportes municipal e intermunicipal de passageiros, respectivamente, para discutirem a possibilidade dessas empresas utilizarem as vias paralelas à Rodovia Antônio Martins de Menezes, em toda a sua extensão do Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5970/indicacao_187-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5970/indicacao_187-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua José Batista dos Santos, localizada no Povoado Quipé, neste município.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5971/indicacao_188-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5971/indicacao_188-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídas no cardápio da merenda escolar dos estudantes da rede municipal de ensino, frutas produzidas na região, como acerola, goiaba, etc.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5972/indicacao_189-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5972/indicacao_189-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma dos campos dos povoados Jenipapo, Quirino e Araçá, localizados neste município.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5973/indicacao_190-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5973/indicacao_190-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja   realizada a construção de uma praça em frente a Igreja da pista do   Campo, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5974/indicacao_191-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5974/indicacao_191-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação da rede elétrica de poço artesiano localizado no Assentamento Roseli Nunes, neste município.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5975/indicacao_192-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5975/indicacao_192-2025.pdf</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_193-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_193-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no povoado Açu Velho, localizado neste município.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_194-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_194-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um levantamento sobre a situação de licenciamento/funcionamento de todos os cemitérios do município (os geridos pela administração pública, pela iniciativa privada e pelas entidades filantrópicas).</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_195-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_195-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da estrada de Josias, localizada no povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_196-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_196-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reunião com o Ministério Público Estadual para discutirem sobre as condições de abastecimento e fornecimento de água potável e energia elétrica dos moradores de loteamentos embargados há mais de 5 anos.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_197-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_197-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Raimunda de Alvina, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reunião com os pequenos comerciantes de carnes de aves, caprinos, suínos e ovinos, para discutirem sobre a regularização/licenciamento de seus abatedouros.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_199-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_199-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o muro da Unidade escolar Laudelino Pratas, localizada no povoado Pau Grande, neste município. Bem como, sejam construídos os muros nas outras unidades escolas que não possuam os mesmos.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_200-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_200-2025.pdf</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_201-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_201-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas manilhas sobre as passagens molhadas na Estrada da Lagoa do cano, localizada no Povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_202-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_202-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Antônio Nogueira, localizada no Povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_203-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_203-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Centro de Atenção Psicossocial Infantil – CAPS Infantil no município.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_204-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_204-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplenagem e piçarragem das ruas do Povoado Mariquita e região, neste município.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_205-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_205-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Centro de Referência de Assistência Social – CRAS no Povoado Olhos D’água.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_206-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_206-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um programa de exames e doação de óculos para atender estudantes da rede municipal de ensino que apresentem algum problema/necessidade visual.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>No sentido que seja realizada a cobertura do abrigo de passageiros que fica ao lado da Faculdade AGES, localizado, localizado no povoado Várzea dos Cágados, neste município.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5991/indicacao_208-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5991/indicacao_208-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma da pavimentação da via principal do bairro Pratas e limpeza e capinagem da mesma em toda a sua extensão, até o Povoado Santo Antônio, neste município. Bem como sejam feitas as pinturas das praças e dos meios-fios da mesma localidade citada acima.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5992/indicacao_209-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5992/indicacao_209-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reforma a instalação da rede elétrica da caixa d´água que fica localizada no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5993/indicacao_210-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5993/indicacao_210-2025.pdf</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5994/indicacao_211-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5994/indicacao_211-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma dos campos de futebol dos povoados Jenipapo, Quirino e Araçá, localizados neste município.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5995/indicacao_212-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5995/indicacao_212-2025.pdf</t>
   </si>
   <si>
     <t>Que com base no parecer favorável do Ministério Público, seja realizada a convocação imediata dos aprovados no concurso público.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5996/indicacao_213-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5996/indicacao_213-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada do Sr. Josias, localizada no Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5997/indicacao_214-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5997/indicacao_214-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça de alimentação com espaço para quiosques, trailers e outras estruturas de comércio de alimentos no terreno do município localizado ao fundo do campo Marinho Correia, no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5998/indicacao_215-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5998/indicacao_215-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as reformas dos portais que ficam localizados na Avenida Antônio Martins de Menezes, no trecho do Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5999/indicacao_216-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5999/indicacao_216-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a distribuição de peixes na Semana Santa para a população carente do Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6000/indicacao_217-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6000/indicacao_217-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja utilizado efetivamente o carro boiadeiro para a captura de animais que estejam soltos nas vias e logradouros públicos da cidade de Lagarto, tanto da zona urbana quanto da rural.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6001/indicacao_218-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6001/indicacao_218-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no Povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_219-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_219-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o muro da Unidade escolar Otoniel Francisco da Fonseca, localizada no povoado Quirino, neste município.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_220-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_220-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do Loteamento Pôr-do-sol, localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_221-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_221-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja criado um programa para atender estudantes da rede municipal de ensino que apresentem algum problema/necessidade visual.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_222-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_222-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de redução da taxa de transporte dos estudantes universitários de Lagarto.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_223-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_223-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem da rua Gustavo Hora e demais vias do Bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_224-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_224-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada da pista de skate da Praça José Domingos Vieira (Praça dos 3 Poderes), localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_225-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_225-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das estradas: principal e a do Sr. Justino, ambas localizadas no Povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Prof. Weslley Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6020/indicacao_226-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6020/indicacao_226-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplenagem e piçarragem das estradas dos Povoados Sobrado e Pé da Serra do Qui, neste município.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6021/indicacao_227-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6021/indicacao_227-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reestruturado a unidade escolar desativada no Povoado Limoeiro e instalado um Posto de saúde nas dependências da mesma, neste município.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6022/indicacao_228-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6022/indicacao_228-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma inspeção na estrutura da ponte do Povoado Pé da Serra do Qui, neste município. E, consequentemente, que sejam tomadas as providências necessárias para a reestruturação da mesma.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_229-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_229-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplenagem e das estradas dos Povoados Tanque, Crioulo, Curralinho e Pindoba, neste município.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6024/indicacao_230-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6024/indicacao_230-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a instalação de um sistema de energia elétrica para o poço artesiano localizado no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6025/indicacao_231-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6025/indicacao_231-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma creche no Conjunto São Francisco, Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6026/indicacao_232-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6026/indicacao_232-2025.pdf</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6027/indicacao_233-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6027/indicacao_233-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no Povoado Fuzuê, neste município.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6260/indicacao_234-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6260/indicacao_234-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade e sinalizações horizontais e verticais na rodovia Antônio Martins de Menezes (SE-270), nas proximidades das entradas dos Povoados Cipó de Baixo e Cipó de Cima, no município de Lagarto. Atendendo aos constantes apelos de transeuntes, alunos, motoristas e motociclistas por mais segurança no trânsito.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6028/indicacao_235-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6028/indicacao_235-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção uma sala na Escola Municipal José Marcelino, localizada no Povoado Santo Antônio, neste município, para abrigar alunos da Educação infantil (Creche)</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_236-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_236-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviada ao Povoado Rio das vacas uma equipe de técnicos para vistoriarem o uso de adubação orgânica (esterco de galinha) nas lavouras do mesmo povoado.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6261/indicacao_237-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6261/indicacao_237-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados redutores de velocidade (quebra-molas) nos seguintes pontos da Rodovia SE 270, entre os municípios de Lagarto e Simão Dias:_x000D_
     • Próximo ao bar do Sr. Édis;_x000D_
     • Fábrica do requeijão e;_x000D_
     • Fazenda Janaína.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_238-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_238-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de João Martins, localizada no Povoado João Martins, neste município.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6050/indicacao_239-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6050/indicacao_239-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua da Associação, localizada ao fundo da quadra de esportes do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_240-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_240-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas reformas nos seguintes logradouros públicos:_x000D_
     • Praça de Eventos e;_x000D_
     • Praça São José._x000D_
 Ambas localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6052/indicacao_241-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6052/indicacao_241-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um novo mercado municipal no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6053/indicacao_242-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6053/indicacao_242-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a reposição de lâmpadas da calçada e da pracinha que fica localiza em frente à Escola Municipal Artur de Oliveira Reis, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6054/indicacao_243-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6054/indicacao_243-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem da rua conhecida como ‘Rua de Porfírio’, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6055/indicacao_244-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6055/indicacao_244-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um chafariz defronte à caixa d’água do Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6056/indicacao_245-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6056/indicacao_245-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídas crianças com deficiência nos projetos do Centro de Iniciação ao Esporte – CIEE, localizado na comunidade Matinha, bairro Libórios. Bem como a inclusão das modalidades esportivas paraolímpicas nos jogos estudantis da cidade.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_246-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_246-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a urbanização da Piscina natural do Povoado Brejo, com a inclusão de uma quadra cercada poliesportiva de areia no projeto.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_247-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_247-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma Campanha para doação de sangue no município.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6059/indicacao_248-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6059/indicacao_248-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada principal do Povoado Cova da onça, localizado neste município.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_249-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_249-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a urbanização da frente da Escola Municipal Eudálio de Lima, localizada na Pista do Pau grande, Povoado Colônia Treze,  neste município.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_250-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_250-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 02 (dois) quebra-molas na rua José Francisco (ao lado da Oficina de Roger Moto Peças), localizada no Povoado Colônia Treze,  neste município.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_251-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_251-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma reunião juntamente com os proprietários de Loteamentos regularizados do Povoado Colônia Treze e região abrangida pela cooperativa acima citada, para discutirem a possibilidade de ligação das redes de energia elétrica.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_252-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_252-2025.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja reaberto o Ponto de Apoio à Saúde do Povoados Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6262/indicacao_253-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6262/indicacao_253-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na Rodovia Estadual João Paulo II        (SE-170), nas proximidades da praça localizada no povoado Brasília, município de Lagarto.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_254-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_254-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva no conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_255-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_255-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas 02 (duas) academias ao ar livre nos seguintes locais do Povoado Jenipapo, neste município:_x000D_
     • Praça Wanderléia Paixão (ao lado cemitério) e;_x000D_
     • Praça do Conjunto São Francisco</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_256-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_256-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de aumento dos dias ( que está ocorrendo apenas em 01 (um) dia) de  interdição temporária do trânsito de veículos da Avenida Sindicalista Antônio Francisco da Rocha – Avenida da Bica, no período compreendido das 18h30 às 20h30, para que os lagartenses possam realizar atividades físicas na avenida.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_257-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_257-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de Agente Comunitário de Saúde para o Povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_258-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_258-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um (01) redutor de velocidade (quebra-molas), na Rodovia Estadual SE-160, em frente ao Colégio Estrela Guia, localizado no povoado Brasília, município de Lagarto.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_259-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_259-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6070/indicacao_260-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6070/indicacao_260-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada do Povoado Rio das Vacas, localizado neste município.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6071/indicacao_261-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6071/indicacao_261-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de manutenção e reforma do teto das salas de aula e da rede elétrica da Escola Municipal Monsenhor João Batista de Carvalho Daltro, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6072/indicacao_262-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6072/indicacao_262-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade da construção de Instituto Médico Legal - IML, no município de Lagarto.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6073/indicacao_263-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6073/indicacao_263-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam criados os Fundo e o Conselho Municipal de Promoção da Igualdade Racial.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6074/indicacao_264-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6074/indicacao_264-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de coleta de entulhos e a podagem das árvores que ficam localizadas defronte à Escola Municipal José Marcelino, Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6263/indicacao_265-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6263/indicacao_265-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da estrada que liga o povoado Açuzinho à Rodovia João Paulo II (Pista de Itabaiana), município de Lagarto</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6075/indicacao_266-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6075/indicacao_266-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a pavimentação paralelepipedal da ladeira do Povoado Fuzuê, neste município.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6076/indicacao_267-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6076/indicacao_267-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de um semáforo no cruzamento da Rua Manoel de Paula Menezes Lima com a Avenida Rotary, situado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6077/indicacao_268-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6077/indicacao_268-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de um Ponto de apoio do Centro de Referência a Mulher durante as festividades do ‘LAGARTO FOLIA’.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6078/indicacao_269-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6078/indicacao_269-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reconstruída a Avenida Lourival Batista, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6079/indicacao_270-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6079/indicacao_270-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça nos conjuntos João Nogueira e Júlia Nogueira, ambos localizados no bairro Novo Horizonte, neste município.  E, que nesse projeto sejam contemplados a construção de um parquinho para crianças e uma quadra de futebol society.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6080/indicacao_271-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6080/indicacao_271-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma quadra poliesportiva na Escola Municipal Mateus José de Oliveira, localizado no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_272-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_272-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da Escola Municipal Mateus José de Oliveira, localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_273-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_273-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a primeira Prova de Triathlon no município de Lagarto.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_274-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_274-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam exigidos/ofertados cursos de formação aos monitores escolar que cuidam dos estudantes especiais da Rede municipal de ensino.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6084/indicacao_275-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6084/indicacao_275-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da travessa da Rua Nova, localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_276-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_276-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos Povoados Açu Velho, Laranjeiras e Caraíbas, localizados neste município.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_277-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_277-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as reformas e modernização das seguintes praças:_x000D_
     • Dr. João Almeida Rocha e, _x000D_
     • Praça dos Expedicionários, _x000D_
 Ambas localizadas no conjunto Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_278-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_278-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio de uma guarnição da DTTU para organizar o trânsito durante a realização das missas da Igreja de Santa Luzia, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao_279-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao_279-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a reposição de lâmpadas das ruas do bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6089/indicacao_280-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6089/indicacao_280-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de um semáforo na rotatória que dá acesso ao município de Riachão do Dantas, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6090/indicacao_281-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6090/indicacao_281-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Wilson de Souza, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6091/indicacao_282-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6091/indicacao_282-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação da pavimentação asfáltica da rua Antônio Estevam até o conjunto habitacional João Almeida Rocha, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6092/indicacao_283-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6092/indicacao_283-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Antônio Vasconcelos, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_284-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_284-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da travessa Pedro Sinhá, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_285-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_285-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Santo Tintino (conhecida popularmente como rua do lava jato de Baquiara), localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_286-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_286-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na rua “E”, localizada no Conjunto Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6096/indicacao_287-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6096/indicacao_287-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de mais um poço artesiano no Povoado  Barro Vermelho, localizado neste município.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_288-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_288-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade da elaboração de um projeto de lei para ampliar o efetivo de Agentes de Trânsito.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_289-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_289-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma quadra de areia, ao lado da Fábrica de mandioca, que fica localizada no Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6117/indicacao_290-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6117/indicacao_290-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplagem e piçarragem da continuação da Rua dos Libórios, após a casa de número 790; em frente a rua “C” do Condomínio Residencial Good Life e próximo ao Rancho Caxangá,  conhecido como a fazenda de Filirmino, localizadas no bairro Libórios, neste município</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_291-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_291-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma piscina olímpica no Centro de Iniciação ao Esporte – CIEE, localizado na comunidade Matinha, bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6119/indicacao_292-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6119/indicacao_292-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a pavimentação paralelepipedal da ladeira do Povoado Baixas com divisão do bairro Pratas, mais precisamente em frente a casa de Paulo do táxi, neste município.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6120/indicacao_293-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6120/indicacao_293-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo para a urbanização da área localizada ao lado do Mercado das Bananas, entre as ruas João Romão dos Santos e Romualdo Seixas Neto, no bairro Centro deste município.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6121/indicacao_294-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6121/indicacao_294-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José de Alvino, localizada no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6124/indicacao_295-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6124/indicacao_295-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os devidos reparos nas passagens da rede de esgoto das ruas da comunidade do Loiola, localizada no Bairro São José, município.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6125/indicacao_296-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6125/indicacao_296-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizada uma ambulância de simples remoção para os Povoados Tanque, Mandanela, Pindoba e Crioulo, todos localizados, neste município.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6126/indicacao_297-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6126/indicacao_297-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal do largo da frente da Igreja Católica Nossa Senhora da Aparecida, localizado no Povoado Boeiro, neste município.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6127/indicacao_298-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6127/indicacao_298-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Zé Paca, na Várzea do Espinho, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6128/indicacao_299-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6128/indicacao_299-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um calçadão na Travessa Senhor do Bonfim, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6129/indicacao_300-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6129/indicacao_300-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma quadra de areia ao lado do campo de futebol novo – CAÇULÃO, que fica localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6130/indicacao_301-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6130/indicacao_301-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada 01 (uma) academia ao ar livre na Praça Santa Luzia, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_302-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_302-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada 01 (uma) academia ao ar livre no conjunto habitacional João Almeida Rocha, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_303-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_303-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída a pavimentação paralelepipedal da rua ‘Largo do Grupo’, localizado no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_304-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_304-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma quadra poliesportiva no Povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_305-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_305-2025.pdf</t>
   </si>
   <si>
     <t>Indicação indeferida.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_306-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_306-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias públicas:_x000D_
     • Rua Miguel Neto Monteiro;_x000D_
     • Travessa Jugusta Ribeiro de Souza, _x000D_
 Ambas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_307-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_307-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja inserido nas atividades desportivas do município – CAMPEONATO AMADOR FEMININO DE  FUTEBOL.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_308-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_308-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do canal de águas pluviais que corta a Avenida Deijaniro Jonas, que faz a divisa dos bairros Laudelino Freire do bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_309-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_309-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e reposição de lâmpadas do Assentamento José Gomes da Silva, localizado no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6139/indicacao_310-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6139/indicacao_310-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem da praça da Capela Nossa Senhora de Guadalupe, localizada no povoado Sobrado, neste município.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6140/indicacao_311-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6140/indicacao_311-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem do campo de futebol localizado no povoado Mariquita de Cima, neste município.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6141/indicacao_312-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6141/indicacao_312-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído 01 (um) abrigo de ônibus na Avenida Antônio Martins de Menezes, na comunidade Poção, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_313-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_313-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação da estrada do povoado Curralinho, do trecho que liga a Escola Municipal Balbina Maria de Jesus ao Povoado Gavião, neste município.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_314-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_314-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de um poço artesiano no povoado Tanque, localizado neste município.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6150/indicacao_315-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6150/indicacao_315-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública do Assentamento 22 de novembro, localizado neste município.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao_316-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao_316-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os  seguintes serviços na Avenida Coronel Francisco Garcez, no trecho em frente ao Colégio Estadual Sílvio Romero:_x000D_
     • Pintura de faixa de pedestres;_x000D_
     • Instalação da sinalização vertical (placas de trânsito);_x000D_
     • Demarcação do ponto de parada para ônibus.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6151/indicacao_317-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6151/indicacao_317-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de capinagem e limpeza das ruas e estradas vicinais dos povoados Fazenda Grande e Brejo, localizados neste município.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6153/indicacao_318-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6153/indicacao_318-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública nos povoados Açu Velho e Caraíbas, localizados neste município.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6157/indicacao_319-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6157/indicacao_319-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de terminal de ônibus na praça do Tanque Grande, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6154/indicacao_320-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6154/indicacao_320-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos 02 (dois) redutores de velocidade (quebra-molas), na Rua José Porfírio, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6155/indicacao_321-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6155/indicacao_321-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica em toda a extensão do bairro Pratas até o Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6156/indicacao_322-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6156/indicacao_322-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido até o Povoado Poções, localizado neste município.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Fabiana de Sandro do Boeiro</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_323-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_323-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal das estradas da Pedreira e de Milton Guerra, localizadas no povoado Boieiro, neste município.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_324-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_324-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das ruas do entorno da praça de Santa Rita de Cássia, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_325-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_325-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação do horário de funcionamento da Clínica de Saúde da Família Davi Marcos de Lima, localizada no conjunto Albano Franco, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_326-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_326-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) nas seguintes vias do Povoado jenipapo, neste município:_x000D_
     • 02 (dois) na Avenida Juca Barreto e;_x000D_
     • 02 (dois) na Avenida Lagarto.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_327-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_327-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da estrada que liga o povoado Açuzinho à Rodovia João Paulo II (Pista de Itabaiana), passando pelos povoados Brasília e Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_328-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_328-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de uma parceria entre os Assentados e a Administração Municipal com a finalidade de abrigar, em área designada do assentamento, animais de grande porte, como cavalos e gado.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_329-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_329-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a revitalização da passagem molhada localizada no Assentamento Rodão, neste município.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_330-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_330-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada de Sinval Caçula, popularmente conhecida como Suvaco da Cachorra,   localizada no povoado Várzea dos Cágados, neste município.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_331-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_331-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização das piscinas naturais, localizadas na comunidade conhecida popularmente como ‘Suvaco da Cachorra’, no povoado Várzea dos Cágados, neste município.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_332-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_332-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de passageiros nos seguintes locais do Povoado Várzea do Espinho, neste município: _x000D_
     • Próximo ao bar da curva (entrada do Sr. Evandro de Mauro) e;_x000D_
     • Próximo à comunidade Projeto.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6197/indicacao_333-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6197/indicacao_333-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado redutor de velocidade (quebra-molas) ou radar nas proximidades da residência do Sr. Zezé da Opção, localizada no Povoado Taperinha, neste município.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_335-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_335-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada do Sr. Raimundo da Vina, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6198/indicacao_337-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6198/indicacao_337-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam pavimentadas com asfalto as ruas do Conjunto Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_338-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_338-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de canteiro central na Avenida Antônio Rocha até a Praça Vereador José Justiniano Ramos, localizada no_x000D_
 bairro São José, neste município.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6200/indicacao_339-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6200/indicacao_339-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de serem fotografados os veículos/transportes no momento do ato de infração de trânsito.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6355/indicacao_340-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6355/indicacao_340-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma torre de telefonia móvel no Povoado Tanque, município de Lagarto.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6356/indicacao_341-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6356/indicacao_341-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma torre de telefonia móvel no Povoado Curralinho, município de Lagarto.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6201/indicacao_342-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6201/indicacao_342-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ofertados infraestrutura para implantação de um Projeto de Iniciação ao Esporte no Conjunto Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6202/indicacao_343-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6202/indicacao_343-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de reposição de lâmpadas da rua Romualdo Seixas Neto, localizada na comunidade do Loiola 2, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6203/indicacao_344-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6203/indicacao_344-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam ofertadas práticas integrativas de saúde para os lagartenses com fibromialgia.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6204/indicacao_345-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6204/indicacao_345-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica do povoado Pururuca, localizado neste município.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6205/indicacao_346-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6205/indicacao_346-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do conjunto habitacional João Almeida Rocha, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6206/indicacao_347-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6206/indicacao_347-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço “tapa-buraco” nas ruas do conjunto habitacional João Almeida Rocha, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6207/indicacao_348-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6207/indicacao_348-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada revitalização e arborização com canteiro central, ciclovia e via de pedestre na avenida Francisco Antônio Figueiredo (fundo da UFS), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6208/indicacao_349-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6208/indicacao_349-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Padre Vicente Vidal, localizada na comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6209/indicacao_351-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6209/indicacao_351-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas as sinalizações de trânsito vertical e horizontal, bem como a construção de quebra-molas no cruzamento da Avenida Antunes de Almeida (antiga pista da Granja), a Rua São Cosme e a Rua “E” do Jardim Uirapuru, localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_352-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_352-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas pontos de táxis na praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6211/indicacao_353-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6211/indicacao_353-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a pavimentação paralelepipedal da rua Evandro Mendes, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6212/indicacao_354-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6212/indicacao_354-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizado um mutirão de limpeza e capinagem, bem como a reforma da pavimentação paralelepipedal da Avenida Gustavo Hora, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6213/indicacao_355-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6213/indicacao_355-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Gustavo Hora, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6214/indicacao_356-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6214/indicacao_356-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada do Santo Antônio, que interliga a rua Gustavo Hora ao loteamento Colorado, localizada neste município.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6215/indicacao_357-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6215/indicacao_357-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição da calha da quadra de esportes localizada no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6216/indicacao_358-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6216/indicacao_358-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retornado o pagamento (auxílio) às raspadeiras de mandioca do Município. Bem como seja analisada a possibilidade de inclusão das catadoras de acerola nesse programa.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6264/indicacao_359-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6264/indicacao_359-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais dos seguintes Povoados:_x000D_
     • Quilombo;_x000D_
     • Mariquita;_x000D_
     • Rio Fundo de baixo;_x000D_
     • Olhos D’água e;_x000D_
     • Piabas._x000D_
       Todos localizados nesse município.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6217/indicacao_360-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6217/indicacao_360-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Mercado Público José Corrêa Sobrinho, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6281/indicacao_361-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6281/indicacao_361-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um canteiro central em toda a extensão da avenida Senador Francisco Leite Neto, localizada entre os bairros Exposição e Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6282/indicacao_362-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6282/indicacao_362-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um canteiro central na Avenida Brasília, no bairro Exposição, no trecho compreendido entre o Hospital Universitário e o Mercado Municipal José Correa Sobrinho, neste município.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6283/indicacao_363-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6283/indicacao_363-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade de transformar a Clínica de Saúde da Família José Antônio Maroto – “Clínica Maroto” – em uma Unidade de Pronto Atendimento (UPA), utilizando para esse fim o terreno originalmente destinado à construção da escola-modelo.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6218/indicacao_364-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6218/indicacao_364-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Macuna, neste município.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6219/indicacao_365-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6219/indicacao_365-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Alvino Pereira Santos, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6241/indicacao_366-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6241/indicacao_366-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um (01) redutor de velocidade (quebra-molas), na Rodovia Estadual SE-270, nas proximidades do povoado Boeiro, município de Lagarto.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6220/indicacao_367-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6220/indicacao_367-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa de Júlio César, localizada no povoado Telha, neste município.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6221/indicacao_368-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6221/indicacao_368-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos de vestiários nos campos de futebol do município.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6222/indicacao_369-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6222/indicacao_369-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de vestiários no campo de   futebol do povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6223/indicacao_370-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6223/indicacao_370-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja   realizada uma visita técnica com o objetivo de elaborar um projeto para solucionar o problema de acúmulo de água no buraco conhecido como "Buraco do Senhor Sorocaba". Este problema é causado pelo acúmulo de água da chuva, o que afeta a área localizada dentro do terreno do referido senhor, na pista do Pau Grande, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_371-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_371-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a duplicação da Rodovia Estadual SE 160, do trevo entre os povoados Brasília e Jenipapo, até a chegada deste último, localizada neste município.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6224/indicacao_372-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6224/indicacao_372-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída na cidade uma praça sensorial.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6225/indicacao_373-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6225/indicacao_373-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam incluídas no calendário oficial do município as práticas esportivas de futebol e futsal femininos.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6226/indicacao_374-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6226/indicacao_374-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma quadra de areia no Assentamento Dr. João, que fica localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_375-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_375-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma caixa d’água de alvenaria no Povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6228/indicacao_376-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6228/indicacao_376-2025.pdf</t>
   </si>
   <si>
     <t>Indicação indeferida._x000D_
 Motivo: duplicidade</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6229/indicacao_378-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6229/indicacao_378-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de tapa-buraco, limpeza e capinagem do Assentamento José Gomes da Silva, neste município.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6230/indicacao_379-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6230/indicacao_379-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a contratação de um médico(a) para atender no Ponto de Apoio à Saúde do Povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6231/indicacao_380-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6231/indicacao_380-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição das lâmpadas da iluminação pública, terraplanagem e piçarragem dos Assentamentos Uberaba e Baixão, localizados neste município.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6284/indicacao_381-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6284/indicacao_381-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada do povoado Coqueiro de Baixo, localizado neste município.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6285/indicacao_382-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6285/indicacao_382-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a manutenção do poço artesiano de Manezinho, localizado no povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6286/indicacao_383-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6286/indicacao_383-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica das vias localizadas nos povoados Quilombo e Rio Fundo, as quais atualmente contam com pavimentação em paralelepípedos.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6287/indicacao_384-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6287/indicacao_384-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da quadra poliesportiva no povoado Brasília, localizado neste município.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6288/indicacao_385-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6288/indicacao_385-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a análise técnica e orçamentária visando à viabilidade de construção de uma quadra poliesportiva sobre o canal situado ao lado do Bar do Flamengo, na comunidade Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6289/indicacao_386-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6289/indicacao_386-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Centro de Referência de Assistência Social – CRAS, na comunidade do Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6290/indicacao_387-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6290/indicacao_387-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação do calçamento dos povoados Brasília e  Jenipapo, localizados neste município.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6291/indicacao_388-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6291/indicacao_388-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de canteiro central no Largo do Cemitério Senhor do Bonfim (em frente à academia Ox e a Confeitaria de Bruna Libório), localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6292/indicacao_389-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6292/indicacao_389-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma Unidade de Pronto Atendimento (UPA) 24h, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6293/indicacao_390-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6293/indicacao_390-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um Posto de Saúde da Família no Povoado Estancinha I, localizado neste município.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6294/indicacao_391-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6294/indicacao_391-2025.pdf</t>
   </si>
   <si>
     <t>no sentido de que sejam instaladas placas de identificação em todas as ruas do Povoado Colônia Treze. As placas devem conter os nomes das vias em destaque, a identificação do bairro e a numeração correspondente às moradias.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6295/indicacao_392-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6295/indicacao_392-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do Conjunto habitacional Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6296/indicacao_393-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6296/indicacao_393-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça localizada no residencial Campo da Vila, localizado no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6297/indicacao_394-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6297/indicacao_394-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas dos Assentamentos Palmas e Saco Redondo, ambos localizados nesse município.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6298/indicacao_395-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6298/indicacao_395-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem nas seguintes vias:_x000D_
 _x000D_
     • Corredor da lixeira, localizado no Povoado Santo Antônio;_x000D_
     • Rua do fundo da creche, bairro Pratas e;_x000D_
     • Rua do bar de Reginho, localizada no Povoado Catita.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6299/indicacao_396-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6299/indicacao_396-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as limpezas dos bueiros das águas pluviais do Povoado Colônia Treze, especificadamente na Rua São Cosme, Jardim Uirapuru e trecho da Avenida Antônio Martins de Menezes, próximo ao Posto de Fiscalização da Polícia Rodoviária Estadual.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6300/indicacao_397-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6300/indicacao_397-2025.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja analisada a possibilidade de promoção de encontros/palestras com a senhora GEILZA SOARES DOS SANTOS – Deficiente visual, graduada em Serviço Social pela Faculdade dom Pedro II e pela Universidade Federal de Sergipe, simultaneamente, Licenciada em Física pelo Instituto Federal de Sergipe – Campus Lagarto, e com os alunos, professores e profissionais das unidades escolares municipais, com o intuito de fomentar a inclusão social, incentivar e contribuir para o desenvolvimento humano, fraterno e solidário.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6301/indicacao_398-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6301/indicacao_398-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de passageiros nas entradas das Pistas 01, 02 e 03, que ficam localizadas na Rodovia Bernardino Mitidieri - SE 160, que dá acesso ao Município de Boquim.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6358/indicacao_399-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6358/indicacao_399-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção de um poço artesiano no povoado Caboclo, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6302/indicacao_400-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6302/indicacao_400-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de isenção de juros e multas de IPTU para a população lagartense de baixa renda.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6303/indicacao_401-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6303/indicacao_401-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa do Campo, localizada no Povoado Caraíbas, neste município.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6304/indicacao_402-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6304/indicacao_402-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa do Centro Comunitário, localizada no Povoado Caraíbas, neste município.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_403-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_403-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Estrada Antônio Mota, localizada no povoado Moita Redonda, neste município.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6306/indicacao_404-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6306/indicacao_404-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública do Assentamento Roseli Nunes, localizado neste município.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_405-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_405-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Posto da Guarda Municipal no Povoado Olhos D’água, localizado neste município.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6308/indicacao_406-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6308/indicacao_406-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam instaladas placas de identificação em todas as ruas da comunidade do Loiola, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6309/indicacao_407-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6309/indicacao_407-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um abrigo de ônibus no Residencial Kaptiva, localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6310/indicacao_408-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6310/indicacao_408-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da travessa Maria José Hora “antiga travessa do Asilo”, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_409-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_409-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública da rua Dr. João Almeida Rocha “Assentamento Dr. João”, localizado neste município.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_410-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_410-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua A, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_411-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_411-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade de o município promover uma campanha de conscientização voltada à população, com o objetivo de informar e sensibilizar sobre os riscos e impactos causados pela presença de animais soltos nas ruas, praças e estradas. A iniciativa busca mobilizar a comunidade para colaborar na prevenção dessa prática, contribuindo para a segurança pública, bem-estar animal e preservação do espaço urbano e rural.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6316/indicacao_412-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6316/indicacao_412-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados na Rua João de Inês, situada no bairro Cidade Nova, neste município, os seguintes serviços:_x000D_
 _x000D_
     • Recuperação do calçamento;_x000D_
     • Reposição das lâmpadas da iluminação pública.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6317/indicacao_413-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6317/indicacao_413-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do campo de futebol popularmente conhecido como Campo do Priquitão, localizado no povoado Novo Paraíso, neste município.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6318/indicacao_414-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6318/indicacao_414-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma ponte no Povoado Pau Grande, neste município.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6319/indicacao_415-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6319/indicacao_415-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação do serviço de coleta de lixo para a via popularmente conhecida como “Zé Rolinha”, situada no Povoado     Estancinha I, neste município.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6320/indicacao_416-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6320/indicacao_416-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação da estrada Sítio de Paluan, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6321/indicacao_417-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6321/indicacao_417-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja feito a extensão de rede de abastecimento de água para a rua José Vieira Filho, localizada na comunidade do Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6322/indicacao_418-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6322/indicacao_418-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades nas seguintes localidades:_x000D_
 _x000D_
     • Avenida Eremita Francisca de Jesus, localizada na comunidade Loiola, bairro São José e;_x000D_
     • Avenida Raimunda Rodrigues Reis, localizada no Conjunto Laudelino Freire, bairro Laudelino Freire.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6323/indicacao_419-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6323/indicacao_419-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada do povoado Candeal da Cajazeira, localizado neste município.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6324/indicacao_420-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6324/indicacao_420-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de pavimentação e instalação da rede de esgoto nas vias situadas no entorno do campo de futebol society Andrei Osni de Almeida Oliveira, localizado na comunidade Loiola II, no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_421-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_421-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado o sistema de drenagem pluvial na rua Francisco Loiola da Silva, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6326/indicacao_422-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6326/indicacao_422-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada de Pardinho, localizada no povoado João Martins, neste município.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6327/indicacao_423-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6327/indicacao_423-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada do Sr. Valdete, que dá acesso ao povoado Quirino, localizado neste   município.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6328/indicacao_424-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6328/indicacao_424-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Martinha, localizada no Povoado Araçá, neste município.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6329/indicacao_425-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6329/indicacao_425-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zé Pelengo, localizada no povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6330/indicacao_426-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6330/indicacao_426-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão de limpeza da Rua Gustavo Hora, localizada no bairro Pratas, nesse município.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6331/indicacao_427-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6331/indicacao_427-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um projeto paisagístico para a Praça de Santa Luzia, localizada no bairro Alto da Boa Vista, nesse município.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6332/indicacao_428-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6332/indicacao_428-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a troca das torneiras do chafariz do Povoado Santo Antônio, nesse município.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6333/indicacao_429-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6333/indicacao_429-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Delfino, localizado no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6334/indicacao_430-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6334/indicacao_430-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma área para a prática esportiva, como também a reforma dos banheiros da Escola Municipal João Barbosa Neto, localizada na Pista “3”,  no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6335/indicacao_431-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6335/indicacao_431-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de passageiros nos povoados Gameleiro, Laranjeiras e Urubutinga, todos localizados nesse Município.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6336/indicacao_432-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6336/indicacao_432-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal na travessa da Rua “Nova”, que fica ao lado da Rua do Sr. Jacson das panelas, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6337/indicacao_433-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6337/indicacao_433-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantadas barreiras de proteção (Guard Rail) sobre a ponte da Rodovia Estadual SE 160, que dá acesso ao Povoado Jenipapo, bem como, nos trechos que apresentem riscos de queda de veículos nas ribanceiras, devido à sinuosidade da referida via.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6338/indicacao_434-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6338/indicacao_434-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada sinalização horizontal (faixas de pedestres), em frente as seguintes unidades de ensino: _x000D_
 _x000D_
     • Escola Noruega – Povoado Urubutinga;_x000D_
     • Escola Aníbal Freire – Povoado Boa Vista do Urubu;_x000D_
     • Escola Santos Dumont e Creche José Maria de Almeida – Povoado Brasília.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6339/indicacao_435-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6339/indicacao_435-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública no Povoado Itaperinha dos Gatos, especificamente na entrada da estrada principal que dá acesso ao Povoado Olhos d’Água, neste município.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6340/indicacao_436-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6340/indicacao_436-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Rodrigues dos Santos, localizada no povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Amilton Fontes</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6341/indicacao_437-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6341/indicacao_437-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada de Josias, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6342/indicacao_438-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6342/indicacao_438-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada de José Lima, localizada no povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6343/indicacao_439-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6343/indicacao_439-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de todas as ruas do conjunto Mesquita, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da praça da quadra, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6345/indicacao_441-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6345/indicacao_441-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção de pavimentação asfáltica ou paralelepípedo da Rua do Senhor Justino e da Estrada Principal, ambas localizadas no Povoado Pururuca, no município de Lagarto.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6346/indicacao_442-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6346/indicacao_442-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção de pavimentação asfáltica ou paralelepípedo da Estrada Principal do Povoado Piabas, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6347/indicacao_443-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6347/indicacao_443-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a construção de pavimentação asfáltica ou paralelepípedo da Estrada de Edmundo, localizada no Povoado Bonfim, município de Lagarto.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_444-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_444-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a pavimentação asfáltica ou em paralelepípedo da Avenida Principal à Estrada de Filomeno, localizada no Povoado Carcará, no município de Lagarto.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6349/indicacao_445-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6349/indicacao_445-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar, que contemple a pavimentação asfáltica ou em paralelepípedo da Rua José Batista dos Santos, localizada no Povoado Quipé, município de Lagarto.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6350/indicacao_446-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6350/indicacao_446-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada do Povoado Tanque, localizado neste município.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6351/indicacao_447-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6351/indicacao_447-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a capinagem (roçagem) do campo de futebol do povoado Itaperinha, localizado neste município.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6360/indicacao_448-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6360/indicacao_448-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Rua Epaminondas Francisco de Jesus, localizada na Comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6361/indicacao_449-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6361/indicacao_449-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do calçamento do Povoado Barro Vermelho, localizado neste município.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6362/indicacao_450-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6362/indicacao_450-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os reparos necessários nos vazamentos de água identificados nas seguintes vias, situadas na Comunidade Loiola, bairro São José, neste município:_x000D_
 _x000D_
     • Rua Antônio Egídio de Loiola;_x000D_
     • Rua Maria Teles;_x000D_
     • Avenida José Loiola da Silva.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6363/indicacao_451-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6363/indicacao_451-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas Povoado Candeal das Cajazeiras, nesse município.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6364/indicacao_452-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6364/indicacao_452-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão de limpeza e capinagem das ruas da Comunidade Matinha, localizada no bairro Libórios, nesse município.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6365/indicacao_453-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6365/indicacao_453-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a operação ‘tapa-buraco’ na nova Avenida que dá acesso à sede do Município, localizado no Povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6366/indicacao_454-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6366/indicacao_454-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas 02 (duas) praças nas seguintes localidades:_x000D_
     • Residencial Nossa Senhora de Fátima (Conhecido como conjunto de Baiano ex-vereador), localizado na Avenida Antunes de almeida;_x000D_
     • Loteamento Pôr do sol (próximo ao Balneário Aquários), localizado na Pista do cemitério._x000D_
 Ambos localizados no Povoado colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6367/indicacao_455-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6367/indicacao_455-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Jugurta Ribeiro (Via que une as Pistas da Logoa Seca com a Morões), localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6368/indicacao_456-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6368/indicacao_456-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da estrada de Josias,   localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6369/indicacao_457-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6369/indicacao_457-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de interdição temporária do trânsito de veículos da Avenida Sindicalista Antônio Francisco da Rocha – Avenida da Bica por 03 (três) dias (terça, quarta e quinta-feira)  no período compreendido das 18h30 às 20h30, para que os lagartenses possam realizar atividades físicas na avenida.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6370/indicacao_458-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6370/indicacao_458-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado recapeamento asfáltico da Avenida Senador Lourival Batista, popularmente conhecida como 'Estação', localizada no Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6371/indicacao_459-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6371/indicacao_459-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua em frente e da rua lateral à Unidade Municipal de Educação Infantil Doutor João de Almeida Rocha, situada na comunidade Estação, no Bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6372/indicacao_460-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6372/indicacao_460-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reconstrução da ponte localizada no povoado Crioulo, neste município.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6373/indicacao_461-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6373/indicacao_461-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) nas proximidades da praça localizada no Povoado Urubutinga, neste município.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6374/indicacao_462-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6374/indicacao_462-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada que liga a praça do povoado Urubutinga até a residência do senhor Paulo do Leite.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6375/indicacao_463-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6375/indicacao_463-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja instalada uma Base do SAMU (Serviço de Atendimento Móvel de Urgência) para atender aos povoados Brasília, Jenipapo e Colônia Treze, no município de Lagarto.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6376/indicacao_464-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6376/indicacao_464-2025.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa Legislativa as seguintes informações: _x000D_
 _x000D_
     • O saldo disponível, após o recebimento da segunda parcela, dos repasses de recursos oriundos da concessão da DESO ao município e;_x000D_
     • O plano de aplicação previsto para a utilização desses recursos.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6377/indicacao_465-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6377/indicacao_465-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja viabilizada a doação de um trator à Associação Comunitária Produtiva dos Moradores do Povoado Quilombo e Adjacências, localizada no povoado Quilombo, município de Lagarto.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6378/indicacao_466-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6378/indicacao_466-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam perfurados poços artesianos dos povoados Quilombo, Flexas, Mariquita, Quipé e  Assentamento Rodão, município de Lagarto.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6379/indicacao_467-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6379/indicacao_467-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Comunidade Baixinha, localizada no povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6380/indicacao_468-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6380/indicacao_468-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita perfuração de um poço artesiano nas proximidades do Campo de Futebol, localizado no Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6381/indicacao_469-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6381/indicacao_469-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma estrutura destinada à instalação de uma caixa d’água nas proximidades do Colégio Santiago Bispo, localizado no Conjunto Albano Franco, povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6382/indicacao_470-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6382/indicacao_470-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal na Travessa Santa   Cecília, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6383/indicacao_471-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6383/indicacao_471-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um laboratório municipal de análises e exames clínicos.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6384/indicacao_472-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6384/indicacao_472-2025.pdf</t>
   </si>
   <si>
     <t>Para a destinação de Emenda Parlamentar voltada à construção de duas pontes nos locais atualmente atendidos por passagens molhadas, ligando os povoados Crioulo e Santo Antônio, no município de Lagarto.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6385/indicacao_473-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6385/indicacao_473-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas as pavimentações paralelepipedais das vias públicas das comunidades abaixo elencadas: _x000D_
 _x000D_
     • Povoado Estancinha I e;_x000D_
     • Entrada do Povoado Luiz Freire “no trecho que dá acesso ao Povoado Cova da onça”, localizados neste município.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6386/indicacao_474-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6386/indicacao_474-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma cobertura em frente à Unidade Básica de Saúde Padre Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6387/indicacao_475-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6387/indicacao_475-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua Santa Clara “conhecida popularmente por rua do Sr. Costinha”, localizada no     povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6388/indicacao_476-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6388/indicacao_476-2025.pdf</t>
   </si>
   <si>
     <t>Para que analise a possibilidade de destinar recursos financeiros visando à revitalização do Ginásio de   Esportes Rosendo Ribeiro Filho, popularmente conhecido como "Ribeirão", localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6389/indicacao_477-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6389/indicacao_477-2025.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a perfuração de um poço artesiano no povoado Coqueiro de Cima, no município de Lagarto.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6390/indicacao_478-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6390/indicacao_478-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de um canteiro central na Avenida Zacarias Júnior, no trecho compreendido entre o Supermercado Bombom e a Praça Francisco José de Almeida, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6391/indicacao_479-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6391/indicacao_479-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da Estrada do Sítio de Artur, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6392/indicacao_480-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6392/indicacao_480-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja dada continuidade na construção da pavimentação paralelepipedal da rua de Bernada, até a Escola Jaconias de Almeida, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6408/indicacao_481-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6408/indicacao_481-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada da Escola Municipal Balbina Maria de Jesus até a comunidade do Gavião, localizada no povoado Curralinho, nesse município.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6409/indicacao_482-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6409/indicacao_482-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Pedro Antônio do Souza, localizada na Comunidade Loiola, bairro São José, nesse município.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6410/indicacao_483-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6410/indicacao_483-2025.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja realizada a revitalização completa, com melhorias na infraestrutura, acessibilidade e estética do Mercado Municipal da Farinha, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma e ampliação da unidade Básica de Saúde Alcino Correia dos Santos, localizado no Povoado Olhos d’ Água, neste município.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6412/indicacao_485-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6412/indicacao_485-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a devida análise técnica e orçamentária com vistas à abertura de uma via pública ligando a   Avenida Lourival Batista – nas proximidades do CER III – aos Conjuntos João e Júlia Nogueira.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_486-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_486-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços na travessa Zeca de Emídio, localizada no bairro Cidade Nova, neste município: _x000D_
 _x000D_
     • construção da pavimentação paralelepipedal e._x000D_
     • Reposição das lâmpadas da iluminação pública.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_487-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_487-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Hemenegildo Lima de Araújo, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6415/indicacao_489-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6415/indicacao_489-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço “tapa-buraco” nas Pista do Açu e do Pau Grande, localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6416/indicacao_490-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6416/indicacao_490-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam adotadas as providências necessárias à reforma e ampliação dos cemitérios localizados nos Povoados Colônia Treze, Rio das Vacas e Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6417/indicacao_491-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6417/indicacao_491-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja analisada a viabilidade da aquisição de mudas de qualidade destinadas à doação à população.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6418/indicacao_492-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6418/indicacao_492-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica nas seguintes vias: _x000D_
 _x000D_
     • Rua Manoel Damaceno e;_x000D_
     • Rua João Corrêa de Souza._x000D_
 _x000D_
 Todas localizadas no Conjunto Sílvio Romero, no bairro São José, município de Lagarto.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6419/indicacao_493-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6419/indicacao_493-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica nas seguintes vias: _x000D_
     • Rua Joana Loiola Silva;_x000D_
     • Rua Pedro Loiola Prata e;_x000D_
     • Rua Josefa Silva Júnior._x000D_
 Todas localizadas na Comunidade Loiola, no bairro São José, município de Lagarto.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6420/indicacao_494-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6420/indicacao_494-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da “Estrada velha do Angola” (Ladeira grande) que liga o Povoado Santo Antônio ao bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6421/indicacao_495-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6421/indicacao_495-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem dos Assentamentos Karl Maks e Uburana, localizados neste município.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_496-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_496-2025.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja analisada a possibilidade de isentar de alguma taxa e/ou tributo, os lagartenses que plantar e cultivar árvores frutíferas jaqueiras, no território deste município.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_497-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_497-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou paralelepípedo da Rua do Senhor Justino e da Estrada Principal, ambas localizadas no Povoado Pururuca, no município de Lagarto.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_498-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_498-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou paralelepípedo da Estrada Principal do Povoado Piabas, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6425/indicacao_499-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6425/indicacao_499-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou paralelepípedo da Estrada de Edmundo, localizada no Povoado Bonfim, município de Lagarto.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_500-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_500-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no assentamento João Gomes, neste município.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6427/indicacao_501-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6427/indicacao_501-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão de limpeza da Avenida Baixa, localizada no bairro Pratas, nesse município. Bem como, sejam instaladas lixeiras (caixas coletoras e/ou tonéis) e placas de identificação da via.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6428/indicacao_502-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6428/indicacao_502-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição e manutenção das lâmpadas da iluminação pública das ruas do Loteamento Colorado, localizado na Zona de Expansão 2, neste município.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6444/indicacao_503-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6444/indicacao_503-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou em paralelepípedo da Rua José Batista dos Santos, localizada no Povoado Quipé, município de Lagarto.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6445/indicacao_504-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6445/indicacao_504-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou em paralelepípedo da Avenida Principal à Estrada de Filomeno, localizada no Povoado Carcará, no município de Lagarto.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_505-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_505-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de João Bernardo, localizada no povoado Curralinho, nesse município.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6447/indicacao_506-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6447/indicacao_506-2025.pdf</t>
   </si>
   <si>
     <t>Para que viabilize a perfuração de um poço artesiano no povoado Macuna, no município de Lagarto.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6448/indicacao_507-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6448/indicacao_507-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Pista do Campo, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6449/indicacao_508-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6449/indicacao_508-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado um caminhão limpa-fossa para atender às demandas do povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_509-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_509-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades nas seguintes vias da comunidade Loiola, localizada no bairro São José:_x000D_
 _x000D_
     • Rua José Vieira Filho e;_x000D_
     • Rua Jeremias da Silva Melo.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_510-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_510-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um abrigo de ônibus no povoado Boeiro, localizado neste município.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_511-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_511-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Neneu, localizada no povoado Santo Antônio, nesse município.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6453/indicacao_512-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6453/indicacao_512-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Teresina, localizada no bairro Horta, nesse município.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6454/indicacao_513-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6454/indicacao_513-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja perfurado um poço artesiano no Assentamento Antônio Conselheiro, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6455/indicacao_514-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6455/indicacao_514-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja perfurado um poço artesiano no conjunto habitacional João Martins de Menezes, localizado no bairro Queiroz, município de Lagarto.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6456/indicacao_515-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6456/indicacao_515-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a construção de um campo de futebol society entre os povoados Mangabeira e Rio das Vacas e um outro no povoado Poeirão, localizados neste município.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6457/indicacao_516-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6457/indicacao_516-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar dois quilômetros (2km) de pavimentação asfáltica ou em paralelepípedo da estrada de Otávio, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6458/indicacao_517-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6458/indicacao_517-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação asfáltica ou em paralelepípedo da estrada Sítio de Paluan, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6459/indicacao_518-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6459/indicacao_518-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades nas seguintes vias localizadas no bairro Alto da Boa Vista:_x000D_
 _x000D_
     • Rua Antônio Esteves;_x000D_
     • Rua Antônio Vasconcelos e;_x000D_
     • Rua Dr. Evandro Mendes.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6460/indicacao_519-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6460/indicacao_519-2025.pdf</t>
   </si>
   <si>
     <t>Visando à criação de um local adequado para a realização da feira de animais.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6461/indicacao_520-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6461/indicacao_520-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades (quebra-molas) na rua Maria Fontes Prata, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_521-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_521-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizadas a reposição das lâmpadas queimadas e a instalação de novos pontos de iluminação pública nas ruas Porfírio Bispo dos Santos e Maria Fontes Prata, localizadas no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_522-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_522-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua Enoque Martins Fontes, localizada ao fundo do Cemitério Nossa Senhora da Piedade, no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_523-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_523-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no terreno do Município próximo ao bar de Bié, localizado no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_524-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_524-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reformada a pavimentação paralelepipedal do entorno da Igreja Evangelista localizada na rua Fuzuê, localizada no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_525-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_525-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado a Unidade Móvel Odontológica para as Unidades Básicas de Saúde e Pontos de Apoio à Saúde dos Povoados Santo Antônio, Itaperinha e Cruzeiro Verde, todos localizados neste município.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6467/indicacao_526-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6467/indicacao_526-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o recapeamento asfáltico da Avenida José Monteiro Romão, popularmente conhecida como Avenida Brasília, no trecho que se estende do bairro Horta até a Confraria Paulistana, neste município.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6469/indicacao_527-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6469/indicacao_527-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua João de Zabelinha, localizada no povoado Coqueiro de Cima, nesse município.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6470/indicacao_528-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6470/indicacao_528-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados (construídos) bancos na Escola Municipal José Antônio Santos  (Escola Zezé Rocha), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6471/indicacao_529-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6471/indicacao_529-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a recuperação asfáltica (operação tapa-buraco) da Rodovia SE 270, entre os municípios de Lagarto e Simão Dias.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6486/indicacao_530-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6486/indicacao_530-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública da rua dos Libórios, localizada no bairro Libório, neste município.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6487/indicacao_531-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6487/indicacao_531-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua C, localizada no bairro Cidade Nova, nesse município.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6488/indicacao_532-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6488/indicacao_532-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o recapeamento asfáltico da Rua Deijaniro Jonas da Silva, via de acesso ao Conjunto Habitacional João Martins de Menezes, localizada entre os bairros Alto da Boa Vista e Queiroz, neste município.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6489/indicacao_533-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6489/indicacao_533-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um (01) redutor de velocidade na rua Valdomira Monteiro de Carvalho, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_534-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_534-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a implantação de sinalização horizontal com tachas refletivas, popularmente conhecidas como “olho de gato”, bem como a revitalização da pintura de toda a sinalização do trecho compreendido entre o Povoado Tabocas, no município de Itaporanga d’Ajuda, até a cidade de Simão Dias.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_535-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_535-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja perfurado um poço artesiano no povoado Mariquita, localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6492/indicacao_536-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6492/indicacao_536-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da estrutura da caixa d’água, localizada no povoado Carcará, neste município.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_537-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_537-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza dos boeiros e tapa-buracos na Avenida Nelson de Maninho (rua nova do Restaurante Vaca atolada), localizada no bairro Cidade Nova, nesse município.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_538-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_538-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de vestiários no campo de futebol do povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_539-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_539-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da ponte do povoado Saquinho, localizado neste município.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6496/indicacao_540-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6496/indicacao_540-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da estrutura de sustentação da caixa d’água do Povoado Mariquita de Cima, neste município.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6497/indicacao_541-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6497/indicacao_541-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído o muro da Escola Municipal Francisco José de Almeida, localizada no Povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6498/indicacao_542-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6498/indicacao_542-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção do muro do Cemitério localizado no povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6499/indicacao_543-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6499/indicacao_543-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de um reservatório de água, no povoado Olhos D'Água, localizado neste município.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6500/indicacao_544-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6500/indicacao_544-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas manilhas nos riachos, localizados no povoado Retiro, neste município.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_545-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_545-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam perfurados poços artesianos nos povoados abaixo elencados_x000D_
     • Flexas;_x000D_
     • Mariquita;_x000D_
     • Mariquita de Cima – próximo ao Posto de Saúde;_x000D_
     • Mariquita de Cima – próximo a ladeira do Sr. Casuba;_x000D_
     • Pau d’Arco – próximo ao bar do Abençoado;_x000D_
     • Quipé;_x000D_
     • Assentamento Rodão; todos localizados neste município.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6502/indicacao_546-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6502/indicacao_546-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado um Programa Municipal de Incentivo à Agricultura Familiar, com foco na distribuição gratuita de adubos e sementes aos pequenos agricultores do município, a fim de fortalecer a produção local e garantir melhores condições de trabalho e renda para os produtores rurais.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_547-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_547-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a aquisição de um terreno destinado à construção de um campo de futebol no povoado Quipé, neste município.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6509/indicacao_548-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6509/indicacao_548-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a instalação de uma caixa d’água com capacidade para 10 mil litros no povoado Bonfim, neste município.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6510/indicacao_549-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6510/indicacao_549-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de casas populares no terreno pertencente ao município, localizado no povoado Mariquita.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6511/indicacao_550-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6511/indicacao_550-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de um posto de saúde no terreno municipal localizado no povoado Rio Fundo.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6512/indicacao_551-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6512/indicacao_551-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública da travessa de Aline, localizada no povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6513/indicacao_552-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6513/indicacao_552-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada dos Cardeais, localizada no povoado Santo Antônio, nesse município.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6514/indicacao_553-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6514/indicacao_553-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados, os reparos nos vazamentos de água existentes na Rua Manoel Francisco da Silva, situada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6613/indicacao_554-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6613/indicacao_554-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas manilhas na passagem molhada entre os Povoados Fazenda Grande e Urubutinga, neste município.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6614/indicacao_555-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6614/indicacao_555-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  analisada a possibilidade de confecção de projeto de lei que assegure ao menor aprendiz contratado no município o salário mínimo hora, de acordo com a sua carga horária, 13º salário, FGTS, repouso semanal remunerado, férias de 30 dias e vale-transporte, quando cabível.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6615/indicacao_556-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6615/indicacao_556-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Divinéia, localizada no Povoado Catita, neste município.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6616/indicacao_557-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6616/indicacao_557-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma do Estádio Paulo Barreto de Menezes - Barretão, localizado neste município,</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6530/indicacao_558-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6530/indicacao_558-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam adotadas as providências necessárias visando à revitalização do sistema de iluminação do Estádio Paulo Barreto de Menezes – Barretão,   localizado no município de Lagarto.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6531/indicacao_559-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6531/indicacao_559-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no terreno pertencente ao município, localizado ao lado da residência do senhor Nelson de Maninho, no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6532/indicacao_560-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6532/indicacao_560-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da travessa Josefa Avelina, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6533/indicacao_561-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6533/indicacao_561-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam promovidos cursos de capacitação e oferecidas orientações técnicas aos pequenos agricultores do município, com o objetivo de fortalecer a agricultura familiar e aprimorar as práticas de cultivo e produção.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6534/indicacao_562-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6534/indicacao_562-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizadas ações de limpeza nas praças José Justiniano Ramos e Praça Valdicélio Martins, situadas na comunidade do Loiola, no Bairro São José, neste município.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6535/indicacao_563-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6535/indicacao_563-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam disponibilizados serviços de atendimento psicológico em todas as unidades de saúde do município.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_564-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_564-2025.pdf</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_565-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_565-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da travessa de Gilson de Moisés, localizada no povoado Boa Vista do Urubu, neste município.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_566-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_566-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da travessa de Zequinha de Manso, localizada no conjunto habitacional Campo Novo, povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6539/indicacao_567-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6539/indicacao_567-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da rua Maria Teles, localizada na comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6540/indicacao_568-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6540/indicacao_568-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do chafariz e substituição das caixas d’água do povoado Mangabeira, localizado neste município.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6541/indicacao_569-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6541/indicacao_569-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da passagem molhada do Povoado Tabocas, localizado neste município.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6542/indicacao_570-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6542/indicacao_570-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da pista dos Morões até a pista da Lagoa Seca, no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6543/indicacao_571-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6543/indicacao_571-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Monteiro Neto (nas proximidades da Pista da Granja), localizada no       povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6544/indicacao_572-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6544/indicacao_572-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Antônio Moura dos Santos (conhecida como travessa Sítio de Jason), localizada no bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao_573-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao_573-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal do povoado Rio Fundo de Baixo, localizado neste município.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6546/indicacao_574-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6546/indicacao_574-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de “tapa-buraco” e capinagem das margens da Rodovia SE – 160, em toda a extensão do Povoado Urubutinga ao Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6547/indicacao_575-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6547/indicacao_575-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  analisada a possibilidade de reabertura da casa de farinha do Povoado Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6548/indicacao_576-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6548/indicacao_576-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua José Antônio de Vasconcelos, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6549/indicacao_577-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6549/indicacao_577-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de reposição de lâmpadas, limpeza e capinagem das vias dos bairros Pratas e Alto da Boa Vista, bem como do Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6550/indicacao_578-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6550/indicacao_578-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da estrada de Domingos, localizada no povoado Limoeiro.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6551/indicacao_579-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6551/indicacao_579-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal das seguintes vias localizadas no povoado Nobre, neste município: _x000D_
     • Estrada de Thiago;_x000D_
     • Estrada de Zé de Flora.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_580-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_580-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a troca da caixa d’água, localizada no povoado Nobre, neste município.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6553/indicacao_581-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6553/indicacao_581-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados os seguintes serviços no povoado Brejo de Baixo, neste município:_x000D_
     • Operação tapa-buracos na estrada da localidade;_x000D_
     • Reposição das lâmpadas da iluminação pública.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6554/indicacao_582-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6554/indicacao_582-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem na estrada do Corredor das Porteiras (descendo da Vaquejada Dois      Irmãos), localizada no povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6555/indicacao_583-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6555/indicacao_583-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a recuperação (reparo do buraco existente no local) da Rua do Loteamento Kaptiva.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6556/indicacao_584-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6556/indicacao_584-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem das estradas dos povoados Moita do Urubu, Alto da Moita, Britinho, Boa Vista do Urubu, Açu Velho, Urubu Grande, Brasília, Laranjeiras e Caraíbas, localizados neste município.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6557/indicacao_585-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6557/indicacao_585-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal do Residencial Maria de Petu, localizada na comunidade Loiola II, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6559/indicacao_586-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6559/indicacao_586-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da rua Francisco Antônio de Figueiredo, localizada na comunidade Loiola, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_587-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_587-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da travessa de Maria, localizada no povoado Alto da Moita, neste município.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_588-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_588-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja viabilizada a construção de uma creche no Conjunto Antônio Martins, localizado no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6564/indicacao_589-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6564/indicacao_589-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizadas a reforma, a construção de novas salas de aula e a edificação do muro da Escola Municipal Josefa da Conceição Jesus Ramos, localizada no povoado Piçarreira, neste município.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6565/indicacao_590-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6565/indicacao_590-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reforma da Escola Municipal Edbaldo Contreira Celestino, localizada no povoado Açuzinho, neste município.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6568/indicacao_591-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6568/indicacao_591-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a construção da passagem molhada das estradas vicinais que ligam os povoados Fazenda Grande e Urubutinga, localizados neste município.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_592-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_592-2025.pdf</t>
   </si>
   <si>
     <t>Para a destinação de Emenda Parlamentar voltada a construção da passagem molhada das estradas vicinais que ligam os povoados Fazenda Grande e Urubutinga, localizados no município de Lagarto.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_593-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_593-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de piçarragem e terraplanagem da estrada que liga os povoados Várzea dos Cágados e Tapera do Saco, neste município.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6571/indicacao_594-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6571/indicacao_594-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação da estrada de Zé de Paca, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6572/indicacao_595-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6572/indicacao_595-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação da estrada do Campo Velho, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6573/indicacao_596-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6573/indicacao_596-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação da estrada da Taboca, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6574/indicacao_597-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6574/indicacao_597-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a capinagem (roçagem) do campo de  futebol do povoado Mariquita, neste município.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6575/indicacao_598-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6575/indicacao_598-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal das seguintes vias, localizadas no povoado Várzea do Espinho, neste município:_x000D_
 _x000D_
     • Vila do Sr Zé Luiz;_x000D_
     • Estrada de Zé Luiz.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6576/indicacao_599-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6576/indicacao_599-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços nas proximidades da creche Santa Luzia, entre a pista de São Cosme e a pista da Granja, localizadas no povoado Colônia Treze, neste município:_x000D_
 _x000D_
     • Pintura de faixa de pedestres;_x000D_
     • Instalação da sinalização vertical (placas de trânsito);_x000D_
     • Instalação de redutores de velocidade (quebra-molas).</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_600-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_600-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feita a perfuração de mais um poço artesiano no Povoado  Vargem, localizado neste município. Considerando que o poço existente não está conseguindo suprir a demanda hídrica da comunidade, o que tem causado dificuldades no abastecimento de água potável para os moradores.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_601-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_601-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam adotadas providências para a devida reestruturação da sinalização na Praça Tanque Grande, com a delimitação adequada das vagas de estacionamento, definição de passagens para ônibus e para transeuntes, bem como a instalação de placas informativas.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_602-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_602-2025.pdf</t>
   </si>
   <si>
     <t>Construção da praça da Pista do Cemitério, com vagas para estacionamento visando a organicidade e reforma da quadra de esportes da área.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6617/indicacao_603-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6617/indicacao_603-2025.pdf</t>
   </si>
   <si>
     <t>Indicação Indeferida. _x000D_
 Motivo: duplicidade</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6618/indicacao_604-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6618/indicacao_604-2025.pdf</t>
   </si>
   <si>
     <t>Indicação Indeferida._x000D_
 Motivo: duplicidade</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_605-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_605-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade de construção de um Teatro Municipal.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6581/indicacao_606-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6581/indicacao_606-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação da estrada de Zé de Augustinho, localizada na pista do Araçá, neste município.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6582/indicacao_607-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6582/indicacao_607-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a viabilidade de construção de uma praça, com academia comunitária e de uma quadra poliesportiva no Povoado Poção.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6583/indicacao_608-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6583/indicacao_608-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja a colocação da tampa da caixa d’água que fica localiza nas dependências da Escola Municipal Rosendo Ribeiro de Souza, no Povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6584/indicacao_609-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6584/indicacao_609-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o recapeamento da Rua Antônio Correia dos Santos – bairro Alto da Boa Vista, neste município, visto que o referido trecho encontra-se intransitável, dificultando o acesso ao Conjunto Nova Esperança, também conhecido como Conjunto de Alailson.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6585/indicacao_610-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6585/indicacao_610-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Filomeno, localizada no Povoado Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6586/indicacao_611-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6586/indicacao_611-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma ponte sobre a passagem molhada entre os Povoados Gameleiro e Fazenda Grande, neste município.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6587/indicacao_612-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6587/indicacao_612-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada da Fazenda Santa Francisca Romana (Fazenda Esperança Feminina, que fica localizada no povoado Coqueiro de Cima, que se inicia na comunidade Matinha, bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6588/indicacao_613-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6588/indicacao_613-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de implantação/construção de um velatório municipal.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>No sentido que sejam adotadas providências para a melhoria da Avenida Valmir Monteiro (antiga Avenida Contorno), localizada na Rodovia SE-270, no trecho sentido Simão Dias.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_615-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_615-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua da Piçarreira, localizada no povoado Boa Vista do Urubu, localizado neste município.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_616-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_616-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado um (01) redutor de velocidade na rua Lineu de Vasconcelos, localizada no bairro Ademar de Carvalho, neste município.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_617-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_617-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja analisada a possibilidade de funcionamento 24 horas da    farmácia da Unidade Básica de Saúde Padre Almeida, localizada no povoado     Colônia Treze, neste município. A iniciativa visa ampliar o acesso da população aos medicamentos, garantindo atendimento rápido, contínuo e gratuito aos munícipes.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_618-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_618-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação paralelepipedal da travessa José Caetano de Menezes, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_619-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_619-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do povoado Quilombo, localizado neste município.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_620-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_620-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa de Carlos, localizado nas proximidades do conjunto Joza Patrício,          povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6596/indicacao_621-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6596/indicacao_621-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de viabilizar a pavimentação paralelepipedal da rua principal que liga o Povoado Alto da Moita à rua do posto de saúde do Povoado Brasília, neste município. Atendendo aos constantes apelos dos moradores por melhorias nas condições de tráfego, mobilidade e saneamento básico.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_622-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_622-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Edivaldo Júnior Farias, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6598/indicacao_623-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6598/indicacao_623-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Ivan, localizada no povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6599/indicacao_624-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6599/indicacao_624-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua Lucas Matos, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_625-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_625-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de todas as ruas do povoado Queiroz, localizado neste município.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6600/indicacao_626-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6600/indicacao_626-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações asfálticas de todas as ruas dos Conjuntos habitacionais João Almeida Rocha, localizado no bairro Alto da Boa Vista e do João Martins de Menezes, localizado no bairro Queiroz, ambos nesse município.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_627-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_627-2025.pdf</t>
   </si>
   <si>
     <t>Indicação indeferida. _x000D_
 Motivo: duplicidade.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6619/indicacao_628-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6619/indicacao_628-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam implementadas as ações necessárias para viabilizar a pavimentação Paralelepipedal ou asfáltica) da rua Augusto Araújo dos Santos, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6601/indicacao_629-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6601/indicacao_629-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de manutenção da pavimentação paralelepipedal e a construção da rede de esgoto da rua Francisco Loiola da Silva, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6602/indicacao_630-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6602/indicacao_630-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua Rondônia, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_631-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_631-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação paralelepipedal da rua    Roraima, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_632-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_632-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma ponte sobre a passagem de água molhada que fica localizada no Povoado Tapera do Saco, que dá acesso a empresa Caninha Maratá, nesse município. A</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6605/indicacao_633-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6605/indicacao_633-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja reaberto o TELECENTRO do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_634-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_634-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado a reabertura do CENTRO DE FISIOTERAPIA do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6607/indicacao_635-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6607/indicacao_635-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Josefina, localizada no povoado Boa Vista do Urubu, localizado neste município.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_636-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_636-2025.pdf</t>
   </si>
   <si>
     <t>Para a execução de serviços de limpeza e a instalação de lixeiras seletivas na Cachoeira do Saboeiro, situada no Assentamento Saboeiro, neste município.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_637-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_637-2025.pdf</t>
   </si>
   <si>
     <t>Para a implantação de sinalização horizontal (faixas de pedestres) em frente a todas as unidades de ensino localizadas no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_638-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_638-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da travessa Professora, localizada no bairro Fuzuê, povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6611/indicacao_639-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6611/indicacao_639-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço “tapa-buraco” nas ruas do conjunto habitacional Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6612/indicacao_640-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6612/indicacao_640-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada uma academia da saúde na praça São José, localizada no povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_642-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_642-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica de todas as ruas do bairro Exposição, localizado neste município.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6653/indicacao_643-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6653/indicacao_643-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no espaço localizado entre as ruas Tobias Barreto e Simão Dias (próximo ao supermercado Melhor Preço), localizado no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6654/indicacao_644-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6654/indicacao_644-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada de Zé de Duca, localizada no povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6655/indicacao_645-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6655/indicacao_645-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada da Torre, localizada no povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6656/indicacao_646-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6656/indicacao_646-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da estrada da farinha, localizada no povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6657/indicacao_647-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6657/indicacao_647-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal das Ruas B e Pinhão, localizadas no Loteamento Josafá Vasconcelos, bairro Pratas, neste Município.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6658/indicacao_648-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6658/indicacao_648-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a devida manutenção da iluminação pública na estrada do sítio de Jason, localizada no Bairro Catita, neste Município.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6659/indicacao_649-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6659/indicacao_649-2025.pdf</t>
   </si>
   <si>
     <t>Para que, dentro das formalidades legais, proceda, por meio do órgão competente, à realização de estudos e à adoção das devidas providências, objetivando a instalação de uma Estação Rádio Base (ERB) da operadora VIVO na região do povoado Olhos D’Água e circunvizinhanças. Tal solicitação justifica-se pelo transtorno constante enfrentado pelos moradores, que não conseguem se comunicar com outras localidades em razão da inexistência de uma torre para transmissão de sinal.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6660/indicacao_650-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6660/indicacao_650-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça no Loteamento Nova Esperança, localizado no bairro Alto da Boa Vista, neste município</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6661/indicacao_651-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6661/indicacao_651-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações asfálticas  das ruas do Conjunto Nova Esperança (Conhecido como conjunto de Alailson corretor), localizado no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6662/indicacao_652-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6662/indicacao_652-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Martins Lima, localizada no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6663/indicacao_653-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6663/indicacao_653-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza do largo que fica localizado no Conjunto Residencial Nossa Senhor ade Fátima (conhecido como conjunto de Baiano vereador), na Avenida Antunes de Almeida, localizada no povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6664/indicacao_654-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6664/indicacao_654-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja transformado o colégio Estadual Luiz Alves de Oliveira num Centro de Excelência em Educação em Tempo integral, que fica  localizado no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6665/indicacao_655-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6665/indicacao_655-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a climatização das salas de aulas das escolas municipais.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_656-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_656-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de calçamento do pátio e reforma e ampliação de sala para implantação de novos projetos  da Escola Municipal  José Marcelino, que fica localizada no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_657-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_657-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de envio de uma guarnição da DTTU para realizar rondas periódicas na Avenida Sindicalista Antônio Francisco da Rocha ( Avenida da Bica) durante o período de fechamento para as práticas esportivas.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_658-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_658-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo responsável/representante da COOPERVAM para que o mesmo estude a possibilidade de aumento do número de veículos que fazem o trajeto Lagarto-Salgado nos horários de pico.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_659-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_659-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja incluída uma rota de ônibus escolar que contemple a passagem pelos seguintes localidades: Saída do Assentamento José Gomes, Povoados Santo Antônio , Itaperinha, Cruzeiro Verde e Fuzuê, todos neste município.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_660-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_660-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação em paralelepípedos da rua São Luís, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_661-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_661-2025.pdf</t>
   </si>
   <si>
     <t>para que seja construída uma parada de ônibus na rua Antônio Martins de Menezes, estrada de acesso ao povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6672/indicacao_662-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6672/indicacao_662-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um Centro de Fisioterapia no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_663-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_663-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a ampliação do serviço de coleta de lixo para a rua Porto Seguro, localizada no povoado Moita Redonda, neste município.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6674/indicacao_664-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6674/indicacao_664-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça em frente a Igreja Católica, localizada no povoado Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6675/indicacao_665-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6675/indicacao_665-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pavimentação asfáltica da avenida Santo Antônio (trecho da secretaria de saúde) até o final da rua Gustavo Hora, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6676/indicacao_666-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6676/indicacao_666-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja feito a troca da caixa d’água do chafariz da Escola Inglaterra, localizada no povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6677/indicacao_667-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6677/indicacao_667-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado o remanejamento da caixa d’água de Toinho, no povoado Quilombo, que se encontra muito próxima à via pública, oferecendo risco à segurança de pedestres e veículos.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_668-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_668-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de calçamento,  limpeza e capinagem da travessa João Dias dos Santos, localizada no conjunto Laudelino Freire.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6679/indicacao_669-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6679/indicacao_669-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da estrada de Quincas, localizada no Povoado Barro Vermelho, neste Município.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6683/indicacao_670-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6683/indicacao_670-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça de eventos no terreno ao fundo do campo de futebol Marinho Correia, localizado na pista da Lagoa Seca, no Povoado Colônia Treze, neste município. Bem como, a doação de espaço aos fundos do mesmo campo para instalação de um estacionamento.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6684/indicacao_671-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6684/indicacao_671-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados os seguintes serviços no Loteamento Colorado, zona de expansão deste município: _x000D_
 _x000D_
     • Revitalização do calçamento e;_x000D_
     • Limpeza e capinagem.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6685/indicacao_672-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6685/indicacao_672-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação em paralelepípedos da estrada de Bec, localizada no Povoado Fazenda Grande, neste Município.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6686/indicacao_673-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6686/indicacao_673-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídos os portais de chegada dos povoados Jenipapo e Brasília, neste município.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6687/indicacao_674-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6687/indicacao_674-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam retomadas as atividades rotineiras da “Academia da Saúde”, no povoado Olhos d’Água, neste município.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_675-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_675-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja providenciada a pintura, fixação e adequação de sinalização horizontal e vertical no cruzamento da Avenida Brasília com a Avenida Francisco Leite Neto, neste Município.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_676-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_676-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação asfálticas da Rua Monsenhor Juarez dos Santos Prata, localizada no Bairro Sílvio Romero, neste Município.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_677-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_677-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços na rua Q, localizada no bairro Jardim Campo Novo, neste município:_x000D_
 _x000D_
     • Instalação de manilhas e;_x000D_
     • Pavimentação em paralelepípedos.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_678-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_678-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação em paralelepípedo da  Estrada de Farias, Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6694/indicacao_679-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6694/indicacao_679-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação em paralelepípedo Travessa de Raimundinho - Povoado Várzea dos cágados, neste município.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6695/indicacao_680-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6695/indicacao_680-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um canteiro central com iluminação de LED e construída a pavimentação asfáltica na Avenida Antunes Almeida (popularmente conhecida como Pista da granja), que fica localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6696/indicacao_682-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6696/indicacao_682-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construídas as pavimentações em paralelepípedo das Estrada do Saco Grande e Piauí, ambas localizadas no Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6697/indicacao_683-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6697/indicacao_683-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantado redutor de velocidade (quebra-molas) na rua “H”, localizada no bairro Jardim Campo novo, neste município.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6698/indicacao_684-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6698/indicacao_684-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída as pavimentações asfálticas no Conjunto Inferninho (Rua A, B e C), localizado no comunidade Estação, bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6699/indicacao_685-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6699/indicacao_685-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de passageiro na Rodovia SE 160 nas proximidades da entrada do povoado alto da moita e na entrada da rua do Projeto, localizada no Povoado Brasília, neste Município.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6700/indicacao_686-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6700/indicacao_686-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído 01 (um) abrigo de passageiro na Avenida Deijaniro Jonas, bairro Alto da Boa Vista, nas proximidades da lanchonete do Senhor Agenor, neste Município.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_688-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_688-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas as sinalizações verticais e horizontais de trânsito em todas as vias do Povoado Colônia Treze,  neste município.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_689-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_689-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de Terraplanagem e piçarragem das estradas que ligam os Povoados Pururuca, Fazenda de Cima e Miranda, todos localizados neste município.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_690-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_690-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de Terraplanagem e piçarragem das estradas que ligam os Povoados Pururuca,  Quilombo e Saco do Capim (este fica localizado no Município de Simão Dias), localizados neste município.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_691-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_691-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) em toda a extensão da estrada do Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_692-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_692-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Rua “C”, localizada na comunidade Santa Terezinha, bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_693-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_693-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o recapeamento asfáltico da Avenida Deijaniro Jonas da Silva, especificamente nas proximidades do bar do Sr. Agenor, neste município.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6752/indicacao_694-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6752/indicacao_694-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de sentido de tráfego das vias Rua Eremita Francisco de Jesus e a Travessa Gileno Jonas Silva, ambas localizadas no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6753/indicacao_695-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6753/indicacao_695-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a limpeza da estrada que dá acesso à Escola Municipal Eduvirgens Araújo Menezes (conhecido como caminho da BR), localizada no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao_696-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao_696-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados reparos nos calçamentos das vias do Povoado Jenipapo, causados/deixados pela DESO.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_697-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_697-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam restauradas as sinalizações verticais e horizontais da Avenida Antônio Martins de Menezes, no perímetro do Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao_698-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao_698-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja restaurada a escultura da imagem de Santa Luzia, que fica localizada na Praça Santa Luzia no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao_699-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao_699-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada da vaquejada, localizada no Povoado Limoeiro, neste município.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_700-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_700-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de ofertar o curso de corte e costura para a comunidade do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_701-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_701-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a substituição da energia solar por energia elétrica do poço artesiano do Povoado Britinho, neste município.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_702-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_702-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de uma praça em frente ao Residencial Colorado, localizado no Povoado Cruzeiro Verde, neste município.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_703-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_703-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça Vereador Justiniano Ramos, que fica localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_704-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_704-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída um monumento (estátua) do Santo São José, na praça principal do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_705-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_705-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja disponibilizado profissional de Educação Física para atuar no Povoado Olhos d’Água, desenvolvendo atividades voltadas à promoção da saúde e do bem-estar da população.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_706-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_706-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de Terraplanagem e piçarragem  da estrada da Serra, que liga o Povoado Candeal da Tapera ao Povoado Barro Vermelho, todos localizados neste município.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_707-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_707-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revista a rota do transporte escolar para que se aproxime da Escola Municipal Adelina Maria, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_708-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_708-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da rua Carmelita Maria de Jesus (rua que fica ao fundo do bar do Flamengo, localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_709-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_709-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e tapa-buraco das vias públicas da Comunidade Santa Terezinha, localizada no bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_710-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_710-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de limpeza, capinagem e tapa-buraco das vias públicas do bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao_711-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao_711-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitas as instalações de internet e aquisições de computadores notebooks para os Pontos de Apoio à Saúde dos Povoados Rio das vacas e mangabeira, neste município.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_712-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_712-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a capinagem (roçagem) do campo de futebol do povoado Santo Antônio, ltaperinha e Fuzuê, todos localizados neste município.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_713-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_713-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de vestiários nos campos de futebol dos Povoados  Boa Vista, Campo Novo, Urubu Grande, Britinho e Açu Velho, neste município.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_714-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_714-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de um Programa intitulado “EDUCAÇÃO NO TRÂNSITO” em parceria entre as Secretarias acima citadas.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_715-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_715-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída pavimentação asfáltica Travessa São José (localizada ao fundo do Hospital Nossa Senhora da Conceição), bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_716-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_716-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da estrutura da ponte que liga aos Assentamentos Palestina e Rodão, neste município.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_717-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_717-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma ponte sobre a passagem molhada na travessia do rio Vaza-Barris que dá acesso ao Povoado Buril, na Serra da Miaba, na zona rural deste Município.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6750/indicacao_718-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6750/indicacao_718-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação paralelepipedal do  Assentamento Roseli Nunes, localizado no Povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_719-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_719-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das ruas do Povoado Crioulo de Cima, neste município.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6776/ind_720-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6776/ind_720-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do Calçadão Dom Pedro II, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6777/ind_721-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6777/ind_721-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de capinagem das margens da Rodovia SE -270, que liga os municípios de Lagarto e Simão Dias.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6778/ind_722-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6778/ind_722-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de pavimentação paralelepipedal dos largos que ficam na frente da Igreja Católica e do Ponto de Apoio à Saúde do Povoado Pé da Serra do Qui,  neste município.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6779/ind_723-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6779/ind_723-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reposição de lâmpadas da rua Colômbia (Rua do Hiper G Barbosa), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6780/ind_724-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6780/ind_724-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de  limpeza e podagem das árvores da Praça da Avenida Gustavo Hora, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6781/ind_725-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6781/ind_725-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica da Travessa Maria José Hora (Travessa do Asilo), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6782/ind_726-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6782/ind_726-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação paralelepipedal da rua Projetada, localizada na Comunidade Santa Terezinha, bairro Novo Horizonte, neste município.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6783/ind_727-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6783/ind_727-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da Rua Maria Clara, localizada no Residencial Colorado, Povoado Cruzeiro Verde, neste município.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6784/ind_728-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6784/ind_728-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação asfáltica da Rua “F” (ao fundo da Igreja SEMEAR), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6785/ind_729-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6785/ind_729-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de pavimentação paralelepipedal da Travessa São João Evangelista  - Povoado Estancinha, neste município.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6786/ind_730-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6786/ind_730-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitos os devidos reparos no calçamento da Avenida principal do Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6787/ind_731-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6787/ind_731-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam feitos os serviços de limpeza, capinagem e os devidos reparos no calçamento da Rua João Psiu, localizada no Bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6788/ind_732-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6788/ind_732-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de criação de oficinas comunitárias de alfabetização nos maiores povoados do Município.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6789/ind_733-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6789/ind_733-2025.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja analisada a possibilidade de criação de uma moeda municipal.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6790/ind_734-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6790/ind_734-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja perfurado um poço artesiano na estrada de João de Isabelinha, localizada no Povoado Barro Vermelho, neste município.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6791/ind_735-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6791/ind_735-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja disponibilizado a Unidade Móvel Odontológica para o Povoado Fuzuê, neste município.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6792/ind_736-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6792/ind_736-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um campo de futebol no Assentamento 22 de novembro, localizado neste município.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6793/ind_737-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6793/ind_737-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da Rua Felisberto José Prata (Rua G), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6801/ind_738-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6801/ind_738-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção da pavimentação asfáltica da Rua Elson Dórea de Carvalho (Rua F), localizada no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6802/ind_739-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6802/ind_739-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias e locais:_x000D_
     • Rua Valdemar Santos – Povoado Brasília;_x000D_
     • Largo do chafariz – Povoado Brasília;_x000D_
     • Rua principal do Povoado Britinho, próximo ao Campo de Futebol;_x000D_
     • Rua da vila de João grampão no Povoado Boa Vista._x000D_
   Todas localizadas neste município.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6803/ind_740-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6803/ind_740-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de instalação da rede de energia elétrica, rede de fornecimento de água e pintura do nome no muro do cemitério do Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6804/ind_741-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6804/ind_741-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  realizada a construção da pavimentação asfáltica das ruas A,  B, C e D do Jardim Uirapuru e da rua São Cosme , todas localizadas no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6805/ind_742-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6805/ind_742-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que construída uma quadra de areia ao lado do quadra de society, localizada na pista da Lagoa seca, no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6806/ind_743-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6806/ind_743-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as Pavimentações asfálticas nas seguintes vias da Comunidade Loiola: Rua Petrolina Lima da Conceição, Rua Isolina Alves dos Santos e Rua José Antônio de Vasconcelos, todas localizadas no bairro São José, neste município.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6807/ind_744-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6807/ind_744-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Arthur Gomes (Praça da caixa d’água), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6808/ind_745-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6808/ind_745-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas rondas nas unidades de saúde do município pelos agentes da Guarda Municipal, bem como a convocação dos aprovados da referida categoria no concurso púbico municipal.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6809/ind_746-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6809/ind_746-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada Emenda Parlamentar que contemple a pavimentação asfáltica das vias principais dos Povoados Quilombo, Mariquita, Rio Fundo e do conjunto Olhos D’água, todos localizados neste município.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6810/ind_747-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6810/ind_747-2025.pdf</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6811/ind_748-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6811/ind_748-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instalados um Centro de Atenção Psicossocial – CAPS e uma Unidade Básica de Saúde – UBS no Bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6812/ind_749-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6812/ind_749-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação em paralelepípedo da Estrada de Dona Rosa, localizada no Povoado Queiroz, neste município.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6813/ind_750-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6813/ind_750-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um parque de diversões no Dia da criança, com distribuição de pipoca e algodão-doce, na Praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6814/ind_751-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6814/ind_751-2025.pdf</t>
   </si>
   <si>
     <t>VEREADOR: Dwitht Nascimento Silva _x000D_
 _x000D_
 _x000D_
          Senhor Presidente,_x000D_
 _x000D_
         Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr.  Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia ao Ilustríssimo Sr. Camilo Roriz Teixeira - Secretário Municipal de Obras – SEMOB, no sentido que sejam realizados serviços  piçarramento e terraplanagem das estradas vicinais dos Assentamentos Antônio Conselheiro, Roseli Nunes, Uberaba e Baixão, localizados neste município.  Atendendo aos constantes apelos dos moradores das referidas localidades por melhorias nas condições de acesso, mobilidade rural e saneamento básico.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6815/ind_752-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6815/ind_752-2025.pdf</t>
   </si>
   <si>
     <t>VEREADOR: Dwitht Nascimento Silva _x000D_
 _x000D_
 _x000D_
          Senhor Presidente,_x000D_
 _x000D_
         Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr.  Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia ao Ilustríssimo Sr. Camilo Roriz Teixeira - Secretário Municipal de Obras – SEMOB, no sentido que sejam realizados serviços de recuperação da estrada que dá acesso, limpeza e capinagem e reforma do calçamento das vias do Assentamento Dr. João, localizado neste município.  Atendendo aos constantes apelos dos moradores das referidas localidades por melhorias nas condições de acesso, mobilidade rural e saneamento básico</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6816/ind_753-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6816/ind_753-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias e locais:_x000D_
     • Estrada telha;_x000D_
     • Estrada do Coqueiro de baixo;_x000D_
     • Largo do campo de zé de Bento;_x000D_
     • Corredor de João baixinho._x000D_
   Todas localizadas no Povoado Coqueiro de baixo, neste município.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6822/ind_754-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6822/ind_754-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reforma da Escola Municipal Nelson Ferreira, localizada na Comunidade Albano, bairro São José, neste município.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6823/ind_755-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6823/ind_755-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja retomada, a obra de pavimentação da rua João Francisco dos Santos, mais conhecida como travessa Sítio de Edson, localizada no bairro Horta, neste município.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6824/ind_756-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6824/ind_756-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um mutirão de limpeza e capinagem das vias do Bairro Pratas e do Povoado Santo Antônio, nesse município.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6825/ind_757-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6825/ind_757-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das vias dos Assentamentos Antônio Conselheiro, Roseli Nunes, Uberaba e Baixão, localizados neste município.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6826/ind_758-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6826/ind_758-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalada uma “BRINQUEDOPRAÇA” no Assentamento Dr. João, neste município.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6827/ind_759-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6827/ind_759-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja instalado um Guard Rail sobre a ponte da Rodovia SE – 270, nas proximidades do Povoado Tapera dos gatos, neste município.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6828/ind_760-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6828/ind_760-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Travessa Conjunto COHAB, localizada no bairro Alto da Boa Vista, nesse município.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6829/ind_761-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6829/ind_761-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizada a Praça da Cruz das Almas, no povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6830/ind_762-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6830/ind_762-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma rotatória no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6831/ind_763-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6831/ind_763-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias do Povoado Caraíbas, neste município:_x000D_
     • Estrada de Francisquinho - (Principal acesso à Igreja católica);_x000D_
     • Estrada principal do próprio Povoado.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6832/ind_764-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6832/ind_764-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada os serviços de nivelamento e revitalização, bem como a construção de vestiários do campo de futebol da comunidade Poeirão, que fica localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6833/ind_765-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6833/ind_765-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Travessa Derneval Lisboa de Araújo, localizada no bairro Pratas, neste município.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6847/ind_766-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6847/ind_766-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas pontes sobre as seguintes passagens molhadas, localizadas neste município: _x000D_
     • Passagem entre os Povoados Gameleiro e Fazenda Grande;_x000D_
     • Povoado Saco da tapera._x000D_
 Atendendo aos constantes apelos dos moradores das referidas comunidades por melhorias nas condições de acesso, mobilidade rural e saneamento básico.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6848/ind_767-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6848/ind_767-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias povoado Fazenda Grande, neste município: _x000D_
     • Estrada de Filomeno; _x000D_
     • Estrada de Bec._x000D_
 Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de acesso, mobilidade rural e saneamento básico.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6849/ind_768-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6849/ind_768-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços no Povoado Nobre, neste município: _x000D_
     • Construção das pavimentações paralelepipedais das seguintes vias: Estrada de Thiago e Estrada de Zé de Flora. _x000D_
     • Troca da caixa d’água._x000D_
 Atendendo aos constantes apelos dos moradores da referida comunidade por melhorias nas condições de acesso, mobilidade rural, saneamento básico, abastecimento e fornecimento de água potável.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6850/ind_769-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6850/ind_769-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam instaladas lixeiras em toda a extensão da Avenida Sindicalista Antônio Francisco da Rocha (Avenida da bica), localizada no bairro centro, neste município.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6851/ind_770-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6851/ind_770-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um campo de futebol e os vestiários no Assentamento Caboclos, localizado neste município.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6852/ind_771-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6852/ind_771-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os serviços de recuperação asfáltica e paralelepipedal da via que dá acesso ao Matadouro municipal até o Conjunto habitacional Antônio Martins de Menezes e da rua que liga o bairro Cidade Nova à Rodovia SE 270, que dá acesso ao município Simão Dias, neste município.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6853/ind_772-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6853/ind_772-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construída a pavimentação paralelepipedal da rua Maria Vitória Silva Menezes (Conhecida popularmente como rua “C”), localizada no bairro Novo Horizontes, neste município.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6854/ind_773-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6854/ind_773-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Arão, localizada no Povoado Brejo, neste município.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6855/ind_774-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6855/ind_774-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do  Balneário José Agnaldo da Silva, que é popularmente conhecido como Balneário Bica, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6856/ind_775-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6856/ind_775-2025.pdf</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6861/ind_776-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6861/ind_776-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a pintura da faixa de pedestres em frente ao Colégio Estadual Sílvio Romero, localizado no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6862/ind_777-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6862/ind_777-2025.pdf</t>
   </si>
   <si>
     <t>N sentido que sejam revitalizadas as seguintes praças:_x000D_
     • Praça Joana gomes de Souza, localizada no bairro Libórios e;_x000D_
     • Praça Arão Fraga Andrade, localizada na comunidade Pacheco, bairro Libórios, ambas neste município.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6863/ind_778-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6863/ind_778-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos os passeios (calçadas de pedestres) na rua Cauby (Rua que dá acesso ao Instituto Federal de Sergipe – IFS, localizada no Povoado Carro quebrado, neste município.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6864/ind_779-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6864/ind_779-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja adotado nas escolas municipais o PROGRAMA SHAPE THE FUTURE, da Microsoft.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6865/ind_780-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6865/ind_780-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas coletas semanais de pneus por toda a sede e maiores povoados do município.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6866/ind_781-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6866/ind_781-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um abrigo de passageiros na estrada do Sítio Paulo Almeida, defronte ao bar de Ninha, localizado no Povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6867/ind_782-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6867/ind_782-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a construção de vestiário no campo de futebol do povoado Itaperinha, neste município.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6868/ind_783-2025_ok.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6868/ind_783-2025_ok.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de confecção de projeto de lei que institua um auxílio financeiro,  que busque subsidiar os agentes protetores de animais.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6882/ind_784-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6882/ind_784-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da rua de Tonho da bica, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6883/ind_785-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6883/ind_785-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma pista de caminhada na rua do Grupo, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6884/ind_786-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6884/ind_786-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma (revitalização) da Praça Balbino Alves de Almeida, localizada no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6885/ind_787-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6885/ind_787-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o plantio de árvores e fruteiras em praças, escolas e canteiros públicos deste município</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Dwitht do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6886/ind_788-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6886/ind_788-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na Rodovia Estadual João Paulo II (SE-170), nas proximidades da lanchonete Mix lanches e da Igreja Católica no povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6887/ind_789-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6887/ind_789-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja alocada às margens da Rodovia SE-270 uma placa de identificação/localização do Povoado Boeiro, neste município.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6888/ind_790-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6888/ind_790-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização do  calçadão da Avenida José Josué da Silva (antiga ladeira do Rosário), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6913/ind_791-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6913/ind_791-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja implantada 01 (uma) academia ao ar livre na Praça do Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6914/ind_792-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6914/ind_792-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a calçado do fundo da Unidade escolar João Pedro de Araújo, localizada no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6915/ind_793-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6915/ind_793-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da calçada do mercado municipal Mário Joaquim de Santana, localizado no Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6916/ind_794-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6916/ind_794-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação paralelepipedal da   Travessa João Aguiar, localizada no Povoado Coqueiro, neste município.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6923/ind_795-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6923/ind_795-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de implantação de berçário na Escola Municipal de Educação Infantil - UMEI José Maria de Almeida, localizada no Povoado Brasília, neste município</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6924/ind_796-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6924/ind_796-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  disponibilizados caminhões-pipa nos dois principais cemitérios da cidade — Nossa Senhora da Piedade e Senhor do Bonfim — no dia 1º de novembro de 2025, em horário adequado, para abastecimento de água aos túmulos e áreas comuns, como apoio às atividades do Dia de Finados (2 de novembro).</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6925/ind_797-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6925/ind_797-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizados os seguintes serviços na Comunidade do Loiola 2, localizada no bairro São José, neste município:_x000D_
     • Construção de praça e;_x000D_
     • Revitalização do campo de futebol.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6926/ind_798-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6926/ind_798-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja  instalado um de poste de iluminação pública, em frente a antiga Escola Municipal Dinamarca, localizada no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6927/ind_799-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6927/ind_799-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no terreno onde estava instalada a antiga Escola municipal Dinamarca, localizada no Povoado Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6928/ind_800-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6928/ind_800-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja removida uma árvore, espécie pinheiro, na Conjunto habitacional Silva, localizada no bairro Alto da Boa vista, próximo ao conjunto João Almeida Rocha,  neste município.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6929/ind_801-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6929/ind_801-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de ampliação para todos os dias da semana, inclusive aos finais, a  interdição temporária do trânsito de veículos da Avenida Sindicalista Antônio Francisco da Rocha – Avenida da Bica, no período compreendido das 18h30 às 22h, para que os lagartenses possam realizar atividades físicas na avenida.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6930/ind_802-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6930/ind_802-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas a instalação de internet e aquisição de computadores notebooks para os Pontos de Apoio à Saúde dos Povoados Juerana e Piçarreira, neste município.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6931/ind_803-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6931/ind_803-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça do Povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6932/ind_804-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6932/ind_804-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma ciclovia no bairro Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6933/ind_805-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6933/ind_805-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídos abrigos de passageiros nas seguintes localidades:_x000D_
     • Praça do Gomes, bairro  São José;_x000D_
     • Praça do Povoado Açuzinho, e;_x000D_
     • Povoado Luiz Freire, próximo a Igreja. _x000D_
 Todos localizados neste município.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6934/ind_806-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6934/ind_806-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma quadra poliesportiva coberta no Povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6935/ind_807-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6935/ind_807-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações paralelepipedais das travessa de nego de Zélis e a de Carlindo, ambas localizadas no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6936/ind_808-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6936/ind_808-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída uma praça no Conjunto habitacional Campo novo, localizado no Povoado Brasília, neste município.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6937/ind_809-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6937/ind_809-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça defronte à Escola Municipal Filomeno Hora, localizada no Povoado Urubu Grande, neste município.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6938/ind_810-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6938/ind_810-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da Praça Rui Mendes (Praça do Forródromo), localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6939/ind_811-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6939/ind_811-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas melhorias nas sinalizações de trânsito vertical e horizontal da Pista do Açu, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6940/ind_812-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6940/ind_812-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizada a praça Senador Leite Neto e a lateral do campo de Futebol Society Juracy Emílio dos Santos – “O Taticão”, localizada no bairro Laudelino Freire, neste município.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6941/ind_813-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6941/ind_813-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de pintura de pistas de ciclismo, corrida e caminhada na praça do Tanque Grande, localizada no bairro Centro, neste município.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6942/ind_814-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6942/ind_814-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada a reforma da pavimentação paralelepipedal, juntamente com a rede de esgoto da rua São Vicente, localizada no bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6951/ind_815-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6951/ind_815-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas as pavimentações asfálticas das praças dos povoados Crioulo e Pindoba, localizados neste município.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6952/ind_816-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6952/ind_816-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas a reforma da praça e a pavimentação asfáltica da comunidade Matinha e do bairro Aldemar de Carvalho, localizados neste município.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6953/ind_817-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6953/ind_817-2025.pdf</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6954/ind_818-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6954/ind_818-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja revitalizada a praça em frente a Capela Senhor do Bonfim, no povoado Pururuca, neste município.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6955/ind_819-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6955/ind_819-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construída a pavimentação em paralelepípedo da Estrada Coqueiro de Cima, localizada neste município.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6956/ind_820-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6956/ind_820-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que confeccionada uma emenda parlamentar que contemple a pavimentação paralelepipedal da rua Isabel da Costa Sandes, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6957/ind_821-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6957/ind_821-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja analisada a possibilidade de fechamento todos os dias de umas das vias que margeiam a Rodovia Antônio Martins de Menezes, no trecho do Povoado Colônia Treze, no período compreendido das 18:00 hs às 22:00 hs, para a prática de atividades físicas e desportivas.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6958/ind_822-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6958/ind_822-2025.pdf</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6973/ind_823-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6973/ind_823-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de instalação de semáforos na rotatória que fica localizada defronte a praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6974/ind_824-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6974/ind_824-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado o serviço de tapa-buraco no início do calçamento do Povoado Itaperinha dos gatos, neste município.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6975/ind_825-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6975/ind_825-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades (quebra-molas) na rua Filadelfo Dórea, localizada no Centro, neste município.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6976/ind_826-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6976/ind_826-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades (quebra-molas) nas proximidades da escola municipal do Povoado Luiz Freire, neste município.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6977/ind_827-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6977/ind_827-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal da estrada de Pedro de Miúda, localizada no povoado Santo Antônio, neste Município.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6978/ind_828-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6978/ind_828-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os serviços de capinagem e tapa-buraco da Rua Monsenhor Juarez dos Santos Prata, localizada no Bairro Aldemar de Carvalho, neste Município.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6979/ind_829-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6979/ind_829-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam construídas 02 (duas) pontes sobre as passagens molhadas, localizadas no ponto turístico ‘Saboeiro’, neste município.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6980/ind_830-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6980/ind_830-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja construído um auditório municipal.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6981/ind_831-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6981/ind_831-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizado o serviço de capinagem do campo de futebol do Povoado Crioulo, neste município.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6982/ind_832-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6982/ind_832-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja confeccionada uma emenda parlamentar que contemple a construção da pavimentação asfáltica do Povoado Rio Fundo, neste município.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6983/ind_833-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6983/ind_833-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada uma vistoria, bem como a reforma da cobertura da quadra poliesportiva do Povoado Crioulo, neste município.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6984/ind_834-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6984/ind_834-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidade (quebra-molas) na rua “11 de março” (conhecida como rua de Nitinho da madeireira), localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6985/ind_835-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6985/ind_835-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam realizadas entre os meses de janeiro e fevereiro, de cada ano, Copas municipais de futebol de base nas categorias sub 13, sub 15 e sub 17.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7004/ind_836-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7004/ind_836-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal da rua Papa João Paulo I, localizada no bairro Pratas, neste Município.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7005/ind_837-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7005/ind_837-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam disponibilizados 02 (dois) banheiros químicos para o mercado da verdura, localizada no bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>No sentido de que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido ao Bairro Horta, localizado neste município.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7007/ind_839-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7007/ind_839-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal da estrada de Joaozinho, localizada no povoado Catita, neste Município.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7008/ind_840-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7008/ind_840-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal da estrada do Machado (estrada que dá acesso ao Hospital do Amor e da futura UPA do município), localizada no bairro Aldemar de Carvalho, neste Município.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7009/ind_841-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7009/ind_841-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja construída a pavimentação paralelepipedal da rua Artur Reis, localizada próximo ao Residencial Kaptiva no bairro Alto da Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7010/ind_842-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7010/ind_842-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de transformação do prédio da fábrica de processamento de mandioca que fica localizada no Povoado Açu Velho, neste município, em um centro de processamento da agroindústria de pequenos produtores rurais.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>No sentido que seja implantado 01 (um) quebra-molas na Rodovia SE – 265, no trecho entre os povoados Brasília ao Povoado Boa Vista, mais precisamente nas proximidades da marcação “E 1716”, neste município.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7012/ind_844-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7012/ind_844-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os serviços de limpeza e capinagem das estradas do Assentamento Irmã Dória, localizado neste Município.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7018/ind_845-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7018/ind_845-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizada uma inspeção na estrutura da ponte do rio da Viúva, localizado no Povoado Santo Antônio, neste município. E, consequentemente, que sejam tomadas as providências necessárias para a reestruturação/reforma da mesma.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7019/ind_846-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7019/ind_846-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que sejam realizados os serviços de limpeza e capinagem das estradas do Assentamento da Ilha, localizado no Povoado Crioulo, neste Município</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7020/ind_847-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7020/ind_847-2025.pdf</t>
   </si>
   <si>
     <t>No sentido de que seja realizada a pavimentação paralelepipedal da Rua Travessa Maurina Silva de Moraes, localizada no Bairro Laudelino Freire, neste Município.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7021/ind_848-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7021/ind_848-2025.pdf</t>
   </si>
   <si>
     <t>No sentido que sejam implantados redutores de velocidades (quebra-molas) na parte nova do calçamento da Avenida Antunes Almeida (popularmente conhecida como Pista da granja), que fica localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>No sentido que seja analisada a possibilidade de habilitar o Povoado Colônia Treze em Distrito municipal, junto a possibilidade de construção de parque/complexo administrativo que abrigue todos os serviços.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>No sentido que seja realizada a revitalização da praça principal do Povoado Olhos D’água, neste município.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>No sentido que seja realizado o conserto da bomba d’água do poço artesiano de Vieirinha, localizado no Povoado Quilombo, neste município.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5743/req_n_1.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5743/req_n_1.pdf</t>
   </si>
   <si>
     <t>REQUER que seja aprovada Licença para tratamento da própria saúde, pelo prazo de até 60 dias, nos termos regimentais, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_no_02.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>No sentindo que seja enviado a esta Casa, relatório com informações acerca do valor arrecadado pelo município, com o Imposto Predial e Territorial Urbano - IPTU, referente aos meses janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_no_03.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>No sentido  que seja enviado enviado a esta Casa, relatório com informações acerca do valor arrecadado pelo Município, com a Taxa de Iluminação Pública, referente aos meses janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5746/requerimento_no_04.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5746/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um relatório com informações acerca do valor total de Recursos Federais que foram repassados a Secretaria Municipal de Saúde do Município, referente aos meses janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_no_05.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>No sentido que seja enviado a esta Casa um relatório com informações acerca do valor total de Recursos Federais que foram repassados a Secretaria Municipal de Educação do Município, referente aos meses janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>Convidando o Ilustríssimo Sr. TENENTE CORONEL SÍLVIO PRADO – Diretor da Defesa Civil de Lagarto, para que possa fazer uso da tribuna desta Casa, explanando sobre a importância da Defesa Civil para o município.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5751/req_7.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5751/req_7.pdf</t>
   </si>
   <si>
     <t>Convidando o Ilustríssimo Sr. ARIOSVALDO NETO  – Advogado, para que possa fazer uso da tribuna desta Casa, explanando sobre o concurso público da Prefeitura Municipal de Lagarto.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5761/req_8.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5761/req_8.pdf</t>
   </si>
   <si>
     <t>Encaminha votos de congratulação ao Excelentíssimo Senhor FÁBIO MITIDIERI - Governador do Estado de Sergipe, pela passagem do seu aniversário, ocorrido no dia 24 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5762/req_9.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5762/req_9.pdf</t>
   </si>
   <si>
     <t>Encaminha votos de congratulação ao Ilustríssimo Senhor WESLLEY CARVALHO DE SOUZA, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5766/req_10.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5766/req_10.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer que, ouvido o Plenário, seja encaminhado expediente convidando ao Ilustríssimo Sr. TENENTE CORONEL GILMAR SANTOS SANTANA - Comandante do                7º Batalhão da Polícia Militar (7º BPM) – Sede em Lagarto, para que possa fazer uso da tribuna desta Casa, explanando sobre os trabalhos que vem sendo realizado a frente do referido órgão, a exemplo das ações  implantadas para inibir o uso de escapamentos do tipo "torbal", bem como sobre a programação futura de atividades do Batalhão em prol da paz e do bem-estar social dos Cidadãos.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5767/req_11.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5767/req_11.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Sra. Lourdes Goretti de Oliveira Reis - Secretária Municipal da Saúde – SMS, no sentido que seja enviado a esta Casa, cópia do contrato firmado entre a Secretaria Municipal de Saúde e a Associação de Modernização e Integralização Pública - AMIP.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5768/req_12.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5768/req_12.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOSÉ BERNARDINO DOS SANTOS -Conhecido como Sr Raimundo, ocorrido no dia 25 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5769/req_13.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5769/req_13.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sra. MARIA SANTANA DA CONCEIÇÃO  -Conhecida como Mariazinha, ocorrido no dia 24 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5770/req_14.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5770/req_14.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sra. JOSEFAMARIA DE JESUS, ocorrido no dia 25 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5771/req_15.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5771/req_15.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  RUBENS VIEIRA DA COSTA – “Ex-vereador Rubinho do Tanque”, pela passagem do seu aniversário comemorado no último dia 24.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  WASHINGTON DA CRUZ SILVA – “Vereador Washington da Mariquita” – Presidente desta Casa, pela passagem do seu aniversário, comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5773/req_17.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5773/req_17.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. IVO ESTEVES DOS SANTOS, ocorrido no dia 25 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito, que com base no parecer favorável do Ministério Público, seja realizada a convocação imediata dos aprovados no concurso público.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5779/req_19.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5779/req_19.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Carlos Eduardo Fonseca Chaves – Secretário Municipal de Desenvolvimento Urbano - SEMDU, no sentindo que seja enviada a esta Casa uma cópia do contrato com a empresa de segurança responsável pelo monitoramento das feiras livres.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5780/req_20.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5780/req_20.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Sra. Karina Calasans do Nascimento - Secretaria Municipal da Fazenda – SEMFAZ, no sentindo que seja encaminhada a esta Casa, informação sobre o saldo existente (extrato atualizado) dos repasses de recursos provenientes da concessão da Deso para este município.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5781/req_21.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5781/req_21.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Sra. Taysa Mércia dos Santos Souza Damaceno - Secretária Municipal da Educação – SEMED, no sentido que seja enviado a esta Casa um documento esclarecendo sobre os motivos da revogação da portaria que concedeu a incorporação da carga horária de 200h à professora Rosângela Santos Sacramento, incluindo, ainda, informações sobre a ocorrência de outras revogações semelhantes e suas respectivas justificativas.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5782/req_22.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5782/req_22.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Sra. Suely Silva Nascimento Menezes - Secretária Municipal do Desenvolvimento Social e do Trabalho – SEDEST, no sentido que seja enviado a esta Casa um relatório, contendo informações sobre o andamento do pagamento referente aos dois primeiros meses de 2025 do Cartão Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5783/req_23.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5783/req_23.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. JOELMA SILVA – ex-monitora do município de Lagarto, ocorrido no dia 06 de março do corrente ano.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSÉ ANTÔNIO PRATA NETO “ Nenê Prata” – Secretário Municipal da Cultura, pela passagem do seu aniversário comemorado no último dia 10.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor EUZÉBIO FRANCISCO DE JESUS – Ex-vereador desta cidade, pela passagem do seu aniversário no último dia 10.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6003/req_26.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6003/req_26.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia à Ilustríssima Sra. Jocelda Araújo Santos Fonseca - Secretária Municipal de Administração – SEMAD, no sentindo que seja encaminhada a esta Casa, informações sobre o quantitativo de vagas/cargos previstos/ociosos e os já preenchidos, tanto por contratos, comissão e aprovados no concurso público, em todos os postos de trabalho da Rede municipal.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6004/req_27.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6004/req_27.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia cópia à Ilustríssima Sra. Taysa Mércia dos Santos Souza Damaceno - Secretária Municipal de Educação – SEMED, no sentindo que seja encaminhada a esta Casa, informações sobre o quantitativo de vagas/cargos previstos/ociosos e os já preenchidos, tanto por contratos, comissão e aprovados no concurso público nas unidades de ensino municipal.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6005/req_28.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6005/req_28.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo      Sr. RILLEY GUIMARÃES – Secretário Adjunto de Governo, para que possa fazer uso da tribuna desta Casa, explanando sobre o Projeto GO Sergipe e a EXPORINGO.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6006/req_29.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6006/req_29.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Matheus Corrêa – Ex-vereador e autor da Ação popular nº 202254001389, na 1ª Vara Cível de Lagarto/SE, no Tribunal de Justiça do Estado de Sergipe – TJSE, referente ao concurso público municipal, para que possa fazer uso da tribuna desta Casa, explanando sobre a situação/trâmite da referida ação judicial acima mencionada.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6007/req_30.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6007/req_30.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópias à Ilustríssima Sra. Ilustríssimas Sras. Lourdes Goretti de Oliveira Reis - Secretária Municipal de Saúde – SMS e ao Conselho Municipal de saúde, no sentindo que seja encaminhada a esta Casa, informações sobre as razões/motivos sobre a ciência e o fechamento dos Pontos de Apoio à Saúde dos Povoados Rios das Vacas, Estancinha e Mangabeira.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6008/req_31.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6008/req_31.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à ilustríssima Sra. Amanda Santa Bárbara Calasans – Coordenadora da Patrulha Maria da Penha da Guarda Municipal de Lagarto – GML, para que possa fazer uso da tribuna desta Casa, explanando sobre as ações desenvolvidas em combate, redução a erradicação da violência contra a mulher lagartense.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6009/req_32.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6009/req_32.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à ilustríssima Sra. Patrícia Dias Santana Cruz – Diretora escolar do Colégio Cenecista Laudelino Freire - Unidade de Lagarto/SE, para que possa fazer uso da tribuna desta Casa, explanando sobre a realização do evento: I fórum: AUTISMO É PRECISO (RE)CONHECER, que ocorrerá no mês de abril.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6010/req_33.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6010/req_33.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. ANTÔNIO BERNARDO SANTOS -  ocorrido no dia 13 de  março do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6011/req_34.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6011/req_34.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor PADRE PEDRO VIDAL, pela passagem do seu    aniversário comemorado no último dia 17.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6012/req_35.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6012/req_35.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor CARLOS EDUARDO PEREIRA DE SANTANA – “Vereador Eduardo de João Maratá”, pela passagem do seu aniversário comemorado no último dia 15.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6034/req_36.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6034/req_36.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  MARCELO DO NASCIMENTO SANTOS  –   “Vereador Marcelo de Denilson”, pela passagem do seu aniversário        comemorado no último dia 20.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6035/req_37.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6035/req_37.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. FLÁVIO DOS SANTOS FARIA – Guarda Municipal, pelos relevantes serviços prestados a sociedade Lagartense.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6036/req_38.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6036/req_38.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. AMÉRICO DOS SANTOS COSTA – Guarda Municipal, pelos relevantes serviços prestados a sociedade Lagartense.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6037/req_39.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6037/req_39.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. EDSON FONTES DOS SANTOS – Guarda Municipal, pelos relevantes serviços prestados a sociedade Lagartense.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6038/req_39.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6038/req_39.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora JIRLANE SANTOS DE JESUS, pela passagem do seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6039/req_41.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6039/req_41.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à ilustríssima Sra. ADILMA LIMA LISBOA – Presidente do Sindicato dos Agentes Comunitários de Saúde e de Combate as Endemias das cidades de Lagarto, Simão Dias e Riachão do Dantas – SINDIACSE, para fazer uso da Tribuna Livre desta Casa, explanando sobre a Lei aprovada do 14º salário.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6040/req_42.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6040/req_42.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia à Ilustríssima Sra. Ângela Albino - Secretaria Municipal de Governo e Inovação – SEGOV, no sentindo que seja encaminhada a esta Casa, informações colhidas de um novo levantamento das contas públicas do Município e, que diante do atual cenário financeiro, seja analisada a possibilidade de anulação do Decreto nº 1.143, de 03 de janeiro de 2025, o qual declara situação de emergência financeira e administrativa no Município de Lagarto e dá outras providências correlatas; bem como os atos administrativos dele decorrentes e os efeitos por ele produzidos.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6041/req_43.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6041/req_43.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Professor Claudefranklin Monteiro Santos, pela passagem do seu aniversário comemorado no último dia 06 do corrente ano.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6042/req_44.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6042/req_44.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Reverendíssimo PADRE RODRIGO FRAGA SANT’ANNA – Reitor do Santuário Mariano de Nossa Senhora da Piedade, pela passagem do seu aniversário comemorado no último dia 09.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6097/req_45.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6097/req_45.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao_x000D_
 Ilustríssimo Senhor MARLYSSON TALLUANNO MAGALHÃES DE SOUZA – Secretário Municipal da Indústria e Comércio, pela passagem do seu aniversário, comemorado no último dia 25.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6098/req_46.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6098/req_46.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Reverendíssimo PADRE JOSÉ UELINTO – Pároco da Igreja de Santa Luzia, para fazer uso da Tribuna Livre desta Casa, explanando a Campanha da Fraternidade 2025, cujo tema será: FRATERNIDADE E ECOLOGIA INTEGRAL e o lema: ‘Deus viu que tudo era muito bom’ (Gn 1,331).</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6099/req_47.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6099/req_47.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSEVAL PRATA DE OLIVEIRA - Empresário, pelos 39 anos de fundação do Bar e Restaurante O Jacaré.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6100/req_48.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6100/req_48.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à COMUNIDADE DO POVOADO AÇUZINHO, pelos 56 anos de sua fundação.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6101/req_49.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6101/req_49.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor Prof. Claudefranklin Monteiro Santos – Professor, Escritor e Historiador, para fazer uso da Tribuna Livre desta Casa, explanando sobre os 145 anos de fundação da cidade de Lagarto, comemorado no dia 20 de abril.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6102/req_50.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6102/req_50.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor PROFESSOR CARLOS HENRIQUE – Coordenador do Centro de Iniciação ao Esporte Áthila Paixão – CIEE, pelo desempenho dos jovens atletas das Redes Municipal e Estadual de Ensino de Lagarto no Campeonato Sergipano de Jiu Jitsu - 2025.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6103/req_51.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6103/req_51.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Rafael Santana Freire – Secretário Municipal de Gestão das Licitações, Contratações e Logística  – SECLOG, no sentido que seja enviado a esta Casa informações sobre as placas dos veículos alugados pelo município, especificando as secretarias às quais estão vinculados, bem como o encaminhamento de cópias dos contratos firmados para essa finalidade.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6104/req_52.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6104/req_52.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor JOSÉ PEREIRA DA CONCEIÇÃO – “Célio da acerola”, pela passagem de seu aniversário comemorado no dia 31 de março.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6105/req_53.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6105/req_53.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor GILMAR VIEIRA DOS SANTOS, pela passagem de seu aniversário comemorado no último dia 01.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6106/req_54.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6106/req_54.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulações aos familiares dos 11 heróis lagartenses pelos 80 Anos das Vitórias da Força Expedicionária Brasileira. E ainda, que seja realizada sessão solene em homenagem póstuma aos ex-combatentes, no dia 24 de abril de 2025, às 10 h.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6107/req_55.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6107/req_55.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Irmã MARIA RITA GONÇALVES PEREIRA – Coordenadora da Comunidade Venerini de Lagarto/SE  - pelos serviços prestados aos lagartenses à frente do Convento das Pias Mestres Venerini.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6108/req_56.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6108/req_56.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Irmã CLAUDIRA RIBEIRO DOS SANTOS – Provincial da Missão Venerini Brasileira, pelos serviços prestados aos lagartenses à frente do Convento das Pias Mestres Venerini.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6109/req_57.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6109/req_57.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor AMILTON FRAGA FONTES  – “Vereador    Amilton Fontes”, pela passagem do seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora NEUSA MARIA DOS SANTOS, pela passagem do seu aniversário, comemorado no dia 28 de março.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora FABIANA SILVA SANTOS – Fabiana do Jardim, pela passagem do seu aniversário, comemorado no último dia 02.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JAIRO FERREIRA LIMA  –  Gerente da Agência do Banese/Lagarto, pela passagem do seu aniversário comemorado no    último dia 02.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao   Excelentíssimo Senhor ALESSANDRO VIEIRA –  Senador da República, pela passagem do seu aniversário comemorado no último dia 03.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSÉ JENILSON DA CONCEIÇÃO –  JC Radialista, pela passagem do seu aniversário comemorado no último dia 04.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6145/req_63.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6145/req_63.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor Prof. Benizário Correia de Souza Júnior, para fazer uso da Tribuna Livre desta Casa, explanando sobre o aniversário da cidade de Lagarto, comemorado no dia 20 de abril e das ações desenvolvidas nas unidades escolares da cidade em alusão à Lagartinidade.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6146/req_64.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6146/req_64.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor EDSON MICHEL DE OLIVEIRA RIBEIRO –   Integrante do Site Bombou Lagarto, pela passagem do seu aniversário comemorado no último dia 06.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6147/req_65.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6147/req_65.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora EVERALDA – Rainha do Folclore, pela passagem do seu aniversário comemorado no último dia 09.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6173/req_66.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6173/req_66.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora MARLENE FONTES MAGALHÃES, pela passagem do seu aniversário, comemorado no dia 02 de abril.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6174/req_67.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6174/req_67.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao  Excelentíssimo Sr. FÁBIO REIS –  Deputado Federal - PSD/SE, pela  passagem do seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6175/req_68.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6175/req_68.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. RAIMUNDO PEREIRA SANTOS -Conhecido como ‘Pitoleiro’, ocorrido no dia 07 de abril do corrente ano._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6176/req_69.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6176/req_69.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. ADRIANO SANTANA DOS SANTOS – Agente de Trânsito e Coordenador de Educação para o Trânsito, para fazer uso da Tribuna Livre desta Casa, explanando a Campanha MAIO AMARELO e a importância da categoria no município de Lagarto/SE.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6177/req_70.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6177/req_70.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo VEREADOR GENISSON FONTES VIEIRA,  pela passagem do seu aniversário comemorado no dia 14 de abril de 2025.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6178/req_71.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6178/req_71.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor GILSON OLIVEIRA DE JESUS, pela passagem do seu aniversário que será comemorado no próximo dia 18.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6179/req_72.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6179/req_72.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve requer, nos termos regimentais, que, ouvido o Plenário, sejam encaminhados votos de congratulação aos organizadores e colaboradores da festa LAGARTO FOLIA, pela brilhante organização e preparação do evento, que promete movimentar a cidade com alegria, cultura, música e integração social, além de fomentar o comércio local, incentivar o turismo e gerar oportunidades para diversos profissionais e empreendedores da região</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6180/req_73.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6180/req_73.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da de Sua Santidade, o PAPA FRANCISCO, ocorrido no dia 21 de abril do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge a toda Comunidade Cristã.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6181/req_74.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6181/req_74.pdf</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6232/req_75.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6232/req_75.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
         A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor BELIVALDO CHAGAS – Ex-governador do Estado de Sergipe, pela passagem do seu aniversário, comemorado no último dia 19.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6233/req_76.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6233/req_76.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
 _x000D_
          O vereador que a este subscreve requer, nos termos regimentais, que, ouvido o Plenário, sejam encaminhados votos de congratulação aos AGENTES DE TRÂNSITO, em virtude da celebração do Dia Municipal, Estadual e Nacional dos Agentes de Trânsito, comemorado em 11 de maio. A presente moção tem como objetivo reconhecer e valorizar a atuação dos profissionais que, com dedicação e compromisso, garantem a segurança e o bom funcionamento do trânsito, prestando relevantes serviços à sociedade lagartense.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6234/rec77.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6234/rec77.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor ULISSES FREITAS - Paraciclista sergipano, pela convocação para participar da Copa do Mundo de Paraciclismo de Estrada UCI 2025, nas etapas da Bélgica e Itália, na Europa.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6235/req_78.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6235/req_78.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor ROBERTO SOARES FREIRE DA COSTA – Subtenente da Polícia Militar de Sergipe, pelos 35 anos de serviço prestados no tocante à segurança e manutenção do bem-estar e da ordem social na região Centro-sul do Estado.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6236/req_79.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6236/req_79.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor GENYSSON DE OLIVEIRA CONCEIÇÃO – “Nininho do Doce” – Secretário Municipal  de Articulação Política, pela passagem do seu aniversário, comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6243/req_80.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6243/req_80.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais e, depois de ouvido o Plenário, que seja encaminhada solicitação ao Excelentíssimo Sr. Artur Sérgio de Almeida Reis – Prefeito Municipal, com cópia à Ilustríssima Sra. Jocelda Araujo Santos Fonseca – Secretária Municipal da Administração  – SEMAD, para que o Poder Executivo Municipal publique, por meio do Portal da Transparência, a relação dos servidores contratados por intermédio das empresas terceirizadas abaixo mencionadas, informando seus respectivos locais de lotação.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6244/req_81.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6244/req_81.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Reverendíssimo  PADRE JOSÉ UELINTO – Pároco da Igreja de Santa Luzia, bairro Alto da Boa Vista, neste Município, pela passagem de seu aniversário comemorado no dia 26 de maio do corrente ano.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6245/req_82.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6245/req_82.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor JOÃO ARAÚJO DE MENEZES SOBRINHO (Joãozinho de Solinha), pela passagem de seu aniversário comemorado no último dia 05 do corrente ano.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6246/req_83.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6246/req_83.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
 O vereador que este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos Srs. Claudefranklin Monteiro Santos e Joabe Bernardo dos Santos, pelo lançamento do livro “DO ZELO À PALAVRA – Antônio Xisto dos Santos (1909-1986)”, ocorrido no dia 26 de abril do corrente ano, neste município.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6265/req_84.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6265/req_84.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOCIMAR DOS SANTOS, ocorrido no dia 02 de maio do corrente ano. Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6271/req_85.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6271/req_85.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Senhora PERCÍLIA SANTANA DE OLIVEIRA NETA, funcionária desta Casa, pela passagem de seu aniversário comemorado no último dia 07 do corrente ano.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6272/req_86.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6272/req_86.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Camilo Roriz Teixeira - Secretário Municipal de Obras – SEMOB, para que envie a esta Casa informações detalhadas acerca dos gastos com a aquisição de materiais destinados à manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6273/req_87.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6273/req_87.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
         A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora MARTA MARIA DE CARVALHO NASCIMENTO  – “ Ex - vereadora Marta da Dengue”, pela passagem do seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6274/req_88.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6274/req_88.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Senhora MARILENE FRAGA – Vice-Presidente da Quadrilha Junina Raio da Silibrina, para fazer uso da Tribuna Livre desta Casa, explanando sobre a atual situação financeira do grupo e os desafios para a realização da montagem e apresentações da mesma.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6275/req_89.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6275/req_89.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. JOSEPHA AMÉLIA OLIVEIRA -Conhecida como Zefa de Josa, ocorrido no último dia 07._x000D_
 _x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6276/req_90.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6276/req_90.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor CARLOS HENRIQUE BISPO DOS SANTOS – Coordenador do Centro de Iniciação ao Esporte Áthila Paixão – CIEE, para fazer uso da Tribuna Livre desta Casa, explanando sobre as ações desenvolvidas pelo Centro, bem como, a necessidade de recrutamento de pessoas com necessidades especiais para participarem das atividades físicas, pois elas promovem a inclusão social, superação de desafios, estímulo a concentração, o equilíbrio, a coordenação motora e a socialização.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6280/req_91.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6280/req_91.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 _x000D_
 Os vereadores subscritores requerem nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulações ao Excelentíssimo Senhor Deijaniro Jonas Filho, pela honrosa promoção ao cargo de Procurador de Justiça, reconhecendo sua trajetória de dedicação e relevante serviço prestado à Justiça.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6311/req_92.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6311/req_92.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Givaldo de Souza –  Secretário do Meio Ambiente  – SEMAC, para que possa fazer uso da tribuna desta Casa, explanando sobre o projeto que trata da proibição do corte, supressão, erradicação ou qualquer outro dano intencional à árvore conhecida como jaqueira, no município de Lagarto.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6312/req_93.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6312/req_93.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Fábio Franklin - Ex-vice-prefeito, pela passagem do seu aniversário, comemorado no último dia 19 de maio.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6352/req_94.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6352/req_94.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. ALEXANDRE FONTES – Historiador lagartense, pela passagem de seu aniversário comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6353/req_95.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6353/req_95.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada votos de congratulação ao ilustríssimo senhor ENZO RABELO – Atleta lagartense de Jiu-Jitsu, pela conquista do título de campeão da 5ª edição do Vanalha Extreme Challenge, realizado na cidade de Aracaju/SE.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6398/req_96.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6398/req_96.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação aos ilustríssimos Srs. João Rogério Correia da Silva - Secretário Municipal de Planejamento - SEPLAN e Camilo Roriz Teixeira - Secretário Municipal de Obras – SEMOB, para que sejam enviadas a esta Casa Legislativa as seguintes informações relativas à obra do Anel Viário do Município de Lagarto.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6399/req_97.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6399/req_97.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após apreciação do Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Caique de Almeida Vasconcelos, Secretário Municipal da Fazenda (SEMFAZ), para que envie a esta Casa Legislativa as seguintes informações.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6400/req_98.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6400/req_98.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JORGE ARAÚJO FILHO “Jorginho Araújo” , pela passagem do seu aniversário, comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6401/req_99.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6401/req_99.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
         A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ALEX PEREIRA DOS SANTOS , pela passagem do seu aniversário, comemorado no último dia 26.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6402/req_100.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6402/req_100.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do MONSENHOR JOSÉ CARVALHO DE SOUSA – Membro da academia Lagartense de Letras, ocorrido no dia 26 de maio do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge a toda Comunidade Cristã.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6403/req_101.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6403/req_101.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora GIVALDA ALMEIDA DO CARMO, pela passagem do seu aniversário, comemorado no dia 27 de maio.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6429/req_102.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6429/req_102.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhado convite ao Ilustríssimo Senhor Nayrlon Medeiros - Gerente Regional da Iguá Saneamento em Sergipe, para que faça uso da Tribuna Livre desta Casa Legislativa, com o objetivo de prestar esclarecimentos acerca da problemática relacionada à falta de água e aos constantes vazamentos em diversas ruas da cidade de Lagarto.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>Duplicado o objeto em dois requerimentos, atendido no anterior, por este motivo o número deste não foi utilizado por conta da ordem cronológica, erro percebido posteriormente.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6431/req_104.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6431/req_104.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao estimado casal Leonardo da Silva Loiola e Tamires Santos Vieira Loiola - “Fundadores da Missão Escudo da Fé”, pelos relevantes serviços prestados à comunidade. Com fé, dedicação e amor ao próximo, têm sido instrumentos de transformação na vida de muitas pessoas, espalhando esperança, fortalecendo valores e semeando o bem por onde passam. Que este reconhecimento sirva como um sincero agradecimento por sua missão inspiradora e seu exemplo de vida pautado na fé e no compromisso com o bem comum.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6432/req_105.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6432/req_105.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do EDINALDO CÉSAR SANTOS JÚNIOR – Juiz de Direito do Tribunal de Justiça do Estado de Sergipe (TJSE)  e Juiz Auxiliar da Presidência  do Conselho Nacional de Justiça (CNJ) , ocorrido no dia 01 de junho do corrente ano.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6433/req_106.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6433/req_106.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Coronel José Raimundo dos Santos Júnior, pela merecida promoção ao mais alto posto do Oficialato – Coronel – e pelos relevantes serviços prestados à cidade de Lagarto. Sua trajetória exemplar, marcada pela dedicação, disciplina e compromisso com a segurança pública, é motivo de orgulho para toda a comunidade.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6434/req_107.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6434/req_107.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhado convite ao Ilustríssimo Senhor LUCIANO GOES PAUL - Diretor – Presidente da Companhia de Saneamento de Sergipe - DESO, para que faça uso da Tribuna Livre desta Casa Legislativa, com o objetivo de apresentar e esclarecer as atribuições, responsabilidades e ações da DESO no município de Lagarto.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6435/req_108.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6435/req_108.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Senhora Suely Silva Nascimento Menezes - Secretária Municipal do Desenvolvimento Social e do Trabalho – SEDEST, para que envie a esta Casa Legislativa informações acerca da previsão de retorno dos programas sociais “Cartão Cidadão Lagartense” e “Renda Cidadã”.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6436/req_109.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6436/req_109.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor VAGNER OLIVEIRA DOS SANTOS, pela passagem do seu aniversário, comemorado no último dia 30.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6437/req_110.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6437/req_110.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Sr. IBRAIN SILVA MONTEIRO  - “Ibrain Monteiro”  – Deputado Estadual de Sergipe – Partido Verde - PV, pela passagem de seu aniversário comemorado no dia 31 de maio do corrente ano.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6438/req_111.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6438/req_111.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora MÔNICA DIAS DE CARVALHO MENEZES – Secretária Municipal da Ordem Pública e Defesa da Cidadania, pela passagem do seu aniversário, comemorado no último dia 04.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6439/req_112.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6439/req_112.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora LISSANDRA MACHADO, pela passagem do seu aniversário, comemorado no último dia 04.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6440/req_113.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6440/req_113.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação aos Ilustríssimos Senhores VALDEMAR MOURA DA PAIXÃO e JOSÉ WANDERLEY MOURA – Organizadores do Casamento Matuto do Povoado Colônia Treze, pela dedicação e amor às manifestações culturais e pela realização da 28ª (vigésima oitava) edição do evento esse ano.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6441/req_114.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6441/req_114.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JÚNIOR PRATA - “Papito”, pela passagem do seu aniversário, comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6475/req_115.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6475/req_115.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. ANTÔNIO FRANCISCO XAVIER, ocorrido no dia 08 de junho do corrente ano.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6476/req_116.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6476/req_116.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Camilo Roriz Teixeira - Secretário Municipal de Obras (SEMOB), para que sejam enviadas a esta Casa Legislativa as seguintes informações:_x000D_
 _x000D_
     • Andamento da obra da Quadra Esportiva localizada ao lado da creche de Santa Luzia, no povoado Colônia Treze;_x000D_
       _x000D_
     • Situação atual das obras da Policlínica neste município.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6477/req_117.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6477/req_117.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor RONNIE PETERSON ROCHA OLIVEIRA, pela passagem do seu aniversário, comemorado no último dia 09.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6478/req_118.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6478/req_118.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
           O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  JOSIVALDO ALVES SANTOS –   “Vereador    Josivaldo da Equoterapia”, pela passagem do seu aniversário                comemorado no último dia 09.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6479/req_119.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6479/req_119.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
           O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora LUANA NASCIMENTO DE SOUZA, pela passagem do seu aniversário  comemorado no último dia 07.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6480/req_120.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6480/req_120.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Senhora Sra. Ângela Albino -  Secretária Municipal de Governo e Inovação (SEGOV), ou de pessoa formalmente designada que detenha pleno conhecimento sobre o contrato celebrado entre o Município e a empresa PRIMMA Planejamento, Monitoramento Estratégico e Projetos Ltda., para que compareça a esta Casa Legislativa com o objetivo de prestar esclarecimentos acerca do referido contrato de consultoria.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6481/req_121.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6481/req_121.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor DARLEY SANTOS SANTANA – Funcionário desta Casa, pela passagem do seu aniversário, comemorado no último dia 06.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6482/req_122.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6482/req_122.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Professora ALESSANDRA NASCIMENTO CONCEIÇÃO CARVALHO,  ocorrido no dia  10 de junho do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6483/req_123.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6483/req_123.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhado convite ao Ilustríssimo Senhor Delegado MÁRIO DE CARVALHO LEONY e a Sra ADRIANA LOURANE, para que façam uso da Tribuna Livre desta Casa Legislativa, sobre a importância do respeito a diversidade, aos direitos humanos e à cidadania plena da População LGBTQIAPN+ em nosso Município.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6484/req_124.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6484/req_124.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor CRISTIANO DE SOUZA SANTOS – Funcionário desta Casa, pela passagem do seu aniversário, comemorado no dia 26 de maio.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6504/req_125.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6504/req_125.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. GUSTAVO DE SANTANA FRAGA – Estudante, para fazer uso da Tribuna Livre desta Casa Legislativa, com o objetivo de explanar sobre o projeto Parlamento Jovem de Sergipe. O projeto será executado nesta Casa no dia 17 de setembro do corrente ano, nos termos regimentais, quando será realizada uma sessão simulada do Parlamento Jovem.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6505/req_126.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6505/req_126.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor CRISTIANO VIANA MENESES – PT – Prefeito de Simão Dias/SE, pela 2ª colocação no Previne Brasil 2025 Q1, que é um programa do Ministério da Saúde que visa fortalecer a Atenção Primária à Saúde (APS) no país. O programa estabelece um novo modelo de financiamento para a APS, onde os repasses financeiros aos municípios são baseados no desempenho das equipes de saúde.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6506/req_127.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6506/req_127.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Senhor ADILSON DE JESUS SANTOS – “Dilson de Agripino” - Prefeito de Tobias Barreto - PSD/SE, pela 1ª colocação no Previne Brasil 2025 Q1, que é um programa do Ministério da Saúde que visa fortalecer a Atenção Primária à Saúde (APS) no país. O programa estabelece um novo modelo de financiamento para a APS, onde os repasses financeiros aos municípios são baseados no desempenho das equipes de saúde.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6507/req_128.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6507/req_128.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. JOEMAR DE OLIVEIRA CHAVES, ocorrido no dia 21 de junho do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6517/req_129.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6517/req_129.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, seja enviado expediente convidando o Ilustríssimo Senhor JOSÉ CARVALHO MENEZES – “Juquinha do PT” - Diretor do Hospital de Amor de Lagarto, para que possa fazer uso da tribuna livre desta Casa explanando sobre os serviços ofertados, os avanços alcançados, os desafios enfrentados e a importância do Hospital de Amor não apenas para o município de Lagarto, mas para toda a população do Estado de Sergipe.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6518/req_130.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6518/req_130.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor GENALDO ROCHA – “Amiguinho”, em reconhecimento aos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6519/req_131.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6519/req_131.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. ÉDIPO MORAES – Diretor da Guarda Municipal de Lagarto (GML), para que possa fazer uso da tribuna desta Casa, a fim de apresentar as ações que serão desenvolvidas durante o “Agosto Lilás” – mês de conscientização pelo fim da violência contra a mulher.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6520/req_132.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6520/req_132.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ANTÔNIO CARLOS SANTOS CORREIA  –   “Vereador Carlos de Zezé Avelino”, pela passagem do seu aniversário comemorado no dia 30 de julho.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6521/req_133.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6521/req_133.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor         GILBERTO DE SANTANA MORAES –   “Vereador Gilberto da Farinha”, pela passagem do seu aniversário comemorado no dia 04 de agosto.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6522/req_134.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6522/req_134.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Excelentíssimo Senhor ROGÉRIO CARVALHO – Senador da República, pela passagem do seu aniversário, comemorado no dia 02 de agosto.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6523/req_135-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6523/req_135-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhado convite ao Ilustríssimo Senhor Marcelo Mesquita – Diretor do Centro de Atendimento ao Cidadão de Lagarto (CEAC), para que possa fazer uso da tribuna livre desta Casa, a fim de apresentar informações sobre os serviços ofertados pelo referido órgão.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6524/req_136-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6524/req_136-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Caique de Almeida Vasconcelos - Secretário Municipal da Fazenda (SEMFAZ), para que sejam enviadas a esta Casa Legislativa as seguintes informações:_x000D_
     • Quais são as áreas de expansão urbana e os povoados onde o Município pretende iniciar a cobrança do IPTU?_x000D_
     • A partir de qual exercício (ano) o Município pretende iniciar a cobrança do IPTU nessas novas áreas?_x000D_
     • Existe previsão de atualização ou aumento da Planta Genérica de Valores, tanto para as áreas onde já ocorre a cobrança do IPTU quanto para as novas áreas que serão inseridas a partir de 2026?_x000D_
     • Nas áreas onde será implantada a cobrança do IPTU, há planejamento, por parte do Poder Executivo Municipal, para a destinação e aplicação dos recursos arrecadados? Em caso afirmativo, quais são as ações previstas?_x000D_
     • Qual é a estimativa de imóveis que deverão ser inseridos na base de cobrança do IPTU</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6526/req_137-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6526/req_137-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor LUCIANO PACHECO DE SOUZA – Funcionário desta Casa, pela passagem do seu aniversário, comemorado no dia de hoje.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6558/req_138-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6558/req_138-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. ABÍLIO FRANCISCO DE LIMA, ocorrido no dia 21 de julho do corrente ano.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6560/req_139-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6560/req_139-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. PEDRO FARIAS DE SANTANA, ocorrido no dia 06 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6562/req_140-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6562/req_140-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, REQUER que seja aprovada Licença para tratamento da própria saúde, pelo prazo de 30 dias, nos termos regimentais, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6620/req_141-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6620/req_141-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, votos de congratulações aos Ilustríssimos Profissionais da Educação básica da Escola Estadual Rotary Club: WENDEL FREN COSTA DOS ANJOS (Professor de Educação física), ELISSANDRA DO NASCIMENTO CARVALHO (Pedagoga), ETNA BARBOSA DOS ANJOS (Pedagoga) e ALICE CHAVES OLIVEIRA (Professora), pelo 2º ano consecutivo na conquista da MAIOR NOTA DE ALFABETIZAÇÃO entre as Escolas estaduais sergipanas – IDESE.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6621/req_142-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6621/req_142-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor UESLEI PRATA FRAGA – “Paiakan”, pela sua brilhante vitória no X1 de Vaquejada, realizado na cidade de Itapicuru/BA. Essa conquista, fruto de sua dedicação, talento e esforço, engrandece o seu nome e projeta, com ainda mais força, a tradição da vaquejada em nossa região.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6622/req_143-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6622/req_143-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. JOÃO FERNANDES DE SANTANA DIAS – Piloto, para que possa fazer uso da tribuna desta Casa, explanando sobre a Copa Atena de Motocross, por ele organizada, a ser realizada nos dias 13 e 14 de setembro do corrente ano, neste município.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6623/req_144-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6623/req_144-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor OLAVO RIBEIRO DA COSTA, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6624/req_145-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6624/req_145-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor GIVALDO FRAGA FONTES, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6625/req_146-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6625/req_146-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor JOSÉ DA PAIXÃO IRMÃO, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6626/req_147-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6626/req_147-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações à Ilustríssima Senhora JOSEFA CANDIDA DE JESUS, celebrando seus 101 anos de vida, marco significativo de sua trajetória e exemplo de longevidade e dedicação à comunidade.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6627/req_148-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6627/req_148-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor JOSÉ ADELMO PIRES DOS REIS, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6628/req_149-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6628/req_149-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor MOISES DA FRAGA FONTES, celebrando seus 101 anos de vida, marco significativo de sua trajetória e exemplo de longevidade e dedicação à comunidade.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6629/req_150-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6629/req_150-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor CARLOS DANTAS DE ALMEIDA - “Carlitinho da Vaquejada”, idealizador dos tradicionais desfiles de carro de boi, verdadeira expressão cultural e orgulho para o Povoado Jenipapo.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6630/req_151-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6630/req_151-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor RAIMUNDO DA PAIXÃO SOBRINHO, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6631/req_152-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6631/req_152-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor ROQUE DO NASCIMENTO, em reconhecimento aos relevantes serviços prestados à população do povoado Jenipapo.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6632/req_153.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6632/req_153.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Sr. Caique de Almeida Vasconcelos - Secretário Municipal da Fazenda (SEMFAZ), para que seja encaminhado a esta Casa Legislativa relatório detalhado informando os valores arrecadados pelo Município, ao longo do presente ano, por meio da aplicação de multas.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6633/req_154.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6633/req_154.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa nos termos regimentais e, depois de ouvido o Plenário, que seja encaminhada solicitação aos Ilustríssimos Srs. Ítalo Santos e Renata Viana – Representantes da comissão dos aprovados no concurso municipal de Lagarto/SE,    para que possam fazer uso da Tribuna desta Casa, explanando sobre a situação/trâmite de convocação dos aprovados do referido concurso.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6634/req_155.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6634/req_155.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, votos de congratulações ao Ilustríssimo Sr. ADEMIR HENRIQUE FERREIRA, em reconhecimento aos trabalhos prestados na comunicação e no social da comunidade do Povoado Jenipapo, neste município.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6635/req_156.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6635/req_156.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, “votos de congratulações in memoriam” a saudosa Professora JOSELENE MELO DE ARAÚJO – “PROFESSORA JÔ”, pelo empenho e dedicação no profícuo desempenho de seus trabalhos docentes na comunidade do Povoado Jenipapo, Lagarto/SE.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6636/req_157.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6636/req_157.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, votos de congratulações ao Ilustríssimo Sr. LUIZ DONATO DOS SANTOS – “Luizão do Araçá”, pelo empenho e dedicação no desenvolvimento econômico e social do Povoado Araçá e região.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6637/req_158.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6637/req_158.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor JOSÉ HIPÓLITO DA SILVA, em reconhecimento aos relevantes serviços prestados à comunidade, no Comércio do Povoado Jenipapo.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6638/req_159.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6638/req_159.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação à ilustríssima Sra. Cecília Maria Santana Nascimento – protetora independente e integrante do projeto “Tudo por Eles”, para que faça uso da tribuna desta Casa, a fim de explanar sobre a importância da causa animal, as ações de proteção e os desafios enfrentados.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6639/req_160.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6639/req_160.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor TIAGO FREIRE DE JESUS,  pela passagem do seu aniversário comemorado no último dia 23.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6640/req_161.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6640/req_161.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor LUCAS LACERDA RAFAINI, pela passagem do seu aniversário, comemorado no último dia 26.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6641/req_162.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6641/req_162.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora SIMONE DA PAIXÃO SANTOS, pela passagem do seu aniversário, comemorado no último dia 26.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6642/req_163.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6642/req_163.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações à RÁDIO JUVENTUDE FM, pelos seus 16 anos de existência, a serem comemorados no dia 8 de setembro, em reconhecimento à sua relevante contribuição à informação e cultura.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6643/req_164.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6643/req_164.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos regimentais, que, após ouvido o Plenário, sejam encaminhados votos de congratulação aos ilustres Alexandre Fontes, Claudefranklin Monteiro, Patrícia Monteiro e Taysa Mércia Damaceno, pelo lançamento do 5º volume da coleção “No Colo da Piedade”, a ser realizado no próximo dia 29, no Santuário de Nossa Senhora da Piedade, neste município.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6644/req_165.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6644/req_165.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora EDILMA SILVA DE SOUZA, pela passagem do seu aniversário, comemorado no último dia 26.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6649/req_166.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6649/req_166.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer, nos Termos Regimentais, que, ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora ÂNGELA ALBINO - Secretária Municipal de Governo e Inovação , pela passagem do seu aniversário, celebrado no dia de hoje.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6650/req_167.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6650/req_167.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSÉ ANDERSON DA SILVA – Vereador desta urbe, pela passagem do seu aniversário no dia de hoje.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6651/req_168.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6651/req_168.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JACSON SANTANA DOS SANTOS, pela passagem do seu  aniversário comemorado no último dia 21.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6680/req_169.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6680/req_169.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
       A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor RAFAEL FONTES SOARES, pela passagem do seu aniversário, celebrado no dia 1º de  setembro.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6681/req_170.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6681/req_170.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor SAMUEL DA CRUZ OLIVEIRA, pela passagem do seu aniversário, celebrado no dia 1º de setembro.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6682/req_171.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6682/req_171.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ROBERTO SOARES FREIRE DA COSTA, pela honrosa promoção ao cargo de Tenente, reconhecimento justo à sua dedicação, competência e relevantes serviços prestados em prol da Justiça e da sociedade.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6710/req_172-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6710/req_172-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora IRAILDES DE OLIVEIRA SOUZA – Presidente da Câmara Municipal de Simão Dias, pela passagem do seu aniversário, celebrado no dia 02 de setembro.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6711/req_173-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6711/req_173-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. DAGMAR MENEZES, ocorrido no dia 28 de agosto do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6712/req_174-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6712/req_174-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Afonso Augusto Barbosa Fontes – Terapeuta em dependência química, para que possa fazer uso da tribuna desta Casa, explanando sobre as ações desenvolvidas em combate e mitigação ao suicídio – SETEMBRO AMARELO.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6713/req_175-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6713/req_175-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Profº. Benizário Correia de Souza Júnior - Diretor do SINTESE, a fim de que faça uso da Tribuna Livre desta Casa, para explanar acerca do Processo Seletivo destinado à escolha de diretores escolares do município.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6714/req_176-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6714/req_176-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSÉ RODRIGUES DOS SANTOS – “Zezé Rocha” - empresário e ex-prefeito de Lagarto, pela passagem do seu aniversário, celebrado no dia 06 de setembro.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6715/req_177-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6715/req_177-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
        O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. ANDERSON SANTANA DA CONCEIÇÃO – “Anderson Ferinha”, pelo relevante trabalho desenvolvido na música, levando com talento e dedicação o nome da cidade de Lagarto a diversos cantos do Brasil.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6716/req_178-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6716/req_178-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
        O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. CÁSSIO PRATA SANTOS JÚNIOR – “Cássio Júnior”, pelo brilhante trabalho desenvolvido na música, através do qual, com talento e dedicação, tem levado o nome da cidade de Lagarto a diferentes regiões do Brasil.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6717/req_179-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6717/req_179-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. ANTÔNIO EDUARDO ALVES – “Carira Cross”, em reconhecimento ao trabalho de locutor de Cross, sendo um dos maiores do Nordeste.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6718/req_180-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6718/req_180-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhado convite à Ilustríssima Senhora Ernania Leite Batista – Enfermeira e Presidente do Conselho Municipal de Saúde de Lagarto –, para que faça uso da Tribuna desta Casa, em data a ser definida pela Presidência, preferencialmente anterior à realização da 8ª Conferência Municipal de Saúde, a qual ocorrerá em 19/09/2025, no Centro de Iniciação ao Esporte Áthila Paixão, a fim de apresentar e detalhar os objetivos, eixos temáticos e formas de participação social, prestando os esclarecimentos necessários aos Vereadores e à comunidade sobre o aludido evento.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6719/req_181-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6719/req_181-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
         O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ANDERSON SOUZA DE ANDRADE -  ex-secretário deste Município, pela passagem do seu aniversário, celebrado no dia 02 de agosto.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6720/req_182.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6720/req_182.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JÚLIO CÉSAR DE CARVALHO MARTINS, Professor de Educação Física, pela relevante conquista acadêmica. O homenageado apresentou sua pesquisa de mestrado na Universidade de São Paulo (USP), durante o CONBRACE/CONICE, maior evento da área na América Latina, com o tema “Variação percentual do desempenho, pico de torque e salto com contramovimento após protocolos de força com alto tempo sob tensão em corredores”. Pelo mérito de seu trabalho, foi agraciado com o Prêmio Colégio Brasileiro de Ciências do Esporte, na categoria de Treinamento Esportivo.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6721/req_183.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6721/req_183.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao casal de empresários     MOURA E FIRMA, pela celebração dos 30 anos de fundação da Pizzaria Delírios.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6722/req_184.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6722/req_184.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JERÔNIMO REIS – Ex-prefeito, pela passagem do seu aniversário, celebrado no dia 10 de setembro.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6723/req_185.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6723/req_185.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor JOSÉ RAIMUNDO DO NASCIMENTO -  Tico do Jardim Campo Novo, pela passagem do seu aniversário, celebrado no dia de hoje.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6728/req_186-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6728/req_186-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor MARCOS SANTOS RIBEIRO – AMS, pela passagem de seu aniversário, celebrado em 12 de setembro.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6729/req_187-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6729/req_187-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora ELMA BARBOSA DOS ANJOS SILVA, pela passagem do seu aniversário, celebrado no dia 14 de setembro.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6730/req_188-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6730/req_188-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora         CRISTIANY FONTES ABREU SOUZA, pela passagem do seu aniversário,           celebrado no dia 13 de setembro.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6758/req_189-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6758/req_189-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 189/2025_x000D_
 _x000D_
 VEREADOR(A): Josivaldo Alves Santos_x000D_
                                    _x000D_
     Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Senhora SANDRA AIACHE MENTA – Superintendente do Hospital Universitário de Lagarto, para que faça uso da Tribuna Livre desta Casa, explanando sobre o Dia E - Projeto “Ebserh em Ação” e demais assuntos pertinentes.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6759/req_190-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6759/req_190-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
       O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor ABEL DOS SANTOS GOMES – Funcionário desta Casa, pela passagem do seu aniversário, celebrado no dia 15 de setembro.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6760/req_191-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6760/req_191-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
         A vereadora que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor GLEIDSON MESQUITA, pela passagem do seu aniversário, celebrado no dia 16 de setembro.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6761/req_192-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6761/req_192-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
     O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustre casal ELVIS SANTOS SANTA BÁRBARA E JULIANA LEAL SOUZA, conhecido como “Casal Chupa-Cabra”, que, representando o Brasil, receberam da Embaixada da China o prêmio de reconhecimento no Concurso de Vídeos Curtos da América Latina e Caribe (LAC-China), realizado pela plataforma Kwai.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6762/req_193-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6762/req_193-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. IURI RODRIGUES – Jornalista, Cronista e Escritor, para fazer uso da Tribuna desta Casa, a fim de explanar sobre a conscientização da importância da doação de órgãos, em alusão à campanha “Setembro Verde”.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6763/req_194-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6763/req_194-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
      O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao ilustríssimo Sr. JOSÉ FRANCISCO DE ASSIS SOARES – Artista, pelo relevante trabalho desenvolvido em prol da valorização e preservação da cultura e do folclore lagartense.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6764/req_195-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6764/req_195-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhado convite à Ilustríssima Senhora Anesangela de Vasconcelos Vieira - Coordenadora de Saúde Mental do Município de Lagarto, para que faça uso da Tribuna desta Casa no dia 23 de setembro, com o propósito de explanar acerca da Caminhada pela Vida, a realizar-se em 27 de setembro.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6767/req_196-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6767/req_196-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve, requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Sr. SANDRO DE OLIVEIRA CHAGAS – Ex-vereador Sandro do Boeiro, pela passagem do seu aniversário, celebrado no dia de hoje.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6770/req_197-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6770/req_197-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, nos termos regimentais, vem respeitosamente à presença do Plenário, seja encaminhada a presente MOÇÃO DE REPÚDIO, em razão da gravíssima situação ocorrida com uma médica durante o exercício de suas funções na Unidade de Saúde da Família e Ambulatório Padre Almeida, no Povoado Colônia 13, neste município. O episódio, que envolve tentativa de violência sexual contra a profissional, constitui uma afronta à dignidade humana, à integridade física e psicológica da vítima, além de ferir o compromisso de segurança e respeito que deve prevalecer nos ambientes de trabalho da saúde pública.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6771/req_198-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6771/req_198-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Sr. Marlysson Talluano Magalhães – Secretário Municipal de Saúde (SMS), para que preste esclarecimentos formais a esta Casa Legislativa acerca da demissão da médica que atuava na Unidade de Saúde da Família e Ambulatório Padre Almeida, no Povoado Colônia 13, neste município, após ter sido vítima de tentativa de violência sexual durante o exercício de suas funções, no dia 9 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6797/req_199.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6797/req_199.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 91, incisos I e II, do Regimento Interno, REQUEIRO licença sem remuneração, sendo 60 (sessenta) dias para tratamento de saúde, a partir de 26 de setembro de 2025, conforme atestado anexo, e, consecutivamente, licença para tratar de interesse particular por 67 (sessenta e sete) dias, a partir de 25 de novembro de 2025, totalizando 127 (centro e vinte sete) dias de afastamento parlamentar.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6798/req_200-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6798/req_200-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  JOSIVAN RODRIGUES SANTOS   –   “Vereador Gordinho de Jorge da Laranja”, pela passagem do seu aniversário, celebrado no dia de hoje.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6799/req_201-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6799/req_201-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Afonso Augusto – Músico, Ativista Cultural e Idealizador do Sarau da Caixa d’Água – para que faça uso da Tribuna desta Casa Legislativa, em data a ser oportunamente definida, a fim de compartilhar a experiência e a relevância desse evento, que neste ano celebra 10 (dez) anos de existência. O Sarau da Caixa d’Água consolidou-se como um dos mais importantes eventos culturais do município, constituindo-se em espaço de valorização da arte, da poesia e da música, além de contribuir significativamente para a formação de uma geração de artistas e para o fortalecimento da identidade cultural local.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6818/req_202-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6818/req_202-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, seja encaminhada solicitação à Ilustríssima Sra. TAYSA MERCIA DOS SANTOS SOUZA DAMACENO – Secretária Municipal de Educação, e ao Ilustríssimo Sr. ANSELMO VITAL – Secretário Adjunto da Secretaria de Educação, para que façam uso da Tribuna desta Casa Legislativa, em data a ser oportunamente definida, a fim de explanarem sobre o Projeto Alfabetização na Idade Certa: Desafios e Possibilidades.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6817/req_no_203.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6817/req_no_203.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação à Ilustríssima Senhora Daniela Santos Silva - Diretora e aos servidores que compõem a Diretoria Regional de Educação da DRE 02, em  reconhecimento aos relevantes serviços prestados e à competência demonstrada à frente da Diretoria, o que tem contribuído significativamente para o fortalecimento da educação pública no âmbito de sua gestão.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Sra. Jocelda Araújo Santos Fonseca - Secretária Municipal da Administração (SEMAD), para que encaminhe a esta Casa Legislativa informações acerca do andamento do Plano de Cargos, Carreiras e Vencimentos (PCCV) dos servidores públicos municipais e, caso o referido plano já esteja concluído, seja informado o respectivo impacto financeiro.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6821/req_205-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6821/req_205-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhado convite à Ilustríssima Sra. Belisa Reis - Médica do PSF deste Município, para que faça uso da Tribuna desta Casa Legislativa, a fim de explanar sobre a campanha Outubro Rosa e a importância do diagnóstico precoce do câncer de mama.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6836/req_206_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6836/req_206_-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor RILLEY GUIMARÃES DE OLIVEIRA   –   Secretário Municipal de Desenvolvimento Econômico e Empreendedorismo, pela passagem do seu aniversário, celebrado no dia 09 de outubro.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6837/req_207_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6837/req_207_-_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação à Guarda Municipal de Lagarto, pela passagem do Dia Nacional da Guarda Municipal, celebrado em 10 de outubro.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6844/req_208_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6844/req_208_-_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve, requer nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação ao Ilustríssimo Senhor Clever Farias – Delegado da Polícia Civil de Sergipe, pela passagem de seu aniversário, celebrado em 15 de outubro, bem como pelo relevante trabalho desenvolvido por meio do projeto social “Mãos de Deus”, que presta atendimento à população em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6857/req_209_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6857/req_209_-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer nos Termos Regimentais, que ouvido o Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora LAÍS OLIVEIRA GAMA, pela passagem do seu aniversário, celebrado no dia 20 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6858/req_210_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6858/req_210_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Luís Henrique Peixoto, para que faça uso da Tribuna desta Casa Legislativa, em data a ser oportunamente definida, com o propósito de explanar sobre a prestação de contas das ações desenvolvidas pela EMDAGRO neste município.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6859/req_211-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6859/req_211-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor Breno Augusto Santos Cerqueira - Músico, pela brilhante apresentação realizada durante o Concerto da Sergipanidade, no dia 17 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6879/req_212_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6879/req_212_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor André Kazukas - Advogado, para que faça uso da Tribuna desta Casa Legislativa, em data a ser oportunamente definida, com o objetivo de explanar acerca do Concurso Público deste Município.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6880/req_213_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6880/req_213_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, nos termos regimentais, e após ouvido o Plenário, que seja encaminhada solicitação aos Ilustríssimos Senhores Genildo Oliveira Batista -  Presidente do SINDLAGARTO e Uilson Santos Bonfim – Tesoureiro do SINDLAGARTO, para que façam uso da Tribuna desta Casa Legislativa, em data a ser oportunamente definida, a fim de explanarem sobre o Dia do Servidor Público.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6892/req_214_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6892/req_214_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor Adiranilton Matias dos Santos  - Radialista, pela passagem do seu aniversário, celebrado no dia 22 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6890/req_215_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6890/req_215_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Senhora Jocelda Araújo Santos Fonseca - Secretária Municipal da Administração (SEMAD), para que envie a esta Casa Legislativa relatório contendo informações sobre os imóveis alugados pelo Município, indicando a quantidade e os respectivos valores pagos.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6891/req_216_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6891/req_216_-_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Vieira do Nascimento Neto, ex-secretário deste Município, pela passagem do seu aniversário, celebrado no dia 26 de outubro.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6889/req_217_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6889/req_217_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação ao Ilustríssimo Senhor Caique de Almeida Vasconcelos - Secretário Municipal da Fazenda (SEMFAZ), para que envie a esta Casa relatório contendo informações sobre o valor arrecadado pelo Município com a Taxa de Iluminação Pública, no período compreendido entre os meses de março e outubro do corrente ano.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6893/req_218_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6893/req_218_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer deliberação em Regime de Urgência Especial.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6894/req_219_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6894/req_219_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à empresa AMIP e à Ilustríssima Senhora Jocelda Araújo Santos Fonseca, Secretária Municipal da Administração (SEMAD), para que, com base no artigo 10 da Lei nº 12.527/2011 (Lei de Acesso à Informação), encaminhem a esta Casa Legislativa as seguintes informações:_x000D_
 _x000D_
        1. A relação completa dos contratos vigentes e encerrados firmados entre o_x000D_
 Município de Lagarto e a AMIP (no período de janeiro de 2025 até a_x000D_
 presente data), juntamente com o novo contrato firmado em Setembro de_x000D_
 2025._x000D_
        _x000D_
 2. Cópias ou links de acesso aos contratos e aditivos contratuais, contendo_x000D_
 objeto, valores, prazos, fontes de recursos e número do processo_x000D_
 administrativo correspondente _x000D_
        _x000D_
        3. Relação nominal dos profissionais contratados pela AMIP para atuarem_x000D_
 em unidades de saúde municipais, com indicação das funções exercidas_x000D_
 e local de trabalho;_x000D_
        _x000D_
 4. Caso existam terceirizações ou subcontratações, solicitamos a indicação_x000D_
 detalhada dessas relações contratuais.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6898/req_220_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6898/req_220_-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor José Ivan Viana Neto, pela conquista do primeiro lugar no Campeonato Sergipano de Jiu-Jítsu.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6896/req_221_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6896/req_221_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor José Adilson da Silva Santana, pela passagem do seu aniversário, celebrado no dia de hoje.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6899/req_222_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6899/req_222_-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor Jadson Andrade Costa, ex-procurador deste Município, pela passagem do seu aniversário, celebrado no dia 31 de outubro.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6901/req_223_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6901/req_223_-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer, nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação á Ilustríssima Senhora Suely Silva Nascimento Menezes  –   “Vice-Prefeita Municipal”, pela passagem do seu  aniversário, celebrado no dia 02 de novembro.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6902/req_224-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6902/req_224-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Ilustríssima Senhora Taysa Mércia dos Santos Souza Damaceno -  Secretária Municipal de Educação, para que faça uso da Tribuna desta Casa Legislativa, no dia 6 de novembro do corrente ano, com o propósito de explanar sobre o Plano Municipal Decenal de Atendimento Socioeducativo de Lagarto (PMDASL), referente ao período de 2025 a 2035, bem como sobre o Plano Municipal pela Primeira Infância de Lagarto (PMPIL) 2025-2035.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6903/req_225-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6903/req_225-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer, nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor  Camilo Roriz Teixeira   –   Secretário Municipal de Obras, pela passagem do seu aniversário, celebrado no dia 03 de novembro.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6904/req_226-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6904/req_226-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao ilustríssimo Sr. Luciano Alves de Jesus Junior –  Secretário Municipal da Agricultura – SEMAC, para que faça uso da Tribuna desta Casa Legislativa, a fim de explanar sobre a concessão do Selo do Serviço de Inspeção Municipal ao ZM Laticínios.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6906/req_227-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6906/req_227-_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Neuza Pereira – Neuzinha do Treze, ocorrido no dia 04 de novembro do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6908/req_228-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6908/req_228-_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Fraga Neto, ex-vereador Fraga da Brasília, pela passagem do seu aniversário, celebrado no dia 03 de novembro.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6909/req_229-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6909/req_229-_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Miralda Fraga de Almeida, ocorrido no dia 04 de novembro do corrente ano._x000D_
 Apresentamos-lhe esta Moção que bem atesta os sentimentos de solidariedade desta Nobre Casa, neste doloroso transe que atinge aos seus familiares e amigos.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6920/req_230-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6920/req_230-_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor João Marcel Souza - Advogado, pela passagem de seu aniversário, celebrado no dia 12 de novembro.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6922/req_231-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6922/req_231-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações ao Ilustríssimo Senhor Franklin dos Santos Silva – “Franklin do Povo”, em reconhecimento pelos relevantes serviços prestados à população lagartense.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6946/req_232-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6946/req_232-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações à Ilustríssima Senhora Josefa Telma dos Santos Santana, pela passagem do seu aniversário, celebrado no dia 15 de novembro.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6947/req_232-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6947/req_232-_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Maria de Almeida Lacerda, ocorrido no dia 31 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6948/req_234-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6948/req_234-_2025.pdf</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6950/req_235-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6950/req_235-_2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 91, incisos I, do Regimento Interno, REQUEIRO licença de 15 (quinze) dias para tratamento de saúde, a partir de 16 de novembro de 2025, conforme atestado anexo.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6959/req_236-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6959/req_236-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhada solicitação à Equipe de Festa da Igreja de Santa Luzia, localizada no bairro Alto da Boa Vista, para que faça uso da Tribuna desta Casa Legislativa, a fim de convidar a população para a Festa de Santa Luzia, que ocorrerá no período de 3 a 13 de dezembro.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6960/req_237-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6960/req_237-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações à Ilustríssima Senhora Katarina Feitoza Lima Santana - Deputada Federal, pelo seu comprometimento com o desenvolvimento do município, destinando recursos a áreas essenciais e pelo constante apoio às demandas sociais e comunitárias, ações que têm beneficiado diretamente a população lagartense.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6961/req_238-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6961/req_238-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação à Ilustríssima Senhora Fabiana da Costa Santos Chagas    –   “Vereadora Fabiana de Sandro do Boeiro”, pela   passagem do seu aniversário, celebrado no dia 22 de novembro.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6962/req_239-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6962/req_239-_2025.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer nos Termos Regimentais, que ouvido o   Plenário, sejam encaminhados votos de congratulação ao Ilustríssimo Senhor            Carlos José Santana Santos   –   “Vereador Gordo do Quilombo”, pela passagem do seu aniversário, celebrado no dia 19 de novembro.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6963/req_240-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6963/req_240-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, votos de congratulações ao Ilustríssimo Sr. ALBANO DO PRADO PIMENTEL FRANCO  – “Albano Franco”, pela passagem de seu aniversário ocorrido no último dia 22 do corrente ano.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6964/req_241-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6964/req_241-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, sejam encaminhados, de forma efusiva, votos de congratulações aos Ilustríssimos Srs. ÉDIPO TIMÓTEO MORAES e MARCELO MORAES SANTOS – Guardas Municipais, em reconhecimento aos relevantes serviços prestados à sociedade lagartense, com profissionalismo, dedicação e coragem pela manutenção da ordem e do bem-estar social, demonstrados na ocorrência do dia 27 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6969/req_242-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6969/req_242-_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, requer nos termos regimentais, após ouvido o Plenário, a deliberação em regime de Urgência Especial dos Projetos de Lei nº 67/2025, 72/2025, 73/2025 e 74/2025; e os Projetos de Resolução nº 48/2025, 49/2025, 50/2025 e 51/2025.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6967/req_243-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6967/req_243-_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação ao Lagarto Futebol Clube pela conquista do título de Campeão Sergipano Sub-15 de 2025.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6968/req_245-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6968/req_245-_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr.  Dilson Fontes,  ocorrido no dia  26 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6970/req_245-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6970/req_245-_2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. José Barreto Gama, ocorrido no dia 25 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6971/req_246-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6971/req_246-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que seja encaminhado convite à Ilustríssima Senhora Taysa Mércia dos Santos Souza Damaceno - Secretária Municipal de Educação, para que faça uso da Tribuna desta Casa Legislativa, a fim de apresentar as ações e os projetos desenvolvidos pela Secretaria Municipal de Educação ao longo do ano de 2025.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6995/req_247-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6995/req_247-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e depois de ouvido o Plenário, seja encaminhada solicitação ao Ilustríssimo Sr. Raimundo Alves – Professor, pela passagem de seu aniversário comemorado no dia 02 de dezembro.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6996/req_248-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6996/req_248-_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada a esta Casa um Projeto de Lei que autorize ao Poder Executivo Municipal a conceder a cessão de Máquinas e operadores do Município, para prestarem serviços em caráter transitório para particulares, produtores da agricultura familiar e entidades públicas, mediante recolhimento de taxa tributária específica.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6999/req_249-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6999/req_249-_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulações à Ilustríssima Senhora Maria Rosângela dos Santos Costa, pela passagem do seu aniversário, celebrado no dia 08 de dezembro.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7015/req_250-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7015/req_250-_2025.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação à Ilustríssima Senhora Lívia dos Santos Menezes – “Vereadora Lívia Menezes”, pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7016/req_251-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7016/req_251-_2025.pdf</t>
   </si>
   <si>
     <t>Votos de congratulação ao Ilustríssimo Senhor Jurandir dos Santos Vieira – “ Conhecido como Caju”, pela passagem de seu aniversário</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve requer, nos termos regimentais e após ouvido o Plenário, que sejam encaminhados votos de congratulação à ASSOCIAÇÃO LAGARTENSE DE VAQUEJADA, pela realização do 15º Campeonato de Vaquejada ALVA 2025.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. Antônio Batista, ocorrido no dia  09 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5740/plo_no_02_de_06_de_fevereiro_de_2025..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5740/plo_no_02_de_06_de_fevereiro_de_2025..pdf</t>
   </si>
   <si>
     <t>"Altera a denominação do Programa Habitacional " Minha Casa Lagarto" criado pela Lei Municipal nº 1.156, de 15 de dezembro de 2023, e dá outras providências."</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5742/pl_no_3_de_06_de_fevereiro_de_2025..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5742/pl_no_3_de_06_de_fevereiro_de_2025..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que, Revoga a Lei nº 630, de 10 de abril de 2015, que autorizou o Poder Executivo a doar, à Companhia de Teatro Cobras e Lagarto, o imóvel pertencente ao Município, localizado no Bairro Pratas, Município de Lagarto, Estado de Sergipe.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5748/projeto_de_lei_no_04_de_2025_-_rua_guilherme_nunes_dos_santos_washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5748/projeto_de_lei_no_04_de_2025_-_rua_guilherme_nunes_dos_santos_washington.pdf</t>
   </si>
   <si>
     <t>Denominada de Rua “GUILHERME NUNES DOS SANTOS”, a atual “Rua Projetada A”, localizada no Loteamento Residencial Roots 2, bairro Cidade Nova, neste município.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5749/projeto_de_lei_no_05_de_2025_-__institui_feriado_de_terca-feira_de_carnaval_-_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5749/projeto_de_lei_no_05_de_2025_-__institui_feriado_de_terca-feira_de_carnaval_-_josivaldo.pdf</t>
   </si>
   <si>
     <t>Fica instituído no âmbito do Município de Lagarto, a terça-feira de Carnaval como Feriado Municipal.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5760/pl_no_06.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5760/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Escola Municipal Artur de Oliveira Reis, altera, em decorrência, o Anexo I da Lei nº 1.049, de 27 de maio de 2022, que dispõe sobre a classificação das Unidades Escolares da Rede Pública Municipal de Ensino, consolida as respectivas denominações e dá providências correlatas.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5765/projeto_de_lei_no_07_de_2025_-__parturientes_manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5765/projeto_de_lei_no_07_de_2025_-__parturientes_manoela.pdf</t>
   </si>
   <si>
     <t>Determina no âmbito do Município de Lagarto, que as maternidades credenciadas no Sistema Único de Saúde - SUS, bem como as da rede privada ofereçam leito separado para as parturientes de óbito fetal ou de natimorto, e dá providências correlatas.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5778/projeto_de_lei_no_08_de_2025_-_amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5778/projeto_de_lei_no_08_de_2025_-_amilton.pdf</t>
   </si>
   <si>
     <t>Estabelece que as empresas de grande porte, que possuam em seus quadros 50% (Cinquenta por cento) ou mais de funcionários do sexo masculino, a oferecerem, anualmente, palestra sobre o tema violência doméstica, no âmbito do município de Lagarto.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5788/plo_09.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5788/plo_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal do Turismo, institui o Fundo Municipal de Turismo e o Conselho Municipal de Turismo, define as atribuições do Governo Municipal no planejamento, desenvolvimento e estímulo ao setor turístico e dá outras providências.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5789/projeto_de_lei_no_10_de_2025_revisao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5789/projeto_de_lei_no_10_de_2025_revisao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5792/projeto_de_lei_no_11_de_2025_-_rua_eduardo__manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5792/projeto_de_lei_no_11_de_2025_-_rua_eduardo__manoela.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “EDUARDO DIAS DA SILVA” (Dudu da Auto Escola), a atual Travessa da AABB, localizada no Bairro Exposição, neste município.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5793/projeto_de_lei_no_12_de_2025_-_rua_edmundo__manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5793/projeto_de_lei_no_12_de_2025_-_rua_edmundo__manoela.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “EDMUNDO FELICIANO DE CERQUEIRA”, a atual Estrada das Onze Casas, localizada no Bairro Horta, neste Município.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5790/projeto_de_lei_no_13_de_2025_-__jogos_estudantis_manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5790/projeto_de_lei_no_13_de_2025_-__jogos_estudantis_manoela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Jogos Estudantis no âmbito do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_no_14_de_2025_-_rua_jailton__manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_no_14_de_2025_-_rua_jailton__manoela.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “JAILTON DOS SANTOS TEIXEIRA”, a atual Rua José de Oliveira, assim denominada pelo art. 1º da Lei nº 459, de 16 de julho de 2012, localizada no Bairro Horta, neste Município.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_15-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_15-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Direitos das Pessoas LGBTQIAPN+ e dá outras providências.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_no_16-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_no_16-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Inspeção Municipal - SIM, dispõe sobre a inspeção sanitária e industrial dos produtos de origem animal no município de Lagarto/SE, e dá outras providências.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_no_17-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_no_17-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo de Aval do Município de Lagarto, Estado de Sergipe, e dá outras providências.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_no_18-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_no_18-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do menor valor de vencimento dos servidores públicos do Poder Executivo Municipal e dá providências correlatas.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_lei_no_19_de_2025_-_rua_luzinete_gordo_quilombo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_lei_no_19_de_2025_-_rua_luzinete_gordo_quilombo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “LUZINETE MARIA DE SANTANA”, a artéria conhecida por Rua Ismael Silveira, localizada no Povoado Tanque, neste município.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6123/projeto_de_lei_no_20_de_2025_-_denomina_ruas_no_povoado_brejo_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6123/projeto_de_lei_no_20_de_2025_-_denomina_ruas_no_povoado_brejo_genisson.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas no Povoado Brejo e dá providências correlatas.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_no_21_de_2025_-_denomina_rua_gerson__washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_no_21_de_2025_-_denomina_rua_gerson__washington.pdf</t>
   </si>
   <si>
     <t>Fica denominada de Rua " Gerson Modesto de Souza", Rua no Bairro Libórios e dá providências correlatas.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_no_22-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_no_22-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico do Município de Lagarto/SE, como veículo oficial de comunicação dos atos administrativos, e a sua forma de publicação, divulgação e comunicação eletrônica dos atos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_23-2025_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_23-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui Loteria Municipal no âmbito do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_no_24_de_2025_-_denomina_rua_no_povoado_jenipapo_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_no_24_de_2025_-_denomina_rua_no_povoado_jenipapo_genisson.pdf</t>
   </si>
   <si>
     <t>Fica denominada de Rua “LUZINALVA VIEIRA SANTOS”, a atual via popularmente conhecida como “Rua do Campo velho”, tendo como coordenadas iniciais 10°53'15.0"S 37°30'41.6"W  e coordenadas finais 10°53'13.4"S 37°30'39.2"W no Povoado Jenipapo;</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6160/projeto_de_lei_no_25_de_2025_anderson_-_adote_uma_placa.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6160/projeto_de_lei_no_25_de_2025_anderson_-_adote_uma_placa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO ADOTE UMA PLACA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6187/projeto_de_lei_no_26_de_2025_-__dia_dos_jovens_cristaos___amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6187/projeto_de_lei_no_26_de_2025_-__dia_dos_jovens_cristaos___amilton.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Jovens Cristãos e dá providências correlatas.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6190/projeto_de_lei_no_27_de_2025_-__difusao_de_alfabeto_manual_em_libras_nas_reparticoes_publicas___amilton.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6190/projeto_de_lei_no_27_de_2025_-__difusao_de_alfabeto_manual_em_libras_nas_reparticoes_publicas___amilton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a difusão do Alfabeto Manual em Libras em todas as entidades Públicas do Município de Lagarto, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6191/projeto_de_lei_no_28_de_2025_-__implantacao_do_projeto_faixa_viva__gilberto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6191/projeto_de_lei_no_28_de_2025_-__implantacao_do_projeto_faixa_viva__gilberto.pdf</t>
   </si>
   <si>
     <t>Institui o “PROGRAMA FAIXA VIVA” de conscientização sobre o uso das faixas de pedestres no âmbito do Município de Lagarto, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6196/projeto_de_lei_-_ldo_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6196/projeto_de_lei_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária referente ao exercício de 2026.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_30_de_2025_-_cavalgada_barro_vermelho__genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_30_de_2025_-_cavalgada_barro_vermelho__genisson.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial e institui no Calendário Cívico-Cultural do Município de Lagarto a “CAVALGADA DO BARRO VERMELHO”, do Povoado Barro Vermelho e dá providências correlatas.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6268/projeto_de_lei_no_31_de_2025-_diarias.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6268/projeto_de_lei_no_31_de_2025-_diarias.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 873, de 05 de setembro de 2019, que dispõe sobre a concessão de diárias para custeio de alimentação, hospedagem e transporte urbano para vereadores e servidores da Câmara Municipal de Lagarto.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6269/projeto_de_lei_no_32_de_2025_auxilio_-_alimentacao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6269/projeto_de_lei_no_32_de_2025_auxilio_-_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº 1.141, de 16 de novembro de 2023, que dispõe sobre o valor a ser pago a título de Auxílio-alimentação aos servidores ativos no âmbito da Câmara Municipal de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_33_de_2025_-_avenida_irani__manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_33_de_2025_-_avenida_irani__manoela.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida no Bairro Centro e dá providências correlatas. (Denomina de Avenida “MARIA IRANI DOS SANTOS MACHADO”, a atual artéria conhecida por Avenida Presidente Kennedy).</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6279/plo_no_34_-_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6279/plo_no_34_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte, da supressão, da erradicação ou qualquer forma de dando intencional a árvore da espécie denominada jaqueira (Artocarpus heterophyllus), em todo o território do Município de Lagarto; estabelece exceções, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o " FESTIVAL DA MANDIOCA", e dá providências correlatas.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6405/projeto_de_lei_no_36_de_2025_-_denomina_ruas_no_povoado_tanque_livia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6405/projeto_de_lei_no_36_de_2025_-_denomina_ruas_no_povoado_tanque_livia.pdf</t>
   </si>
   <si>
     <t>Denomina Rua no Povoado Tanque e dá providências correlatas. Denomina Rua “JOÃO FRANCISCO RODRIGUES”, a atual Rua conhecida popularmente como “ESTRADA DE ZÉ PELENGO”.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6442/projeto_de_lei_no_37-2025_-__autoriza_contratacao_de_operacao_de_credito.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6442/projeto_de_lei_no_37-2025_-__autoriza_contratacao_de_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com Instituições Financeiras Nacionais e dá outras providências.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6443/projeto_de_lei_no_38_de_2025_-__fernando_moura_-_chip_em_animais.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6443/projeto_de_lei_no_38_de_2025_-__fernando_moura_-_chip_em_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Registro e Microchipagem de Equinos, Muares e Asininos. e dá providências correlatas.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_no_39_de_2025_-__josivan_-_afixacao_e_placas_informativas_das_despesas_dos_eventos_festivos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_no_39_de_2025_-__josivan_-_afixacao_e_placas_informativas_das_despesas_dos_eventos_festivos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de placas informativas com os valores gastos na realização de eventos promovidos com recursos públicos no âmbito do Município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no_40_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos na Lei nº 357, de 19 de julho de 2010, que dispõe sobre a contratação de servidores, por tempo determinado, para atender necessidade temporária do serviço, em casos de excepcional interesse público, na Administração Pública.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_no_41_de_2023_-__patrimonio_cultural_festa_de_santa_cruz.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_no_41_de_2023_-__patrimonio_cultural_festa_de_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a Festa de Santa Cruz e dá providências correlatas.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_no_42_de_2025_-__patrimonio_cultural_casamento_caipira_do_jenipapo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_no_42_de_2025_-__patrimonio_cultural_casamento_caipira_do_jenipapo.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “CASAMENTO CAIPIRA DO POVOADO JENIPAPO”, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6529/projeto_de_lei_no_043_de_2025_-__patrimonio_cultural_casamento_caipira_da_brasilia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6529/projeto_de_lei_no_043_de_2025_-__patrimonio_cultural_casamento_caipira_da_brasilia.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “CASAMENTO CAIPIRA DO POVOADO BRASÍLIA”, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_44__de_2025_-_denomina_centro_de_saude_candeal_da_tapera.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_44__de_2025_-_denomina_centro_de_saude_candeal_da_tapera.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Saúde  “ELVIRA MARIA DO NASCIMENTO”, o atual Centro de Saúde, localizado no Povoado Candeal da Tapera, neste município.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6567/projeto_de_lei_no_45_de_2025_-_denomina_rua_no_povoado_jenipapo_e_araca_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6567/projeto_de_lei_no_45_de_2025_-_denomina_rua_no_povoado_jenipapo_e_araca_genisson.pdf</t>
   </si>
   <si>
     <t>Denomina Rua JOSÉ BARRETO NETO - “Juca Barreto” e Avenida JOSÉ MARCELINO FILHO - “Zé Marcelino" nos Povoados Jenipapo e Araçá e dá providências correlatas.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6645/projeto_de_lei_no_46_de_2025_-_rua_enedino__manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6645/projeto_de_lei_no_46_de_2025_-_rua_enedino__manoela.pdf</t>
   </si>
   <si>
     <t>Denomina Rua no Bairro Pratas e dá providências correlatas.(“ENEDINO VITÓRIO”, a atual Rua “b”)</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6646/projeto_de_lei_no_47_de_2025_-_acrescimo_no_limite_de_abertura_de_creditos_....pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6646/projeto_de_lei_no_47_de_2025_-_acrescimo_no_limite_de_abertura_de_creditos_....pdf</t>
   </si>
   <si>
     <t>Autoriza acréscimo no limite de abertura de créditos suplementares de que trata o art. 7º e seu inciso I, da Lei nº 1.193, de 13 de novembro de 2024, que estima a receita e fixa a despesa do Município de Lagarto para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6647/projeto_de_lei_no_48_de_2025_-__capela_mortuaria___fabiana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6647/projeto_de_lei_no_48_de_2025_-__capela_mortuaria___fabiana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Capela Mortuária Pública na sede do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6707/pl_ordinaria_-_ppa_-_2026_a_2029.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6707/pl_ordinaria_-_ppa_-_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o Plano Plurianual do Município de Lagarto, para o período de 2026 a 2029, e dá providências  correlatas."</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6708/pl_ordinaria_-_loa_-_2026.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6708/pl_ordinaria_-_loa_-_2026.pdf</t>
   </si>
   <si>
     <t>" Estima  a Receita e fixa a Despesa do Município de Lagarto para o Exercício Financeiro de 2026, e dá providências correlatas".</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_no_51_de_2025_-_reconhece_manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_no_51_de_2025_-_reconhece_manoela.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação  Comunitária e Cultural Retiro FM e dá providências correlatas.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_no_52_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_santa_rita_de_cassia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_no_52_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_santa_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a Festa de Santa Rita de Cássia e dá providências correlatas.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_no_53_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_senhor_do_bonfim.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_no_53_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_senhor_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a Festa de Senhor do Bonfim e dá providências correlatas.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6731/projeto_de_lei_no_54_de_2025_-_prat_revoga_as_leis_421_e_786_ass_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6731/projeto_de_lei_no_54_de_2025_-_prat_revoga_as_leis_421_e_786_ass_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei n.º 356, de 19 de julho de 2010, que institui o Programa de Parcelamento e Recuperação Administrativa de Débitos Tributários – PRAT, de que trata o artigo 48 da Lei Complementar nº 28, de 30 de dezembro de 2009; revoga a Lei n.º 421, de 12 de setembro de 2011 e a Lei n.º 786, de 21 de dezembro de 2017, e dá providências correlatas.”</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6769/projeto_de_lei_no_55_de_2025_-_denomina_rua_no_centro_livia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6769/projeto_de_lei_no_55_de_2025_-_denomina_rua_no_centro_livia.pdf</t>
   </si>
   <si>
     <t>Denomina Rua no Bairro Centro e dá providências correlatas. (Manoel Monteiro Romão)</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6773/projeto_de_lei_no_56_de_2025_-__josivan_-_conscientizacao_prevencao_e_combate_a_gordofobia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6773/projeto_de_lei_no_56_de_2025_-__josivan_-_conscientizacao_prevencao_e_combate_a_gordofobia.pdf</t>
   </si>
   <si>
     <t>Institui medidas de conscientização, prevenção e combate à GORDOFOBIA no âmbito do Município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_no_57_de_2025_-__patrimonio_cultural_festival_do_patrimonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_no_57_de_2025_-__patrimonio_cultural_festival_do_patrimonio.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “Festival do Patrimônio Material e Imaterial do Centro-Sul Sergipano” e dá providências correlatas.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_no_58__de_2025_-_denomina_centro_de_saude_comunidade_matinha_-_bairro_liborios.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_no_58__de_2025_-_denomina_centro_de_saude_comunidade_matinha_-_bairro_liborios.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Saúde  “MARIA EDINETE DO NASCIMENTO”, o atual Centro de Saúde, localizado no bairro Libórios, neste município.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_no_59_de_2025_-_utilidade_publica_asplag_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_no_59_de_2025_-_utilidade_publica_asplag_josivaldo.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação  dos Servidores da Prefeitura Municipal de Lagarto – ASPLAG e dá providências correlatas.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>Denomina de Rua “ASCENDINO PEREIRA MATOS”, a atual via conhecida como “Rua Zé Mané”, localizada no Povoado Açuzinho, neste município; com geolocalização aproximada de: iniciais: 10°56'21.0"S 37°33'19.5"W e coordenadas finais: 10°56'12.9"S 37°33'26.3"W.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6800/projeto_de_lei_no_61_de_2025_-__capela_mortuaria___fabiana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6800/projeto_de_lei_no_61_de_2025_-__capela_mortuaria___fabiana.pdf</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_no_62_de_2025_-__patrimonio_cultural_festival_do_patrimonio_bloco_vapor_barato.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_no_62_de_2025_-__patrimonio_cultural_festival_do_patrimonio_bloco_vapor_barato.odt</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o Evento “Bloco Vapor Barato” e dá providências correlatas.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6834/projeto_de_lei_no_63_de_2025_-_denomina_rua_no_povoado_colonia_treze_-_eduardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6834/projeto_de_lei_no_63_de_2025_-_denomina_rua_no_povoado_colonia_treze_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “LUCIO BISPO DOS SANTOS”, a atual via conhecida popularmente como “Pista do campo”, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6835/projeto_de_lei_no_64_de_2025_-_altera_denominacao_escola_genisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6835/projeto_de_lei_no_64_de_2025_-_altera_denominacao_escola_genisson.pdf</t>
   </si>
   <si>
     <t>Altera denominação da Escola Municipal Otoniel Francisco de Jesus, altera em decorrência, o Anexo II da Lei nº 371, de 22 de novembro de 2010, que dispõe sobre a classificação das Unidades Escolares da Rede Pública Municipal de Ensino, consolida as respectivas denominações e dá providências correlatas.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6838/projeto_de_lei_no_65_de_2025_-_institui_o_mes_outubro_rosa_-_dedicado_as_acoes_de_conscientizacao_preencao_e_deteccao_precoce_do_cancer_de_mama._dwitht.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6838/projeto_de_lei_no_65_de_2025_-_institui_o_mes_outubro_rosa_-_dedicado_as_acoes_de_conscientizacao_preencao_e_deteccao_precoce_do_cancer_de_mama._dwitht.pdf</t>
   </si>
   <si>
     <t>Institui o mês “OUTUBRO ROSA”, dedicado às ações de conscientização, prevenção e detecção precoce do câncer de mama no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>Dispõe sobre regras de entrega de produtos, por entregadores que prestam serviço por intermédio de empresas de aplicativo e dá providências correlatas.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6840/projeto_de_lei_no_67_de_2025_-_institui_a_campanha_dezembro_verde_-_nao_ao_abandono_de_animais_dwitht.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6840/projeto_de_lei_no_67_de_2025_-_institui_a_campanha_dezembro_verde_-_nao_ao_abandono_de_animais_dwitht.pdf</t>
   </si>
   <si>
     <t>Institui a CAMPANHA DEZEMBRO VERDE - Não ao abandono de Animais, no âmbito do Município de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área pública municipal localizada na Praça Antônio da Silva Vieira, Centro, Município de Lagarto/SE, convertendo-a em bem dominical, autoriza desmembramento para a abertura de matrícula específica e a doação da referida área à Federação do Comércio de Bens, Serviços e Turismo do Estado de Sergipe – FECOMÉRCIO/SE, para fins de implantação de unidade de saúde e educação do SENAC.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6869/projeto_de_lei_no_69_de_2025_-_aprova_o_plano_municipal_decenal_de_acoes_socioeducativas_2025-2035.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6869/projeto_de_lei_no_69_de_2025_-_aprova_o_plano_municipal_decenal_de_acoes_socioeducativas_2025-2035.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Municipal Decenal de Atendimento Socioeducativo de Lagarto - PMDASL, correspondente ao período de 2025 a 2035.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6870/projeto_de_lei_no_70_de_2025_-_aprova_o_plano_municipal_pela_primeira_infancia_de_lagarto-_2025-2034.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6870/projeto_de_lei_no_70_de_2025_-_aprova_o_plano_municipal_pela_primeira_infancia_de_lagarto-_2025-2034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Municipal pela Primeira Infância de Lagarto - PMPIL 2025-2035.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_no_71_de_2025_-_taxi_manoela.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_no_71_de_2025_-_taxi_manoela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de os estabelecimentos comerciais que especifica oferecerem espaço para a instalação de pontos de táxi e dá outras providências.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6905/projeto_de_lei_no_72_de_2025_-_denomina_centro_de_saude_dwitht.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6905/projeto_de_lei_no_72_de_2025_-_denomina_centro_de_saude_dwitht.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro de Saúde  “JOSÉ MILTON RAMOS DA SILVA”, o atual Centro de Saúde, localizado no Assentamento Dr. João, localizado neste município.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6910/projeto_de_lei_no_73_de_2025_-_denomina_travessa_josivan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6910/projeto_de_lei_no_73_de_2025_-_denomina_travessa_josivan.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa “MARIA RITA NASCIMENTO”, a atual Travessa RAIMUNDO DE ISAÍAS II, assim denominada pela alínea “b” do artigo 1º da Lei nº 05, de 1 de abril de 2000, localizada no bairro Laudelino Freire, neste Município.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6911/projeto_de_lei_no_74_de_2025_-_denomina_rua_no_povoado_rio_das_vacas_galo_assanhado_cosme.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6911/projeto_de_lei_no_74_de_2025_-_denomina_rua_no_povoado_rio_das_vacas_galo_assanhado_cosme.pdf</t>
   </si>
   <si>
     <t>Fica denominada de Rua “JOIDES PEREIRA RODRIGUES”, a atual via conhecida como “Estrada do Galo Assanhado”, localizada no Povoado Rio das vacas, neste município; sendo perpendicular a Rodovia SE 160 – Rodovia Bernardino Mitidieri,  com geolocalização aproximada de coordenadas iniciais: 11°00'19.7"S 37°34'04.9"W e coordenadas finais: 11°00'31.1"S 37°32'54.7"W  (Fonte: Google Maps, 06/11/2025).</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei_no_75_de_2025_-_igualdade_racial.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei_no_75_de_2025_-_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Políticas de Promoção da Igualdade Racial - COMPRIR do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6945/projeto_de_lei_no_76_de_2025_-_denomina_rua_na_comunidade_gaviao_livia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6945/projeto_de_lei_no_76_de_2025_-_denomina_rua_na_comunidade_gaviao_livia.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “ARTUR DE OLIVEIRA REIS”, a atual via conhecida popularmente como Estrada do Gavião, localizada na Comunidade Gavião.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6949/projeto_de_lei_no_77_de_2025__autorizacao_doacao_ao_senac.se_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6949/projeto_de_lei_no_77_de_2025__autorizacao_doacao_ao_senac.se_.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e dá nova redação aos dispositivos que especifica da Lei n 1.284, de 30 de outubro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6965/projeto_de_lei_no_78_de_2025_-_utilidade_publica_washington.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6965/projeto_de_lei_no_78_de_2025_-_utilidade_publica_washington.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação  Hospitalar de Sergipe – AHS e dá providências correlatas.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6986/projeto_de_lei_no_79_de__2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6986/projeto_de_lei_no_79_de__2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Prorroga até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação do Município de Lagarto, instituído pela Lei Municipal nº 645, de 23 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6987/projeto_de_lei_no80_de__2025_-__poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6987/projeto_de_lei_no80_de__2025_-__poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Selo de Produto Lagartense, e dá outras providências.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6988/projeto_de_lei_no81_de__2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6988/projeto_de_lei_no81_de__2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Desenvolvimento Rural, Sustentável e Solidário - CMDRSS; revoga  a Lei (Municipal) nº 24, de 26 de setembro de 1997; a Lei (Municipal) nº 03, de 02 de abril de 1998; a Lei (Municipal) nº 01, de 19 de abril de 2001; a Lei (Municipal) nº 18, de 02 de julho de 2001; a Lei (Municipal) nº 33, de 15 de outubro de 2001 e a Lei (Municipal) nº 583, de 26 de maio de 2024, e dá providências correlatas."</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6989/projeto_de_lei_no82_de__2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6989/projeto_de_lei_no82_de__2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização de equipamentos e máquinas doados ao município no âmbito do Programa  de Aceleração do Crescimento - PAC e por entidades de fomento de âmbito federal ou estadual, assim como equipamentos e máquinas adquiridos  por conta direta da administração ou de repasse por emenda parlamentar na promoção  do desenvolvimento rural e agropecuário; autoriza o Poder Executivo Municipal fornecer combustível a associações comunitárias e de moradores rurais e cooperativas legalmente constituídas no Município de Lagarto, e dá outras providências.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6997/projeto_de_lei_no_83_de_2025_-_denomina_rua_no_povoado_moita_redonda_josivaldo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6997/projeto_de_lei_no_83_de_2025_-_denomina_rua_no_povoado_moita_redonda_josivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “PAULO LEMOS DE ANDRADE”, a atual Rua Ypiranga, localizada no Povoado Moita Redonda, neste município.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7000/projeto_de_lei_no_84_de_2025_-_denomina_mercado_abilio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7000/projeto_de_lei_no_84_de_2025_-_denomina_mercado_abilio.pdf</t>
   </si>
   <si>
     <t>Denomina de Mercado Municipal “ABÍLIO FRANCISCO DE LIMA” (Abílio do Bacurau), o equipamento público popularmente conhecido como “Mercado Velho”, localizado entre a Praça Rosendo Ribeiro de Souza e a Rua Luiz Xisto dos Santos, no Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_85_de_2025..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_85_de_2025..pdf</t>
   </si>
   <si>
     <t>Insere e altera dispositivos na Lei nº 200, de 14 de dezembro de 2006 (Código de Obras e Edificações).</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7002/projeto_de_lei_no_86_de_2025_-_institui_o_programa_municipal_de_acompanhamento_prioritario_de_pacientes_josivan.pdf</t>
+  </si>
+  <si>
     <t>Institui o Programa Municipal de Acompanhamento Prioritário de Pacientes com Doenças Crônicas no âmbito do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_no_87_de_2025_-_dispoe_sobre_o_incentivo__adicional_financeiro_dos_agentes_de_combate....pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre o Incentivo Adicional Financeiro dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7014/projeto_de_lei_no_88_de_2025_-_autoriza_contribuicao_a_fsf__2025.pdf</t>
+  </si>
+  <si>
     <t>Autoriza a concessão de contribuição corrente à Federação Sergipana de Futebol, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7017/projeto_de_lei_no_89_de_2025_-_denomina_rua_juarezinho_no_povoado_colonia_treze_-_eduardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7017/projeto_de_lei_no_89_de_2025_-_denomina_rua_juarezinho_no_povoado_colonia_treze_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua “JUAREZ JUSTINIANO RAMOS” (Juarezinho), a atual rua Turim, localizada no Povoado Colônia Treze, neste município.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7023/projeto_de_lei_no_90_de_2025_-_eduardo_-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_povoado_colonia_treze..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7023/projeto_de_lei_no_90_de_2025_-_eduardo_-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_povoado_colonia_treze.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, a "Trezena e a Caminhada Missionária de Santa Luzia do Povoado Colônia Treze" e dá providência correlatas.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7022/projeto_de_lei_no_91_de_2025..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7022/projeto_de_lei_no_91_de_2025..pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Aquisição de Alimentos (PMAA), no âmbito do Município de Lagarto/SE, através da Secretaria do Desenvolvimento Social e do Trabalho, com o objetivo de promover a segurança alimentar e nutricional, incentivar a agricultura familiar e demais produtores rurais locais, em conformidade com a Lei (Federal) n.º 14.628, de 20 de julho de 2023, e demais legislações pertinentes, e dá providências correlatas.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_92_de_2025_-_carlinhos_da_mariola-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_bairro_alto_da_boa_vista.odt</t>
+  </si>
+  <si>
     <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “Novenário de Santa Luzia do Bairro Alto da Boa Vista” e dá providências correlatas.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7027/pl_institui_bolsa-auxilio_formacao_ass.pdf</t>
+  </si>
+  <si>
     <t>Institui a Bolsa-Auxílio Formação, destinada aos candidatos aprovados em concurso público para o provimento na carreira do Quadro Próprio do Poder Executivo, para os cargos de Guarda Municipal, Agente de Trânsito e Agente de Fiscalização de Transporte Público, do Município de Lagarto.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7028/pl_institui_auxilio_financeiro_a_atiradores_do_tg__ass.pdf</t>
+  </si>
+  <si>
     <t>Institui auxílio financeiro mensal aos jovens atiradores do Tiro de Guerra do Município de Lagarto/Se e dá providências correlatas.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>Cria o Programa Lagarto Protege que traz modalidades de benefício de transferência de renda Municipal pagos através de cartão magnético, seus enquadramentos e requisitos para concessão para mulheres vítimas de violência doméstica, mulheres agricultoras em situação de vulnerabilidade social, famílias em situação de vulnerabilidade social,, bem como institui cartão para reforma de unidades habitacionais; revoga a Lei nº 87, de 26 de dezembro de 2002; a Lei nº 884, de 08 de novembro de 2019 e a Lei nº 998, de 17 de novembro de 2021, e dá outras providências.</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7030/pl_institui_programa_lagarto_protege__ass.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Lagarto Protege que traz modalidades de benefício de transferência de renda Municipal pagos através de cartão magnético, seus enquadramentos e requisitos para concessão para mulheres vítimas de violência doméstica, mulheres agricultoras em situação de vulnerabilidade social, famílias em situação de vulnerabilidade social, bem como institui cartão para reforma de unidades habitacionais; revoga a Lei nº 87, de 26 de dezembro de 2002; a Lei nº 884, de 08 de novembro de 2019 e a Lei nº 998, de 17 de novembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7033/pl_institui_campanha_de_iptu_premiado___ass.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o Poder Executivo Municipal a promover a Campanha IPTU PREMIADO, como medida de estímulo à arrecadação do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, mediante sorteio de prêmios, e dá outras providências.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5713/projeto_de_lei_complementar_no_01_de_2025_reforma_administrativa_atual.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5713/projeto_de_lei_complementar_no_01_de_2025_reforma_administrativa_atual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação e organização administrativa do Município de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5777/projeto_de_lei_coplementar_no_02_de_2025_-_guarda_municipal.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5777/projeto_de_lei_coplementar_no_02_de_2025_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura da Guarda Municipal para Polícia Municipal de Lagarto e dá providências correlatas.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_complementar_no_03-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_complementar_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 581, de 8 de maio de 2014, com a redação dada pela Lei Complementar nº 119, de 24 de abril de 2024, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_complementar_no_04_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_complementar_no_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de incentivo financeiro de qualidade por participação em serviços incluídos em programas, projetos ou atividades da Secretaria Municipal de Saúde (SMS), e dá outras providências.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_complementar_no_05_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_complementar_no_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 122, de 02 de janeiro de 2025, na forma que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6161/projeto_de_lei_complementar_no_06_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6161/projeto_de_lei_complementar_no_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera  dispositivos da Lei Complementar nº 122, de 02 de janeiro de 2025, na forma que dispõe, e dá providências correlatas.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6192/projeto_de_lei_complementar_no_07_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6192/projeto_de_lei_complementar_no_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Insere-se dispositivos na Lei Complementar nº 28, de 30 de dezembro 2009, para incluir a incidência do Imposto Sobre Serviços (ISS) para serviços de loteria e demais produtos desta natureza, bem como serviços prestados por plataformas tecnológicas credenciadas, conforme preconizam os itens 15.01, 1.05, 1.06, 1.09, 10.04, 17.23, 19 e 19.01, constantes da lista a que se refere o art.1º, da Lei Complementar nº 116, de 31 de julho de 2003; altera-se a redação do art.5º da Lei nº 1.213, de 10 de abril de 2025 e dá providências correlatas.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_complementar_n_o_08_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_complementar_n_o_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera os Apêndices IV e V, e o art. 27, da Lei Complementar nº 32, de 22 de dezembro de 2010, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público de Lagarto, com a redação dada pela Lei Complementar nº 116, de 23 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6267/projeto_de_lei_complementar_no_09_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6267/projeto_de_lei_complementar_no_09_de_2025.pdf</t>
   </si>
   <si>
     <t>" Altera a Lei Complementar n.º 88, de 18 de novembro de 2019, que dispõe sobre Plano de Cargos, Carreira e Vencimentos dos Agentes de Condução de Veículos Operacional, Agentes de Condução de Veículos Socorrista e Agentes de Operação de Máquinas Motrizes do Poder Executivo Municipal, e dá providências correlatas".</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6404/projeto_de_lei_complementar_no_10_de_2025_-_poder_executivo__-_isencao_ambulantes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6404/projeto_de_lei_complementar_no_10_de_2025_-_poder_executivo__-_isencao_ambulantes.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Lei Complementar nº 28, de 30 de dezembro de 2009, na forma como especifica e dá providências correlatas.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_leicomplementar_no_11_de_2025_-_modifica_a_lei_complementar_no_122.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_leicomplementar_no_11_de_2025_-_modifica_a_lei_complementar_no_122.pdf</t>
   </si>
   <si>
     <t>Modifica competências e estruturas administrativas da Secretaria Municipal de Governo e Inovação - SEGOV e da Secretaria Municipal de Planejamento - SEPLAN, constantes da Lei Complementar nº 122. de 02 de janeiro de 2025, cria a Ouvidoria da Secretaria Municipal de Educação e dá providências correlatas.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6516/projeto_de_lei_complementar_-_prolagarto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6516/projeto_de_lei_complementar_-_prolagarto.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Lei Complementar nº 51, de 25 de outubro de 2013, que dispõe sobre a política de incentivo ao desenvolvimento econômico e social do Município de Lagarto; cria o Programa Municipal de desenvolvimento Econômico e Social de Lagarto - PROLAGARTO; e dá providências correlatas.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6648/plc_segov.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6648/plc_segov.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização básica da Escola Municipal de Governo e Administração Pública - EMGAP, vinculada à Secretaria Municipal de Governo e Inovação - SEGOV, revoga a Lei Complementar nº 120, de 24 de maio de 2024.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6794/projeto_de_lei_complementar_no_14_de_2025_-_aliquota_do_iptu_e_isencao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6794/projeto_de_lei_complementar_no_14_de_2025_-_aliquota_do_iptu_e_isencao.pdf</t>
   </si>
   <si>
     <t>Modifica normas constantes dos dispositivos que especifica da Lei Complementar nº 28, de 30 de dezembro de 2009 e dá providências correlatas.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_15_de_2025_-_institui_planta_generica_de_valores_2025_versao_final_ass.pdf</t>
+  </si>
+  <si>
     <t>Atualiza a Planta Genérica de Valores -PGV do Município de Lagarto/SE, estabelece critérios objetivos de apuração e revisão do valor venal dos imóveis, disciplina a implantação gradativa da nova PGV, o recadastro imobiliário, o desdobramento tributário entre  IPTU e ITR, a progressividade extrafiscal por função social da propriedade, o regime de transição (escalonamento), incentivos e comunicação eletrônica oficial, nos termos da legislação federal e municipal aplicável, e dá outras providências.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_complementar_no_16_de_2025_-_atualiza_altera_acrescenta_e_revoga__dispositivos_da_lc_28_ctm__2025_-_versao_final__ass.pdf</t>
+  </si>
+  <si>
     <t>Atualiza, acrescenta, repristina e altera dispositivos da Lei Complementar nº 28, de 30 de dezembro de 2009 (Código Tributário Municipal).</t>
   </si>
   <si>
-    <t>7029</t>
+    <t>7040</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7040/projeto_de_lei_complementar_no__-_amplia_vagas_dos_cargos_de_guarda_municipal__e_agentes_de_transito_ass.pdf</t>
   </si>
   <si>
     <t>Altera as tabelas constantes dos Anexos I, II, III, IV, V, VI, VII, VIII, IX, X, XI e XII, da Lei Complementar nº 36, de 11 de abril de 2011, que dispõe sobre a estruturação de cargos de provimento efetivo do Poder Executivo, e dá providências correlatas.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7031/plc_pccv_2025.pdf</t>
+  </si>
+  <si>
     <t>Dispões sobre o Plano de Cargos, Carreiras e Vencimentos - PCCV dos servidores públicos civis da Administração Geral do Poder Executivo do Município de Lagarto/SE, e dá outras providências.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5738/projeto_de_resolucao_no_01_de_2025_washington_-_gilmar.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5738/projeto_de_resolucao_no_01_de_2025_washington_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor GILMAR SANTOS SANTANA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5752/projeto_de_resolucao_no_002_de_2025_josivaldo_-_fabio_junior.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5752/projeto_de_resolucao_no_002_de_2025_josivaldo_-_fabio_junior.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor FÁBIO JÚNIOR DOS SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5753/projeto_de_resolucao_no_003_de_2025_josivaldo_-_alisson_monteiro.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5753/projeto_de_resolucao_no_003_de_2025_josivaldo_-_alisson_monteiro.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor ALISSON MONTEIRO DE LIMA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5754/projeto_de_resolucao_no_004_de_2025_josivaldo_-_kleber_krys.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5754/projeto_de_resolucao_no_004_de_2025_josivaldo_-_kleber_krys.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor KLEBER KRYS SILVA DE MENESES, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5755/projeto_de_resolucao_no_005_de_2025_josivaldo_-_antonio_claudevan.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5755/projeto_de_resolucao_no_005_de_2025_josivaldo_-_antonio_claudevan.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor ANTÔNIO CLAUDEVAN SOUZA SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5756/projeto_de_resolucao_no_006_de_2025_josivaldo_-_edipo_timoteo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5756/projeto_de_resolucao_no_006_de_2025_josivaldo_-_edipo_timoteo.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor ÉDIPO TIMOTEO MORAES, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5757/projeto_de_resolucao_no_007_de_2025_josivaldo_-_marcelo_moraes.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5757/projeto_de_resolucao_no_007_de_2025_josivaldo_-_marcelo_moraes.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor MARCELO MORAES SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5758/projeto_de_resolucao_no_008_de_2025__josivaldo_-_amanda_santa_barbara.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5758/projeto_de_resolucao_no_008_de_2025__josivaldo_-_amanda_santa_barbara.pdf</t>
   </si>
   <si>
     <t>Fica concedido a Ilustríssima Senhora AMANDA SANTA BÁRBARA CALASANS MOURA, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5759/projeto_de_resolucao_no_009_de_2025_livia_-jairo_ferreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5759/projeto_de_resolucao_no_009_de_2025_livia_-jairo_ferreira.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor JAIRO FERREIRA LIMA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5763/projeto_de_resolucao_no_10_de_2025__genisson_-_patrezze.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5763/projeto_de_resolucao_no_10_de_2025__genisson_-_patrezze.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor PATREZZE MACHADO CHAGAS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5774/projeto_de_resolucao_no_011_de_2025_livia_-_virgildasio_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5774/projeto_de_resolucao_no_011_de_2025_livia_-_virgildasio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor VIRGILDASIO DOS SANTOS CONCEIÇÃO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5776/projeto_de_resolucao_no_012_de_2025_livia_-_eduardo_santos_conceicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5776/projeto_de_resolucao_no_012_de_2025_livia_-_eduardo_santos_conceicao.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor EDUARDO SANTOS CONCEIÇÃO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5786/projeto_de_resolucao_no_013_de_2025_washington_susana_azevedo_pres._tce.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5786/projeto_de_resolucao_no_013_de_2025_washington_susana_azevedo_pres._tce.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora SUSANA MARIA FONTES AZEVEDO FREITAS, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6002/projeto_de_resolucao_no_14_de_2025_josivan_-_everton_nascimento.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6002/projeto_de_resolucao_no_14_de_2025_josivan_-_everton_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor EVERTON NASCIMENTO DA CRUZ, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_resolucao_no_015_de_2025_livia_-_josefa_auxiliadora.odt</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_resolucao_no_015_de_2025_livia_-_josefa_auxiliadora.odt</t>
   </si>
   <si>
     <t>Concede à Ilustríssima Senhora MARIA AUXILIADORA FARIAS ROCHA, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_de_resolucao_no_016_de_2025__weslley_-_geilza_soares.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_de_resolucao_no_016_de_2025__weslley_-_geilza_soares.pdf</t>
   </si>
   <si>
     <t>Fica concedido a Ilustríssima Senhora GEILZA SOARES DOS SANTOS, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6182/projeto_de_resolucao_no_017_de_2025__washington_-_deyvid.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6182/projeto_de_resolucao_no_017_de_2025__washington_-_deyvid.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense Deyvid Kenned Teixeira de Jesus.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6183/projeto_de_resolucao_no_018_de_2025__washington_-_leonardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6183/projeto_de_resolucao_no_018_de_2025__washington_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor LEONARDO HENRIQUE VIANA DE OLIVEIRA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6184/projeto_de_resolucao_no_019_de_2025__washington_-_jose_josival.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6184/projeto_de_resolucao_no_019_de_2025__washington_-_jose_josival.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ JOSIVAL DOS SANTOS SILVA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6185/projeto_de_resolucao_no_020_de_2025__washington_-_mario.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6185/projeto_de_resolucao_no_020_de_2025__washington_-_mario.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor MÁRIO SÉRGIO DA SILVA SIMAS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6186/projeto_de_resolucao_no_021_de_2025__washington_-_fabio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6186/projeto_de_resolucao_no_021_de_2025__washington_-_fabio.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor FÁBIO PEREIRA DE MENEZES, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6188/projeto_de_resolucao_no_022_de_2025__amilton_-_otavio_augusto.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6188/projeto_de_resolucao_no_022_de_2025__amilton_-_otavio_augusto.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor OTÁVIO AUGUSTO REIS DE SOUSA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6193/projeto_de_resolucao_no_023_de_2025_livia_venancio_f..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6193/projeto_de_resolucao_no_023_de_2025_livia_venancio_f..pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor VENÂNCIO FONSECA FILHO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_resolucao_no_024_de_2025_fabiana_-__jose_ricardo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_resolucao_no_024_de_2025_fabiana_-__jose_ricardo.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor JOSÉ RICARDO NEVES DE BRITO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6195/projeto_de_resolucao_no_025_de_2025_fabiana_-__yordanka_laugart.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6195/projeto_de_resolucao_no_025_de_2025_fabiana_-__yordanka_laugart.pdf</t>
   </si>
   <si>
     <t>Fica concedido à Ilustríssima Senhora YORDANKA LAUGART NORDET, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6237/projeto_de_resolucao_no_26_de_2025__weslley_-_ivone_viana.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6237/projeto_de_resolucao_no_26_de_2025__weslley_-_ivone_viana.pdf</t>
   </si>
   <si>
     <t>Fica concedido a Ilustríssima Senhora IVONE VIANA MENEZES, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_resolucao_no_27_de_2025__weslley_-_jornalista_sayonara_hygia.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_resolucao_no_27_de_2025__weslley_-_jornalista_sayonara_hygia.pdf</t>
   </si>
   <si>
     <t>Fica concedido à Ilustríssima Senhora SAYONARA HYGIA SILVA DE CASTRO, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_resolucao_no_28_de_2025__weslley_-_ronaldo_viana_deluc.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_resolucao_no_28_de_2025__weslley_-_ronaldo_viana_deluc.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor RONALDO  VIANA MENEZES, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6266/projeto_de_resolucao_no_029_de_2025_livia_-_jose_adenilson_de_lima.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6266/projeto_de_resolucao_no_029_de_2025_livia_-_jose_adenilson_de_lima.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor JOSÉ ADENILSON DE LIMA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_resolucao_no_030_de_2025__amilton_-_gilvanete_teixeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_resolucao_no_030_de_2025__amilton_-_gilvanete_teixeira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas.(GILVANETE TEIXEIRA DO SACRAMENTO DE JESUS)</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_resolucao_no_031_de_2025__amilton_-_natan_teixeira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_resolucao_no_031_de_2025__amilton_-_natan_teixeira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. (NATAN TEIXEIRA DE JESUS)</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6394/projeto_de_resolucao_no_032_de_2025_livia_-_maria_da_conceicao.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6394/projeto_de_resolucao_no_032_de_2025_livia_-_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. (MARIA DA CONCEIÇÃO SILVEIRA SANTIAGO)</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6395/projeto_de_resolucao_no_033_de_2025_livia_-_jose_raimundo_do_nascimento_.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6395/projeto_de_resolucao_no_033_de_2025_livia_-_jose_raimundo_do_nascimento_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. (José Raimundo do Nascimento).</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6396/projeto_de_resolucao_no_034_de_2025__fernando_moura_-marcio_macedo.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6396/projeto_de_resolucao_no_034_de_2025__fernando_moura_-marcio_macedo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. (MÁRCIO COSTA MACÊDO)</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6397/projeto_de_resolucao_no_035_de_2025__washington_-_marco_antonio.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6397/projeto_de_resolucao_no_035_de_2025__washington_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. (MARCO ANTÔNIO QUEIROZ)</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6472/projeto_de_resolucao_no_36_-_institui_o_codigo_de_etica.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6472/projeto_de_resolucao_no_36_-_institui_o_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Lagarto, cria a respectiva Comissão de Ética, estabelece regras disciplinares e dá outras providências.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_resolucao_no_037_de_2025_carlos_de_zeze_-_marcelo_pereira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_resolucao_no_037_de_2025_carlos_de_zeze_-_marcelo_pereira.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Lagartense. (MARCELO PEREIRA DE LACERDA)</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_resolucao_no_038_de_2025_fabiana__-_leila_cristiane.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_resolucao_no_038_de_2025_fabiana__-_leila_cristiane.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Lagartense. (LEILA CRISTIANE DANTAS TAVARES)</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>Altera o Artigo 149 da Resolução nº 26/2004, (Regimento Interno) e dá providências correlatas.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor CLEVERTON DE OLIVEIRA SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOÃO FELICIANO DE FARIAS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6768/projeto_de_resolucao_no_042_de_2025__washington_-_erica_mitidieri.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6768/projeto_de_resolucao_no_042_de_2025__washington_-_erica_mitidieri.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora ÉRICA LIMA CAVALCANTE MITIDIERI, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas.(José Rodrigues Sobrinho)</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6841/projeto_de_resolucao_no_044_de_2025_dwitht_-_jose_macedo_sobral.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6841/projeto_de_resolucao_no_044_de_2025_dwitht_-_jose_macedo_sobral.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ MACEDO SOBRAL, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6842/projeto_de_resolucao_no_045_de_2025_josivan_-_mariana_andrade.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6842/projeto_de_resolucao_no_045_de_2025_josivan_-_mariana_andrade.pdf</t>
   </si>
   <si>
     <t>Concede à Ilustríssima Senhora MARIANA ANDRADE DE AMORIM, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor GILENALDO DE GOIS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_resolucao_no_48_de_2025_josivaldo_-_sidcley_vieira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_resolucao_no_48_de_2025_josivaldo_-_sidcley_vieira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas. SIDCLEY VIEIRA SANTOS</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6900/projeto_de_resolucao_no_48_de_2025_dwitht_-_francisco_ferreira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6900/projeto_de_resolucao_no_48_de_2025_dwitht_-_francisco_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor FRANCISCO FERREIRA LIMA FILHO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6907/projeto_de_resolucao_no_49_de_2025_dwitht_-_jose_edson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6907/projeto_de_resolucao_no_49_de_2025_dwitht_-_jose_edson.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ EDSON COSTA DOS SANTOS, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>Concede. Título de cidadania Lagartense a Sra Eliene de Almeida Neves</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6918/projeto_de_resolucao_no_51_de_2025__josivaldo_-_danilo_dos_santos.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6918/projeto_de_resolucao_no_51_de_2025__josivaldo_-_danilo_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Lagartense e dá providências correlatas.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6944/projeto_de_resolucao_no_052_de_2025__josivaldo_-_giselma_marques_vieira.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6944/projeto_de_resolucao_no_052_de_2025__josivaldo_-_giselma_marques_vieira.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora GISELMA MARQUES VIEIRA, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>Concede à Ilustríssima Senhora GIVALDA ALMEIDA DO CARMO, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6966/projeto_de_resolucao_no_54_-_parlamento_jovem.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6966/projeto_de_resolucao_no_54_-_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Institui o Parlamento Jovem de Lagarto no âmbito da Câmara Municipal de Lagarto e dá outras providências.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6990/projeto_de_resolucao_no_55_de_2025__josivaldo_-_jose_jamisson.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6990/projeto_de_resolucao_no_55_de_2025__josivaldo_-_jose_jamisson.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JOSÉ JAMISSON BARBOSA FERREIRA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor WESLEY OLIVEIRA DA SILVA, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>Fica concedido à Ilustríssima Senhora LUCIMAR MACEDO DE CARVALHO BRANDÃO, o Título de Cidadã Lagartense.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>Fica concedido ao Ilustríssimo Senhor IGOR MACEDO BRANDÃO, o Título de Cidadão Lagartense.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
@@ -14245,111 +14281,114 @@
   <si>
     <t>Parecer Prévio TC 3279 - Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2012, de responsabilidade do Sr. José Valmir Monteiro.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>Parecer Prévio TC 3833 - Contas Anuais da Prefeitura Municipal de Lagarto, relativas ao exercício financeiro de 2020, de responsabilidade da Sra. Hilda Rollemberg Ribeiro.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5714/projeto_de_decreto_legislativo_01_-_2025__veto_pl_47-2024.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5714/projeto_de_decreto_legislativo_01_-_2025__veto_pl_47-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 47/2024.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>Concede Licença ao Prefeito Municipal e a Vice-Prefeita para se ausentarem do Estado e do País.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 26/2025.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_decreto_legislativo_04_-_2025__veto_pl_13-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_decreto_legislativo_04_-_2025__veto_pl_13-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 13/2025.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6250/veto_parcial_ao_projeto_de_lei_no_26_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6250/veto_parcial_ao_projeto_de_lei_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 26/2025, que " Institui o Dia Municipal dos Jovens Cristãos" e dá providências correlatas.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6251/veto_total_ao_projeto_de_lei_no_13_de_2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6251/veto_total_ao_projeto_de_lei_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 13/2025, que "Dispõe sobre os Jogos Estudantis no âmbito do Município de Lagarto e dá outras providências."</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6972/veto_no_3.pdf</t>
+  </si>
+  <si>
     <t>VETO PARCIAL ao PL 56/2025, que institui medidas de conscientização, prevenção e combate à GORDOFOBIA no âmbito do Município de Lagarto.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6998/veto_total_ao_pl_no_64-2025.pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6998/veto_total_ao_pl_no_64-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei n.º 64/2025, que "Altera denominação da Escola Municipal Otoniel Francisco de Jesus; altera em decorrência o Anexo II da Lei nº 371, de 22 de novembro de 2010, que dispõe sobre a classificação das Unidades Escolares da Rede Pública Municipal de Ensino, consolida as respectivas denominações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14656,67 +14695,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5794/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5797/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5803/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5806/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5807/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5809/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5810/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5811/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5814/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5838/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5839/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5840/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5841/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_069-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5862/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5865/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5868/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5870/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5871/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5872/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5873/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5874/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5875/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5876/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5877/indicacao_085-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5878/indicacao_086-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5880/indicacao_088-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5881/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5882/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_097-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_099-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6256/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5900/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5901/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5902/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5903/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5904/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5905/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5906/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5907/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5908/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5909/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5910/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5911/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5912/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5913/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5927/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5933/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5935/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5936/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5937/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5938/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5939/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5940/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5953/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5958/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6359/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5961/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5968/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5969/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5970/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5971/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5972/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5973/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5974/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5975/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_197-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5991/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5992/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5993/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5994/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5995/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5996/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5997/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5998/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5999/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6000/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6001/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6020/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6021/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6022/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6024/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6025/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6026/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6027/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6260/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6028/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6261/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6050/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6052/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6053/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6054/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6055/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6056/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6059/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_251-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6262/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_257-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6070/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6071/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6072/indicacao_262-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6073/indicacao_263-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6074/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6263/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6075/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6076/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6077/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6078/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6079/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6080/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6084/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6089/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6090/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6091/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6092/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6096/indicacao_287-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6117/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6119/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6120/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6121/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6124/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6125/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6126/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6127/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6128/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6129/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6130/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_303-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_307-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_308-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_309-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6139/indicacao_310-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6140/indicacao_311-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6141/indicacao_312-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_313-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_314-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6150/indicacao_315-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao_316-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6151/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6153/indicacao_318-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6157/indicacao_319-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6154/indicacao_320-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6155/indicacao_321-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6156/indicacao_322-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_323-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_324-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_325-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_326-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_327-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_328-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_329-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_330-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_331-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6197/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6198/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_338-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6200/indicacao_339-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6355/indicacao_340-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6356/indicacao_341-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6201/indicacao_342-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6202/indicacao_343-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6203/indicacao_344-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6204/indicacao_345-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6205/indicacao_346-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6206/indicacao_347-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6207/indicacao_348-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6208/indicacao_349-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6209/indicacao_351-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_352-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6211/indicacao_353-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6212/indicacao_354-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6213/indicacao_355-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6214/indicacao_356-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6215/indicacao_357-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6216/indicacao_358-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6264/indicacao_359-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6217/indicacao_360-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6281/indicacao_361-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6282/indicacao_362-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6283/indicacao_363-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6218/indicacao_364-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6219/indicacao_365-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6241/indicacao_366-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6220/indicacao_367-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6221/indicacao_368-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6222/indicacao_369-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6223/indicacao_370-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_371-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6224/indicacao_372-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6225/indicacao_373-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6226/indicacao_374-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_375-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6228/indicacao_376-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6229/indicacao_378-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6230/indicacao_379-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6231/indicacao_380-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6284/indicacao_381-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6285/indicacao_382-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6286/indicacao_383-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6287/indicacao_384-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6288/indicacao_385-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6289/indicacao_386-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6290/indicacao_387-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6291/indicacao_388-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6292/indicacao_389-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6293/indicacao_390-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6294/indicacao_391-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6295/indicacao_392-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6296/indicacao_393-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6297/indicacao_394-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6298/indicacao_395-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6299/indicacao_396-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6300/indicacao_397-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6301/indicacao_398-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6358/indicacao_399-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6302/indicacao_400-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6303/indicacao_401-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6304/indicacao_402-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_403-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6306/indicacao_404-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_405-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6308/indicacao_406-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6309/indicacao_407-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6310/indicacao_408-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_409-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_410-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_411-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6316/indicacao_412-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6317/indicacao_413-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6318/indicacao_414-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6319/indicacao_415-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6320/indicacao_416-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6321/indicacao_417-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6322/indicacao_418-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6323/indicacao_419-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6324/indicacao_420-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_421-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6326/indicacao_422-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6327/indicacao_423-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6328/indicacao_424-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6329/indicacao_425-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6330/indicacao_426-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6331/indicacao_427-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6332/indicacao_428-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6333/indicacao_429-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6334/indicacao_430-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6335/indicacao_431-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6336/indicacao_432-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6337/indicacao_433-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6338/indicacao_434-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6339/indicacao_435-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6340/indicacao_436-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6341/indicacao_437-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6342/indicacao_438-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6343/indicacao_439-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6345/indicacao_441-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6346/indicacao_442-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6347/indicacao_443-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_444-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6349/indicacao_445-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6350/indicacao_446-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6351/indicacao_447-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6360/indicacao_448-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6361/indicacao_449-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6362/indicacao_450-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6363/indicacao_451-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6364/indicacao_452-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6365/indicacao_453-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6366/indicacao_454-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6367/indicacao_455-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6368/indicacao_456-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6369/indicacao_457-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6370/indicacao_458-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6371/indicacao_459-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6372/indicacao_460-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6373/indicacao_461-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6374/indicacao_462-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6375/indicacao_463-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6376/indicacao_464-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6377/indicacao_465-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6378/indicacao_466-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6379/indicacao_467-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6380/indicacao_468-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6381/indicacao_469-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6382/indicacao_470-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6383/indicacao_471-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6384/indicacao_472-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6385/indicacao_473-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6386/indicacao_474-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6387/indicacao_475-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6388/indicacao_476-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6389/indicacao_477-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6390/indicacao_478-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6391/indicacao_479-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6392/indicacao_480-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6408/indicacao_481-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6409/indicacao_482-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6410/indicacao_483-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6412/indicacao_485-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_486-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_487-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6415/indicacao_489-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6416/indicacao_490-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6417/indicacao_491-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6418/indicacao_492-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6419/indicacao_493-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6420/indicacao_494-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6421/indicacao_495-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_496-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_497-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_498-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6425/indicacao_499-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_500-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6427/indicacao_501-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6428/indicacao_502-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6444/indicacao_503-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6445/indicacao_504-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_505-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6447/indicacao_506-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6448/indicacao_507-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6449/indicacao_508-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_509-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_510-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_511-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6453/indicacao_512-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6454/indicacao_513-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6455/indicacao_514-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6456/indicacao_515-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6457/indicacao_516-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6458/indicacao_517-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6459/indicacao_518-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6460/indicacao_519-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6461/indicacao_520-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_521-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_522-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_523-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_524-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_525-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6467/indicacao_526-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6469/indicacao_527-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6470/indicacao_528-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6471/indicacao_529-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6486/indicacao_530-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6487/indicacao_531-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6488/indicacao_532-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6489/indicacao_533-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_534-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_535-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6492/indicacao_536-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_537-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_538-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_539-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6496/indicacao_540-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6497/indicacao_541-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6498/indicacao_542-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6499/indicacao_543-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6500/indicacao_544-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_545-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6502/indicacao_546-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_547-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6509/indicacao_548-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6510/indicacao_549-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6511/indicacao_550-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6512/indicacao_551-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6513/indicacao_552-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6514/indicacao_553-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6613/indicacao_554-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6614/indicacao_555-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6615/indicacao_556-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6616/indicacao_557-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6530/indicacao_558-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6531/indicacao_559-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6532/indicacao_560-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6533/indicacao_561-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6534/indicacao_562-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6535/indicacao_563-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_564-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_565-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_566-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6539/indicacao_567-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6540/indicacao_568-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6541/indicacao_569-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6542/indicacao_570-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6543/indicacao_571-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6544/indicacao_572-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao_573-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6546/indicacao_574-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6547/indicacao_575-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6548/indicacao_576-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6549/indicacao_577-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6550/indicacao_578-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6551/indicacao_579-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_580-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6553/indicacao_581-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6554/indicacao_582-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6555/indicacao_583-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6556/indicacao_584-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6557/indicacao_585-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6559/indicacao_586-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_587-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_588-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6564/indicacao_589-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6565/indicacao_590-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6568/indicacao_591-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_592-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_593-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6571/indicacao_594-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6572/indicacao_595-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6573/indicacao_596-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6574/indicacao_597-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6575/indicacao_598-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6576/indicacao_599-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_600-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_601-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_602-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6617/indicacao_603-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6618/indicacao_604-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_605-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6581/indicacao_606-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6582/indicacao_607-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6583/indicacao_608-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6584/indicacao_609-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6585/indicacao_610-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6586/indicacao_611-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6587/indicacao_612-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6588/indicacao_613-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_615-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_616-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_617-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_619-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_620-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6596/indicacao_621-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_622-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6598/indicacao_623-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6599/indicacao_624-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_625-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6600/indicacao_626-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_627-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6619/indicacao_628-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6601/indicacao_629-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6602/indicacao_630-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_631-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_632-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6605/indicacao_633-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_634-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6607/indicacao_635-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_636-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_637-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_638-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6611/indicacao_639-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6612/indicacao_640-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_642-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6653/indicacao_643-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6654/indicacao_644-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6655/indicacao_645-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6656/indicacao_646-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6657/indicacao_647-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6658/indicacao_648-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6659/indicacao_649-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6660/indicacao_650-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6661/indicacao_651-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6662/indicacao_652-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6663/indicacao_653-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6664/indicacao_654-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6665/indicacao_655-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_656-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_657-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_658-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_659-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_660-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_661-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6672/indicacao_662-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_663-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6674/indicacao_664-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6675/indicacao_665-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6676/indicacao_666-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6677/indicacao_667-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_668-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6679/indicacao_669-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6683/indicacao_670-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6684/indicacao_671-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6685/indicacao_672-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6686/indicacao_673-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6687/indicacao_674-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_675-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_676-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_677-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_678-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6694/indicacao_679-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6695/indicacao_680-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6696/indicacao_682-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6697/indicacao_683-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6698/indicacao_684-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6699/indicacao_685-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6700/indicacao_686-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_688-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_689-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_690-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_691-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_692-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_693-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6752/indicacao_694-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6753/indicacao_695-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao_696-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_697-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao_698-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao_699-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_700-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_701-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_702-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_703-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_704-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_705-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_706-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_707-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_708-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_709-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_710-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao_711-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_712-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_713-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_714-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_715-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_716-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_717-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6750/indicacao_718-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_719-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6776/ind_720-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6777/ind_721-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6778/ind_722-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6779/ind_723-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6780/ind_724-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6781/ind_725-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6782/ind_726-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6783/ind_727-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6784/ind_728-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6785/ind_729-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6786/ind_730-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6787/ind_731-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6788/ind_732-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6789/ind_733-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6790/ind_734-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6791/ind_735-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6792/ind_736-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6793/ind_737-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6801/ind_738-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6802/ind_739-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6803/ind_740-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6804/ind_741-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6805/ind_742-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6806/ind_743-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6807/ind_744-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6808/ind_745-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6809/ind_746-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6810/ind_747-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6811/ind_748-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6812/ind_749-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6813/ind_750-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6814/ind_751-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6815/ind_752-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6816/ind_753-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6822/ind_754-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6823/ind_755-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6824/ind_756-2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6825/ind_757-2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6826/ind_758-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6827/ind_759-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6828/ind_760-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6829/ind_761-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6830/ind_762-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6831/ind_763-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6832/ind_764-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6833/ind_765-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6847/ind_766-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6848/ind_767-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6849/ind_768-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6850/ind_769-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6851/ind_770-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6852/ind_771-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6853/ind_772-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6854/ind_773-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6855/ind_774-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6856/ind_775-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6861/ind_776-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6862/ind_777-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6863/ind_778-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6864/ind_779-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6865/ind_780-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6866/ind_781-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6867/ind_782-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6868/ind_783-2025_ok.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6882/ind_784-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6883/ind_785-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6884/ind_786-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6885/ind_787-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6886/ind_788-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6887/ind_789-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6888/ind_790-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6913/ind_791-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6914/ind_792-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6915/ind_793-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6916/ind_794-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6923/ind_795-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6924/ind_796-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6925/ind_797-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6926/ind_798-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6927/ind_799-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6928/ind_800-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6929/ind_801-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6930/ind_802-2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6931/ind_803-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6932/ind_804-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6933/ind_805-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6934/ind_806-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6935/ind_807-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6936/ind_808-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6937/ind_809-2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6938/ind_810-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6939/ind_811-2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6940/ind_812-2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6941/ind_813-2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6942/ind_814-2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6951/ind_815-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6952/ind_816-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6953/ind_817-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6954/ind_818-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6955/ind_819-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6956/ind_820-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6957/ind_821-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6958/ind_822-2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6973/ind_823-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6974/ind_824-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6975/ind_825-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6976/ind_826-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6977/ind_827-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6978/ind_828-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6979/ind_829-2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6980/ind_830-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6981/ind_831-2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6982/ind_832-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6983/ind_833-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6984/ind_834-2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6985/ind_835-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7004/ind_836-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7005/ind_837-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7007/ind_839-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7008/ind_840-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7009/ind_841-2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7010/ind_842-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7012/ind_844-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7018/ind_845-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7019/ind_846-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7020/ind_847-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7021/ind_848-2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5743/req_n_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5746/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5751/req_7.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5761/req_8.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5762/req_9.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5766/req_10.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5767/req_11.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5768/req_12.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5769/req_13.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5770/req_14.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5771/req_15.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5773/req_17.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5779/req_19.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5780/req_20.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5781/req_21.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5782/req_22.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5783/req_23.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6003/req_26.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6004/req_27.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6005/req_28.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6006/req_29.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6007/req_30.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6008/req_31.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6009/req_32.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6010/req_33.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6011/req_34.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6012/req_35.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6034/req_36.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6035/req_37.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6036/req_38.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6037/req_39.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6038/req_39.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6039/req_41.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6040/req_42.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6041/req_43.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6042/req_44.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6097/req_45.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6098/req_46.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6099/req_47.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6100/req_48.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6101/req_49.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6102/req_50.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6103/req_51.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6104/req_52.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6105/req_53.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6106/req_54.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6107/req_55.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6108/req_56.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6109/req_57.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6145/req_63.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6146/req_64.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6147/req_65.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6173/req_66.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6174/req_67.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6175/req_68.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6176/req_69.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6177/req_70.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6178/req_71.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6179/req_72.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6180/req_73.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6181/req_74.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6232/req_75.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6233/req_76.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6234/rec77.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6235/req_78.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6236/req_79.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6243/req_80.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6244/req_81.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6245/req_82.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6246/req_83.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6265/req_84.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6271/req_85.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6272/req_86.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6273/req_87.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6274/req_88.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6275/req_89.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6276/req_90.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6280/req_91.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6311/req_92.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6312/req_93.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6352/req_94.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6353/req_95.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6398/req_96.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6399/req_97.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6400/req_98.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6401/req_99.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6402/req_100.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6403/req_101.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6429/req_102.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6431/req_104.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6432/req_105.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6433/req_106.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6434/req_107.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6435/req_108.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6436/req_109.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6437/req_110.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6438/req_111.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6439/req_112.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6440/req_113.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6441/req_114.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6475/req_115.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6476/req_116.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6477/req_117.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6478/req_118.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6479/req_119.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6480/req_120.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6481/req_121.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6482/req_122.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6483/req_123.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6484/req_124.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6504/req_125.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6505/req_126.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6506/req_127.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6507/req_128.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6517/req_129.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6518/req_130.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6519/req_131.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6520/req_132.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6521/req_133.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6522/req_134.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6523/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6524/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6526/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6558/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6560/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6562/req_140-2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6620/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6621/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6622/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6623/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6624/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6625/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6626/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6627/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6628/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6629/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6630/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6631/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6632/req_153.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6633/req_154.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6634/req_155.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6635/req_156.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6636/req_157.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6637/req_158.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6638/req_159.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6639/req_160.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6640/req_161.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6641/req_162.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6642/req_163.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6643/req_164.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6644/req_165.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6649/req_166.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6650/req_167.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6651/req_168.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6680/req_169.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6681/req_170.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6682/req_171.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6710/req_172-2025.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6711/req_173-2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6712/req_174-2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6713/req_175-2025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6714/req_176-2025.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6715/req_177-2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6716/req_178-2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6717/req_179-2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6718/req_180-2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6719/req_181-2025.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6720/req_182.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6721/req_183.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6722/req_184.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6723/req_185.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6728/req_186-2025.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6729/req_187-2025.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6730/req_188-2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6758/req_189-2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6759/req_190-2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6760/req_191-2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6761/req_192-2025.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6762/req_193-2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6763/req_194-2025.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6764/req_195-2025.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6767/req_196-2025.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6770/req_197-2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6771/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6797/req_199.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6798/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6799/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6818/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6817/req_no_203.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6821/req_205-_2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6836/req_206_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6837/req_207_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6844/req_208_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6857/req_209_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6858/req_210_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6859/req_211-_2025.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6879/req_212_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6880/req_213_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6892/req_214_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6890/req_215_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6891/req_216_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6889/req_217_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6893/req_218_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6894/req_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6898/req_220_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6896/req_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6899/req_222_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6901/req_223_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6902/req_224-_2025.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6903/req_225-_2025.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6904/req_226-_2025.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6906/req_227-_2025.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6908/req_228-_2025.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6909/req_229-_2025.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6920/req_230-_2025.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6922/req_231-_2025.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6946/req_232-_2025.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6947/req_232-_2025.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6948/req_234-_2025.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6950/req_235-_2025.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6959/req_236-_2025.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6960/req_237-_2025.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6961/req_238-_2025.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6962/req_239-_2025.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6963/req_240-_2025.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6964/req_241-_2025.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6969/req_242-_2025.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6967/req_243-_2025.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6968/req_245-_2025.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6970/req_245-_2025.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6971/req_246-_2025.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6995/req_247-_2025.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6996/req_248-_2025.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6999/req_249-_2025.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7015/req_250-_2025.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7016/req_251-_2025.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5740/plo_no_02_de_06_de_fevereiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5742/pl_no_3_de_06_de_fevereiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5748/projeto_de_lei_no_04_de_2025_-_rua_guilherme_nunes_dos_santos_washington.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5749/projeto_de_lei_no_05_de_2025_-__institui_feriado_de_terca-feira_de_carnaval_-_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5760/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5765/projeto_de_lei_no_07_de_2025_-__parturientes_manoela.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5778/projeto_de_lei_no_08_de_2025_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5788/plo_09.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5789/projeto_de_lei_no_10_de_2025_revisao.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5792/projeto_de_lei_no_11_de_2025_-_rua_eduardo__manoela.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5793/projeto_de_lei_no_12_de_2025_-_rua_edmundo__manoela.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5790/projeto_de_lei_no_13_de_2025_-__jogos_estudantis_manoela.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_no_14_de_2025_-_rua_jailton__manoela.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_15-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_no_16-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_no_17-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_no_18-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_lei_no_19_de_2025_-_rua_luzinete_gordo_quilombo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6123/projeto_de_lei_no_20_de_2025_-_denomina_ruas_no_povoado_brejo_genisson.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_no_21_de_2025_-_denomina_rua_gerson__washington.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_no_22-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_23-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_no_24_de_2025_-_denomina_rua_no_povoado_jenipapo_genisson.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6160/projeto_de_lei_no_25_de_2025_anderson_-_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6187/projeto_de_lei_no_26_de_2025_-__dia_dos_jovens_cristaos___amilton.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6190/projeto_de_lei_no_27_de_2025_-__difusao_de_alfabeto_manual_em_libras_nas_reparticoes_publicas___amilton.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6191/projeto_de_lei_no_28_de_2025_-__implantacao_do_projeto_faixa_viva__gilberto.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6196/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_30_de_2025_-_cavalgada_barro_vermelho__genisson.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6268/projeto_de_lei_no_31_de_2025-_diarias.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6269/projeto_de_lei_no_32_de_2025_auxilio_-_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_33_de_2025_-_avenida_irani__manoela.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6279/plo_no_34_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6405/projeto_de_lei_no_36_de_2025_-_denomina_ruas_no_povoado_tanque_livia.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6442/projeto_de_lei_no_37-2025_-__autoriza_contratacao_de_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6443/projeto_de_lei_no_38_de_2025_-__fernando_moura_-_chip_em_animais.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_no_39_de_2025_-__josivan_-_afixacao_e_placas_informativas_das_despesas_dos_eventos_festivos.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_no_41_de_2023_-__patrimonio_cultural_festa_de_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_no_42_de_2025_-__patrimonio_cultural_casamento_caipira_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6529/projeto_de_lei_no_043_de_2025_-__patrimonio_cultural_casamento_caipira_da_brasilia.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_44__de_2025_-_denomina_centro_de_saude_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6567/projeto_de_lei_no_45_de_2025_-_denomina_rua_no_povoado_jenipapo_e_araca_genisson.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6645/projeto_de_lei_no_46_de_2025_-_rua_enedino__manoela.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6646/projeto_de_lei_no_47_de_2025_-_acrescimo_no_limite_de_abertura_de_creditos_....pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6647/projeto_de_lei_no_48_de_2025_-__capela_mortuaria___fabiana.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6707/pl_ordinaria_-_ppa_-_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6708/pl_ordinaria_-_loa_-_2026.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_no_51_de_2025_-_reconhece_manoela.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_no_52_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_no_53_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6731/projeto_de_lei_no_54_de_2025_-_prat_revoga_as_leis_421_e_786_ass_executivo.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6769/projeto_de_lei_no_55_de_2025_-_denomina_rua_no_centro_livia.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6773/projeto_de_lei_no_56_de_2025_-__josivan_-_conscientizacao_prevencao_e_combate_a_gordofobia.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_no_57_de_2025_-__patrimonio_cultural_festival_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_no_58__de_2025_-_denomina_centro_de_saude_comunidade_matinha_-_bairro_liborios.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_no_59_de_2025_-_utilidade_publica_asplag_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6800/projeto_de_lei_no_61_de_2025_-__capela_mortuaria___fabiana.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_no_62_de_2025_-__patrimonio_cultural_festival_do_patrimonio_bloco_vapor_barato.odt" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6834/projeto_de_lei_no_63_de_2025_-_denomina_rua_no_povoado_colonia_treze_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6835/projeto_de_lei_no_64_de_2025_-_altera_denominacao_escola_genisson.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6838/projeto_de_lei_no_65_de_2025_-_institui_o_mes_outubro_rosa_-_dedicado_as_acoes_de_conscientizacao_preencao_e_deteccao_precoce_do_cancer_de_mama._dwitht.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6840/projeto_de_lei_no_67_de_2025_-_institui_a_campanha_dezembro_verde_-_nao_ao_abandono_de_animais_dwitht.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6869/projeto_de_lei_no_69_de_2025_-_aprova_o_plano_municipal_decenal_de_acoes_socioeducativas_2025-2035.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6870/projeto_de_lei_no_70_de_2025_-_aprova_o_plano_municipal_pela_primeira_infancia_de_lagarto-_2025-2034.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_no_71_de_2025_-_taxi_manoela.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6905/projeto_de_lei_no_72_de_2025_-_denomina_centro_de_saude_dwitht.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6910/projeto_de_lei_no_73_de_2025_-_denomina_travessa_josivan.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6911/projeto_de_lei_no_74_de_2025_-_denomina_rua_no_povoado_rio_das_vacas_galo_assanhado_cosme.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei_no_75_de_2025_-_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6945/projeto_de_lei_no_76_de_2025_-_denomina_rua_na_comunidade_gaviao_livia.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6949/projeto_de_lei_no_77_de_2025__autorizacao_doacao_ao_senac.se_.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6965/projeto_de_lei_no_78_de_2025_-_utilidade_publica_washington.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6986/projeto_de_lei_no_79_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6987/projeto_de_lei_no80_de__2025_-__poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6988/projeto_de_lei_no81_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6989/projeto_de_lei_no82_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6997/projeto_de_lei_no_83_de_2025_-_denomina_rua_no_povoado_moita_redonda_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7000/projeto_de_lei_no_84_de_2025_-_denomina_mercado_abilio.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_85_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7017/projeto_de_lei_no_89_de_2025_-_denomina_rua_juarezinho_no_povoado_colonia_treze_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7023/projeto_de_lei_no_90_de_2025_-_eduardo_-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_povoado_colonia_treze..pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7022/projeto_de_lei_no_91_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5713/projeto_de_lei_complementar_no_01_de_2025_reforma_administrativa_atual.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5777/projeto_de_lei_coplementar_no_02_de_2025_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_complementar_no_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_complementar_no_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6161/projeto_de_lei_complementar_no_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6192/projeto_de_lei_complementar_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_complementar_n_o_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6267/projeto_de_lei_complementar_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6404/projeto_de_lei_complementar_no_10_de_2025_-_poder_executivo__-_isencao_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_leicomplementar_no_11_de_2025_-_modifica_a_lei_complementar_no_122.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6516/projeto_de_lei_complementar_-_prolagarto.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6648/plc_segov.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6794/projeto_de_lei_complementar_no_14_de_2025_-_aliquota_do_iptu_e_isencao.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5738/projeto_de_resolucao_no_01_de_2025_washington_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5752/projeto_de_resolucao_no_002_de_2025_josivaldo_-_fabio_junior.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5753/projeto_de_resolucao_no_003_de_2025_josivaldo_-_alisson_monteiro.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5754/projeto_de_resolucao_no_004_de_2025_josivaldo_-_kleber_krys.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5755/projeto_de_resolucao_no_005_de_2025_josivaldo_-_antonio_claudevan.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5756/projeto_de_resolucao_no_006_de_2025_josivaldo_-_edipo_timoteo.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5757/projeto_de_resolucao_no_007_de_2025_josivaldo_-_marcelo_moraes.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5758/projeto_de_resolucao_no_008_de_2025__josivaldo_-_amanda_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5759/projeto_de_resolucao_no_009_de_2025_livia_-jairo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5763/projeto_de_resolucao_no_10_de_2025__genisson_-_patrezze.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5774/projeto_de_resolucao_no_011_de_2025_livia_-_virgildasio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5776/projeto_de_resolucao_no_012_de_2025_livia_-_eduardo_santos_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5786/projeto_de_resolucao_no_013_de_2025_washington_susana_azevedo_pres._tce.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6002/projeto_de_resolucao_no_14_de_2025_josivan_-_everton_nascimento.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_resolucao_no_015_de_2025_livia_-_josefa_auxiliadora.odt" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_de_resolucao_no_016_de_2025__weslley_-_geilza_soares.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6182/projeto_de_resolucao_no_017_de_2025__washington_-_deyvid.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6183/projeto_de_resolucao_no_018_de_2025__washington_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6184/projeto_de_resolucao_no_019_de_2025__washington_-_jose_josival.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6185/projeto_de_resolucao_no_020_de_2025__washington_-_mario.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6186/projeto_de_resolucao_no_021_de_2025__washington_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6188/projeto_de_resolucao_no_022_de_2025__amilton_-_otavio_augusto.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6193/projeto_de_resolucao_no_023_de_2025_livia_venancio_f..pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_resolucao_no_024_de_2025_fabiana_-__jose_ricardo.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6195/projeto_de_resolucao_no_025_de_2025_fabiana_-__yordanka_laugart.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6237/projeto_de_resolucao_no_26_de_2025__weslley_-_ivone_viana.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_resolucao_no_27_de_2025__weslley_-_jornalista_sayonara_hygia.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_resolucao_no_28_de_2025__weslley_-_ronaldo_viana_deluc.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6266/projeto_de_resolucao_no_029_de_2025_livia_-_jose_adenilson_de_lima.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_resolucao_no_030_de_2025__amilton_-_gilvanete_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_resolucao_no_031_de_2025__amilton_-_natan_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6394/projeto_de_resolucao_no_032_de_2025_livia_-_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6395/projeto_de_resolucao_no_033_de_2025_livia_-_jose_raimundo_do_nascimento_.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6396/projeto_de_resolucao_no_034_de_2025__fernando_moura_-marcio_macedo.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6397/projeto_de_resolucao_no_035_de_2025__washington_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6472/projeto_de_resolucao_no_36_-_institui_o_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_resolucao_no_037_de_2025_carlos_de_zeze_-_marcelo_pereira.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_resolucao_no_038_de_2025_fabiana__-_leila_cristiane.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6768/projeto_de_resolucao_no_042_de_2025__washington_-_erica_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6841/projeto_de_resolucao_no_044_de_2025_dwitht_-_jose_macedo_sobral.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6842/projeto_de_resolucao_no_045_de_2025_josivan_-_mariana_andrade.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_resolucao_no_48_de_2025_josivaldo_-_sidcley_vieira.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6900/projeto_de_resolucao_no_48_de_2025_dwitht_-_francisco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6907/projeto_de_resolucao_no_49_de_2025_dwitht_-_jose_edson.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6918/projeto_de_resolucao_no_51_de_2025__josivaldo_-_danilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6944/projeto_de_resolucao_no_052_de_2025__josivaldo_-_giselma_marques_vieira.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6966/projeto_de_resolucao_no_54_-_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6990/projeto_de_resolucao_no_55_de_2025__josivaldo_-_jose_jamisson.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5714/projeto_de_decreto_legislativo_01_-_2025__veto_pl_47-2024.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_decreto_legislativo_04_-_2025__veto_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6250/veto_parcial_ao_projeto_de_lei_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6251/veto_total_ao_projeto_de_lei_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6998/veto_total_ao_pl_no_64-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5794/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5797/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5803/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5806/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5807/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5809/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5810/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5811/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5814/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5838/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5839/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5840/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5841/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6242/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_069-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5862/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5865/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5868/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5870/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5871/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5872/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5873/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5874/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5875/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5876/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5877/indicacao_085-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5878/indicacao_086-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5880/indicacao_088-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5881/indicacao_089-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5882/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_091-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_093-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_095-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_096-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_097-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_098-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_099-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6255/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6256/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5900/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5901/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5902/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5903/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5904/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5905/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6257/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5906/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5907/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5908/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5909/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5910/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5911/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5912/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5913/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5927/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6259/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5933/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5935/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5936/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5937/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5938/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5939/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5940/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6258/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_159-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5953/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5958/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6359/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_176-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5961/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5968/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5969/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5970/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5971/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5972/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5973/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5974/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5975/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_197-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5991/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5992/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5993/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5994/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5995/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5996/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5997/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5998/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5999/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6000/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6001/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6020/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6021/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6022/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6024/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6025/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6026/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6027/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6260/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6028/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6029/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6261/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6050/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6051/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6052/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6053/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6054/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6055/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6056/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6059/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_251-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6262/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_257-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6070/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6071/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6072/indicacao_262-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6073/indicacao_263-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6074/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6263/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6075/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6076/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6077/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6078/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6079/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6080/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6084/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6089/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6090/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6091/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6092/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6096/indicacao_287-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6115/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6116/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6117/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6118/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6119/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6120/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6121/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6124/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6125/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6126/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6127/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6128/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6129/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6130/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_303-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_307-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_308-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_309-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6139/indicacao_310-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6140/indicacao_311-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6141/indicacao_312-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_313-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_314-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6150/indicacao_315-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao_316-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6151/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6153/indicacao_318-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6157/indicacao_319-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6154/indicacao_320-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6155/indicacao_321-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6156/indicacao_322-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_323-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_324-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_325-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_326-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_327-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_328-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_329-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_330-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_331-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6197/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6198/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_338-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6200/indicacao_339-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6355/indicacao_340-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6356/indicacao_341-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6201/indicacao_342-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6202/indicacao_343-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6203/indicacao_344-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6204/indicacao_345-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6205/indicacao_346-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6206/indicacao_347-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6207/indicacao_348-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6208/indicacao_349-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6209/indicacao_351-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6210/indicacao_352-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6211/indicacao_353-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6212/indicacao_354-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6213/indicacao_355-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6214/indicacao_356-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6215/indicacao_357-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6216/indicacao_358-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6264/indicacao_359-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6217/indicacao_360-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6281/indicacao_361-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6282/indicacao_362-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6283/indicacao_363-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6218/indicacao_364-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6219/indicacao_365-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6241/indicacao_366-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6220/indicacao_367-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6221/indicacao_368-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6222/indicacao_369-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6223/indicacao_370-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6240/indicacao_371-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6224/indicacao_372-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6225/indicacao_373-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6226/indicacao_374-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6227/indicacao_375-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6228/indicacao_376-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6229/indicacao_378-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6230/indicacao_379-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6231/indicacao_380-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6284/indicacao_381-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6285/indicacao_382-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6286/indicacao_383-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6287/indicacao_384-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6288/indicacao_385-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6289/indicacao_386-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6290/indicacao_387-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6291/indicacao_388-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6292/indicacao_389-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6293/indicacao_390-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6294/indicacao_391-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6295/indicacao_392-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6296/indicacao_393-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6297/indicacao_394-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6298/indicacao_395-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6299/indicacao_396-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6300/indicacao_397-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6301/indicacao_398-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6358/indicacao_399-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6302/indicacao_400-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6303/indicacao_401-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6304/indicacao_402-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6305/indicacao_403-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6306/indicacao_404-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6307/indicacao_405-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6308/indicacao_406-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6309/indicacao_407-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6310/indicacao_408-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6313/indicacao_409-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6314/indicacao_410-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6315/indicacao_411-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6316/indicacao_412-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6317/indicacao_413-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6318/indicacao_414-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6319/indicacao_415-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6320/indicacao_416-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6321/indicacao_417-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6322/indicacao_418-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6323/indicacao_419-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6324/indicacao_420-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_421-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6326/indicacao_422-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6327/indicacao_423-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6328/indicacao_424-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6329/indicacao_425-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6330/indicacao_426-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6331/indicacao_427-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6332/indicacao_428-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6333/indicacao_429-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6334/indicacao_430-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6335/indicacao_431-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6336/indicacao_432-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6337/indicacao_433-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6338/indicacao_434-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6339/indicacao_435-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6340/indicacao_436-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6341/indicacao_437-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6342/indicacao_438-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6343/indicacao_439-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6345/indicacao_441-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6346/indicacao_442-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6347/indicacao_443-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6348/indicacao_444-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6349/indicacao_445-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6350/indicacao_446-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6351/indicacao_447-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6360/indicacao_448-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6361/indicacao_449-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6362/indicacao_450-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6363/indicacao_451-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6364/indicacao_452-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6365/indicacao_453-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6366/indicacao_454-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6367/indicacao_455-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6368/indicacao_456-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6369/indicacao_457-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6370/indicacao_458-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6371/indicacao_459-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6372/indicacao_460-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6373/indicacao_461-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6374/indicacao_462-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6375/indicacao_463-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6376/indicacao_464-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6377/indicacao_465-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6378/indicacao_466-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6379/indicacao_467-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6380/indicacao_468-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6381/indicacao_469-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6382/indicacao_470-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6383/indicacao_471-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6384/indicacao_472-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6385/indicacao_473-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6386/indicacao_474-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6387/indicacao_475-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6388/indicacao_476-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6389/indicacao_477-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6390/indicacao_478-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6391/indicacao_479-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6392/indicacao_480-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6408/indicacao_481-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6409/indicacao_482-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6410/indicacao_483-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6412/indicacao_485-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6413/indicacao_486-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6414/indicacao_487-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6415/indicacao_489-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6416/indicacao_490-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6417/indicacao_491-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6418/indicacao_492-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6419/indicacao_493-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6420/indicacao_494-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6421/indicacao_495-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6422/indicacao_496-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6423/indicacao_497-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6424/indicacao_498-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6425/indicacao_499-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6426/indicacao_500-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6427/indicacao_501-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6428/indicacao_502-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6444/indicacao_503-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6445/indicacao_504-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6446/indicacao_505-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6447/indicacao_506-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6448/indicacao_507-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6449/indicacao_508-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6450/indicacao_509-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6451/indicacao_510-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6452/indicacao_511-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6453/indicacao_512-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6454/indicacao_513-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6455/indicacao_514-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6456/indicacao_515-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6457/indicacao_516-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6458/indicacao_517-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6459/indicacao_518-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6460/indicacao_519-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6461/indicacao_520-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6462/indicacao_521-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6463/indicacao_522-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6464/indicacao_523-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6465/indicacao_524-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6466/indicacao_525-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6467/indicacao_526-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6469/indicacao_527-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6470/indicacao_528-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6471/indicacao_529-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6486/indicacao_530-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6487/indicacao_531-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6488/indicacao_532-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6489/indicacao_533-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6490/indicacao_534-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6491/indicacao_535-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6492/indicacao_536-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6493/indicacao_537-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6494/indicacao_538-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6495/indicacao_539-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6496/indicacao_540-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6497/indicacao_541-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6498/indicacao_542-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6499/indicacao_543-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6500/indicacao_544-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6501/indicacao_545-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6502/indicacao_546-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6508/indicacao_547-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6509/indicacao_548-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6510/indicacao_549-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6511/indicacao_550-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6512/indicacao_551-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6513/indicacao_552-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6514/indicacao_553-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6613/indicacao_554-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6614/indicacao_555-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6615/indicacao_556-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6616/indicacao_557-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6530/indicacao_558-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6531/indicacao_559-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6532/indicacao_560-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6533/indicacao_561-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6534/indicacao_562-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6535/indicacao_563-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6536/indicacao_564-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6537/indicacao_565-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6538/indicacao_566-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6539/indicacao_567-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6540/indicacao_568-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6541/indicacao_569-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6542/indicacao_570-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6543/indicacao_571-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6544/indicacao_572-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6545/indicacao_573-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6546/indicacao_574-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6547/indicacao_575-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6548/indicacao_576-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6549/indicacao_577-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6550/indicacao_578-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6551/indicacao_579-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_580-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6553/indicacao_581-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6554/indicacao_582-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6555/indicacao_583-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6556/indicacao_584-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6557/indicacao_585-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6559/indicacao_586-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6561/indicacao_587-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6563/indicacao_588-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6564/indicacao_589-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6565/indicacao_590-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6568/indicacao_591-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6569/indicacao_592-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6570/indicacao_593-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6571/indicacao_594-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6572/indicacao_595-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6573/indicacao_596-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6574/indicacao_597-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6575/indicacao_598-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6576/indicacao_599-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_600-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6578/indicacao_601-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6579/indicacao_602-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6617/indicacao_603-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6618/indicacao_604-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6580/indicacao_605-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6581/indicacao_606-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6582/indicacao_607-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6583/indicacao_608-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6584/indicacao_609-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6585/indicacao_610-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6586/indicacao_611-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6587/indicacao_612-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6588/indicacao_613-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6590/indicacao_615-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6591/indicacao_616-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6592/indicacao_617-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6593/indicacao_618-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6594/indicacao_619-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6595/indicacao_620-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6596/indicacao_621-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6597/indicacao_622-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6598/indicacao_623-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6599/indicacao_624-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6688/indicacao_625-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6600/indicacao_626-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6689/indicacao_627-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6619/indicacao_628-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6601/indicacao_629-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6602/indicacao_630-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6603/indicacao_631-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6604/indicacao_632-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6605/indicacao_633-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6606/indicacao_634-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6607/indicacao_635-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6608/indicacao_636-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6609/indicacao_637-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6610/indicacao_638-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6611/indicacao_639-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6612/indicacao_640-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6652/indicacao_642-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6653/indicacao_643-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6654/indicacao_644-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6655/indicacao_645-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6656/indicacao_646-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6657/indicacao_647-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6658/indicacao_648-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6659/indicacao_649-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6660/indicacao_650-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6661/indicacao_651-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6662/indicacao_652-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6663/indicacao_653-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6664/indicacao_654-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6665/indicacao_655-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6666/indicacao_656-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6667/indicacao_657-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6668/indicacao_658-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6669/indicacao_659-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6670/indicacao_660-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6671/indicacao_661-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6672/indicacao_662-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6673/indicacao_663-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6674/indicacao_664-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6675/indicacao_665-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6676/indicacao_666-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6677/indicacao_667-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6678/indicacao_668-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6679/indicacao_669-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6683/indicacao_670-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6684/indicacao_671-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6685/indicacao_672-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6686/indicacao_673-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6687/indicacao_674-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6690/indicacao_675-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6691/indicacao_676-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6692/indicacao_677-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_678-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6694/indicacao_679-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6695/indicacao_680-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6696/indicacao_682-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6697/indicacao_683-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6698/indicacao_684-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6699/indicacao_685-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6700/indicacao_686-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6701/indicacao_688-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6702/indicacao_689-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6703/indicacao_690-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6704/indicacao_691-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6705/indicacao_692-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6706/indicacao_693-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6752/indicacao_694-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6753/indicacao_695-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6732/indicacao_696-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6754/indicacao_697-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6755/indicacao_698-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6756/indicacao_699-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6757/indicacao_700-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6733/indicacao_701-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6734/indicacao_702-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6735/indicacao_703-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6736/indicacao_704-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6737/indicacao_705-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6738/indicacao_706-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6739/indicacao_707-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6740/indicacao_708-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6741/indicacao_709-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6742/indicacao_710-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6743/indicacao_711-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6744/indicacao_712-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6745/indicacao_713-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6746/indicacao_714-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6747/indicacao_715-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6748/indicacao_716-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6749/indicacao_717-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6750/indicacao_718-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6751/indicacao_719-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6776/ind_720-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6777/ind_721-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6778/ind_722-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6779/ind_723-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6780/ind_724-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6781/ind_725-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6782/ind_726-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6783/ind_727-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6784/ind_728-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6785/ind_729-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6786/ind_730-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6787/ind_731-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6788/ind_732-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6789/ind_733-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6790/ind_734-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6791/ind_735-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6792/ind_736-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6793/ind_737-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6801/ind_738-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6802/ind_739-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6803/ind_740-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6804/ind_741-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6805/ind_742-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6806/ind_743-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6807/ind_744-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6808/ind_745-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6809/ind_746-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6810/ind_747-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6811/ind_748-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6812/ind_749-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6813/ind_750-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6814/ind_751-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6815/ind_752-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6816/ind_753-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6822/ind_754-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6823/ind_755-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6824/ind_756-2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6825/ind_757-2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6826/ind_758-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6827/ind_759-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6828/ind_760-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6829/ind_761-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6830/ind_762-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6831/ind_763-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6832/ind_764-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6833/ind_765-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6847/ind_766-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6848/ind_767-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6849/ind_768-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6850/ind_769-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6851/ind_770-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6852/ind_771-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6853/ind_772-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6854/ind_773-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6855/ind_774-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6856/ind_775-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6861/ind_776-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6862/ind_777-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6863/ind_778-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6864/ind_779-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6865/ind_780-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6866/ind_781-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6867/ind_782-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6868/ind_783-2025_ok.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6882/ind_784-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6883/ind_785-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6884/ind_786-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6885/ind_787-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6886/ind_788-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6887/ind_789-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6888/ind_790-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6913/ind_791-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6914/ind_792-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6915/ind_793-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6916/ind_794-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6923/ind_795-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6924/ind_796-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6925/ind_797-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6926/ind_798-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6927/ind_799-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6928/ind_800-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6929/ind_801-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6930/ind_802-2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6931/ind_803-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6932/ind_804-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6933/ind_805-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6934/ind_806-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6935/ind_807-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6936/ind_808-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6937/ind_809-2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6938/ind_810-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6939/ind_811-2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6940/ind_812-2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6941/ind_813-2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6942/ind_814-2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6951/ind_815-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6952/ind_816-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6953/ind_817-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6954/ind_818-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6955/ind_819-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6956/ind_820-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6957/ind_821-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6958/ind_822-2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6973/ind_823-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6974/ind_824-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6975/ind_825-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6976/ind_826-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6977/ind_827-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6978/ind_828-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6979/ind_829-2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6980/ind_830-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6981/ind_831-2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6982/ind_832-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6983/ind_833-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6984/ind_834-2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6985/ind_835-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7004/ind_836-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7005/ind_837-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7007/ind_839-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7008/ind_840-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7009/ind_841-2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7010/ind_842-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7012/ind_844-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7018/ind_845-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7019/ind_846-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7020/ind_847-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7021/ind_848-2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5743/req_n_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5746/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5751/req_7.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5761/req_8.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5762/req_9.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5766/req_10.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5767/req_11.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5768/req_12.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5769/req_13.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5770/req_14.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5771/req_15.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5773/req_17.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5779/req_19.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5780/req_20.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5781/req_21.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5782/req_22.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5783/req_23.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6003/req_26.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6004/req_27.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6005/req_28.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6006/req_29.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6007/req_30.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6008/req_31.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6009/req_32.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6010/req_33.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6011/req_34.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6012/req_35.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6034/req_36.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6035/req_37.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6036/req_38.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6037/req_39.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6038/req_39.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6039/req_41.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6040/req_42.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6041/req_43.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6042/req_44.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6097/req_45.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6098/req_46.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6099/req_47.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6100/req_48.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6101/req_49.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6102/req_50.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6103/req_51.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6104/req_52.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6105/req_53.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6106/req_54.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6107/req_55.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6108/req_56.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6109/req_57.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6145/req_63.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6146/req_64.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6147/req_65.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6173/req_66.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6174/req_67.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6175/req_68.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6176/req_69.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6177/req_70.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6178/req_71.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6179/req_72.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6180/req_73.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6181/req_74.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6232/req_75.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6233/req_76.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6234/rec77.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6235/req_78.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6236/req_79.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6243/req_80.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6244/req_81.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6245/req_82.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6246/req_83.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6265/req_84.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6271/req_85.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6272/req_86.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6273/req_87.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6274/req_88.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6275/req_89.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6276/req_90.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6280/req_91.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6311/req_92.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6312/req_93.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6352/req_94.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6353/req_95.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6398/req_96.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6399/req_97.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6400/req_98.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6401/req_99.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6402/req_100.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6403/req_101.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6429/req_102.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6431/req_104.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6432/req_105.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6433/req_106.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6434/req_107.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6435/req_108.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6436/req_109.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6437/req_110.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6438/req_111.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6439/req_112.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6440/req_113.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6441/req_114.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6475/req_115.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6476/req_116.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6477/req_117.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6478/req_118.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6479/req_119.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6480/req_120.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6481/req_121.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6482/req_122.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6483/req_123.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6484/req_124.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6504/req_125.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6505/req_126.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6506/req_127.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6507/req_128.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6517/req_129.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6518/req_130.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6519/req_131.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6520/req_132.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6521/req_133.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6522/req_134.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6523/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6524/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6526/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6558/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6560/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6562/req_140-2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6620/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6621/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6622/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6623/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6624/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6625/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6626/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6627/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6628/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6629/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6630/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6631/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6632/req_153.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6633/req_154.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6634/req_155.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6635/req_156.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6636/req_157.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6637/req_158.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6638/req_159.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6639/req_160.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6640/req_161.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6641/req_162.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6642/req_163.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6643/req_164.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6644/req_165.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6649/req_166.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6650/req_167.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6651/req_168.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6680/req_169.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6681/req_170.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6682/req_171.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6710/req_172-2025.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6711/req_173-2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6712/req_174-2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6713/req_175-2025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6714/req_176-2025.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6715/req_177-2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6716/req_178-2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6717/req_179-2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6718/req_180-2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6719/req_181-2025.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6720/req_182.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6721/req_183.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6722/req_184.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6723/req_185.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6728/req_186-2025.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6729/req_187-2025.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6730/req_188-2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6758/req_189-2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6759/req_190-2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6760/req_191-2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6761/req_192-2025.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6762/req_193-2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6763/req_194-2025.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6764/req_195-2025.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6767/req_196-2025.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6770/req_197-2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6771/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6797/req_199.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6798/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6799/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6818/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6817/req_no_203.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6821/req_205-_2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6836/req_206_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6837/req_207_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6844/req_208_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6857/req_209_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6858/req_210_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6859/req_211-_2025.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6879/req_212_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6880/req_213_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6892/req_214_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6890/req_215_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6891/req_216_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6889/req_217_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6893/req_218_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6894/req_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6898/req_220_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6896/req_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6899/req_222_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6901/req_223_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6902/req_224-_2025.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6903/req_225-_2025.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6904/req_226-_2025.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6906/req_227-_2025.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6908/req_228-_2025.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6909/req_229-_2025.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6920/req_230-_2025.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6922/req_231-_2025.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6946/req_232-_2025.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6947/req_232-_2025.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6948/req_234-_2025.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6950/req_235-_2025.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6959/req_236-_2025.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6960/req_237-_2025.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6961/req_238-_2025.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6962/req_239-_2025.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6963/req_240-_2025.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6964/req_241-_2025.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6969/req_242-_2025.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6967/req_243-_2025.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6968/req_245-_2025.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6970/req_245-_2025.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6971/req_246-_2025.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6995/req_247-_2025.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6996/req_248-_2025.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6999/req_249-_2025.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7015/req_250-_2025.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7016/req_251-_2025.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5740/plo_no_02_de_06_de_fevereiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5742/pl_no_3_de_06_de_fevereiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5748/projeto_de_lei_no_04_de_2025_-_rua_guilherme_nunes_dos_santos_washington.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5749/projeto_de_lei_no_05_de_2025_-__institui_feriado_de_terca-feira_de_carnaval_-_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5760/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5765/projeto_de_lei_no_07_de_2025_-__parturientes_manoela.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5778/projeto_de_lei_no_08_de_2025_-_amilton.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5788/plo_09.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5789/projeto_de_lei_no_10_de_2025_revisao.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5792/projeto_de_lei_no_11_de_2025_-_rua_eduardo__manoela.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5793/projeto_de_lei_no_12_de_2025_-_rua_edmundo__manoela.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5790/projeto_de_lei_no_13_de_2025_-__jogos_estudantis_manoela.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_no_14_de_2025_-_rua_jailton__manoela.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_no_15-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_no_16-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_no_17-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_no_18-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6122/projeto_de_lei_no_19_de_2025_-_rua_luzinete_gordo_quilombo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6123/projeto_de_lei_no_20_de_2025_-_denomina_ruas_no_povoado_brejo_genisson.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_no_21_de_2025_-_denomina_rua_gerson__washington.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_no_22-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_no_23-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_no_24_de_2025_-_denomina_rua_no_povoado_jenipapo_genisson.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6160/projeto_de_lei_no_25_de_2025_anderson_-_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6187/projeto_de_lei_no_26_de_2025_-__dia_dos_jovens_cristaos___amilton.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6190/projeto_de_lei_no_27_de_2025_-__difusao_de_alfabeto_manual_em_libras_nas_reparticoes_publicas___amilton.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6191/projeto_de_lei_no_28_de_2025_-__implantacao_do_projeto_faixa_viva__gilberto.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6196/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6253/projeto_de_lei_no_30_de_2025_-_cavalgada_barro_vermelho__genisson.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6268/projeto_de_lei_no_31_de_2025-_diarias.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6269/projeto_de_lei_no_32_de_2025_auxilio_-_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6270/projeto_de_lei_no_33_de_2025_-_avenida_irani__manoela.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6279/plo_no_34_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6405/projeto_de_lei_no_36_de_2025_-_denomina_ruas_no_povoado_tanque_livia.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6442/projeto_de_lei_no_37-2025_-__autoriza_contratacao_de_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6443/projeto_de_lei_no_38_de_2025_-__fernando_moura_-_chip_em_animais.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_no_39_de_2025_-__josivan_-_afixacao_e_placas_informativas_das_despesas_dos_eventos_festivos.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6503/projeto_de_lei_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_no_41_de_2023_-__patrimonio_cultural_festa_de_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_no_42_de_2025_-__patrimonio_cultural_casamento_caipira_do_jenipapo.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6529/projeto_de_lei_no_043_de_2025_-__patrimonio_cultural_casamento_caipira_da_brasilia.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6566/projeto_de_lei_no_44__de_2025_-_denomina_centro_de_saude_candeal_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6567/projeto_de_lei_no_45_de_2025_-_denomina_rua_no_povoado_jenipapo_e_araca_genisson.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6645/projeto_de_lei_no_46_de_2025_-_rua_enedino__manoela.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6646/projeto_de_lei_no_47_de_2025_-_acrescimo_no_limite_de_abertura_de_creditos_....pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6647/projeto_de_lei_no_48_de_2025_-__capela_mortuaria___fabiana.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6707/pl_ordinaria_-_ppa_-_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6708/pl_ordinaria_-_loa_-_2026.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_no_51_de_2025_-_reconhece_manoela.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_no_52_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_santa_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_no_53_de_2025_-__fabiana_-_patrimonio_cultural_festa_de_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6731/projeto_de_lei_no_54_de_2025_-_prat_revoga_as_leis_421_e_786_ass_executivo.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6769/projeto_de_lei_no_55_de_2025_-_denomina_rua_no_centro_livia.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6773/projeto_de_lei_no_56_de_2025_-__josivan_-_conscientizacao_prevencao_e_combate_a_gordofobia.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6774/projeto_de_lei_no_57_de_2025_-__patrimonio_cultural_festival_do_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6775/projeto_de_lei_no_58__de_2025_-_denomina_centro_de_saude_comunidade_matinha_-_bairro_liborios.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6795/projeto_de_lei_no_59_de_2025_-_utilidade_publica_asplag_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6800/projeto_de_lei_no_61_de_2025_-__capela_mortuaria___fabiana.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6819/projeto_de_lei_no_62_de_2025_-__patrimonio_cultural_festival_do_patrimonio_bloco_vapor_barato.odt" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6834/projeto_de_lei_no_63_de_2025_-_denomina_rua_no_povoado_colonia_treze_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6835/projeto_de_lei_no_64_de_2025_-_altera_denominacao_escola_genisson.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6838/projeto_de_lei_no_65_de_2025_-_institui_o_mes_outubro_rosa_-_dedicado_as_acoes_de_conscientizacao_preencao_e_deteccao_precoce_do_cancer_de_mama._dwitht.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6840/projeto_de_lei_no_67_de_2025_-_institui_a_campanha_dezembro_verde_-_nao_ao_abandono_de_animais_dwitht.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6869/projeto_de_lei_no_69_de_2025_-_aprova_o_plano_municipal_decenal_de_acoes_socioeducativas_2025-2035.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6870/projeto_de_lei_no_70_de_2025_-_aprova_o_plano_municipal_pela_primeira_infancia_de_lagarto-_2025-2034.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6897/projeto_de_lei_no_71_de_2025_-_taxi_manoela.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6905/projeto_de_lei_no_72_de_2025_-_denomina_centro_de_saude_dwitht.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6910/projeto_de_lei_no_73_de_2025_-_denomina_travessa_josivan.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6911/projeto_de_lei_no_74_de_2025_-_denomina_rua_no_povoado_rio_das_vacas_galo_assanhado_cosme.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6919/projeto_de_lei_no_75_de_2025_-_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6945/projeto_de_lei_no_76_de_2025_-_denomina_rua_na_comunidade_gaviao_livia.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6949/projeto_de_lei_no_77_de_2025__autorizacao_doacao_ao_senac.se_.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6965/projeto_de_lei_no_78_de_2025_-_utilidade_publica_washington.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6986/projeto_de_lei_no_79_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6987/projeto_de_lei_no80_de__2025_-__poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6988/projeto_de_lei_no81_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6989/projeto_de_lei_no82_de__2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6997/projeto_de_lei_no_83_de_2025_-_denomina_rua_no_povoado_moita_redonda_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7000/projeto_de_lei_no_84_de_2025_-_denomina_mercado_abilio.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7001/projeto_de_lei_no_85_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7002/projeto_de_lei_no_86_de_2025_-_institui_o_programa_municipal_de_acompanhamento_prioritario_de_pacientes_josivan.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7013/projeto_de_lei_no_87_de_2025_-_dispoe_sobre_o_incentivo__adicional_financeiro_dos_agentes_de_combate....pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7014/projeto_de_lei_no_88_de_2025_-_autoriza_contribuicao_a_fsf__2025.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7017/projeto_de_lei_no_89_de_2025_-_denomina_rua_juarezinho_no_povoado_colonia_treze_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7023/projeto_de_lei_no_90_de_2025_-_eduardo_-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_povoado_colonia_treze.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7022/projeto_de_lei_no_91_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7026/projeto_de_lei_no_92_de_2025_-_carlinhos_da_mariola-__patrimonio_cultural_e_imaterial_trezena_e_a_caminhada_missionaria_de_santa_luzia_do_bairro_alto_da_boa_vista.odt" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7027/pl_institui_bolsa-auxilio_formacao_ass.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7028/pl_institui_auxilio_financeiro_a_atiradores_do_tg__ass.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7030/pl_institui_programa_lagarto_protege__ass.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7033/pl_institui_campanha_de_iptu_premiado___ass.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5713/projeto_de_lei_complementar_no_01_de_2025_reforma_administrativa_atual.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5777/projeto_de_lei_coplementar_no_02_de_2025_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_complementar_no_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_complementar_no_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6161/projeto_de_lei_complementar_no_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6192/projeto_de_lei_complementar_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6252/projeto_de_lei_complementar_n_o_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6267/projeto_de_lei_complementar_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6404/projeto_de_lei_complementar_no_10_de_2025_-_poder_executivo__-_isencao_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_leicomplementar_no_11_de_2025_-_modifica_a_lei_complementar_no_122.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6516/projeto_de_lei_complementar_-_prolagarto.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6648/plc_segov.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6794/projeto_de_lei_complementar_no_14_de_2025_-_aliquota_do_iptu_e_isencao.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7024/projeto_de_lei_complementar_no_15_de_2025_-_institui_planta_generica_de_valores_2025_versao_final_ass.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7025/projeto_de_lei_complementar_no_16_de_2025_-_atualiza_altera_acrescenta_e_revoga__dispositivos_da_lc_28_ctm__2025_-_versao_final__ass.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7040/projeto_de_lei_complementar_no__-_amplia_vagas_dos_cargos_de_guarda_municipal__e_agentes_de_transito_ass.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/7031/plc_pccv_2025.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5738/projeto_de_resolucao_no_01_de_2025_washington_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5752/projeto_de_resolucao_no_002_de_2025_josivaldo_-_fabio_junior.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5753/projeto_de_resolucao_no_003_de_2025_josivaldo_-_alisson_monteiro.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5754/projeto_de_resolucao_no_004_de_2025_josivaldo_-_kleber_krys.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5755/projeto_de_resolucao_no_005_de_2025_josivaldo_-_antonio_claudevan.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5756/projeto_de_resolucao_no_006_de_2025_josivaldo_-_edipo_timoteo.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5757/projeto_de_resolucao_no_007_de_2025_josivaldo_-_marcelo_moraes.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5758/projeto_de_resolucao_no_008_de_2025__josivaldo_-_amanda_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5759/projeto_de_resolucao_no_009_de_2025_livia_-jairo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5763/projeto_de_resolucao_no_10_de_2025__genisson_-_patrezze.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5774/projeto_de_resolucao_no_011_de_2025_livia_-_virgildasio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5776/projeto_de_resolucao_no_012_de_2025_livia_-_eduardo_santos_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5786/projeto_de_resolucao_no_013_de_2025_washington_susana_azevedo_pres._tce.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6002/projeto_de_resolucao_no_14_de_2025_josivan_-_everton_nascimento.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_resolucao_no_015_de_2025_livia_-_josefa_auxiliadora.odt" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_de_resolucao_no_016_de_2025__weslley_-_geilza_soares.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6182/projeto_de_resolucao_no_017_de_2025__washington_-_deyvid.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6183/projeto_de_resolucao_no_018_de_2025__washington_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6184/projeto_de_resolucao_no_019_de_2025__washington_-_jose_josival.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6185/projeto_de_resolucao_no_020_de_2025__washington_-_mario.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6186/projeto_de_resolucao_no_021_de_2025__washington_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6188/projeto_de_resolucao_no_022_de_2025__amilton_-_otavio_augusto.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6193/projeto_de_resolucao_no_023_de_2025_livia_venancio_f..pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6194/projeto_de_resolucao_no_024_de_2025_fabiana_-__jose_ricardo.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6195/projeto_de_resolucao_no_025_de_2025_fabiana_-__yordanka_laugart.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6237/projeto_de_resolucao_no_26_de_2025__weslley_-_ivone_viana.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_resolucao_no_27_de_2025__weslley_-_jornalista_sayonara_hygia.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6239/projeto_de_resolucao_no_28_de_2025__weslley_-_ronaldo_viana_deluc.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6266/projeto_de_resolucao_no_029_de_2025_livia_-_jose_adenilson_de_lima.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6277/projeto_de_resolucao_no_030_de_2025__amilton_-_gilvanete_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6278/projeto_de_resolucao_no_031_de_2025__amilton_-_natan_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6394/projeto_de_resolucao_no_032_de_2025_livia_-_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6395/projeto_de_resolucao_no_033_de_2025_livia_-_jose_raimundo_do_nascimento_.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6396/projeto_de_resolucao_no_034_de_2025__fernando_moura_-marcio_macedo.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6397/projeto_de_resolucao_no_035_de_2025__washington_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6472/projeto_de_resolucao_no_36_-_institui_o_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_resolucao_no_037_de_2025_carlos_de_zeze_-_marcelo_pereira.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_resolucao_no_038_de_2025_fabiana__-_leila_cristiane.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6768/projeto_de_resolucao_no_042_de_2025__washington_-_erica_mitidieri.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6841/projeto_de_resolucao_no_044_de_2025_dwitht_-_jose_macedo_sobral.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6842/projeto_de_resolucao_no_045_de_2025_josivan_-_mariana_andrade.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6881/projeto_de_resolucao_no_48_de_2025_josivaldo_-_sidcley_vieira.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6900/projeto_de_resolucao_no_48_de_2025_dwitht_-_francisco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6907/projeto_de_resolucao_no_49_de_2025_dwitht_-_jose_edson.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6918/projeto_de_resolucao_no_51_de_2025__josivaldo_-_danilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6944/projeto_de_resolucao_no_052_de_2025__josivaldo_-_giselma_marques_vieira.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6966/projeto_de_resolucao_no_54_-_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6990/projeto_de_resolucao_no_55_de_2025__josivaldo_-_jose_jamisson.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/5714/projeto_de_decreto_legislativo_01_-_2025__veto_pl_47-2024.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_decreto_legislativo_04_-_2025__veto_pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6250/veto_parcial_ao_projeto_de_lei_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6251/veto_total_ao_projeto_de_lei_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6972/veto_no_3.pdf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2025/6998/veto_total_ao_pl_no_64-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="228.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -45321,2760 +45360,2760 @@
       </c>
       <c r="H1181" t="s">
         <v>4376</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" t="s">
         <v>4377</v>
       </c>
       <c r="B1182" t="s">
         <v>9</v>
       </c>
       <c r="C1182" t="s">
         <v>366</v>
       </c>
       <c r="D1182" t="s">
         <v>4128</v>
       </c>
       <c r="E1182" t="s">
         <v>4129</v>
       </c>
       <c r="F1182" t="s">
         <v>77</v>
       </c>
       <c r="G1182" s="1" t="s">
-        <v>330</v>
+        <v>4378</v>
       </c>
       <c r="H1182" t="s">
-        <v>4378</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" t="s">
-        <v>4379</v>
+        <v>4380</v>
       </c>
       <c r="B1183" t="s">
         <v>9</v>
       </c>
       <c r="C1183" t="s">
         <v>370</v>
       </c>
       <c r="D1183" t="s">
         <v>4128</v>
       </c>
       <c r="E1183" t="s">
         <v>4129</v>
       </c>
       <c r="F1183" t="s">
         <v>4130</v>
       </c>
       <c r="G1183" s="1" t="s">
-        <v>330</v>
+        <v>4381</v>
       </c>
       <c r="H1183" t="s">
-        <v>4380</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" t="s">
-        <v>4381</v>
+        <v>4383</v>
       </c>
       <c r="B1184" t="s">
         <v>9</v>
       </c>
       <c r="C1184" t="s">
         <v>374</v>
       </c>
       <c r="D1184" t="s">
         <v>4128</v>
       </c>
       <c r="E1184" t="s">
         <v>4129</v>
       </c>
       <c r="F1184" t="s">
         <v>4130</v>
       </c>
       <c r="G1184" s="1" t="s">
-        <v>330</v>
+        <v>4384</v>
       </c>
       <c r="H1184" t="s">
-        <v>4382</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" t="s">
-        <v>4383</v>
+        <v>4386</v>
       </c>
       <c r="B1185" t="s">
         <v>9</v>
       </c>
       <c r="C1185" t="s">
         <v>378</v>
       </c>
       <c r="D1185" t="s">
         <v>4128</v>
       </c>
       <c r="E1185" t="s">
         <v>4129</v>
       </c>
       <c r="F1185" t="s">
         <v>128</v>
       </c>
       <c r="G1185" s="1" t="s">
-        <v>4384</v>
+        <v>4387</v>
       </c>
       <c r="H1185" t="s">
-        <v>4385</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" t="s">
-        <v>4386</v>
+        <v>4389</v>
       </c>
       <c r="B1186" t="s">
         <v>9</v>
       </c>
       <c r="C1186" t="s">
         <v>382</v>
       </c>
       <c r="D1186" t="s">
         <v>4128</v>
       </c>
       <c r="E1186" t="s">
         <v>4129</v>
       </c>
       <c r="F1186" t="s">
         <v>128</v>
       </c>
       <c r="G1186" s="1" t="s">
-        <v>4387</v>
+        <v>4390</v>
       </c>
       <c r="H1186" t="s">
-        <v>4388</v>
+        <v>4391</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" t="s">
-        <v>4389</v>
+        <v>4392</v>
       </c>
       <c r="B1187" t="s">
         <v>9</v>
       </c>
       <c r="C1187" t="s">
         <v>386</v>
       </c>
       <c r="D1187" t="s">
         <v>4128</v>
       </c>
       <c r="E1187" t="s">
         <v>4129</v>
       </c>
       <c r="F1187" t="s">
         <v>4130</v>
       </c>
       <c r="G1187" s="1" t="s">
-        <v>4390</v>
+        <v>4393</v>
       </c>
       <c r="H1187" t="s">
-        <v>4391</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" t="s">
-        <v>4392</v>
+        <v>4395</v>
       </c>
       <c r="B1188" t="s">
         <v>9</v>
       </c>
       <c r="C1188" t="s">
         <v>390</v>
       </c>
       <c r="D1188" t="s">
         <v>4128</v>
       </c>
       <c r="E1188" t="s">
         <v>4129</v>
       </c>
       <c r="F1188" t="s">
         <v>217</v>
       </c>
       <c r="G1188" s="1" t="s">
-        <v>330</v>
+        <v>4396</v>
       </c>
       <c r="H1188" t="s">
-        <v>4393</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" t="s">
-        <v>4394</v>
+        <v>4398</v>
       </c>
       <c r="B1189" t="s">
         <v>9</v>
       </c>
       <c r="C1189" t="s">
         <v>394</v>
       </c>
       <c r="D1189" t="s">
         <v>4128</v>
       </c>
       <c r="E1189" t="s">
         <v>4129</v>
       </c>
       <c r="F1189" t="s">
         <v>4130</v>
       </c>
       <c r="G1189" s="1" t="s">
-        <v>330</v>
+        <v>4399</v>
       </c>
       <c r="H1189" t="s">
-        <v>4395</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" t="s">
-        <v>4396</v>
+        <v>4401</v>
       </c>
       <c r="B1190" t="s">
         <v>9</v>
       </c>
       <c r="C1190" t="s">
         <v>398</v>
       </c>
       <c r="D1190" t="s">
         <v>4128</v>
       </c>
       <c r="E1190" t="s">
         <v>4129</v>
       </c>
       <c r="F1190" t="s">
         <v>4130</v>
       </c>
       <c r="G1190" s="1" t="s">
-        <v>330</v>
+        <v>4402</v>
       </c>
       <c r="H1190" t="s">
-        <v>4397</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" t="s">
-        <v>4398</v>
+        <v>4404</v>
       </c>
       <c r="B1191" t="s">
         <v>9</v>
       </c>
       <c r="C1191" t="s">
         <v>402</v>
       </c>
       <c r="D1191" t="s">
         <v>4128</v>
       </c>
       <c r="E1191" t="s">
         <v>4129</v>
       </c>
       <c r="F1191" t="s">
         <v>4130</v>
       </c>
       <c r="G1191" s="1" t="s">
-        <v>330</v>
+        <v>4405</v>
       </c>
       <c r="H1191" t="s">
-        <v>4399</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" t="s">
-        <v>4400</v>
+        <v>4407</v>
       </c>
       <c r="B1192" t="s">
         <v>9</v>
       </c>
       <c r="C1192" t="s">
         <v>406</v>
       </c>
       <c r="D1192" t="s">
         <v>4128</v>
       </c>
       <c r="E1192" t="s">
         <v>4129</v>
       </c>
       <c r="F1192" t="s">
         <v>4130</v>
       </c>
       <c r="G1192" s="1" t="s">
-        <v>330</v>
+        <v>4408</v>
       </c>
       <c r="H1192" t="s">
-        <v>4401</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" t="s">
-        <v>4402</v>
+        <v>4410</v>
       </c>
       <c r="B1193" t="s">
         <v>9</v>
       </c>
       <c r="C1193" t="s">
         <v>10</v>
       </c>
       <c r="D1193" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1193" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1193" t="s">
         <v>4130</v>
       </c>
       <c r="G1193" s="1" t="s">
-        <v>4405</v>
+        <v>4413</v>
       </c>
       <c r="H1193" t="s">
-        <v>4406</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" t="s">
-        <v>4407</v>
+        <v>4415</v>
       </c>
       <c r="B1194" t="s">
         <v>9</v>
       </c>
       <c r="C1194" t="s">
         <v>17</v>
       </c>
       <c r="D1194" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1194" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1194" t="s">
         <v>77</v>
       </c>
       <c r="G1194" s="1" t="s">
-        <v>4408</v>
+        <v>4416</v>
       </c>
       <c r="H1194" t="s">
-        <v>4409</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" t="s">
-        <v>4410</v>
+        <v>4418</v>
       </c>
       <c r="B1195" t="s">
         <v>9</v>
       </c>
       <c r="C1195" t="s">
         <v>21</v>
       </c>
       <c r="D1195" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1195" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1195" t="s">
         <v>4130</v>
       </c>
       <c r="G1195" s="1" t="s">
-        <v>4411</v>
+        <v>4419</v>
       </c>
       <c r="H1195" t="s">
-        <v>4412</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" t="s">
-        <v>4413</v>
+        <v>4421</v>
       </c>
       <c r="B1196" t="s">
         <v>9</v>
       </c>
       <c r="C1196" t="s">
         <v>25</v>
       </c>
       <c r="D1196" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1196" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1196" t="s">
         <v>4130</v>
       </c>
       <c r="G1196" s="1" t="s">
-        <v>4414</v>
+        <v>4422</v>
       </c>
       <c r="H1196" t="s">
-        <v>4415</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" t="s">
-        <v>4416</v>
+        <v>4424</v>
       </c>
       <c r="B1197" t="s">
         <v>9</v>
       </c>
       <c r="C1197" t="s">
         <v>29</v>
       </c>
       <c r="D1197" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1197" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1197" t="s">
         <v>4130</v>
       </c>
       <c r="G1197" s="1" t="s">
-        <v>4417</v>
+        <v>4425</v>
       </c>
       <c r="H1197" t="s">
-        <v>4418</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" t="s">
-        <v>4419</v>
+        <v>4427</v>
       </c>
       <c r="B1198" t="s">
         <v>9</v>
       </c>
       <c r="C1198" t="s">
         <v>33</v>
       </c>
       <c r="D1198" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1198" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1198" t="s">
         <v>4130</v>
       </c>
       <c r="G1198" s="1" t="s">
-        <v>4420</v>
+        <v>4428</v>
       </c>
       <c r="H1198" t="s">
-        <v>4421</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" t="s">
-        <v>4422</v>
+        <v>4430</v>
       </c>
       <c r="B1199" t="s">
         <v>9</v>
       </c>
       <c r="C1199" t="s">
         <v>38</v>
       </c>
       <c r="D1199" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1199" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1199" t="s">
         <v>4130</v>
       </c>
       <c r="G1199" s="1" t="s">
-        <v>4423</v>
+        <v>4431</v>
       </c>
       <c r="H1199" t="s">
-        <v>4424</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" t="s">
-        <v>4425</v>
+        <v>4433</v>
       </c>
       <c r="B1200" t="s">
         <v>9</v>
       </c>
       <c r="C1200" t="s">
         <v>42</v>
       </c>
       <c r="D1200" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1200" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1200" t="s">
         <v>4130</v>
       </c>
       <c r="G1200" s="1" t="s">
-        <v>4426</v>
+        <v>4434</v>
       </c>
       <c r="H1200" t="s">
-        <v>4427</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" t="s">
-        <v>4428</v>
+        <v>4436</v>
       </c>
       <c r="B1201" t="s">
         <v>9</v>
       </c>
       <c r="C1201" t="s">
         <v>46</v>
       </c>
       <c r="D1201" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1201" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1201" t="s">
         <v>4130</v>
       </c>
       <c r="G1201" s="1" t="s">
-        <v>4429</v>
+        <v>4437</v>
       </c>
       <c r="H1201" t="s">
-        <v>4430</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" t="s">
-        <v>4431</v>
+        <v>4439</v>
       </c>
       <c r="B1202" t="s">
         <v>9</v>
       </c>
       <c r="C1202" t="s">
         <v>50</v>
       </c>
       <c r="D1202" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1202" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1202" t="s">
         <v>4130</v>
       </c>
       <c r="G1202" s="1" t="s">
-        <v>4432</v>
+        <v>4440</v>
       </c>
       <c r="H1202" t="s">
-        <v>4433</v>
+        <v>4441</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" t="s">
-        <v>4434</v>
+        <v>4442</v>
       </c>
       <c r="B1203" t="s">
         <v>9</v>
       </c>
       <c r="C1203" t="s">
         <v>54</v>
       </c>
       <c r="D1203" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1203" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1203" t="s">
         <v>4130</v>
       </c>
       <c r="G1203" s="1" t="s">
-        <v>4435</v>
+        <v>4443</v>
       </c>
       <c r="H1203" t="s">
-        <v>4436</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" t="s">
-        <v>4437</v>
+        <v>4445</v>
       </c>
       <c r="B1204" t="s">
         <v>9</v>
       </c>
       <c r="C1204" t="s">
         <v>59</v>
       </c>
       <c r="D1204" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1204" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1204" t="s">
         <v>4130</v>
       </c>
       <c r="G1204" s="1" t="s">
-        <v>4438</v>
+        <v>4446</v>
       </c>
       <c r="H1204" t="s">
-        <v>4439</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" t="s">
-        <v>4440</v>
+        <v>4448</v>
       </c>
       <c r="B1205" t="s">
         <v>9</v>
       </c>
       <c r="C1205" t="s">
         <v>63</v>
       </c>
       <c r="D1205" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1205" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1205" t="s">
         <v>4130</v>
       </c>
       <c r="G1205" s="1" t="s">
-        <v>4441</v>
+        <v>4449</v>
       </c>
       <c r="H1205" t="s">
-        <v>4442</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" t="s">
-        <v>4443</v>
+        <v>4451</v>
       </c>
       <c r="B1206" t="s">
         <v>9</v>
       </c>
       <c r="C1206" t="s">
         <v>67</v>
       </c>
       <c r="D1206" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1206" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1206" t="s">
         <v>4130</v>
       </c>
       <c r="G1206" s="1" t="s">
-        <v>4444</v>
+        <v>4452</v>
       </c>
       <c r="H1206" t="s">
-        <v>4445</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" t="s">
-        <v>4446</v>
+        <v>4454</v>
       </c>
       <c r="B1207" t="s">
         <v>9</v>
       </c>
       <c r="C1207" t="s">
         <v>72</v>
       </c>
       <c r="D1207" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1207" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1207" t="s">
         <v>4130</v>
       </c>
       <c r="G1207" s="1" t="s">
-        <v>330</v>
+        <v>4455</v>
       </c>
       <c r="H1207" t="s">
-        <v>4447</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" t="s">
-        <v>4448</v>
+        <v>4457</v>
       </c>
       <c r="B1208" t="s">
         <v>9</v>
       </c>
       <c r="C1208" t="s">
         <v>76</v>
       </c>
       <c r="D1208" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1208" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1208" t="s">
         <v>4130</v>
       </c>
       <c r="G1208" s="1" t="s">
-        <v>330</v>
+        <v>4458</v>
       </c>
       <c r="H1208" t="s">
-        <v>4449</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" t="s">
-        <v>4450</v>
+        <v>4460</v>
       </c>
       <c r="B1209" t="s">
         <v>9</v>
       </c>
       <c r="C1209" t="s">
         <v>81</v>
       </c>
       <c r="D1209" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1209" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1209" t="s">
         <v>4130</v>
       </c>
       <c r="G1209" s="1" t="s">
-        <v>330</v>
+        <v>4461</v>
       </c>
       <c r="H1209" t="s">
-        <v>4451</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" t="s">
-        <v>4452</v>
+        <v>4463</v>
       </c>
       <c r="B1210" t="s">
         <v>9</v>
       </c>
       <c r="C1210" t="s">
         <v>85</v>
       </c>
       <c r="D1210" t="s">
-        <v>4403</v>
+        <v>4411</v>
       </c>
       <c r="E1210" t="s">
-        <v>4404</v>
+        <v>4412</v>
       </c>
       <c r="F1210" t="s">
         <v>4130</v>
       </c>
       <c r="G1210" s="1" t="s">
-        <v>330</v>
+        <v>4464</v>
       </c>
       <c r="H1210" t="s">
-        <v>4453</v>
+        <v>4465</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" t="s">
-        <v>4454</v>
+        <v>4466</v>
       </c>
       <c r="B1211" t="s">
         <v>9</v>
       </c>
       <c r="C1211" t="s">
         <v>10</v>
       </c>
       <c r="D1211" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1211" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1211" t="s">
         <v>55</v>
       </c>
       <c r="G1211" s="1" t="s">
-        <v>4457</v>
+        <v>4469</v>
       </c>
       <c r="H1211" t="s">
-        <v>4458</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" t="s">
-        <v>4459</v>
+        <v>4471</v>
       </c>
       <c r="B1212" t="s">
         <v>9</v>
       </c>
       <c r="C1212" t="s">
         <v>17</v>
       </c>
       <c r="D1212" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1212" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1212" t="s">
         <v>119</v>
       </c>
       <c r="G1212" s="1" t="s">
-        <v>4460</v>
+        <v>4472</v>
       </c>
       <c r="H1212" t="s">
-        <v>4461</v>
+        <v>4473</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" t="s">
-        <v>4462</v>
+        <v>4474</v>
       </c>
       <c r="B1213" t="s">
         <v>9</v>
       </c>
       <c r="C1213" t="s">
         <v>21</v>
       </c>
       <c r="D1213" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1213" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1213" t="s">
         <v>119</v>
       </c>
       <c r="G1213" s="1" t="s">
-        <v>4463</v>
+        <v>4475</v>
       </c>
       <c r="H1213" t="s">
-        <v>4464</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" t="s">
-        <v>4465</v>
+        <v>4477</v>
       </c>
       <c r="B1214" t="s">
         <v>9</v>
       </c>
       <c r="C1214" t="s">
         <v>25</v>
       </c>
       <c r="D1214" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1214" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1214" t="s">
         <v>119</v>
       </c>
       <c r="G1214" s="1" t="s">
-        <v>4466</v>
+        <v>4478</v>
       </c>
       <c r="H1214" t="s">
-        <v>4467</v>
+        <v>4479</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" t="s">
-        <v>4468</v>
+        <v>4480</v>
       </c>
       <c r="B1215" t="s">
         <v>9</v>
       </c>
       <c r="C1215" t="s">
         <v>29</v>
       </c>
       <c r="D1215" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1215" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1215" s="1" t="s">
-        <v>4469</v>
+        <v>4481</v>
       </c>
       <c r="H1215" t="s">
-        <v>4470</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" t="s">
-        <v>4471</v>
+        <v>4483</v>
       </c>
       <c r="B1216" t="s">
         <v>9</v>
       </c>
       <c r="C1216" t="s">
         <v>33</v>
       </c>
       <c r="D1216" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1216" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1216" t="s">
         <v>119</v>
       </c>
       <c r="G1216" s="1" t="s">
-        <v>4472</v>
+        <v>4484</v>
       </c>
       <c r="H1216" t="s">
-        <v>4473</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" t="s">
-        <v>4474</v>
+        <v>4486</v>
       </c>
       <c r="B1217" t="s">
         <v>9</v>
       </c>
       <c r="C1217" t="s">
         <v>38</v>
       </c>
       <c r="D1217" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1217" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1217" t="s">
         <v>119</v>
       </c>
       <c r="G1217" s="1" t="s">
-        <v>4475</v>
+        <v>4487</v>
       </c>
       <c r="H1217" t="s">
-        <v>4476</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" t="s">
-        <v>4477</v>
+        <v>4489</v>
       </c>
       <c r="B1218" t="s">
         <v>9</v>
       </c>
       <c r="C1218" t="s">
         <v>42</v>
       </c>
       <c r="D1218" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1218" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1218" t="s">
         <v>119</v>
       </c>
       <c r="G1218" s="1" t="s">
-        <v>4478</v>
+        <v>4490</v>
       </c>
       <c r="H1218" t="s">
-        <v>4479</v>
+        <v>4491</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" t="s">
-        <v>4480</v>
+        <v>4492</v>
       </c>
       <c r="B1219" t="s">
         <v>9</v>
       </c>
       <c r="C1219" t="s">
         <v>46</v>
       </c>
       <c r="D1219" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1219" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1219" t="s">
         <v>158</v>
       </c>
       <c r="G1219" s="1" t="s">
-        <v>4481</v>
+        <v>4493</v>
       </c>
       <c r="H1219" t="s">
-        <v>4482</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" t="s">
-        <v>4483</v>
+        <v>4495</v>
       </c>
       <c r="B1220" t="s">
         <v>9</v>
       </c>
       <c r="C1220" t="s">
         <v>50</v>
       </c>
       <c r="D1220" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1220" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1220" t="s">
         <v>98</v>
       </c>
       <c r="G1220" s="1" t="s">
-        <v>4484</v>
+        <v>4496</v>
       </c>
       <c r="H1220" t="s">
-        <v>4485</v>
+        <v>4497</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" t="s">
-        <v>4486</v>
+        <v>4498</v>
       </c>
       <c r="B1221" t="s">
         <v>9</v>
       </c>
       <c r="C1221" t="s">
         <v>54</v>
       </c>
       <c r="D1221" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1221" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1221" t="s">
         <v>158</v>
       </c>
       <c r="G1221" s="1" t="s">
-        <v>4487</v>
+        <v>4499</v>
       </c>
       <c r="H1221" t="s">
-        <v>4488</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" t="s">
-        <v>4489</v>
+        <v>4501</v>
       </c>
       <c r="B1222" t="s">
         <v>9</v>
       </c>
       <c r="C1222" t="s">
         <v>59</v>
       </c>
       <c r="D1222" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1222" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1222" t="s">
         <v>158</v>
       </c>
       <c r="G1222" s="1" t="s">
-        <v>4490</v>
+        <v>4502</v>
       </c>
       <c r="H1222" t="s">
-        <v>4491</v>
+        <v>4503</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" t="s">
-        <v>4492</v>
+        <v>4504</v>
       </c>
       <c r="B1223" t="s">
         <v>9</v>
       </c>
       <c r="C1223" t="s">
         <v>63</v>
       </c>
       <c r="D1223" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1223" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1223" t="s">
         <v>55</v>
       </c>
       <c r="G1223" s="1" t="s">
-        <v>4493</v>
+        <v>4505</v>
       </c>
       <c r="H1223" t="s">
-        <v>4494</v>
+        <v>4506</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" t="s">
-        <v>4495</v>
+        <v>4507</v>
       </c>
       <c r="B1224" t="s">
         <v>9</v>
       </c>
       <c r="C1224" t="s">
         <v>67</v>
       </c>
       <c r="D1224" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1224" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1224" s="1" t="s">
-        <v>4496</v>
+        <v>4508</v>
       </c>
       <c r="H1224" t="s">
-        <v>4497</v>
+        <v>4509</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" t="s">
-        <v>4498</v>
+        <v>4510</v>
       </c>
       <c r="B1225" t="s">
         <v>9</v>
       </c>
       <c r="C1225" t="s">
         <v>72</v>
       </c>
       <c r="D1225" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1225" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1225" t="s">
         <v>158</v>
       </c>
       <c r="G1225" s="1" t="s">
-        <v>4499</v>
+        <v>4511</v>
       </c>
       <c r="H1225" t="s">
-        <v>4500</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" t="s">
-        <v>4501</v>
+        <v>4513</v>
       </c>
       <c r="B1226" t="s">
         <v>9</v>
       </c>
       <c r="C1226" t="s">
         <v>76</v>
       </c>
       <c r="D1226" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1226" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1226" t="s">
         <v>918</v>
       </c>
       <c r="G1226" s="1" t="s">
-        <v>4502</v>
+        <v>4514</v>
       </c>
       <c r="H1226" t="s">
-        <v>4503</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" t="s">
-        <v>4504</v>
+        <v>4516</v>
       </c>
       <c r="B1227" t="s">
         <v>9</v>
       </c>
       <c r="C1227" t="s">
         <v>81</v>
       </c>
       <c r="D1227" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1227" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1227" s="1" t="s">
-        <v>4505</v>
+        <v>4517</v>
       </c>
       <c r="H1227" t="s">
-        <v>4506</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" t="s">
-        <v>4507</v>
+        <v>4519</v>
       </c>
       <c r="B1228" t="s">
         <v>9</v>
       </c>
       <c r="C1228" t="s">
         <v>85</v>
       </c>
       <c r="D1228" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1228" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1228" t="s">
         <v>55</v>
       </c>
       <c r="G1228" s="1" t="s">
-        <v>4508</v>
+        <v>4520</v>
       </c>
       <c r="H1228" t="s">
-        <v>4509</v>
+        <v>4521</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" t="s">
-        <v>4510</v>
+        <v>4522</v>
       </c>
       <c r="B1229" t="s">
         <v>9</v>
       </c>
       <c r="C1229" t="s">
         <v>89</v>
       </c>
       <c r="D1229" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1229" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1229" t="s">
         <v>55</v>
       </c>
       <c r="G1229" s="1" t="s">
-        <v>4511</v>
+        <v>4523</v>
       </c>
       <c r="H1229" t="s">
-        <v>4512</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" t="s">
-        <v>4513</v>
+        <v>4525</v>
       </c>
       <c r="B1230" t="s">
         <v>9</v>
       </c>
       <c r="C1230" t="s">
         <v>93</v>
       </c>
       <c r="D1230" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1230" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1230" t="s">
         <v>55</v>
       </c>
       <c r="G1230" s="1" t="s">
-        <v>4514</v>
+        <v>4526</v>
       </c>
       <c r="H1230" t="s">
-        <v>4515</v>
+        <v>4527</v>
       </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231" t="s">
-        <v>4516</v>
+        <v>4528</v>
       </c>
       <c r="B1231" t="s">
         <v>9</v>
       </c>
       <c r="C1231" t="s">
         <v>97</v>
       </c>
       <c r="D1231" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1231" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1231" t="s">
         <v>55</v>
       </c>
       <c r="G1231" s="1" t="s">
-        <v>4517</v>
+        <v>4529</v>
       </c>
       <c r="H1231" t="s">
-        <v>4518</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232" t="s">
-        <v>4519</v>
+        <v>4531</v>
       </c>
       <c r="B1232" t="s">
         <v>9</v>
       </c>
       <c r="C1232" t="s">
         <v>102</v>
       </c>
       <c r="D1232" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1232" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1232" t="s">
         <v>1747</v>
       </c>
       <c r="G1232" s="1" t="s">
-        <v>4520</v>
+        <v>4532</v>
       </c>
       <c r="H1232" t="s">
-        <v>4521</v>
+        <v>4533</v>
       </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233" t="s">
-        <v>4522</v>
+        <v>4534</v>
       </c>
       <c r="B1233" t="s">
         <v>9</v>
       </c>
       <c r="C1233" t="s">
         <v>106</v>
       </c>
       <c r="D1233" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1233" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1233" t="s">
         <v>158</v>
       </c>
       <c r="G1233" s="1" t="s">
-        <v>4523</v>
+        <v>4535</v>
       </c>
       <c r="H1233" t="s">
-        <v>4524</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234" t="s">
-        <v>4525</v>
+        <v>4537</v>
       </c>
       <c r="B1234" t="s">
         <v>9</v>
       </c>
       <c r="C1234" t="s">
         <v>110</v>
       </c>
       <c r="D1234" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1234" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1234" t="s">
         <v>1306</v>
       </c>
       <c r="G1234" s="1" t="s">
-        <v>4526</v>
+        <v>4538</v>
       </c>
       <c r="H1234" t="s">
-        <v>4527</v>
+        <v>4539</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235" t="s">
-        <v>4528</v>
+        <v>4540</v>
       </c>
       <c r="B1235" t="s">
         <v>9</v>
       </c>
       <c r="C1235" t="s">
         <v>114</v>
       </c>
       <c r="D1235" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1235" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1235" t="s">
         <v>1306</v>
       </c>
       <c r="G1235" s="1" t="s">
-        <v>4529</v>
+        <v>4541</v>
       </c>
       <c r="H1235" t="s">
-        <v>4530</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236" t="s">
-        <v>4531</v>
+        <v>4543</v>
       </c>
       <c r="B1236" t="s">
         <v>9</v>
       </c>
       <c r="C1236" t="s">
         <v>118</v>
       </c>
       <c r="D1236" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1236" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1236" t="s">
         <v>918</v>
       </c>
       <c r="G1236" s="1" t="s">
-        <v>4532</v>
+        <v>4544</v>
       </c>
       <c r="H1236" t="s">
-        <v>4533</v>
+        <v>4545</v>
       </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237" t="s">
-        <v>4534</v>
+        <v>4546</v>
       </c>
       <c r="B1237" t="s">
         <v>9</v>
       </c>
       <c r="C1237" t="s">
         <v>123</v>
       </c>
       <c r="D1237" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1237" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1237" t="s">
         <v>918</v>
       </c>
       <c r="G1237" s="1" t="s">
-        <v>4535</v>
+        <v>4547</v>
       </c>
       <c r="H1237" t="s">
-        <v>4536</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238" t="s">
-        <v>4537</v>
+        <v>4549</v>
       </c>
       <c r="B1238" t="s">
         <v>9</v>
       </c>
       <c r="C1238" t="s">
         <v>127</v>
       </c>
       <c r="D1238" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1238" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1238" t="s">
         <v>918</v>
       </c>
       <c r="G1238" s="1" t="s">
-        <v>4538</v>
+        <v>4550</v>
       </c>
       <c r="H1238" t="s">
-        <v>4539</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239" t="s">
-        <v>4540</v>
+        <v>4552</v>
       </c>
       <c r="B1239" t="s">
         <v>9</v>
       </c>
       <c r="C1239" t="s">
         <v>132</v>
       </c>
       <c r="D1239" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1239" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1239" t="s">
         <v>158</v>
       </c>
       <c r="G1239" s="1" t="s">
-        <v>4541</v>
+        <v>4553</v>
       </c>
       <c r="H1239" t="s">
-        <v>4542</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240" t="s">
-        <v>4543</v>
+        <v>4555</v>
       </c>
       <c r="B1240" t="s">
         <v>9</v>
       </c>
       <c r="C1240" t="s">
         <v>136</v>
       </c>
       <c r="D1240" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1240" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1240" t="s">
         <v>1747</v>
       </c>
       <c r="G1240" s="1" t="s">
-        <v>4544</v>
+        <v>4556</v>
       </c>
       <c r="H1240" t="s">
-        <v>4545</v>
+        <v>4557</v>
       </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241" t="s">
-        <v>4546</v>
+        <v>4558</v>
       </c>
       <c r="B1241" t="s">
         <v>9</v>
       </c>
       <c r="C1241" t="s">
         <v>140</v>
       </c>
       <c r="D1241" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1241" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1241" t="s">
         <v>1747</v>
       </c>
       <c r="G1241" s="1" t="s">
-        <v>4547</v>
+        <v>4559</v>
       </c>
       <c r="H1241" t="s">
-        <v>4548</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242" t="s">
-        <v>4549</v>
+        <v>4561</v>
       </c>
       <c r="B1242" t="s">
         <v>9</v>
       </c>
       <c r="C1242" t="s">
         <v>144</v>
       </c>
       <c r="D1242" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1242" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1242" t="s">
         <v>158</v>
       </c>
       <c r="G1242" s="1" t="s">
-        <v>4550</v>
+        <v>4562</v>
       </c>
       <c r="H1242" t="s">
-        <v>4551</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243" t="s">
-        <v>4552</v>
+        <v>4564</v>
       </c>
       <c r="B1243" t="s">
         <v>9</v>
       </c>
       <c r="C1243" t="s">
         <v>148</v>
       </c>
       <c r="D1243" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1243" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1243" t="s">
         <v>158</v>
       </c>
       <c r="G1243" s="1" t="s">
-        <v>4553</v>
+        <v>4565</v>
       </c>
       <c r="H1243" t="s">
-        <v>4554</v>
+        <v>4566</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244" t="s">
-        <v>4555</v>
+        <v>4567</v>
       </c>
       <c r="B1244" t="s">
         <v>9</v>
       </c>
       <c r="C1244" t="s">
         <v>153</v>
       </c>
       <c r="D1244" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1244" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1244" t="s">
         <v>362</v>
       </c>
       <c r="G1244" s="1" t="s">
-        <v>4556</v>
+        <v>4568</v>
       </c>
       <c r="H1244" t="s">
-        <v>4557</v>
+        <v>4569</v>
       </c>
     </row>
     <row r="1245" spans="1:8">
       <c r="A1245" t="s">
-        <v>4558</v>
+        <v>4570</v>
       </c>
       <c r="B1245" t="s">
         <v>9</v>
       </c>
       <c r="C1245" t="s">
         <v>157</v>
       </c>
       <c r="D1245" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1245" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1245" t="s">
         <v>55</v>
       </c>
       <c r="G1245" s="1" t="s">
-        <v>4559</v>
+        <v>4571</v>
       </c>
       <c r="H1245" t="s">
-        <v>4560</v>
+        <v>4572</v>
       </c>
     </row>
     <row r="1246" spans="1:8">
       <c r="A1246" t="s">
-        <v>4561</v>
+        <v>4573</v>
       </c>
       <c r="B1246" t="s">
         <v>9</v>
       </c>
       <c r="C1246" t="s">
         <v>162</v>
       </c>
       <c r="D1246" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1246" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1246" t="s">
         <v>4020</v>
       </c>
       <c r="G1246" s="1" t="s">
-        <v>4562</v>
+        <v>4574</v>
       </c>
       <c r="H1246" t="s">
-        <v>4563</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="1247" spans="1:8">
       <c r="A1247" t="s">
-        <v>4564</v>
+        <v>4576</v>
       </c>
       <c r="B1247" t="s">
         <v>9</v>
       </c>
       <c r="C1247" t="s">
         <v>166</v>
       </c>
       <c r="D1247" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1247" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1247" t="s">
         <v>68</v>
       </c>
       <c r="G1247" s="1" t="s">
-        <v>4565</v>
+        <v>4577</v>
       </c>
       <c r="H1247" t="s">
-        <v>4566</v>
+        <v>4578</v>
       </c>
     </row>
     <row r="1248" spans="1:8">
       <c r="A1248" t="s">
-        <v>4567</v>
+        <v>4579</v>
       </c>
       <c r="B1248" t="s">
         <v>9</v>
       </c>
       <c r="C1248" t="s">
         <v>171</v>
       </c>
       <c r="D1248" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1248" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1248" t="s">
         <v>1306</v>
       </c>
       <c r="G1248" s="1" t="s">
-        <v>4568</v>
+        <v>4580</v>
       </c>
       <c r="H1248" t="s">
-        <v>4569</v>
+        <v>4581</v>
       </c>
     </row>
     <row r="1249" spans="1:8">
       <c r="A1249" t="s">
-        <v>4570</v>
+        <v>4582</v>
       </c>
       <c r="B1249" t="s">
         <v>9</v>
       </c>
       <c r="C1249" t="s">
         <v>175</v>
       </c>
       <c r="D1249" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1249" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1249" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1249" t="s">
-        <v>4571</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="1250" spans="1:8">
       <c r="A1250" t="s">
-        <v>4572</v>
+        <v>4584</v>
       </c>
       <c r="B1250" t="s">
         <v>9</v>
       </c>
       <c r="C1250" t="s">
         <v>179</v>
       </c>
       <c r="D1250" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1250" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1250" t="s">
         <v>98</v>
       </c>
       <c r="G1250" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1250" t="s">
-        <v>4573</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="1251" spans="1:8">
       <c r="A1251" t="s">
-        <v>4574</v>
+        <v>4586</v>
       </c>
       <c r="B1251" t="s">
         <v>9</v>
       </c>
       <c r="C1251" t="s">
         <v>183</v>
       </c>
       <c r="D1251" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1251" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1251" t="s">
         <v>1306</v>
       </c>
       <c r="G1251" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1251" t="s">
-        <v>4575</v>
+        <v>4587</v>
       </c>
     </row>
     <row r="1252" spans="1:8">
       <c r="A1252" t="s">
-        <v>4576</v>
+        <v>4588</v>
       </c>
       <c r="B1252" t="s">
         <v>9</v>
       </c>
       <c r="C1252" t="s">
         <v>187</v>
       </c>
       <c r="D1252" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1252" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1252" t="s">
         <v>55</v>
       </c>
       <c r="G1252" s="1" t="s">
-        <v>4577</v>
+        <v>4589</v>
       </c>
       <c r="H1252" t="s">
-        <v>4578</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="1253" spans="1:8">
       <c r="A1253" t="s">
-        <v>4579</v>
+        <v>4591</v>
       </c>
       <c r="B1253" t="s">
         <v>9</v>
       </c>
       <c r="C1253" t="s">
         <v>191</v>
       </c>
       <c r="D1253" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1253" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1253" t="s">
         <v>467</v>
       </c>
       <c r="G1253" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1253" t="s">
-        <v>4580</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="1254" spans="1:8">
       <c r="A1254" t="s">
-        <v>4581</v>
+        <v>4593</v>
       </c>
       <c r="B1254" t="s">
         <v>9</v>
       </c>
       <c r="C1254" t="s">
         <v>195</v>
       </c>
       <c r="D1254" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1254" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1254" t="s">
         <v>3130</v>
       </c>
       <c r="G1254" s="1" t="s">
-        <v>4582</v>
+        <v>4594</v>
       </c>
       <c r="H1254" t="s">
-        <v>4583</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="1255" spans="1:8">
       <c r="A1255" t="s">
-        <v>4584</v>
+        <v>4596</v>
       </c>
       <c r="B1255" t="s">
         <v>9</v>
       </c>
       <c r="C1255" t="s">
         <v>200</v>
       </c>
       <c r="D1255" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1255" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1255" t="s">
         <v>77</v>
       </c>
       <c r="G1255" s="1" t="s">
-        <v>4585</v>
+        <v>4597</v>
       </c>
       <c r="H1255" t="s">
-        <v>4586</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="1256" spans="1:8">
       <c r="A1256" t="s">
-        <v>4587</v>
+        <v>4599</v>
       </c>
       <c r="B1256" t="s">
         <v>9</v>
       </c>
       <c r="C1256" t="s">
         <v>204</v>
       </c>
       <c r="D1256" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1256" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1256" t="s">
         <v>98</v>
       </c>
       <c r="G1256" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1256" t="s">
-        <v>4588</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="1257" spans="1:8">
       <c r="A1257" t="s">
-        <v>4589</v>
+        <v>4601</v>
       </c>
       <c r="B1257" t="s">
         <v>9</v>
       </c>
       <c r="C1257" t="s">
         <v>208</v>
       </c>
       <c r="D1257" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1257" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1257" t="s">
         <v>119</v>
       </c>
       <c r="G1257" s="1" t="s">
-        <v>4590</v>
+        <v>4602</v>
       </c>
       <c r="H1257" t="s">
-        <v>4591</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="1258" spans="1:8">
       <c r="A1258" t="s">
-        <v>4592</v>
+        <v>4604</v>
       </c>
       <c r="B1258" t="s">
         <v>9</v>
       </c>
       <c r="C1258" t="s">
         <v>212</v>
       </c>
       <c r="D1258" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1258" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1258" t="s">
         <v>3130</v>
       </c>
       <c r="G1258" s="1" t="s">
-        <v>4593</v>
+        <v>4605</v>
       </c>
       <c r="H1258" t="s">
-        <v>4594</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="1259" spans="1:8">
       <c r="A1259" t="s">
-        <v>4595</v>
+        <v>4607</v>
       </c>
       <c r="B1259" t="s">
         <v>9</v>
       </c>
       <c r="C1259" t="s">
         <v>216</v>
       </c>
       <c r="D1259" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1259" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1259" t="s">
         <v>3130</v>
       </c>
       <c r="G1259" s="1" t="s">
-        <v>4596</v>
+        <v>4608</v>
       </c>
       <c r="H1259" t="s">
-        <v>4597</v>
+        <v>4609</v>
       </c>
     </row>
     <row r="1260" spans="1:8">
       <c r="A1260" t="s">
-        <v>4598</v>
+        <v>4610</v>
       </c>
       <c r="B1260" t="s">
         <v>9</v>
       </c>
       <c r="C1260" t="s">
         <v>221</v>
       </c>
       <c r="D1260" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1260" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1260" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1260" t="s">
-        <v>4599</v>
+        <v>4611</v>
       </c>
     </row>
     <row r="1261" spans="1:8">
       <c r="A1261" t="s">
-        <v>4600</v>
+        <v>4612</v>
       </c>
       <c r="B1261" t="s">
         <v>9</v>
       </c>
       <c r="C1261" t="s">
         <v>225</v>
       </c>
       <c r="D1261" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1261" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1261" t="s">
         <v>119</v>
       </c>
       <c r="G1261" s="1" t="s">
-        <v>4601</v>
+        <v>4613</v>
       </c>
       <c r="H1261" t="s">
-        <v>4602</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="1262" spans="1:8">
       <c r="A1262" t="s">
-        <v>4603</v>
+        <v>4615</v>
       </c>
       <c r="B1262" t="s">
         <v>9</v>
       </c>
       <c r="C1262" t="s">
         <v>229</v>
       </c>
       <c r="D1262" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1262" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="G1262" s="1" t="s">
-        <v>4604</v>
+        <v>4616</v>
       </c>
       <c r="H1262" t="s">
-        <v>4605</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="1263" spans="1:8">
       <c r="A1263" t="s">
-        <v>4606</v>
+        <v>4618</v>
       </c>
       <c r="B1263" t="s">
         <v>9</v>
       </c>
       <c r="C1263" t="s">
         <v>233</v>
       </c>
       <c r="D1263" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1263" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1263" t="s">
         <v>77</v>
       </c>
       <c r="G1263" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1263" t="s">
-        <v>4607</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1264" spans="1:8">
       <c r="A1264" t="s">
-        <v>4608</v>
+        <v>4620</v>
       </c>
       <c r="B1264" t="s">
         <v>9</v>
       </c>
       <c r="C1264" t="s">
         <v>237</v>
       </c>
       <c r="D1264" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1264" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1264" t="s">
         <v>119</v>
       </c>
       <c r="G1264" s="1" t="s">
-        <v>4609</v>
+        <v>4621</v>
       </c>
       <c r="H1264" t="s">
-        <v>4610</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="1265" spans="1:8">
       <c r="A1265" t="s">
-        <v>4611</v>
+        <v>4623</v>
       </c>
       <c r="B1265" t="s">
         <v>9</v>
       </c>
       <c r="C1265" t="s">
         <v>241</v>
       </c>
       <c r="D1265" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1265" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1265" t="s">
         <v>119</v>
       </c>
       <c r="G1265" s="1" t="s">
-        <v>4612</v>
+        <v>4624</v>
       </c>
       <c r="H1265" t="s">
-        <v>4613</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="1266" spans="1:8">
       <c r="A1266" t="s">
-        <v>4614</v>
+        <v>4626</v>
       </c>
       <c r="B1266" t="s">
         <v>9</v>
       </c>
       <c r="C1266" t="s">
         <v>245</v>
       </c>
       <c r="D1266" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1266" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1266" t="s">
         <v>55</v>
       </c>
       <c r="G1266" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1266" t="s">
-        <v>4615</v>
+        <v>4627</v>
       </c>
     </row>
     <row r="1267" spans="1:8">
       <c r="A1267" t="s">
-        <v>4616</v>
+        <v>4628</v>
       </c>
       <c r="B1267" t="s">
         <v>9</v>
       </c>
       <c r="C1267" t="s">
         <v>249</v>
       </c>
       <c r="D1267" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1267" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1267" t="s">
         <v>119</v>
       </c>
       <c r="G1267" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1267" t="s">
-        <v>4617</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="1268" spans="1:8">
       <c r="A1268" t="s">
-        <v>4618</v>
+        <v>4630</v>
       </c>
       <c r="B1268" t="s">
         <v>9</v>
       </c>
       <c r="C1268" t="s">
         <v>253</v>
       </c>
       <c r="D1268" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1268" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1268" t="s">
         <v>119</v>
       </c>
       <c r="G1268" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1268" t="s">
-        <v>4619</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="1269" spans="1:8">
       <c r="A1269" t="s">
-        <v>4620</v>
+        <v>4632</v>
       </c>
       <c r="B1269" t="s">
         <v>9</v>
       </c>
       <c r="C1269" t="s">
         <v>257</v>
       </c>
       <c r="D1269" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1269" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1269" t="s">
         <v>119</v>
       </c>
       <c r="G1269" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1269" t="s">
-        <v>4621</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="1270" spans="1:8">
       <c r="A1270" t="s">
-        <v>4622</v>
+        <v>4634</v>
       </c>
       <c r="B1270" t="s">
         <v>9</v>
       </c>
       <c r="C1270" t="s">
         <v>261</v>
       </c>
       <c r="D1270" t="s">
-        <v>4455</v>
+        <v>4467</v>
       </c>
       <c r="E1270" t="s">
-        <v>4456</v>
+        <v>4468</v>
       </c>
       <c r="F1270" t="s">
         <v>196</v>
       </c>
       <c r="G1270" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1270" t="s">
-        <v>4623</v>
+        <v>4635</v>
       </c>
     </row>
     <row r="1271" spans="1:8">
       <c r="A1271" t="s">
-        <v>4624</v>
+        <v>4636</v>
       </c>
       <c r="B1271" t="s">
         <v>9</v>
       </c>
       <c r="C1271" t="s">
         <v>10</v>
       </c>
       <c r="D1271" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1271" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1271" t="s">
         <v>167</v>
       </c>
       <c r="G1271" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1271" t="s">
-        <v>4627</v>
+        <v>4639</v>
       </c>
     </row>
     <row r="1272" spans="1:8">
       <c r="A1272" t="s">
-        <v>4628</v>
+        <v>4640</v>
       </c>
       <c r="B1272" t="s">
         <v>9</v>
       </c>
       <c r="C1272" t="s">
         <v>17</v>
       </c>
       <c r="D1272" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1272" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1272" t="s">
         <v>167</v>
       </c>
       <c r="G1272" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1272" t="s">
-        <v>4629</v>
+        <v>4641</v>
       </c>
     </row>
     <row r="1273" spans="1:8">
       <c r="A1273" t="s">
-        <v>4630</v>
+        <v>4642</v>
       </c>
       <c r="B1273" t="s">
         <v>9</v>
       </c>
       <c r="C1273" t="s">
         <v>21</v>
       </c>
       <c r="D1273" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1273" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1273" t="s">
         <v>196</v>
       </c>
       <c r="G1273" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1273" t="s">
-        <v>4631</v>
+        <v>4643</v>
       </c>
     </row>
     <row r="1274" spans="1:8">
       <c r="A1274" t="s">
-        <v>4632</v>
+        <v>4644</v>
       </c>
       <c r="B1274" t="s">
         <v>9</v>
       </c>
       <c r="C1274" t="s">
         <v>25</v>
       </c>
       <c r="D1274" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1274" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1274" t="s">
         <v>196</v>
       </c>
       <c r="G1274" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1274" t="s">
-        <v>4633</v>
+        <v>4645</v>
       </c>
     </row>
     <row r="1275" spans="1:8">
       <c r="A1275" t="s">
-        <v>4634</v>
+        <v>4646</v>
       </c>
       <c r="B1275" t="s">
         <v>9</v>
       </c>
       <c r="C1275" t="s">
         <v>29</v>
       </c>
       <c r="D1275" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1275" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1275" t="s">
         <v>196</v>
       </c>
       <c r="G1275" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1275" t="s">
-        <v>4635</v>
+        <v>4647</v>
       </c>
     </row>
     <row r="1276" spans="1:8">
       <c r="A1276" t="s">
-        <v>4636</v>
+        <v>4648</v>
       </c>
       <c r="B1276" t="s">
         <v>9</v>
       </c>
       <c r="C1276" t="s">
         <v>33</v>
       </c>
       <c r="D1276" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1276" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1276" t="s">
         <v>196</v>
       </c>
       <c r="G1276" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1276" t="s">
-        <v>4637</v>
+        <v>4649</v>
       </c>
     </row>
     <row r="1277" spans="1:8">
       <c r="A1277" t="s">
-        <v>4638</v>
+        <v>4650</v>
       </c>
       <c r="B1277" t="s">
         <v>9</v>
       </c>
       <c r="C1277" t="s">
         <v>38</v>
       </c>
       <c r="D1277" t="s">
-        <v>4625</v>
+        <v>4637</v>
       </c>
       <c r="E1277" t="s">
-        <v>4626</v>
+        <v>4638</v>
       </c>
       <c r="F1277" t="s">
         <v>196</v>
       </c>
       <c r="G1277" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1277" t="s">
-        <v>4639</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="1278" spans="1:8">
       <c r="A1278" t="s">
-        <v>4640</v>
+        <v>4652</v>
       </c>
       <c r="B1278" t="s">
         <v>9</v>
       </c>
       <c r="C1278" t="s">
-        <v>4641</v>
+        <v>4653</v>
       </c>
       <c r="D1278" t="s">
-        <v>4642</v>
+        <v>4654</v>
       </c>
       <c r="E1278" t="s">
-        <v>4643</v>
+        <v>4655</v>
       </c>
       <c r="G1278" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1278" t="s">
-        <v>4644</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="1279" spans="1:8">
       <c r="A1279" t="s">
-        <v>4645</v>
+        <v>4657</v>
       </c>
       <c r="B1279" t="s">
         <v>9</v>
       </c>
       <c r="C1279" t="s">
-        <v>4646</v>
+        <v>4658</v>
       </c>
       <c r="D1279" t="s">
-        <v>4642</v>
+        <v>4654</v>
       </c>
       <c r="E1279" t="s">
-        <v>4643</v>
+        <v>4655</v>
       </c>
       <c r="G1279" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1279" t="s">
-        <v>4647</v>
+        <v>4659</v>
       </c>
     </row>
     <row r="1280" spans="1:8">
       <c r="A1280" t="s">
-        <v>4648</v>
+        <v>4660</v>
       </c>
       <c r="B1280" t="s">
         <v>9</v>
       </c>
       <c r="C1280" t="s">
         <v>10</v>
       </c>
       <c r="D1280" t="s">
-        <v>4649</v>
+        <v>4661</v>
       </c>
       <c r="E1280" t="s">
-        <v>4650</v>
+        <v>4662</v>
       </c>
       <c r="F1280" t="s">
-        <v>4651</v>
+        <v>4663</v>
       </c>
       <c r="G1280" s="1" t="s">
-        <v>4652</v>
+        <v>4664</v>
       </c>
       <c r="H1280" t="s">
-        <v>4653</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="1281" spans="1:8">
       <c r="A1281" t="s">
-        <v>4654</v>
+        <v>4666</v>
       </c>
       <c r="B1281" t="s">
         <v>9</v>
       </c>
       <c r="C1281" t="s">
         <v>17</v>
       </c>
       <c r="D1281" t="s">
-        <v>4649</v>
+        <v>4661</v>
       </c>
       <c r="E1281" t="s">
-        <v>4650</v>
+        <v>4662</v>
       </c>
       <c r="F1281" t="s">
         <v>4130</v>
       </c>
       <c r="G1281" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1281" t="s">
-        <v>4655</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="1282" spans="1:8">
       <c r="A1282" t="s">
-        <v>4656</v>
+        <v>4668</v>
       </c>
       <c r="B1282" t="s">
         <v>9</v>
       </c>
       <c r="C1282" t="s">
         <v>21</v>
       </c>
       <c r="D1282" t="s">
-        <v>4649</v>
+        <v>4661</v>
       </c>
       <c r="E1282" t="s">
-        <v>4650</v>
+        <v>4662</v>
       </c>
       <c r="F1282" t="s">
-        <v>4651</v>
+        <v>4663</v>
       </c>
       <c r="G1282" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H1282" t="s">
-        <v>4657</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="1283" spans="1:8">
       <c r="A1283" t="s">
-        <v>4658</v>
+        <v>4670</v>
       </c>
       <c r="B1283" t="s">
         <v>9</v>
       </c>
       <c r="C1283" t="s">
         <v>25</v>
       </c>
       <c r="D1283" t="s">
-        <v>4649</v>
+        <v>4661</v>
       </c>
       <c r="E1283" t="s">
-        <v>4650</v>
+        <v>4662</v>
       </c>
       <c r="F1283" t="s">
-        <v>4651</v>
+        <v>4663</v>
       </c>
       <c r="G1283" s="1" t="s">
-        <v>4659</v>
+        <v>4671</v>
       </c>
       <c r="H1283" t="s">
-        <v>4660</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="1284" spans="1:8">
       <c r="A1284" t="s">
-        <v>4661</v>
+        <v>4673</v>
       </c>
       <c r="B1284" t="s">
         <v>9</v>
       </c>
       <c r="C1284" t="s">
         <v>10</v>
       </c>
       <c r="D1284" t="s">
-        <v>4662</v>
+        <v>4674</v>
       </c>
       <c r="E1284" t="s">
-        <v>4663</v>
+        <v>4675</v>
       </c>
       <c r="F1284" t="s">
         <v>4130</v>
       </c>
       <c r="G1284" s="1" t="s">
-        <v>4664</v>
+        <v>4676</v>
       </c>
       <c r="H1284" t="s">
-        <v>4665</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="1285" spans="1:8">
       <c r="A1285" t="s">
-        <v>4666</v>
+        <v>4678</v>
       </c>
       <c r="B1285" t="s">
         <v>9</v>
       </c>
       <c r="C1285" t="s">
         <v>17</v>
       </c>
       <c r="D1285" t="s">
-        <v>4662</v>
+        <v>4674</v>
       </c>
       <c r="E1285" t="s">
-        <v>4663</v>
+        <v>4675</v>
       </c>
       <c r="F1285" t="s">
         <v>4130</v>
       </c>
       <c r="G1285" s="1" t="s">
-        <v>4667</v>
+        <v>4679</v>
       </c>
       <c r="H1285" t="s">
-        <v>4668</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="1286" spans="1:8">
       <c r="A1286" t="s">
-        <v>4669</v>
+        <v>4681</v>
       </c>
       <c r="B1286" t="s">
         <v>9</v>
       </c>
       <c r="C1286" t="s">
         <v>21</v>
       </c>
       <c r="D1286" t="s">
-        <v>4662</v>
+        <v>4674</v>
       </c>
       <c r="E1286" t="s">
-        <v>4663</v>
+        <v>4675</v>
       </c>
       <c r="F1286" t="s">
         <v>4130</v>
       </c>
       <c r="G1286" s="1" t="s">
-        <v>330</v>
+        <v>4682</v>
       </c>
       <c r="H1286" t="s">
-        <v>4670</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="1287" spans="1:8">
       <c r="A1287" t="s">
-        <v>4671</v>
+        <v>4684</v>
       </c>
       <c r="B1287" t="s">
         <v>9</v>
       </c>
       <c r="C1287" t="s">
         <v>25</v>
       </c>
       <c r="D1287" t="s">
-        <v>4662</v>
+        <v>4674</v>
       </c>
       <c r="E1287" t="s">
-        <v>4663</v>
+        <v>4675</v>
       </c>
       <c r="F1287" t="s">
         <v>4130</v>
       </c>
       <c r="G1287" s="1" t="s">
-        <v>4672</v>
+        <v>4685</v>
       </c>
       <c r="H1287" t="s">
-        <v>4673</v>
+        <v>4686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>