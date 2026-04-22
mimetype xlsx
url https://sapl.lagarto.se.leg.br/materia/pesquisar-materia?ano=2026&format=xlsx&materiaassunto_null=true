--- v0 (2026-02-15)
+++ v1 (2026-04-22)
@@ -10,155 +10,3103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2208" uniqueCount="985">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7050</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Gordinho de Jorge da Laranja</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7050/ind_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Análise da possibilidade de fechamento todos os dias de umas das vias que margeiam a Rodovia Antônio Martins de Menezes, no trecho do Povoado Colônia Treze, no período compreendido das 18:00 hs às 22:00 hs, para a prática de atividades físicas e desportivas.</t>
+  </si>
+  <si>
+    <t>7051</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7051/ind_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reforma da Praça Santa Luzia, localizada no Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7053</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7053/ind_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizadas as reformas dos pórticos que ficam localizados na Avenida Antônio Martins de Menezes, no trecho do Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7054</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Gilberto da Farinha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7054/ind_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentindo que seja reaberto o Ponto de Apoio à Saúde dos Povoados Quirino e Açu Velho, neste município.</t>
+  </si>
+  <si>
+    <t>7055</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7055/ind_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7056/ind_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma creche no Conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
+  </si>
+  <si>
+    <t>7057</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Carlos de Zezé Avelino</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7057/ind_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações em paralelepípedo das seguintes vias do município:_x000D_
+    • Estrada de Dona Rosa, localizada no Povoado Queiroz;_x000D_
+    • Estrada de Wilson, localizada no Povoado Santo Antônio e;_x000D_
+    • Travessa da Associação, localizada no bairro Pratas.</t>
+  </si>
+  <si>
+    <t>7058</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Anderson Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7058/ind_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas dos seguintes povoados: Brasília, Laranjeiras, Boa Vista, Caraíbas, Açu Velho, Urubu Grande, Britinho, Moita e Alto da Moita, todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7059</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7059/ind_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de terraplanagem e piçarragem das estradas dos seguintes comunidades: Assentamentos Karl Marx, Uburana e Camilo Torres, todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7060</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Josivaldo da Equoterapia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7060/ind_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de instalação de um redutor de velocidade eletrônico (radar ou lombada) na Avenida Gustavo Hora, localizada no bairro Pratas, no município de Lagarto.</t>
+  </si>
+  <si>
+    <t>7062</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7062/ind_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias do bairro São José, neste município:_x000D_
+    • Rua Maria Teles;_x000D_
+    • Rua Pedro Loiola Prata;_x000D_
+    • Travessa Pedro Cardoso de Jesus;_x000D_
+    • Rua Pedro Antônio de Souza;_x000D_
+    • Rua Petrolina Maria da Conceição;_x000D_
+    • Travessa Jeremias Monteiro de Carvalho;_x000D_
+    • Rua Tatiane Xisto Silva;_x000D_
+    • Rua Raimundo Silva Primo;_x000D_
+    • Rua Nossa Senhora da Aparecida e;_x000D_
+    • Rua José Antônio de Vasconcelos.</t>
+  </si>
+  <si>
+    <t>7063</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7063/ind_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de canteiro central na Avenida Antônio Rocha até a Praça Vereador José Justiniano Ramos, localizada no bairro São José,  neste município.</t>
+  </si>
+  <si>
+    <t>7064</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7064/ind_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma quadra poliesportiva no povoado Araçá, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7066</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7066/ind_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal (calçamento) da rua do Campo Velho, localizada no Povoado Jenipapo, neste município.</t>
+  </si>
+  <si>
+    <t>7067</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7067/ind_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reposição das lâmpadas da iluminação pública dos povoados Jenipapo, Quirino, Araçá e João Martins, localizados neste município.</t>
+  </si>
+  <si>
+    <t>7068</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7068/ind_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal (calçamento) da Estrada do Povoado Rio das Vacas, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7069</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7069/ind_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma praça no povoado Piçarreira, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7070</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7070/ind_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reforma dos canteiros centrais localizados na avenida que liga a praça de Santa Luzia à Avenida Antunes de Almeida (Pista da Granja), no povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7071</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Lívia Menezes</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7071/ind_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de limpeza e capinagem das ruas do Conjunto habitacional Antônio Martins de Menezes, localizado no bairro Queiroz, neste município.</t>
+  </si>
+  <si>
+    <t>7072</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7072/ind_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias do bairro Libórios, neste município:_x000D_
+    • Rua Indiaroba;_x000D_
+    • Travessa Campo do Brito;_x000D_
+    • Travessa José Abel dos Santos;_x000D_
+    •  Travessa do Coqueiro;_x000D_
+    • Travessa Caraíbas;_x000D_
+    • Travessa Curralinho e;_x000D_
+    • Travessa Palestina.</t>
+  </si>
+  <si>
+    <t>7073</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7073/ind_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de limpeza e urbanização da lagoa do Povoado Sobrado, neste município.</t>
+  </si>
+  <si>
+    <t>7074</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7074/ind_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica da Rua Cauby (estrada da barragem), localizada no Povoado Carro Quebrado, neste município.</t>
+  </si>
+  <si>
+    <t>7075</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de ofertar o curso de corte e costura para a comunidade do Povoado Brasília, neste município.</t>
+  </si>
+  <si>
+    <t>7078</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7078/ind_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma creche no Povoado Açu Velho, localizado no povoado Jenipapo, neste município.</t>
+  </si>
+  <si>
+    <t>7079</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7079/ind_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construído um novo cemitério no Povoado Jenipapo, neste município.</t>
+  </si>
+  <si>
+    <t>7080</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7080/ind_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja retornado o pagamento (auxílio) às raspadeiras de mandioca do Município. Bem como seja analisada a possibilidade de inclusão das catadoras de acerola nesse programa.</t>
+  </si>
+  <si>
+    <t>7081</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7081/ind_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instalados banheiros químicos, aos finais de semana, na praça de Santa Luzia, localizada no povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7082</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7082/ind_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas lixeiras em todo o perímetro urbano e nas principais áreas públicas (praças, mercados…) dos povoados do município.</t>
+  </si>
+  <si>
+    <t>7083</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7083/ind_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja reformada da pista de skate da Praça José Domingos Vieira (Praça dos 3 Poderes), localizada no bairro Laudelino Freire, neste município.</t>
+  </si>
+  <si>
+    <t>7084</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7084/ind_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Rua “J”, localizada no bairro Jardim Campo Novo, neste município.</t>
+  </si>
+  <si>
+    <t>7085</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7085/ind_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reposição de lâmpadas da estrada Arthur de Oliveira Reis - Estrada do Gavião, localizada no Povoado Curralinho, neste município.</t>
+  </si>
+  <si>
+    <t>7086</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7086/ind_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída na cidade uma praça sensorial.</t>
+  </si>
+  <si>
+    <t>7087</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes ruas do bairro Alto da Boa Vista, neste município:_x000D_
+    • Rua Ernesto da Silva Carvalho;_x000D_
+    • Rua José Augusto de Oliveira e;_x000D_
+    • Rua César José de Almeida.</t>
+  </si>
+  <si>
+    <t>7088</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7088/ind_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja implantado um ponto para marcação de exames e consultas no Posto de Saúde localizado na Avenida Gustavo Hora, bairro Pratas, neste município.</t>
+  </si>
+  <si>
+    <t>7089</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7089/ind_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias do município:_x000D_
+    • Rua Passos Porto, localizada no bairro Centro;_x000D_
+    • Avenida Jovino Bispo da Cruz, localizada no bairro Novo Horizonte e;_x000D_
+    • Travessa José Pacheco de Souza, localizada no bairro Laudelino Freire.</t>
+  </si>
+  <si>
+    <t>7090</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Manoela da Lagartense</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7090/ind_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja realizada a pavimentação paralelepipedal da Rua Travessa Maurina Silva de Moraes, localizada no Bairro Laudelino Freire, neste Município.</t>
+  </si>
+  <si>
+    <t>7091</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7091/ind_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam realizados os serviços de limpeza, capinagem e recolhimento de entulhos das vias dos Loteamentos Luar de Lagarto I e II ( conhecidos como Colorado), localizada no Povoado Cruzeiro Verde, neste município.</t>
+  </si>
+  <si>
+    <t>7092</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Amilton Fontes</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7092/ind_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de doação de um terreno público do município à Missão Sergipe, com a finalidade de construção do Centro de Referência dos Desbravadores do Estado de Sergipe.</t>
+  </si>
+  <si>
+    <t>7093</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7093/ind_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de doação de um terreno no Residencial Kaptiva, localizado no bairro Alto da Boa Vista para a construção de uma capela da Igreja Católica.</t>
+  </si>
+  <si>
+    <t>7094</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7094/ind_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça no terreno pertencente ao município, localizado ao lado da residência do senhor Nelson de Maninho, no bairro Queiroz, neste município.</t>
+  </si>
+  <si>
+    <t>7095</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Marcelo de Denilson</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7095/ind_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas manilhas no cruzamento da rua São Cosme com a pista do Pau Grande, localizada no povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7096</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7096/ind_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias do Povoado Coqueiros de Cima e de Baixo, neste município:_x000D_
+    • Estrada Coqueiro de Cima;_x000D_
+    • Travessa João Aguiar;_x000D_
+    • Largo do campo de Zé de Bento;_x000D_
+    • Estrada do Coqueiro de Baixo;_x000D_
+    • Estrada telha;_x000D_
+    • Corredor de João baixinho;</t>
+  </si>
+  <si>
+    <t>7097</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Eduardo de João Maratá</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7097/ind_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que o serviço de distribuição de correspondências e encomendas dos Correios seja estendido à rua Lúcio Bispo dos Santos (popularmente conhecida como pista do campo), localizada no Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7098</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Carlinhos da Mariola</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7098/ind_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam realizados os serviços de terraplanagem, piçarragem e a construção da pavimentação paralelepipedal da estrada de Joãozinho - Povoado Várzea dos Cágados, neste Município.</t>
+  </si>
+  <si>
+    <t>7108</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Cosme do Treze</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7108/ind_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja perfurado um poço artesiano e, conseguinte, a construção de chafariz na comunidade do Rio das vacas, localizada no Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7109</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7109/ind_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações em paralelepípedo das principais vias do Povoado Telha, neste município.</t>
+  </si>
+  <si>
+    <t>7110</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7110/ind_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de limpeza, capinagem e reposição de lâmpadas do bairro Pratas, Avenida Gustavo Hora e do Povoado Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7111</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7111/ind_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça no local onde funcionava a antiga Escola Dinamarca, localizado no Povoado Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7112</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7112/ind_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja instalado um novo    Centro de Referência de Assistência Social – CRAS, na região do povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7113</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Fabiana de Sandro do Boeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7113/ind_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas nas seguintes vias da Comunidade Pacheco:_x000D_
+_x000D_
+    • Rua Monsenhor Jason;_x000D_
+    • Rua Alfredo Batista Prata e;_x000D_
+    • Rua Bacharel Divaldo Santos Andrade._x000D_
+_x000D_
+	Todas localizadas no bairro Libórios, neste município.</t>
+  </si>
+  <si>
+    <t>7114</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7114/ind_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de firmar parcerias com o Serviço Nacional de Aprendizagem Comercial – SENAC  e  Serviço Nacional de Aprendizagem Industrial – SENAI para ofertarem cursos profissionalizantes aos munícipes de Lagarto e região circunvizinha.</t>
+  </si>
+  <si>
+    <t>7115</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7115/ind_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja revitalizado o campo de  futebol do Povoado Boa Vista do Urubu, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7116</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma creche municipal para atender os Povoados Barro Vermelho, Queiroz, Coqueiros de Cima e de Baixo, bairro Cidade Nova e comunidades adjacências, todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7117</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7117/ind_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça no Povoado Barro Vermelho, neste município.</t>
+  </si>
+  <si>
+    <t>7118</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7118/ind_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias:_x000D_
+		 • Rua Francisco Pereira da Silva; _x000D_
+		• Avenida José Valentim do Nascimento; _x000D_
+		• Estrada de Francisquinho; _x000D_
+		• Estrada de Teté e; _x000D_
+		• Estrada de Tide (Rua da empresa Radiante), todas localizadas no bairro Cidade Nova, neste município.</t>
+  </si>
+  <si>
+    <t>7119</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7119/ind_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizadas as reformas das seguintes praças do povoado Jenipapo, neste município:_x000D_
+    • Praça Vanderléia Paixão;_x000D_
+    • Praça de eventos e;_x000D_
+    • Praça São José.</t>
+  </si>
+  <si>
+    <t>7120</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7120/ind_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a pavimentação asfáltica do Conjunto São Francisco, localizado no povoado Jenipapo, neste município.</t>
+  </si>
+  <si>
+    <t>7121</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7121/ind_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam implantadas sinalizações horizontal e vertical na entrada e na saída do Residencial Kaptiva, localizado no Povoado Queiroz, neste Município.</t>
+  </si>
+  <si>
+    <t>7122</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7122/ind_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja realizada a pavimentação paralelepipedal da Rua José Dias dos Santos, localizada nas imediações do Residencial Kaptiva, Povoado Queiroz, neste Município.</t>
+  </si>
+  <si>
+    <t>7123</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7123/ind_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja realizada um estudo técnico que viabilize e adote medidas de sinalização de trânsito,  necessárias para melhorar e tornar mais segura a entrada e saída do Residencial Kaptiva, Povoado Queiroz, neste Município de Lagarto.</t>
+  </si>
+  <si>
+    <t>7124</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7124/ind_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam realizados os serviços de terraplanagem, piçarragem da estrada Judiatá, que liga o Povoado Itaperinha ao bairro Jardim Campo Novo, neste Município.</t>
+  </si>
+  <si>
+    <t>7131</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7131/ind_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações em paralelepípedo das seguintes vias do Povoado Santo Antônio, neste município:_x000D_
+_x000D_
+    • Travessa João Alves, e;_x000D_
+    • Estrada dos Candeais.</t>
+  </si>
+  <si>
+    <t>7132</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7132/ind_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica da rua José de Oliveira (conhecida por rua Caxangá Diesel), no bairro Horta, neste município.</t>
+  </si>
+  <si>
+    <t>7133</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Gordo do Quilombo</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7133/ind_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizado serviços de melhorias da rede elétrica da Estrada de Miminho, localizada no Povoado Quilombo, neste município.</t>
+  </si>
+  <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7134/ind_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção da pavimentação asfáltica da Rua Bento Alves da Silva, localizada no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>7135</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7135/ind_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da estrada principal do Povoado Caraíbas, localizada neste município.</t>
+  </si>
+  <si>
+    <t>7136</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7136/ind_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas as sinalizações de trânsito verticais e horizontais de todas as ruas que foram construídas as pavimentações asfálticas no município.</t>
+  </si>
+  <si>
+    <t>7137</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7137/ind_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam implantadas as sinalizações de trânsito verticais e horizontais necessárias para melhorar e tornar mais segura a entrada e saída do Residencial Kaptiva, Povoado Queiroz, neste município.</t>
+  </si>
+  <si>
+    <t>7138</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7138/ind_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja realizada a instalação de placas identificadoras nas ruas dos residenciais Kaptiva, Luar de Lagarto I e II, localizados neste Município.</t>
+  </si>
+  <si>
+    <t>7139</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7139/ind_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação paralelepipedal da rua João Batista dos Santos, localizada na Comunidade Catita, bairro Libórios,  neste Município.</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7140/ind_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de:_x000D_
+_x000D_
+    • Reposição de lâmpadas do largo da Igreja católica do Povoado Estancinha I, e;_x000D_
+    • Terraplanagem e piçarragem do Povoado Estancinha II. Todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7141</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7141/ind_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam capinados os trevos que dão acesso aoas Povoados Ururbutinga e Estancinha,  todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7158</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7158/ind_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias da Comunidade Santa Terezinha, localizada no bairro Novo Horizonte, neste município:_x000D_
+    • Rua Macambira;_x000D_
+    • Rua  Maria Amélia Menezes de Almeida;_x000D_
+    • Rua Gararu;_x000D_
+    • Rua Severo Martins da Costa;_x000D_
+    • Rua Severiano José Lima;_x000D_
+    • Rua Josefa de Farias Júnior;_x000D_
+    • Rua Nova Herança ( ao Lado do Colégio Estadual Dom Mário).</t>
+  </si>
+  <si>
+    <t>7159</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7159/ind_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias da Comunidade Loiola, localizada no bairro São José, neste município:_x000D_
+    • Rua José Francisco de Andrade e;_x000D_
+    • Avenida Francisco Antônio de Figueiredo.</t>
+  </si>
+  <si>
+    <t>7160</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7160/ind_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja perfurado um poço artesiano e, conseguinte, a construção de chafariz no Assentamento Karl Marx, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7161</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7161/ind_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construído  um abrigo de passageiros no Povoado Gameleiro ((Próximo a Fazenda do Sr. Huguinho), localizados neste município.</t>
+  </si>
+  <si>
+    <t>7162</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7162/ind_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação em paralelepípedo da Travessa Maria Júlia dos Santos, localizada na comunidade Gustavo Hora, localizada no bairro Pratas, neste município.</t>
+  </si>
+  <si>
+    <t>7163</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7163/ind_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Elias, localizada no Povoado Cipó, neste município.</t>
+  </si>
+  <si>
+    <t>7164</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7164/ind_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça de alimentação com espaço para quiosques, trailers e outras estruturas de comércio de alimentos no terreno do município localizado ao fundo do campo Marinho Correia, no Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7165</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7165/ind_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas as sinalizações verticais e horizontais de trânsito nas vias centrais do Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7166</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7166/ind_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma creche municipal para atender as crianças do bairro Alto da Boa Vista e adjacências, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7167</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7167/ind_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça na Comunidade Mesquita, localizada no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7168</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7168/ind_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídos 01 (um) campo de futebol e 01 (uma) quadra society no bairro Alto da Boa Vista, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7169</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Genisson de Tonho de Totonho</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7169/ind_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja  realizada a destinação e organização de um espaço físico nas dependências da Câmara Municipal para abrigar a Procuradoria Municipal da Mulher, bem como a realização de sua inauguração oficial durante o mês de março, período alusivo ao Dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>7170</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7170/ind_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas pontos de acesso sem fio à internet – ‘Wi-Fi’ gratuitos nos principais logradouros públicos do núcleo urbano da cidade e dos povoados.</t>
+  </si>
+  <si>
+    <t>7171</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_86-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da estrada da casa de farinha de Diogo da tapioca, localizada no Povoado Luiz Freire, neste município.</t>
+  </si>
+  <si>
+    <t>7172</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7172/ind_87-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias localizadas na comunidade Loiola, bairro São José, neste município: _x000D_
+        ◦ Rua Raimundo Alves de Carvalho, e;_x000D_
+        ◦ Rua Francisco Loiola da Silva._x000D_
+        ◦ Rua Josefa Silva Júnior.</t>
+  </si>
+  <si>
+    <t>7173</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7173/ind_88-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das ruas “A” e “B”, localizadas no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>7174</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7174/ind_89-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída as pavimentação asfáltica da rua São Jorge, localizada no bairro Pratas, neste município.</t>
+  </si>
+  <si>
+    <t>7175</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7175/ind_90-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da rua Tiradentes, localizada na Comunidade Matinha, bairro Libórios, neste município.</t>
+  </si>
+  <si>
+    <t>7176</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7176/ind_91-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma Unidade Básica de Saúde (UBS) no bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7180</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7180/ind_92-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça na rua “B”, localizada no Residencial Silva, Povoado Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7181</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7181/ind_93-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação em paralelepípedo da rua da Lagoa da canoa, localizada no Povoado Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7182</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7182/ind_94-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reposição e o aumento do número de lâmpadas da Avenida José Loiola da Silva, localizada no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7183</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7183/ind_95-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas nas seguintes vias da Comunidade Pacheco:_x000D_
+_x000D_
+    • Rua Eremita Francisca de Jesus;_x000D_
+    • Rua Frei Damião;_x000D_
+    • Rua Padre Cícero, e;_x000D_
+    • Rua Santa Clara_x000D_
+_x000D_
+	Todas localizadas na Comunidade Loiola 2, no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7184</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7184/ind_96-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas Unidades (Bases) da Guarda Municipal nos Povoados Colônia Treze, Jenipapo e Brasília, todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>7185</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7185/ind_97-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construído (implantado) um Posto de Saúde no Povoado Açu Velho, neste município.</t>
+  </si>
+  <si>
+    <t>7186</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7186/ind_98-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídas as pavimentações paralelepipedais das seguintes vias localizadas no Povoado Barro Vermelho, neste município:_x000D_
+    • Estrada de Elias, e;_x000D_
+    • Travessa do Grupo.</t>
+  </si>
+  <si>
+    <t>7187</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7187/ind_99-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação paralelepipedal da Estrada do Silva, localizada no bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7189</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7189/ind_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de instalação de redutores de velocidade nas ruas Maria Fraga de Souza Costa (antiga rua “A”), rua José Mateus dos Santos (antiga rua “B”), ambas localizadas no Residencial Sílvio Romero, na comunidade Matinha, bairro Libórios, no município de Lagarto.</t>
+  </si>
+  <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7200/ind_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça nos conjuntos João Nogueira e Júlia Nogueira, ambos localizados no bairro Novo Horizonte, neste município.  E, que nesse projeto sejam contemplados a construção de um parquinho para crianças e uma quadra de futebol society.</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7201/ind_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada de Elizeu, localizada no Povoado Boeiro, neste município.</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7202/ind_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica da Travessa Ananias Libórios, localizada no bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7203/ind_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instaladas manilhas sobre as passagens molhadas do Assentamento Caboclo, localizada no Povoado Campo do Crioulo, neste município.</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7204/ind_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção da pavimentação asfáltica da rua Carmelita Maria de Jesus (rua que fica ao fundo do bar do Flamengo, localizada no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7205/ind_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de instalação de redutores de velocidade na rua “F”, localizada na comunidade Sílvio Romero, bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7206/ind_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de limpeza e manutenção do campo de futebol do Povoado Itaperinha, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7207/ind_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja retornado o pagamento (auxílio) do Bolsa Família Municipal.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7235/ind_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Estrada do Sr. Josias, localizada no Povoado Brejo, neste município.</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7236/ind_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de limpeza e pintura das praças e do largo da Santa Cruz Iocalizados no Povoado Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7237/ind_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reforma da praça que fica localizada entre a rua Direita e a rua “I”, localizada na comunidade Campo da vila, bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7238/ind_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada  uma revitalização da Praça Pe. Vicente Vidal de Souza, localizada na comunidade Loiola, bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7239/ind_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação paralelepipedal do largo da Igreja Adventista do Povoado Barro Vermelho, neste município.</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7240/ind_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação asfáltica  da rua Nelson de Marinho (conhecida popularmente como rua da Vaca atolada), localizada no Povoado Queiroz, neste município.</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7241/ind_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja instalada uma Clínica escola na sede da Escola Municipal Frei Aloísio de Carvalho Libório, localizada no Povoado Carro Quebrado, neste município.</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7242/ind_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja criado um Programa municipal de capacitação técnica para jovens agricultores.</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7243/ind_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma ciclovia com faixa de pedestres no bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7244/ind_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação asfáltica da rua Vicente Rodrigues Menezes, localizada no bairro Alto da Boa Vista, neste Município.</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7245/ind_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica no Povoado Carcará, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7246/ind_120-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja implantados redutores de velocidade (quebra-molas) na pavimentação asfáltica do Povoado Mariquita, neste município.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_121-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que construída uma praça no Residencial Pôr do sol (popularmente conhecido como Conjunto de Baiano), localizado no Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Fernando Moura - O Mourão</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7248/ind_122-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma praça na Rodovia Rosendo Ribeiro de Souza (conhecida como Pista do Araçá), localizada no Povoado Araçá, neste município.</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7249/ind_123-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias deste município:_x000D_
+    • Rua José Dias dos Santos – localizada no bairro Alto da Boa Vista e;_x000D_
+    • Rua Nossa Senhor ade Fátima, localizada no bairro Centro.</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7250/ind_124-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Projetada 40, localizada no bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7251/ind_125-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Rua Projetada “55” (popularmente conhecida como Travessa de Roberto), localizada no bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7252/ind_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de alteração do horário de coleta de lixo no bairro Centro, nas imediações da Praça Antônio da Silva Vieira (região da Rodoviária), neste município.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7253/ind_127-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas das seguintes vias localizadas na Comunidade Loiola no bairro São José, neste município:_x000D_
+    • Rua Raimundo Siva Primo;_x000D_
+    • Rua Jorge Henrique de Andrade, e;_x000D_
+    • Rua Josemir Antônio Vasconcelos.</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7254/ind_128-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam instalados transformadores de energia elétrica no Povoado Boeiro, neste município.</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7255/ind_129-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja analisada a possibilidade de realizar a entrega do kit da Semana Santa (peixes e cestas básicas) sejam distribuídos diretamente nos domicílios dos beneficiários do CadÚnico.</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_130-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja urbanizada a região em torno do campo de futebol e construído 01 (um) abrigo de ônibus localizados na Avenida Antônio Martins de Menezes, na comunidade Poção, Povoado Colônia Treze, neste município.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7257/ind_131-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias localizadas no povoado Nobre, neste município: _x000D_
+    • Estrada de Thiago, e;_x000D_
+    • Estrada de Zé de Flora.</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7258/ind_132-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica de toda a extensão da via do Povoado Barro Vermelho, desde a entrada do povoado até a Igreja católica, localizada neste município.</t>
+  </si>
+  <si>
+    <t>7275</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7275/ind_133-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída uma ponte sobre a passagem molhada entre os Povoados Britinho e Alto da moita, na zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>7276</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7276/ind_134-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações asfálticas nas seguintes vias da Comunidade Loiola:_x000D_
+_x000D_
+    • Travessa Bomba d'água;_x000D_
+    • Rua Elias Pereira de Santana, e;_x000D_
+    • Rua Joaquim José de Santana._x000D_
+_x000D_
+	Todas localizadas no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7277</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7277/ind_135-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que realizada a reforma da quadra na comunidade Loiola II, localizada no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>7278</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7278/ind_136-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada pavimentação paralelepipedal da travessa Doutor Joaquim, localizada no bairro Jardim Campo Novo, neste município.</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7279/ind_137-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizadas manutenções nos semáforos da Avenida Contorno, neste município.</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7280/ind_138-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizado recapeamento asfáltico da Avenida Senador Lourival Batista, localizada na comunidade Estação, bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7281</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7281/ind_139-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a pavimentação paralelepipedal do corredor de “Bebé”, localizado no bairro Pratas, neste município.</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7282/ind_140-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídas as pavimentações paralelepipedais das seguintes vias:_x000D_
+_x000D_
+    • Rua Areia branca, e;_x000D_
+    • Rua Indiaroba._x000D_
+_x000D_
+	Ambas localizadas no bairro Sílvio Romero, neste município.</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7283/ind_141-2026.pdf</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada pavimentação paralelepipedal da Avenida Francisco Leite Neto, localizada no Loteamento Sol Nascente na comunidade Santa Terezinha, bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>7289</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>No sentido de que sejam construídas as pavimentações asfálticas das principais vias do Povoado Santo Antônio e do bairro Pratas, ambos localizados, neste Município.</t>
+  </si>
+  <si>
+    <t>7290</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizado o serviço de capinagem das margens da Rodovia  Rodovia Rosendo Ribeiro de Souza, que liga os Povoados Brasília e Araçá, neste município.</t>
+  </si>
+  <si>
+    <t>7291</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a construção de uma quadra poliesportiva no povoado Gameleiro, localizado neste município.</t>
+  </si>
+  <si>
+    <t>7292</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação asfáltica da rua Anfilófio Fontes, localizada no bairro Centro, neste município.</t>
+  </si>
+  <si>
+    <t>7293</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da estrada da Sra. Ana Lu, localizada no Povoado Brejo, neste município.</t>
+  </si>
+  <si>
+    <t>7294</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>No sentido que sejam realizados os serviços de terraplagem e piçarragem das principais vias dos Povoados Mariquita, Olhos d’água, Quipé, Pombo, Bonfim, Flecha e Assentamentos, todos localizados neste município. Bem como, a reposição de lâmpadas da iluminação pública dos povoados anteriormente citados.</t>
+  </si>
+  <si>
+    <t>7295</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>No sentido que seja feito a troca da caixa d’água por uma de maior capacidade para o chafariz do bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>No sentido que sejam construídos redutores de velocidade (quebra-molas), na Rodovia Artur de Oliveira Reis (SE-160), nas proximidades da Escola Estrela Guia e do Restaurante Sabor Nordestino, localizados no povoado Brasília, município de Lagarto.</t>
+  </si>
+  <si>
+    <t>7307</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reforma da praça Nossa Senhora Aparecida, localizada no bairro Cidade Nova (Defronte a Indústria de copos Maratá), neste município.</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>No sentido de que seja construída a pavimentação asfáltica da travessa  José Barreto de Souza 2 (Próximo a APAE), localizada no bairro Centro, neste Município.</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>No sentido que seja construída a pavimentação paralelepipedal da Travessa Raimunda Rodrigues Reis, localizada no bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7310</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>No sentido que seja realizada a reforma da Escola Municipal Paulino Vieira do Nascimento (calçada e conserto/substituição de portão), localizada no Bairro Alto da Boa Vista, neste município.</t>
+  </si>
+  <si>
+    <t>7047</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo</t>
+  </si>
+  <si>
+    <t>Washington da Mariquita</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7047/req_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Manoela Cassemira Dias de Souza   –   “Vereadora Manoela da Lagartense”, pela  passagem do seu aniversário, celebrado no dia 18 de fevereiro.</t>
+  </si>
+  <si>
+    <t>7061</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7061/req_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Padre Humberto da Silva, em reconhecimento aos relevantes serviços prestados à comunidade do Povoado Colônia Treze e região, durante o período em que exerceu com dedicação e zelo a função de pároco da Igreja Matriz de Santa Luzia.</t>
+  </si>
+  <si>
+    <t>7065</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7065/req_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que o Chefe do Poder Executivo Municipal encaminhe, no prazo regimental, informações circunstanciadas, acompanhadas de cópia integral dos processos administrativos e documentos comprobatórios, referentes aos fatos a seguir expostos.</t>
+  </si>
+  <si>
+    <t>7076</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7076/req_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Excelentíssimo Senhor Fábio Mitidieri   –   Governador de Sergipe, pela passagem de seu aniversário</t>
+  </si>
+  <si>
+    <t>7077</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7077/req_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Fernando Moura   –   Secretário de Governo do Rio de Janeiro, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7102</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7102/req_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Washington da Cruz Silva – “Vereador Washington da Mariquita” – Presidente desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>7103</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7103/req_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Valdice Lima da Paixão, ocorrido no dia 25 de fevereiro do corrente ano.</t>
+  </si>
+  <si>
+    <t>7105</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7105/req_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Reverendíssimo Padre Edson Santos Santana, em reconhecimento aos relevantes e dedicados serviços prestados à frente da Paróquia Nossa Senhora de Fátima</t>
+  </si>
+  <si>
+    <t>7106</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7106/req_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Valdelice Galdina dos Santos.</t>
+  </si>
+  <si>
+    <t>7125</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7125/req_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Ilustríssimo Senhor Allan Adson da Silva Santos, Diretor da Defesa Civil (Lagarto/SE), para que encaminhe a esta Casa Legislativa relatório contendo informações acerca da quantidade de escolas vistoriadas pela Defesa Civil antes do início do ano letivo de 2026.</t>
+  </si>
+  <si>
+    <t>7127</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7127/req_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Luana Ramos do Nascimento</t>
+  </si>
+  <si>
+    <t>7128</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7128/req_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Jairo Ferreira Lima  –  Gerente da Agência do Banese/Lagarto, pela  passagem do seu aniversário</t>
+  </si>
+  <si>
+    <t>7129</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7129/req_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Antônio da Silva Santos  –  Socorrista do SAMU, pela  passagem do seu aniversário</t>
+  </si>
+  <si>
+    <t>7144</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7144/req_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Reverendíssimo Padre Rodrigo Fraga - Pároco do Santuário Mariano de Nossa Senhora da Piedade</t>
+  </si>
+  <si>
+    <t>7143</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7143/req_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor José Enilton Dias, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7145</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7145/req_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Josilene Santos Souza, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7146</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7146/req_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Bizan Velô de Sousa Fontes  - Jornalista, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7147</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7147/req_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Josefa Raimunda Farias Costa – “Irmã do vereador Cosme do Treze”.</t>
+  </si>
+  <si>
+    <t>7148</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7148/req_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Bianca Thereza Silva Cardoso, Procuradora-Geral do Município, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7149</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7149/req_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite à Ilustríssima Senhora Lissandra Santana Machado, Secretária Municipal de Inclusão das Pessoas com Deficiência, Acessibilidade e Direitos Humanos, para que faça uso da Tribuna desta Casa Legislativa, com a finalidade de prestar justa homenagem alusiva ao Dia Internacional da Síndrome de Down.</t>
+  </si>
+  <si>
+    <t>7150</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7150/req_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Tenente-Coronel Lucas Rebello, comandante do 7º Batalhão de Polícia Militar (7º BPM), sediado em Lagarto, Sergipe, em reconhecimento à atuação responsável e ao trabalho desenvolvido à frente da corporação</t>
+  </si>
+  <si>
+    <t>7151</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7151/req_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Adriana Freitas, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7152</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7152/req_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Alex  Sandro Pereira, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7153</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7153/req_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor José Monteiro Farias Neto, pela passagem de seu aniversário</t>
+  </si>
+  <si>
+    <t>7155</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7155/req_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio aos ataques misóginos, machistas e sexistas dirigidos à Procuradora da República Gisele Dias de Oliveira Bleggi Cunha, integrante do Ministério Público Federal em Sergipe.</t>
+  </si>
+  <si>
+    <t>7177</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7177/req_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Gidelmo Batista dos Santos, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7178</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7178/req_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Joelia Batista dos Santos, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7188</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7188/req_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Débora Souza, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7190</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7190/req_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Reverendíssimo Padre Pedro Vidal, pela passagem de seu aniversário</t>
+  </si>
+  <si>
+    <t>7191</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7191/req_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite à Ilustríssima Senhora Karine Virgínio da Cruz, Presidente do Lions Clube de Aracaju, para que faça uso da Tribuna desta Casa Legislativa, em sessão ordinária, a fim de explanar sobre o Projeto Fênix.</t>
+  </si>
+  <si>
+    <t>7192</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7192/req_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite ao Magnífico Reitor da Universidade Federal de Sergipe, André Maurício Conceição de Souza, para que faça uso da Tribuna desta Casa Legislativa, em sessão ordinária, com a finalidade de discorrer acerca das ações, projetos e atividades desenvolvidos no Campus Lagarto da Universidade Federal de Sergipe.</t>
+  </si>
+  <si>
+    <t>7194</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7194/req_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Samuel do Carmo, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7195</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7195/req_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação às Ilustríssimas Senhoras Rosângela Maria da Silva e Cláudia da Costa Santos, e ao Ilustríssimo Senhor Marcelo Pereira Menezes, em reconhecimento aos relevantes serviços prestados por meio dos projetos desenvolvidos.</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7208/req_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Jorge  José dos Santos – “Jorge da Laranja”, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7210/req_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Josicleide Santana Santos, Líder do Grupo de Ação Social da Igreja Luz para as Nações, em reconhecimento aos relevantes serviços prestados por meio do projeto “Além das Quatro Paredes”.</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7211/req_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Tamires Prata, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7212/req_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor José Marcelo Prata de Carvalho, pela passagem de seu aniversário, celebrado no dia 21 de março.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7213/req_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Fernanda Batista dos Santos, escritora, pela autoria do livro devocional “31 Dias com Cristo”.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7214/req_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor    Manoel Messias de Souza – ex-vereador Manoel da Lagartense, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7216/req_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite ao Ilustríssimo Senhor Raimundo da Paixão, Diretor do Conselho Municipal vinculado à Secretaria do Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7215/req_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Marlysson Talluanno Magalhães de Souza – Secretário Municipal da Saúde, pela passagem do seu aniversário.</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7217/req_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento da Sra. Ivanilde dos Santos – “Nice do Quirino”.</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7218/req_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite ao Ilustríssimo Senhor Itamar Santana, Gerente Regional do SEBRAE em Lagarto, para que faça uso da Tribuna desta Casa Legislativa, em sessão ordinária, com o objetivo de apresentar e discorrer sobre as ações e iniciativas desenvolvidas no âmbito de sua gestão.</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7219/req_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu mais profundo pesar pelo falecimento das Senhoras:_x000D_
+_x000D_
+    • Eliene Amaro dos Reis, 37 anos; _x000D_
+    • Flávia Barros dos Santos, 38 anos; _x000D_
+    • Ângela Maria Caldeiras Torres, 64 anos; e _x000D_
+    • Ane Jaqueline Costa Santos Matos. _x000D_
+   _x000D_
+  Vítimas de feminicídio</t>
+  </si>
+  <si>
+    <t>7220</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7220/req_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor José Carlos Dias, popularmente conhecido como Fofão, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7221/req_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, pedido de informações detalhadas acerca de todos os veículos atualmente locados e vinculados à referida Secretaria.</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7222/req_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Édipo  Timóteo Moraes, Diretor da Guarda Municipal de Lagarto, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7223/req_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Eduardo Santana Cruz,- “ Edi Santana”, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7225/req_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Lagarto manifesta o seu profundo pesar pelo falecimento do Sr. Odair Chaves de Souza.</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7226/req_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Gerson José dos Santos, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7227</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7227/req_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Alessandra de Melo Fontes, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7228/req_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Anderson, blogueiro e divulgador de conteúdo digital, pelo relevante trabalho que vem realizando na promoção e valorização das cidades por onde passa.</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7233/req_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Permissão ao Excelentíssimo Senhor Artur Sérgio de Almeida Reis, Prefeito Municipal, para fazer uso da Tribuna desta Casa Legislativa, nesta sessão ordinária.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7234/req_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Tribunal de Contas do Estado de Sergipe, em virtude da celebração dos 56 anos.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7260/req_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite à Ilustríssima Senhora Rosane Fraga, Diretora do Centro de Controle de Zoonoses e Endemias de Lagarto, para que faça uso da Tribuna desta Casa Legislativa, em sessão ordinária, a fim de discorrer sobre as políticas de controle populacional de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7259/req_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado expediente à Ilustríssima Senhora Taysa Mércia dos Santos Souza Damaceno, Secretária Municipal de Educação, solicitando o encaminhamento a esta Casa Legislativa de relatório referente ao Contrato nº 10/2026 (Kits Escolares).</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7265/req_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor AMILTON FRAGA FONTES  – “Vereador Amilton Fontes”, pela passagem do seu aniversário.</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7264/req_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao ex-vereador Matheus Corrêa, em reconhecimento à sua relevante atuação na defesa dos concursos públicos.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7266/req_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor José Ricardo Neves Brito, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7269/req_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Everalda Silva Santos – Rainha do Folclore, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7270/req_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Verônica Batista Ribeiro Reis, Presidente da Associação do Povoado Quilombo, pelos relevantes trabalhos desenvolvidos à frente da referida associação.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7271/req_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Dalvina Dutra da Conceição, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7273/req_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Genaldo Rocha – “Ex-vereador Amiguinho”, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7274/req_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Ilustríssima Senhora Patrícia Dias Santana Cruz, ex-diretora do Colégio Cenecista Laudelino Freire, em reconhecimento aos relevantes serviços prestados.</t>
+  </si>
+  <si>
+    <t>7285</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7285/req_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Magson Vinícius de Santana Almeida, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7286</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7286/req_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Convite à Ilustríssima Senhora Sandra Farias, bem como aos demais representantes do Clube de Aventureiros da Igreja Adventista do Sétimo Dia, para que façam uso da Tribuna desta Casa Legislativa, em sessão ordinária, a fim de explanar sobre o Projeto que institui o Dia Municipal dos Clubes de Aventureiros.</t>
+  </si>
+  <si>
+    <t>7287</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7287/req_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Hermenegildo Dutra dos Santos, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7288</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7288/req_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do Sr. Rufino Alves dos Santos Júnior - “Júnior San Diego”.</t>
+  </si>
+  <si>
+    <t>7296</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Genisson Fontes Vieira, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7297</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7297/req_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Gilson Oliveira de Jesus, Pastor da Igreja Batista Betel, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7298</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7298/req_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação aos Professores da Rede Municipal de Ensino, na pessoa da Ilustríssima Senhora Taysa Mercia dos Santos Souza Damaceno, Secretária Municipal de Educação, em reconhecimento ao notável desempenho alcançado no Indicador da Criança Alfabetizada.</t>
+  </si>
+  <si>
+    <t>7299</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7299/req_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Excelentíssimo Senhor Fábio Reis, Deputado Federal, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7300</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7300/req_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Votos de congratulações aos ilustríssimos Senhor Ruan Benigno e senhora Nilma Maria pela fundação há 04 anos e pela organização do “GRUPO LOUVAÇÃO A MÃE RAINHA”.</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7301/req_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. José Nascimento Farias, cunhado do vereador Cosme do Treze”, ocorrido no dia 14 de abril.</t>
+  </si>
+  <si>
+    <t>7302</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7302/req_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a este subscreve, nos termos regimentais e após ouvido o Plenário, requer, de forma verbal, que sejam encaminhados votos de congratulação ao Ilustríssimo Senhor José Antônio Prata Neto, “Nenê Prata”, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>Convite ao Ilustríssimo Senhor Amauri Oliveira Nascimento para fazer uso da Tribuna desta Casa Legislativa, em sessão ordinária, a fim de explanar sobre o Projeto de Reconhecimento do Festival de Quadrilha do Alto da Boa Vista como Patrimônio Histórico, Cultural e Imaterial.</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>Convite a Ilustríssima Senhora Roseane Guimarães dos Santos, membro da Associação Nacional de Osteogênese Imperfeita, para fazer uso da Tribuna desta Casa Legislativa, em sessão ordinária, a fim de explanar sobre a Osteogênese Imperfeita.</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Fausto Vieira dos Santos, Diretor-Presidente da Web Rádio Lagartto FM, pelos relevantes serviços prestados.</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>Votos de congratulação ao Ilustríssimo Senhor Victor Fabrício, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>Votos de congratulação à Ilustríssima Senhora Vanda Monteiro, pela passagem de seu aniversário.</t>
+  </si>
+  <si>
     <t>7041</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7041/pl__altera_a_denominacao_de_programa_habitacional_morar_bem_para_programa_municipal_morando_bem_ass.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.156, de 15 de dezembro de 2023, com as alterações aprovadas pela Lei nº 1.200, de 12 de  fevereiro de 2025, mudando a denominação do Programa Habitacional Morar Bem para PROGRAMA MUNICIPAL MORANDO BEM, e dá outras providências.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7042/pl_autoriza_contribuicao_a_fsf__2026_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de contribuição corrente à Federação Sergipana de Futebol, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7043/pl_pro-semear_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Suporte ao Empreendedorismo e Modernização da Economia Agrícola Rural (PRO-SEMEAR); revoga a Lei nº 290, de 07 de outubro de 2009, e dá providências correlatas.</t>
   </si>
   <si>
+    <t>7048</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7048/pl_modifica_dispositivos_lei_no_410_estagio_de_estudantes__ass.pdf</t>
+  </si>
+  <si>
+    <t>Atualiza dispositivos da Lei nº 410, de 11 de julho de 2011, que dispõe sobre o estágio de estudantes no âmbito da Administração Pública do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>7052</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7052/projeto_de_lei_no_05_de_2026_-_denomina_centro_de_saude_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Centro de Saúde  “MARIA DE JESUS DA CONCEIÇÃO”, o atual Centro de Saúde, localizado no Povoado Açu Velho.</t>
+  </si>
+  <si>
+    <t>7101</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7101/projeto_de_lei_no_06_de_2026_-_institui_o_programa__prevencao_aobullying.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção e Combate ao Bullying e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7107</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7107/projeto_de_lei_no_007_de_2026_-_anderson_-__utilidade_publica_associacao_dos_agricultores_de_brasilia_.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de Utilidade Pública a Associação dos Agricultores Familiares do Povoado Brasília e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7142</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7142/projeto_de_lei_no_08_de_2026_-_institui_o_programa_municipal_de_valorizacao_dos_agentes_comunitarios_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Valorização dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7154</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de contribuição corrente à Pia União dos Pobres de Santo Antônio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7156</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de contribuição corrente à Associação de Pais e Amigos dos Excepcionais de Lagarto - APAE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7157</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de contribuição corrente à Associação Musical Filarmônica Lira Popular, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7209/projeto_de_lei_no_13_de_2026_-_atualizacao_mesa_atual.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral dos vencimentos básicos dos servidores efetivos e comissionados do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7198/projeto_de_lei_no_14_de_2026_-_institui_o_dia_dos_clubes_aventureiros.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal dos Clubes de Aventureiros da Igreja Adventista do Sétimo Dia no Município de Lagarto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7261/projeto_de_lei_no_15_de_2026_-_institui_o_dia_consciencia_sindrome_down.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Conscientização sobre a Síndrome de Down e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 1.274, de 22 de dezembro de 2025, que institui a Campanha IPTU PREMIADO no Município de Lagarto/SE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de contribuição corrente ao Lagarto Futebol Clube, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>Altera denominação de Escola no Povoado Quilombo e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7267/projeto_de_lei_no_20_de_2026_-_autoriza_doacao_de_equipamentos_a_ssp.se_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de equipamentos à Secretaria de Estado de Segurança Pública do Estado de Sergipe, em razão de cooperação técnica mútua, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7268/projeto_de_lei_no_21_de_2026_-_reconhece_patrimonio_cultural_e_imaterial_festival_de_quadrilhas_do_alto_da_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Histórico e Cultural de Natureza Imaterial, o “FESTIVAL DE QUADRILHAS DO BAIRRO ALTO DA BOA VISTA”, e dá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>Denomina Rua no Bairro Centro e dá providências correlatas.   Rua “JOSÉ ANTÔNIO BARBOSA LISBOA”, a atual rua conhecida popularmente como “Ascendino Garcêz”.</t>
+  </si>
+  <si>
     <t>7044</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7044/projeto_de_lei_complementar_no_01_de_2026..pdf</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7044/projeto_de_lei_complementar_no_01_de_2026..pdf</t>
   </si>
   <si>
     <t>Altera e insere dispositivos na Lei Complementar n.º 122, de 02 de janeiro de 2025, com as alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
+    <t>7130</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos das tabelas constantes  dos Anexos I, II e X e da descrição das atividades do cargo de Agente de Fiscalização de Trânsito constante do Anexo IX, da Lei Complementar nº 36, de 11 de abril de 2011, que dispõe sobre a estruturação de cargos de provimento efetivo do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>“Altera os Apêndices IV e V, e o art. 27, da Lei Complementar n.º 32, de 22 de dezembro de 2010, que dispõe sobre o Plano de Carreira e Remuneração do Magistério Público do Município de Lagarto, com a redação dada pela Lei Complementar nº 128, de 16 de maio de 2025 edá providências correlatas.</t>
+  </si>
+  <si>
+    <t>7049</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>Mensagem</t>
+  </si>
+  <si>
+    <t>Mensagem n.º 06/2026, oriunda do  Poder Executivo relativa à abertura da Sessão Legislativa Ordinária de 2026.</t>
+  </si>
+  <si>
+    <t>7099</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a manutenção do Veto Parcial aposto pelo Poder Executivo, ao Projeto de Lei nº 56/2025.</t>
+  </si>
+  <si>
+    <t>7100</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7100/projeto_de_decreto_legislativo_02_-_2026__veto_total_pl_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a manutenção do Veto Total aposto pelo Poder Executivo, ao Projeto de Lei nº 64/2025.</t>
+  </si>
+  <si>
+    <t>7179</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7179/projeto_de_decreto_legislativo_no_03_manoela_-_wendell.pdf</t>
+  </si>
+  <si>
+    <t>Concede ao Ilustríssimo Senhor WENDELL DE ALMEIDA MONTEIRO, o Título de Cidadão Lagartense.</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_decreto_legislativo_no_04_de_2026_josivaldo_-_evaristo_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido ao Ilustríssimo Senhor EVARISTO DE ALMEIDA  SILVA, o Título de Cidadão Lagartense.</t>
+  </si>
+  <si>
+    <t>7196</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7196/projeto_de_decreto_legislativo_no_05_de_2026_manoela_-_george_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido ao Ilustríssimo Senhor GEORGE DOS SANTOS MENEZES FONTES, o Título de Cidadão Lagartense.</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7284/projeto_de_decreto_legislativo_no_06_-_2026_licenca_prefeito_e_vice.pdf</t>
+  </si>
+  <si>
+    <t>Concede Licença ao Prefeito Municipal e a Vice-prefeita para se ausentarem do Estado e do País, conforme condições que especifica.</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7224/projeto_de_decreto_legislativo_no_007_de_2026_josivan_rodrigues_-_veronica_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido à Ilustríssima Senhora VERÔNICA VIEIRA DE OLIVEIRA, o Título de Cidadã Lagartense.</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Lagartense e dá providências correlatas. ROGÉRIO DOS REIS BENEDITO.</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Lagartense e dá providências correlatas. MAURO JOSÉ DOS SANTOS.</t>
+  </si>
+  <si>
     <t>7045</t>
   </si>
   <si>
     <t>REQES</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7045/requerimento_de_urgencia_especial_no_01_de_2026..pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, requer nos termos regimentais, após ouvido o Plenário, a deliberação em regime de Urgência Especial aos Projetos de Lei Complementar nº 01/2026, de autoria do Poder Executivo, que Altera e insere dispositivos na Lei Complementar n.º 122, de 02 de janeiro de 2025, com as alterações posteriores, e dá outras providências.; Projeto de Lei nº 01/2026, de autoria do Poder Executivo, que Altera dispositivos da Lei nº 1.156, de 15 de dezembro de 2023, com as alterações aprovadas pela Lei nº 1.200, de 12 de fevereiro de 2025, mudando a denominação do Programa Habitacional Morar Bem para PROGRAMA MUNICIPAL MORANDO BEM, e dá outras providências.; Projeto de Lei nº 02/2026, de autoria do Poder Executivo, que Autoriza a concessão de contribuição corrente à Federação Sergipana de Futebol, e dá outras providências correlatas.; e o Projeto de Lei nº 03/2026, de autoria do Poder Executivo, que Institui o Programa de Suporte ao Empreendedorismo e Modernização da Economia Agrícola Rural (PRO-SEMEAR); revoga a Lei nº 290, de 07 de outubro de 2009, e dá providências correlatas.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>Washington da Mariquita</t>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7046/requerimento_de_urgencia_especial_no_02_de_2026..pdf</t>
   </si>
   <si>
     <t>Requer dispensa de parecer da Comissão de Finanças, Orçamento, Obras e Serviços Públicos aos Projetos  em deliberação em Regime de Urgência Especial.</t>
+  </si>
+  <si>
+    <t>7126</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7126/requerimento_de_urgencia_especial_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora, requer nos termos regimentais, após ouvido o Plenário, a deliberação em regime de Urgência Especial ao Projeto de Lei nº 05/2026, de autoria do Vereador José Anderson, que Denomina de Centro de Saúde “MARIA DE JESUS DA CONCEIÇÃO”, o atual Centro de Saúde, localizado no Povoado Açu Velho.</t>
+  </si>
+  <si>
+    <t>7193</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_de_urgencia_especial_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer deliberação em Regime de Urgência Especial.</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7262/requerimento_de_urgencia_especial_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7263/requerimento_de_urgencia_especial_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>Requer deliberação em Regime de Urgência Especial aos Projetos de Lei nº18/2026 e nº 20/2026.</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7311/requerimento_de_urgencia_especial_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência Especial ao Projeto de Decreto nº 009/2026 de autoria do vereador Washington da cruz Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -462,67 +3410,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7044/projeto_de_lei_complementar_no_01_de_2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagarto.se.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7050/ind_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7051/ind_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7053/ind_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7054/ind_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7055/ind_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7056/ind_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7057/ind_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7058/ind_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7059/ind_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7060/ind_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7062/ind_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7063/ind_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7064/ind_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7066/ind_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7067/ind_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7068/ind_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7069/ind_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7070/ind_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7071/ind_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7072/ind_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7073/ind_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7074/ind_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7075/ind_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7078/ind_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7079/ind_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7080/ind_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7081/ind_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7082/ind_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7083/ind_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7084/ind_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7085/ind_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7086/ind_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7087/ind_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7088/ind_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7089/ind_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7090/ind_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7091/ind_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7092/ind_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7093/ind_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7094/ind_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7095/ind_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7096/ind_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7097/ind_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7098/ind_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7108/ind_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7109/ind_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7110/ind_47-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7111/ind_48-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7112/ind_49-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7113/ind_50-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7114/ind_51-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7115/ind_52-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7117/ind_54-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7118/ind_55-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7119/ind_56-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7120/ind_57-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7121/ind_58-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7122/ind_59-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7123/ind_60-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7124/ind_61-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7131/ind_62-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7132/ind_63-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7133/ind_64-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7134/ind_65-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7135/ind_66-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7136/ind_67-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7137/ind_68-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7138/ind_69-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7139/ind_70-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7140/ind_71-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7141/ind_72-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7158/ind_73-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7159/ind_74-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7160/ind_75-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7161/ind_76-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7162/ind_77-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7163/ind_78-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7164/ind_79-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7165/ind_80-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7166/ind_81-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7167/ind_82-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7168/ind_83-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7169/ind_84-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7170/ind_85-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7171/ind_86-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7172/ind_87-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7173/ind_88-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7174/ind_89-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7175/ind_90-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7176/ind_91-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7180/ind_92-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7181/ind_93-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7182/ind_94-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7183/ind_95-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7184/ind_96-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7185/ind_97-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7186/ind_98-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7187/ind_99-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7189/ind_100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7200/ind_101-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7201/ind_102-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7202/ind_103-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7203/ind_104-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7204/ind_105-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7205/ind_106-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7206/ind_107-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7207/ind_108-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7235/ind_109-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7236/ind_110-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7237/ind_111-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7238/ind_112-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7239/ind_113-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7240/ind_114-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7241/ind_115-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7242/ind_116-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7243/ind_117-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7244/ind_118-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7245/ind_119-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7246/ind_120-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7247/ind_121-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7248/ind_122-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7249/ind_123-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7250/ind_124-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7251/ind_125-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7252/ind_126-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7253/ind_127-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7254/ind_128-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7255/ind_129-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7256/ind_130-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7257/ind_131-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7258/ind_132-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7275/ind_133-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7276/ind_134-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7277/ind_135-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7278/ind_136-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7279/ind_137-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7280/ind_138-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7281/ind_139-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7282/ind_140-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7283/ind_141-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7047/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7061/req_02-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7065/req_03-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7076/req_04-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7077/req_05-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7102/req_06-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7103/req_07-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7105/req_08-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7106/req_09-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7125/req_10-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7127/req_11-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7128/req_12-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7129/req_13-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7144/req_14-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7143/req_15-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7145/req_16-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7146/req_17-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7147/req_18-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7148/req_19-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7149/req_20-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7150/req_21-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7151/req_22-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7152/req_23-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7153/req_24-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7155/req_25-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7177/req_26-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7178/req_27-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7188/req_28-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7190/req_29-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7191/req_30-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7192/req_31-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7194/req_32-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7195/req_33-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7208/req_34-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7210/req_35-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7211/req_36-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7212/req_37-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7213/req_38-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7214/req_39-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7216/req_40-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7215/req_41-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7217/req_42-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7218/req_43-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7219/req_44-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7220/req_45-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7221/req_46-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7222/req_47-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7223/req_48-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7225/req_49-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7226/req_50-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7227/req_51-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7228/req_52-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7233/req_53-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7234/req_54-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7260/req_56-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7259/req_57-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7265/req_58-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7264/req_59-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7266/req_60-2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7269/req_61-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7270/req_62-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7271/req_63-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7273/req_64-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7274/req_65-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7285/req_66-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7286/req_67-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7287/req_68-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7288/req_69-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7297/req_71-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7298/req_72-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7299/req_73-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7300/req_74-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7301/req_75-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7302/req_76-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7041/pl__altera_a_denominacao_de_programa_habitacional_morar_bem_para_programa_municipal_morando_bem_ass.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7042/pl_autoriza_contribuicao_a_fsf__2026_ass.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7043/pl_pro-semear_ass.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7048/pl_modifica_dispositivos_lei_no_410_estagio_de_estudantes__ass.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7052/projeto_de_lei_no_05_de_2026_-_denomina_centro_de_saude_anderson.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7101/projeto_de_lei_no_06_de_2026_-_institui_o_programa__prevencao_aobullying.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7107/projeto_de_lei_no_007_de_2026_-_anderson_-__utilidade_publica_associacao_dos_agricultores_de_brasilia_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7142/projeto_de_lei_no_08_de_2026_-_institui_o_programa_municipal_de_valorizacao_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7209/projeto_de_lei_no_13_de_2026_-_atualizacao_mesa_atual.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7198/projeto_de_lei_no_14_de_2026_-_institui_o_dia_dos_clubes_aventureiros.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7261/projeto_de_lei_no_15_de_2026_-_institui_o_dia_consciencia_sindrome_down.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7267/projeto_de_lei_no_20_de_2026_-_autoriza_doacao_de_equipamentos_a_ssp.se_ass.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7268/projeto_de_lei_no_21_de_2026_-_reconhece_patrimonio_cultural_e_imaterial_festival_de_quadrilhas_do_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7044/projeto_de_lei_complementar_no_01_de_2026..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7100/projeto_de_decreto_legislativo_02_-_2026__veto_total_pl_64-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7179/projeto_de_decreto_legislativo_no_03_manoela_-_wendell.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_decreto_legislativo_no_04_de_2026_josivaldo_-_evaristo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7196/projeto_de_decreto_legislativo_no_05_de_2026_manoela_-_george_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7284/projeto_de_decreto_legislativo_no_06_-_2026_licenca_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7224/projeto_de_decreto_legislativo_no_007_de_2026_josivan_rodrigues_-_veronica_vieira.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7045/requerimento_de_urgencia_especial_no_01_de_2026..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7046/requerimento_de_urgencia_especial_no_02_de_2026..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7126/requerimento_de_urgencia_especial_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_de_urgencia_especial_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7262/requerimento_de_urgencia_especial_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7263/requerimento_de_urgencia_especial_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagarto.se.leg.br/media/sapl/public/materialegislativa/2026/7311/requerimento_de_urgencia_especial_no_08-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -554,168 +3502,7431 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>89</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>38</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>149</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>158</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>167</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>171</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>167</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>175</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>180</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>184</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>52</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>189</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>194</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>199</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>38</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>38</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>38</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>180</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>43</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>52</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>167</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>167</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>167</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H56" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H57" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>247</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H58" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>251</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>158</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H59" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>255</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>158</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>158</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>194</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>38</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>220</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>277</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H65" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>280</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>281</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>277</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>285</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>89</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>52</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>158</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>158</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>194</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>313</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>52</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H74" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>316</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>317</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>52</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H75" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>320</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>321</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H76" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>325</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>43</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H77" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>328</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>38</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>332</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>333</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>89</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>337</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H81" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>344</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>194</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>220</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H83" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>353</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>194</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H84" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>356</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>357</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>358</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H85" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>361</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>362</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>180</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H86" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>365</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>366</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>180</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H87" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>369</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>370</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>220</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H88" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>373</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>374</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>220</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H89" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>377</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>378</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>220</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H90" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>381</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>382</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>52</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H91" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>385</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>386</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>194</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H92" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>389</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>390</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>38</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H93" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>393</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>394</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H94" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>397</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>398</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>38</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H95" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>401</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>402</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>220</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H96" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>405</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>406</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>52</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H97" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>409</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>410</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>180</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H98" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>413</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>414</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>194</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>418</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>194</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>52</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H101" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>426</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>220</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H102" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>429</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>430</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>220</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H103" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>434</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>220</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H104" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>43</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H105" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>442</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>38</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>445</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>446</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>38</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H107" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>450</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>38</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H108" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>453</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>454</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>189</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H109" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>457</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>458</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>38</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H110" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>461</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>462</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>38</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H111" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>465</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>466</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>38</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H112" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>470</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>220</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H113" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>473</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>474</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>194</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H114" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>477</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>478</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>194</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H115" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>481</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>482</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>52</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H116" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>485</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>486</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>43</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H117" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>489</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>490</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>194</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H118" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>493</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>494</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>38</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H119" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>497</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>498</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>277</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H120" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>501</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>502</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>277</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H121" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>505</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>506</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>199</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H122" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>509</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>510</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>511</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H123" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>514</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>515</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>89</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H124" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>519</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>89</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H125" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>522</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>523</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>38</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H126" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>526</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>527</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>38</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H127" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>530</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>531</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>220</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H128" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>534</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>535</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>220</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H129" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>538</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>539</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>189</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H130" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>542</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>543</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>89</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H131" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>546</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>547</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>194</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H132" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>550</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>551</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>194</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H133" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>554</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>555</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>43</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H134" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>558</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>559</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>220</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H135" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>562</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>563</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>89</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H136" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>566</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>567</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>89</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H137" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>570</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>571</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>358</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H138" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>574</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>575</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>38</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H139" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>578</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>579</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>38</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H140" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>582</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>583</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>220</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H141" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>586</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>587</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>89</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H142" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>590</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>38</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H143" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>593</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>594</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>43</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>596</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>194</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H145" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>599</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>600</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>52</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H146" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>603</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>89</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H147" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>605</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>606</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>277</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H148" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>608</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>609</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>194</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H149" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>611</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>612</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>43</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H150" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>614</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>615</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>194</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H151" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>617</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>618</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>38</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H152" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>620</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>621</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>358</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H153" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>623</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>624</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>358</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H154" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>626</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>627</v>
+      </c>
+      <c r="E155" t="s">
+        <v>628</v>
+      </c>
+      <c r="F155" t="s">
+        <v>629</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H155" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>632</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="D156" t="s">
+        <v>627</v>
+      </c>
+      <c r="E156" t="s">
+        <v>628</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H156" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>635</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" t="s">
+        <v>627</v>
+      </c>
+      <c r="E157" t="s">
+        <v>628</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H157" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>638</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>25</v>
+      </c>
+      <c r="D158" t="s">
+        <v>627</v>
+      </c>
+      <c r="E158" t="s">
+        <v>628</v>
+      </c>
+      <c r="F158" t="s">
+        <v>629</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H158" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>641</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>30</v>
+      </c>
+      <c r="D159" t="s">
+        <v>627</v>
+      </c>
+      <c r="E159" t="s">
+        <v>628</v>
+      </c>
+      <c r="F159" t="s">
+        <v>511</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H159" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>644</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="D160" t="s">
+        <v>627</v>
+      </c>
+      <c r="E160" t="s">
+        <v>628</v>
+      </c>
+      <c r="F160" t="s">
+        <v>89</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H160" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>647</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D161" t="s">
+        <v>627</v>
+      </c>
+      <c r="E161" t="s">
+        <v>628</v>
+      </c>
+      <c r="F161" t="s">
+        <v>511</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H161" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>650</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162" t="s">
+        <v>627</v>
+      </c>
+      <c r="E162" t="s">
+        <v>628</v>
+      </c>
+      <c r="F162" t="s">
+        <v>220</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H162" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>653</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163" t="s">
+        <v>627</v>
+      </c>
+      <c r="E163" t="s">
+        <v>628</v>
+      </c>
+      <c r="F163" t="s">
+        <v>199</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H163" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>656</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>51</v>
+      </c>
+      <c r="D164" t="s">
+        <v>627</v>
+      </c>
+      <c r="E164" t="s">
+        <v>628</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H164" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>659</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>56</v>
+      </c>
+      <c r="D165" t="s">
+        <v>627</v>
+      </c>
+      <c r="E165" t="s">
+        <v>628</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H165" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>662</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>60</v>
+      </c>
+      <c r="D166" t="s">
+        <v>627</v>
+      </c>
+      <c r="E166" t="s">
+        <v>628</v>
+      </c>
+      <c r="F166" t="s">
+        <v>629</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H166" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>665</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>64</v>
+      </c>
+      <c r="D167" t="s">
+        <v>627</v>
+      </c>
+      <c r="E167" t="s">
+        <v>628</v>
+      </c>
+      <c r="F167" t="s">
+        <v>629</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H167" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>668</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>68</v>
+      </c>
+      <c r="D168" t="s">
+        <v>627</v>
+      </c>
+      <c r="E168" t="s">
+        <v>628</v>
+      </c>
+      <c r="F168" t="s">
+        <v>629</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H168" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>671</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>72</v>
+      </c>
+      <c r="D169" t="s">
+        <v>627</v>
+      </c>
+      <c r="E169" t="s">
+        <v>628</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H169" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>674</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>76</v>
+      </c>
+      <c r="D170" t="s">
+        <v>627</v>
+      </c>
+      <c r="E170" t="s">
+        <v>628</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H170" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>677</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>80</v>
+      </c>
+      <c r="D171" t="s">
+        <v>627</v>
+      </c>
+      <c r="E171" t="s">
+        <v>628</v>
+      </c>
+      <c r="F171" t="s">
+        <v>220</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H171" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>680</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>84</v>
+      </c>
+      <c r="D172" t="s">
+        <v>627</v>
+      </c>
+      <c r="E172" t="s">
+        <v>628</v>
+      </c>
+      <c r="F172" t="s">
+        <v>199</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H172" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>683</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>88</v>
+      </c>
+      <c r="D173" t="s">
+        <v>627</v>
+      </c>
+      <c r="E173" t="s">
+        <v>628</v>
+      </c>
+      <c r="F173" t="s">
+        <v>629</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H173" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>686</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>93</v>
+      </c>
+      <c r="D174" t="s">
+        <v>627</v>
+      </c>
+      <c r="E174" t="s">
+        <v>628</v>
+      </c>
+      <c r="F174" t="s">
+        <v>158</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H174" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>689</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>97</v>
+      </c>
+      <c r="D175" t="s">
+        <v>627</v>
+      </c>
+      <c r="E175" t="s">
+        <v>628</v>
+      </c>
+      <c r="F175" t="s">
+        <v>89</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H175" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>692</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>101</v>
+      </c>
+      <c r="D176" t="s">
+        <v>627</v>
+      </c>
+      <c r="E176" t="s">
+        <v>628</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H176" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>695</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>105</v>
+      </c>
+      <c r="D177" t="s">
+        <v>627</v>
+      </c>
+      <c r="E177" t="s">
+        <v>628</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H177" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>698</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>109</v>
+      </c>
+      <c r="D178" t="s">
+        <v>627</v>
+      </c>
+      <c r="E178" t="s">
+        <v>628</v>
+      </c>
+      <c r="F178" t="s">
+        <v>629</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H178" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>701</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>113</v>
+      </c>
+      <c r="D179" t="s">
+        <v>627</v>
+      </c>
+      <c r="E179" t="s">
+        <v>628</v>
+      </c>
+      <c r="F179" t="s">
+        <v>158</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H179" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>704</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>117</v>
+      </c>
+      <c r="D180" t="s">
+        <v>627</v>
+      </c>
+      <c r="E180" t="s">
+        <v>628</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H180" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>707</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>121</v>
+      </c>
+      <c r="D181" t="s">
+        <v>627</v>
+      </c>
+      <c r="E181" t="s">
+        <v>628</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H181" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>710</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>125</v>
+      </c>
+      <c r="D182" t="s">
+        <v>627</v>
+      </c>
+      <c r="E182" t="s">
+        <v>628</v>
+      </c>
+      <c r="F182" t="s">
+        <v>89</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H182" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>713</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>129</v>
+      </c>
+      <c r="D183" t="s">
+        <v>627</v>
+      </c>
+      <c r="E183" t="s">
+        <v>628</v>
+      </c>
+      <c r="F183" t="s">
+        <v>220</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H183" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>716</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>133</v>
+      </c>
+      <c r="D184" t="s">
+        <v>627</v>
+      </c>
+      <c r="E184" t="s">
+        <v>628</v>
+      </c>
+      <c r="F184" t="s">
+        <v>220</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H184" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>719</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>137</v>
+      </c>
+      <c r="D185" t="s">
+        <v>627</v>
+      </c>
+      <c r="E185" t="s">
+        <v>628</v>
+      </c>
+      <c r="F185" t="s">
+        <v>189</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H185" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>722</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>141</v>
+      </c>
+      <c r="D186" t="s">
+        <v>627</v>
+      </c>
+      <c r="E186" t="s">
+        <v>628</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H186" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>725</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>145</v>
+      </c>
+      <c r="D187" t="s">
+        <v>627</v>
+      </c>
+      <c r="E187" t="s">
+        <v>628</v>
+      </c>
+      <c r="F187" t="s">
+        <v>194</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H187" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>728</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>149</v>
+      </c>
+      <c r="D188" t="s">
+        <v>627</v>
+      </c>
+      <c r="E188" t="s">
+        <v>628</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H188" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>731</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>153</v>
+      </c>
+      <c r="D189" t="s">
+        <v>627</v>
+      </c>
+      <c r="E189" t="s">
+        <v>628</v>
+      </c>
+      <c r="F189" t="s">
+        <v>194</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H189" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>734</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>157</v>
+      </c>
+      <c r="D190" t="s">
+        <v>627</v>
+      </c>
+      <c r="E190" t="s">
+        <v>628</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H190" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>737</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>162</v>
+      </c>
+      <c r="D191" t="s">
+        <v>627</v>
+      </c>
+      <c r="E191" t="s">
+        <v>628</v>
+      </c>
+      <c r="F191" t="s">
+        <v>220</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H191" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>740</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>166</v>
+      </c>
+      <c r="D192" t="s">
+        <v>627</v>
+      </c>
+      <c r="E192" t="s">
+        <v>628</v>
+      </c>
+      <c r="F192" t="s">
+        <v>220</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H192" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>743</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>171</v>
+      </c>
+      <c r="D193" t="s">
+        <v>627</v>
+      </c>
+      <c r="E193" t="s">
+        <v>628</v>
+      </c>
+      <c r="F193" t="s">
+        <v>629</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H193" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>746</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>175</v>
+      </c>
+      <c r="D194" t="s">
+        <v>627</v>
+      </c>
+      <c r="E194" t="s">
+        <v>628</v>
+      </c>
+      <c r="F194" t="s">
+        <v>358</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H194" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>749</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>179</v>
+      </c>
+      <c r="D195" t="s">
+        <v>627</v>
+      </c>
+      <c r="E195" t="s">
+        <v>628</v>
+      </c>
+      <c r="F195" t="s">
+        <v>89</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H195" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>752</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>184</v>
+      </c>
+      <c r="D196" t="s">
+        <v>627</v>
+      </c>
+      <c r="E196" t="s">
+        <v>628</v>
+      </c>
+      <c r="F196" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H196" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>755</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>188</v>
+      </c>
+      <c r="D197" t="s">
+        <v>627</v>
+      </c>
+      <c r="E197" t="s">
+        <v>628</v>
+      </c>
+      <c r="F197" t="s">
+        <v>194</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H197" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>758</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>193</v>
+      </c>
+      <c r="D198" t="s">
+        <v>627</v>
+      </c>
+      <c r="E198" t="s">
+        <v>628</v>
+      </c>
+      <c r="F198" t="s">
+        <v>358</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H198" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>761</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>198</v>
+      </c>
+      <c r="D199" t="s">
+        <v>627</v>
+      </c>
+      <c r="E199" t="s">
+        <v>628</v>
+      </c>
+      <c r="F199" t="s">
+        <v>89</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H199" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>764</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>203</v>
+      </c>
+      <c r="D200" t="s">
+        <v>627</v>
+      </c>
+      <c r="E200" t="s">
+        <v>628</v>
+      </c>
+      <c r="F200" t="s">
+        <v>167</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H200" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>767</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>207</v>
+      </c>
+      <c r="D201" t="s">
+        <v>627</v>
+      </c>
+      <c r="E201" t="s">
+        <v>628</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H201" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>770</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>211</v>
+      </c>
+      <c r="D202" t="s">
+        <v>627</v>
+      </c>
+      <c r="E202" t="s">
+        <v>628</v>
+      </c>
+      <c r="F202" t="s">
+        <v>52</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H202" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>773</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>215</v>
+      </c>
+      <c r="D203" t="s">
+        <v>627</v>
+      </c>
+      <c r="E203" t="s">
+        <v>628</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H203" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>776</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>219</v>
+      </c>
+      <c r="D204" t="s">
+        <v>627</v>
+      </c>
+      <c r="E204" t="s">
+        <v>628</v>
+      </c>
+      <c r="F204" t="s">
+        <v>220</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H204" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>779</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>224</v>
+      </c>
+      <c r="D205" t="s">
+        <v>627</v>
+      </c>
+      <c r="E205" t="s">
+        <v>628</v>
+      </c>
+      <c r="F205" t="s">
+        <v>220</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H205" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>782</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>228</v>
+      </c>
+      <c r="D206" t="s">
+        <v>627</v>
+      </c>
+      <c r="E206" t="s">
+        <v>628</v>
+      </c>
+      <c r="F206" t="s">
+        <v>89</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H206" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>785</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>232</v>
+      </c>
+      <c r="D207" t="s">
+        <v>627</v>
+      </c>
+      <c r="E207" t="s">
+        <v>628</v>
+      </c>
+      <c r="F207" t="s">
+        <v>629</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H207" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>788</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>236</v>
+      </c>
+      <c r="D208" t="s">
+        <v>627</v>
+      </c>
+      <c r="E208" t="s">
+        <v>628</v>
+      </c>
+      <c r="F208" t="s">
+        <v>629</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H208" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>791</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>244</v>
+      </c>
+      <c r="D209" t="s">
+        <v>627</v>
+      </c>
+      <c r="E209" t="s">
+        <v>628</v>
+      </c>
+      <c r="F209" t="s">
+        <v>194</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H209" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>794</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>248</v>
+      </c>
+      <c r="D210" t="s">
+        <v>627</v>
+      </c>
+      <c r="E210" t="s">
+        <v>628</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H210" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>797</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>252</v>
+      </c>
+      <c r="D211" t="s">
+        <v>627</v>
+      </c>
+      <c r="E211" t="s">
+        <v>628</v>
+      </c>
+      <c r="F211" t="s">
+        <v>629</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H211" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>800</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>256</v>
+      </c>
+      <c r="D212" t="s">
+        <v>627</v>
+      </c>
+      <c r="E212" t="s">
+        <v>628</v>
+      </c>
+      <c r="F212" t="s">
+        <v>167</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H212" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>803</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>260</v>
+      </c>
+      <c r="D213" t="s">
+        <v>627</v>
+      </c>
+      <c r="E213" t="s">
+        <v>628</v>
+      </c>
+      <c r="F213" t="s">
+        <v>220</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H213" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>806</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>264</v>
+      </c>
+      <c r="D214" t="s">
+        <v>627</v>
+      </c>
+      <c r="E214" t="s">
+        <v>628</v>
+      </c>
+      <c r="F214" t="s">
+        <v>89</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H214" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>809</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>268</v>
+      </c>
+      <c r="D215" t="s">
+        <v>627</v>
+      </c>
+      <c r="E215" t="s">
+        <v>628</v>
+      </c>
+      <c r="F215" t="s">
+        <v>277</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H215" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>812</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>272</v>
+      </c>
+      <c r="D216" t="s">
+        <v>627</v>
+      </c>
+      <c r="E216" t="s">
+        <v>628</v>
+      </c>
+      <c r="F216" t="s">
+        <v>89</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H216" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>815</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>276</v>
+      </c>
+      <c r="D217" t="s">
+        <v>627</v>
+      </c>
+      <c r="E217" t="s">
+        <v>628</v>
+      </c>
+      <c r="F217" t="s">
+        <v>89</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H217" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>818</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>281</v>
+      </c>
+      <c r="D218" t="s">
+        <v>627</v>
+      </c>
+      <c r="E218" t="s">
+        <v>628</v>
+      </c>
+      <c r="F218" t="s">
+        <v>220</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H218" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>821</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>285</v>
+      </c>
+      <c r="D219" t="s">
+        <v>627</v>
+      </c>
+      <c r="E219" t="s">
+        <v>628</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H219" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>824</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>289</v>
+      </c>
+      <c r="D220" t="s">
+        <v>627</v>
+      </c>
+      <c r="E220" t="s">
+        <v>628</v>
+      </c>
+      <c r="F220" t="s">
+        <v>167</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H220" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>827</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>293</v>
+      </c>
+      <c r="D221" t="s">
+        <v>627</v>
+      </c>
+      <c r="E221" t="s">
+        <v>628</v>
+      </c>
+      <c r="F221" t="s">
+        <v>89</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H221" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>830</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>297</v>
+      </c>
+      <c r="D222" t="s">
+        <v>627</v>
+      </c>
+      <c r="E222" t="s">
+        <v>628</v>
+      </c>
+      <c r="F222" t="s">
+        <v>43</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H222" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>833</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>301</v>
+      </c>
+      <c r="D223" t="s">
+        <v>627</v>
+      </c>
+      <c r="E223" t="s">
+        <v>628</v>
+      </c>
+      <c r="F223" t="s">
+        <v>629</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H223" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>835</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>305</v>
+      </c>
+      <c r="D224" t="s">
+        <v>627</v>
+      </c>
+      <c r="E224" t="s">
+        <v>628</v>
+      </c>
+      <c r="F224" t="s">
+        <v>43</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H224" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>838</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>309</v>
+      </c>
+      <c r="D225" t="s">
+        <v>627</v>
+      </c>
+      <c r="E225" t="s">
+        <v>628</v>
+      </c>
+      <c r="F225" t="s">
+        <v>194</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H225" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>841</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>313</v>
+      </c>
+      <c r="D226" t="s">
+        <v>627</v>
+      </c>
+      <c r="E226" t="s">
+        <v>628</v>
+      </c>
+      <c r="F226" t="s">
+        <v>629</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H226" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>844</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>317</v>
+      </c>
+      <c r="D227" t="s">
+        <v>627</v>
+      </c>
+      <c r="E227" t="s">
+        <v>628</v>
+      </c>
+      <c r="F227" t="s">
+        <v>38</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H227" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>847</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>321</v>
+      </c>
+      <c r="D228" t="s">
+        <v>627</v>
+      </c>
+      <c r="E228" t="s">
+        <v>628</v>
+      </c>
+      <c r="F228" t="s">
+        <v>199</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H228" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>850</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>325</v>
+      </c>
+      <c r="D229" t="s">
+        <v>627</v>
+      </c>
+      <c r="E229" t="s">
+        <v>628</v>
+      </c>
+      <c r="F229" t="s">
+        <v>38</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H229" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>853</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>329</v>
+      </c>
+      <c r="D230" t="s">
+        <v>627</v>
+      </c>
+      <c r="E230" t="s">
+        <v>628</v>
+      </c>
+      <c r="F230" t="s">
+        <v>358</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H230" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>855</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>333</v>
+      </c>
+      <c r="D231" t="s">
+        <v>627</v>
+      </c>
+      <c r="E231" t="s">
+        <v>628</v>
+      </c>
+      <c r="F231" t="s">
+        <v>52</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H231" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>857</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>337</v>
+      </c>
+      <c r="D232" t="s">
+        <v>627</v>
+      </c>
+      <c r="E232" t="s">
+        <v>628</v>
+      </c>
+      <c r="F232" t="s">
+        <v>194</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H232" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>859</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>341</v>
+      </c>
+      <c r="D233" t="s">
+        <v>627</v>
+      </c>
+      <c r="E233" t="s">
+        <v>628</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H233" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>861</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>345</v>
+      </c>
+      <c r="D234" t="s">
+        <v>627</v>
+      </c>
+      <c r="E234" t="s">
+        <v>628</v>
+      </c>
+      <c r="F234" t="s">
+        <v>629</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H234" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>863</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" t="s">
+        <v>864</v>
+      </c>
+      <c r="E235" t="s">
+        <v>865</v>
+      </c>
+      <c r="F235" t="s">
+        <v>866</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H235" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>869</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>17</v>
+      </c>
+      <c r="D236" t="s">
+        <v>864</v>
+      </c>
+      <c r="E236" t="s">
+        <v>865</v>
+      </c>
+      <c r="F236" t="s">
+        <v>866</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H236" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>872</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>21</v>
+      </c>
+      <c r="D237" t="s">
+        <v>864</v>
+      </c>
+      <c r="E237" t="s">
+        <v>865</v>
+      </c>
+      <c r="F237" t="s">
+        <v>866</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H237" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>875</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>25</v>
+      </c>
+      <c r="D238" t="s">
+        <v>864</v>
+      </c>
+      <c r="E238" t="s">
+        <v>865</v>
+      </c>
+      <c r="F238" t="s">
+        <v>866</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H238" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>878</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>30</v>
+      </c>
+      <c r="D239" t="s">
+        <v>864</v>
+      </c>
+      <c r="E239" t="s">
+        <v>865</v>
+      </c>
+      <c r="F239" t="s">
+        <v>43</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H239" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>881</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>33</v>
+      </c>
+      <c r="D240" t="s">
+        <v>864</v>
+      </c>
+      <c r="E240" t="s">
+        <v>865</v>
+      </c>
+      <c r="F240" t="s">
+        <v>167</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H240" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>884</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>37</v>
+      </c>
+      <c r="D241" t="s">
+        <v>864</v>
+      </c>
+      <c r="E241" t="s">
+        <v>865</v>
+      </c>
+      <c r="F241" t="s">
+        <v>43</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H241" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>887</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>42</v>
+      </c>
+      <c r="D242" t="s">
+        <v>864</v>
+      </c>
+      <c r="E242" t="s">
+        <v>865</v>
+      </c>
+      <c r="F242" t="s">
+        <v>167</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H242" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>890</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>51</v>
+      </c>
+      <c r="D243" t="s">
+        <v>864</v>
+      </c>
+      <c r="E243" t="s">
+        <v>865</v>
+      </c>
+      <c r="F243" t="s">
+        <v>866</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H243" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>892</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>56</v>
+      </c>
+      <c r="D244" t="s">
+        <v>864</v>
+      </c>
+      <c r="E244" t="s">
+        <v>865</v>
+      </c>
+      <c r="F244" t="s">
+        <v>866</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H244" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>894</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>60</v>
+      </c>
+      <c r="D245" t="s">
+        <v>864</v>
+      </c>
+      <c r="E245" t="s">
+        <v>865</v>
+      </c>
+      <c r="F245" t="s">
+        <v>866</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H245" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>896</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>64</v>
+      </c>
+      <c r="D246" t="s">
+        <v>864</v>
+      </c>
+      <c r="E246" t="s">
+        <v>865</v>
+      </c>
+      <c r="F246" t="s">
+        <v>897</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H246" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>900</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>68</v>
+      </c>
+      <c r="D247" t="s">
+        <v>864</v>
+      </c>
+      <c r="E247" t="s">
+        <v>865</v>
+      </c>
+      <c r="F247" t="s">
+        <v>167</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H247" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>903</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>72</v>
+      </c>
+      <c r="D248" t="s">
+        <v>864</v>
+      </c>
+      <c r="E248" t="s">
+        <v>865</v>
+      </c>
+      <c r="F248" t="s">
+        <v>167</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H248" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>906</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>76</v>
+      </c>
+      <c r="D249" t="s">
+        <v>864</v>
+      </c>
+      <c r="E249" t="s">
+        <v>865</v>
+      </c>
+      <c r="F249" t="s">
+        <v>866</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H249" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>908</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>80</v>
+      </c>
+      <c r="D250" t="s">
+        <v>864</v>
+      </c>
+      <c r="E250" t="s">
+        <v>865</v>
+      </c>
+      <c r="F250" t="s">
+        <v>866</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H250" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>910</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>84</v>
+      </c>
+      <c r="D251" t="s">
+        <v>864</v>
+      </c>
+      <c r="E251" t="s">
+        <v>865</v>
+      </c>
+      <c r="F251" t="s">
+        <v>866</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H251" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>912</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>88</v>
+      </c>
+      <c r="D252" t="s">
+        <v>864</v>
+      </c>
+      <c r="E252" t="s">
+        <v>865</v>
+      </c>
+      <c r="F252" t="s">
+        <v>277</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H252" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>914</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>93</v>
+      </c>
+      <c r="D253" t="s">
+        <v>864</v>
+      </c>
+      <c r="E253" t="s">
+        <v>865</v>
+      </c>
+      <c r="F253" t="s">
+        <v>866</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H253" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>917</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>97</v>
+      </c>
+      <c r="D254" t="s">
+        <v>864</v>
+      </c>
+      <c r="E254" t="s">
+        <v>865</v>
+      </c>
+      <c r="F254" t="s">
+        <v>358</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H254" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>920</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>101</v>
+      </c>
+      <c r="D255" t="s">
+        <v>864</v>
+      </c>
+      <c r="E255" t="s">
+        <v>865</v>
+      </c>
+      <c r="F255" t="s">
+        <v>511</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H255" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>922</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>923</v>
+      </c>
+      <c r="E256" t="s">
+        <v>924</v>
+      </c>
+      <c r="F256" t="s">
+        <v>866</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H256" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>927</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" t="s">
+        <v>923</v>
+      </c>
+      <c r="E257" t="s">
+        <v>924</v>
+      </c>
+      <c r="F257" t="s">
+        <v>866</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H257" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>929</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258" t="s">
+        <v>923</v>
+      </c>
+      <c r="E258" t="s">
+        <v>924</v>
+      </c>
+      <c r="F258" t="s">
+        <v>866</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H258" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>931</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" t="s">
+        <v>932</v>
+      </c>
+      <c r="E259" t="s">
+        <v>933</v>
+      </c>
+      <c r="F259" t="s">
+        <v>866</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H259" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>935</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" t="s">
+        <v>936</v>
+      </c>
+      <c r="E260" t="s">
+        <v>937</v>
+      </c>
+      <c r="F260" t="s">
+        <v>938</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H260" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>940</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>17</v>
+      </c>
+      <c r="D261" t="s">
+        <v>936</v>
+      </c>
+      <c r="E261" t="s">
+        <v>937</v>
+      </c>
+      <c r="F261" t="s">
+        <v>938</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H261" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>943</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>21</v>
+      </c>
+      <c r="D262" t="s">
+        <v>936</v>
+      </c>
+      <c r="E262" t="s">
+        <v>937</v>
+      </c>
+      <c r="F262" t="s">
+        <v>158</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H262" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>946</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>25</v>
+      </c>
+      <c r="D263" t="s">
+        <v>936</v>
+      </c>
+      <c r="E263" t="s">
+        <v>937</v>
+      </c>
+      <c r="F263" t="s">
+        <v>52</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H263" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>949</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>30</v>
+      </c>
+      <c r="D264" t="s">
+        <v>936</v>
+      </c>
+      <c r="E264" t="s">
+        <v>937</v>
+      </c>
+      <c r="F264" t="s">
+        <v>158</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H264" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>952</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>33</v>
+      </c>
+      <c r="D265" t="s">
+        <v>936</v>
+      </c>
+      <c r="E265" t="s">
+        <v>937</v>
+      </c>
+      <c r="F265" t="s">
+        <v>897</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H265" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>955</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>37</v>
+      </c>
+      <c r="D266" t="s">
+        <v>936</v>
+      </c>
+      <c r="E266" t="s">
+        <v>937</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H266" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>958</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>42</v>
+      </c>
+      <c r="D267" t="s">
+        <v>936</v>
+      </c>
+      <c r="E267" t="s">
+        <v>937</v>
+      </c>
+      <c r="F267" t="s">
+        <v>52</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H267" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>960</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>47</v>
+      </c>
+      <c r="D268" t="s">
+        <v>936</v>
+      </c>
+      <c r="E268" t="s">
+        <v>937</v>
+      </c>
+      <c r="F268" t="s">
+        <v>629</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H268" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>962</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" t="s">
+        <v>963</v>
+      </c>
+      <c r="E269" t="s">
+        <v>964</v>
+      </c>
+      <c r="F269" t="s">
+        <v>897</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H269" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>967</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>17</v>
+      </c>
+      <c r="D270" t="s">
+        <v>963</v>
+      </c>
+      <c r="E270" t="s">
+        <v>964</v>
+      </c>
+      <c r="F270" t="s">
+        <v>629</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H270" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>970</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" t="s">
+        <v>963</v>
+      </c>
+      <c r="E271" t="s">
+        <v>964</v>
+      </c>
+      <c r="F271" t="s">
+        <v>897</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H271" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>973</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>25</v>
+      </c>
+      <c r="D272" t="s">
+        <v>963</v>
+      </c>
+      <c r="E272" t="s">
+        <v>964</v>
+      </c>
+      <c r="F272" t="s">
+        <v>897</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H272" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>976</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>30</v>
+      </c>
+      <c r="D273" t="s">
+        <v>963</v>
+      </c>
+      <c r="E273" t="s">
+        <v>964</v>
+      </c>
+      <c r="F273" t="s">
+        <v>897</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H273" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>978</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>33</v>
+      </c>
+      <c r="D274" t="s">
+        <v>963</v>
+      </c>
+      <c r="E274" t="s">
+        <v>964</v>
+      </c>
+      <c r="F274" t="s">
+        <v>897</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H274" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>980</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>37</v>
+      </c>
+      <c r="D275" t="s">
+        <v>963</v>
+      </c>
+      <c r="E275" t="s">
+        <v>964</v>
+      </c>
+      <c r="F275" t="s">
+        <v>897</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H275" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>982</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>42</v>
+      </c>
+      <c r="D276" t="s">
+        <v>963</v>
+      </c>
+      <c r="E276" t="s">
+        <v>964</v>
+      </c>
+      <c r="F276" t="s">
+        <v>897</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H276" t="s">
+        <v>984</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>